--- v0 (2026-05-09)
+++ v1 (2026-05-31)
@@ -2291,51 +2291,51 @@
   <si>
     <t>Sepp</t>
   </si>
   <si>
     <t>Sepp, tase 5</t>
   </si>
   <si>
     <t>Sisearhitekt-ekspert, tase 8</t>
   </si>
   <si>
     <t>Sisearhitekt, tase 6</t>
   </si>
   <si>
     <t>Sisetööde elektrik, tase 4</t>
   </si>
   <si>
     <t>Soojusenergeetikainsener, tase 6</t>
   </si>
   <si>
     <t>Sotsiaal- ja tervishoiuvaldkonna spetsialist, tase 4</t>
   </si>
   <si>
     <t>tegevusjuhendaja, tase 4 spetsialiseerumine</t>
   </si>
   <si>
-    <t>Tugiisik (sh. tegevusjuhendaja)</t>
+    <t>Tegevusjuhendaja (sh. tugiisik)</t>
   </si>
   <si>
     <t>tugiisik, tase 4 spetsialiseerumine</t>
   </si>
   <si>
     <t>tugiisik, tase 4 täiendav spetsialiseerumine</t>
   </si>
   <si>
     <t>Sotsiaalpedagoog, tase 6</t>
   </si>
   <si>
     <t>Sotsiaalpedagoog</t>
   </si>
   <si>
     <t>Eesti Sotsiaalpedagoogide Ühendus</t>
   </si>
   <si>
     <t>Sotsiaalpedagoog, tase 7</t>
   </si>
   <si>
     <t>Sotsiaaltöötaja, tase 6</t>
   </si>
   <si>
     <t>Sotsiaaltöötaja</t>
   </si>