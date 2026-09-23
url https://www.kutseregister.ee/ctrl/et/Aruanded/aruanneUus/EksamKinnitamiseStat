--- v1 (2026-05-31)
+++ v2 (2026-09-23)
@@ -29,51 +29,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kutsetunnistuse tasu" sheetId="1" r:id="rId4"/>
     <sheet name="Korduseksami tasu" sheetId="2" r:id="rId5"/>
     <sheet name="Osakutsetunnistuse tasu" sheetId="3" r:id="rId6"/>
     <sheet name="Osakutse korduseksami tasu" sheetId="4" r:id="rId7"/>
     <sheet name="VÕTA tasu" sheetId="5" r:id="rId8"/>
     <sheet name="Kutseeksami läbiviimise tasu" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Kutsetunnistuse tasu'!$A$1:$Q$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Korduseksami tasu'!$A$1:$N$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Osakutsetunnistuse tasu'!$A$1:$S$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Osakutse korduseksami tasu'!$A$1:$P$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'VÕTA tasu'!$A$1:$J$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Kutseeksami läbiviimise tasu'!$A$1:$K$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1077">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1076">
   <si>
     <t>EKR tase</t>
   </si>
   <si>
     <t>Kutse</t>
   </si>
   <si>
     <t>Märkused</t>
   </si>
   <si>
     <t>Kutse grupp</t>
   </si>
   <si>
     <t>Kutseala</t>
   </si>
   <si>
     <t>Kutsetegevuse valdkond</t>
   </si>
   <si>
     <t>Kutse andja</t>
   </si>
   <si>
     <t>Kutsenõukogu</t>
   </si>
   <si>
@@ -377,51 +377,51 @@
   <si>
     <t>CNC metallilõikepingi operaator-seadistaja, tase 5</t>
   </si>
   <si>
     <t>Metallilõikepinkidel töötaja</t>
   </si>
   <si>
     <t>Metalli töötlemine ja metalltoodete tootmine. Mehaanika.</t>
   </si>
   <si>
     <t>Eesti Masinatööstuse Liit</t>
   </si>
   <si>
     <t>CNC metallilõikepingi operaator, tase 4</t>
   </si>
   <si>
     <t>CNC puidutöötlemiskeskuse operaator, tase 4</t>
   </si>
   <si>
     <t>CNC töötlemiskeskuse operaator</t>
   </si>
   <si>
     <t>Puidutöötlemine</t>
   </si>
   <si>
-    <t>Eesti Mööblitootjate Liit</t>
+    <t>Eesti Mööblitööstuse Liit</t>
   </si>
   <si>
     <t>Dekoraator-butafoor, tase 6</t>
   </si>
   <si>
     <t>Dekoraator</t>
   </si>
   <si>
     <t>Etenduskunstide tugiteenused</t>
   </si>
   <si>
     <t>Eesti Teatriliit</t>
   </si>
   <si>
     <t>Dekoraator-butafoor, tase 7</t>
   </si>
   <si>
     <t>Demineerija EOD1, tase 4</t>
   </si>
   <si>
     <t>Demineerija</t>
   </si>
   <si>
     <t>Päästeteenistus</t>
   </si>
@@ -1274,486 +1274,483 @@
   <si>
     <t>Koorijuht, tase 4</t>
   </si>
   <si>
     <t>Koorijuht</t>
   </si>
   <si>
     <t>Muusika ja esituskunstid</t>
   </si>
   <si>
     <t>Eesti Koorijuhtide Liit</t>
   </si>
   <si>
     <t>Koorijuht, tase 5</t>
   </si>
   <si>
     <t>Koorijuht, tase 6</t>
   </si>
   <si>
     <t>Koorijuht, tase 7</t>
   </si>
   <si>
     <t>Koorijuht, tase 8</t>
   </si>
   <si>
-    <t>Koostelukksepp, tase 4</t>
+    <t>Korrakaitseametnik, tase 5</t>
+  </si>
+  <si>
+    <t>Korrakaitseametnik</t>
+  </si>
+  <si>
+    <t>Korrakaitseteenistus</t>
+  </si>
+  <si>
+    <t>Korstnapühkija-meister, tase 5</t>
+  </si>
+  <si>
+    <t>Korstnapühkija</t>
+  </si>
+  <si>
+    <t>Küttesüsteemide ehitus ja hooldus</t>
+  </si>
+  <si>
+    <t>Päästeliit</t>
+  </si>
+  <si>
+    <t>spetsialiseerumine Korstnapühkijameister-ekspert, tase 5</t>
+  </si>
+  <si>
+    <t>Korstnapühkija, tase 3</t>
+  </si>
+  <si>
+    <t>Korstnapühkija, tase 4</t>
+  </si>
+  <si>
+    <t>Korteriühistu juht, tase 4</t>
+  </si>
+  <si>
+    <t>Kosmeetik, tase 5</t>
+  </si>
+  <si>
+    <t>Kosmeetik</t>
+  </si>
+  <si>
+    <t>Eesti Kosmeetikute Liit</t>
+  </si>
+  <si>
+    <t>Kostümeerija, tase 4</t>
+  </si>
+  <si>
+    <t>Krohvija, tase 4</t>
+  </si>
+  <si>
+    <t>Krohvija</t>
+  </si>
+  <si>
+    <t>Ehitusviimistlus</t>
+  </si>
+  <si>
+    <t>Krohvija, tase 4 esmane kutse</t>
+  </si>
+  <si>
+    <t>Kultuurikorraldaja, tase 4</t>
+  </si>
+  <si>
+    <t>Kultuurikorraldaja</t>
+  </si>
+  <si>
+    <t>Kultuuritöö</t>
+  </si>
+  <si>
+    <t>Eesti Rahvamajade Ühing</t>
+  </si>
+  <si>
+    <t>Kultuurikorraldaja, tase 6</t>
+  </si>
+  <si>
+    <t>Kultuurikorraldaja, tase 7</t>
+  </si>
+  <si>
+    <t>Kutseõpetaja, tase 5</t>
+  </si>
+  <si>
+    <t>Kutseõpetaja</t>
+  </si>
+  <si>
+    <t>Tallinna Ülikool</t>
+  </si>
+  <si>
+    <t>Kutseõpetaja, tase 6</t>
+  </si>
+  <si>
+    <t>Kutseõpetaja, tase 7</t>
+  </si>
+  <si>
+    <t>Kutseõpetaja, tase 8</t>
+  </si>
+  <si>
+    <t>Kvaliteedijuht, tase 6</t>
+  </si>
+  <si>
+    <t>Kvaliteedijuht</t>
+  </si>
+  <si>
+    <t>Juhtimine ja haldus</t>
+  </si>
+  <si>
+    <t>Eesti Kvaliteediühing</t>
+  </si>
+  <si>
+    <t>Kvaliteedijuht, tase 7</t>
+  </si>
+  <si>
+    <t>Kvaliteedispetsialist, tase 5</t>
+  </si>
+  <si>
+    <t>Köögiabiline, tase 2</t>
+  </si>
+  <si>
+    <t>Külmamehaanik A1, tase 4</t>
+  </si>
+  <si>
+    <t>Külmamehaanik</t>
+  </si>
+  <si>
+    <t>Külmatehnika</t>
+  </si>
+  <si>
+    <t>Eesti Külmaliit</t>
+  </si>
+  <si>
+    <t>Külmamehaanik A2, tase 3</t>
+  </si>
+  <si>
+    <t>Külmamehaanik, tase 4</t>
+  </si>
+  <si>
+    <t>Külmatehnika paigaldusjuht A1, tase 5</t>
+  </si>
+  <si>
+    <t>Kütte- ja jahutussüsteemide lukksepp, tase 4</t>
+  </si>
+  <si>
+    <t>Kütte- ja jahutussüsteemide lukksepp</t>
+  </si>
+  <si>
+    <t>Keskkonnatehnika</t>
+  </si>
+  <si>
+    <t>Kütte- ja jahutussüsteemide lukksepp, tase 4 esmane kutse</t>
+  </si>
+  <si>
+    <t>Kütte-, ventilatsiooni- ja jahutuseinsener, tase 6</t>
+  </si>
+  <si>
+    <t>Küünetehnik, tase 4</t>
+  </si>
+  <si>
+    <t>Küünetehnik</t>
+  </si>
+  <si>
+    <t>MTÜ Eesti Küünetehnikute Liit</t>
+  </si>
+  <si>
+    <t>Lamekatuseehitaja, tase 4</t>
+  </si>
+  <si>
+    <t>Lamekatusekatja</t>
+  </si>
+  <si>
+    <t>Lamekatuseehitaja, tase 4 esmane kutse</t>
+  </si>
+  <si>
+    <t>Laojuht, tase 5</t>
+  </si>
+  <si>
+    <t>Laohoidja</t>
+  </si>
+  <si>
+    <t>Laotöötaja, tase 4</t>
+  </si>
+  <si>
+    <t>Lapsehoidja, tase 4</t>
+  </si>
+  <si>
+    <t>Lapsehoidja</t>
+  </si>
+  <si>
+    <t>Lapsehoiuteenus</t>
+  </si>
+  <si>
+    <t>Lapsehoidja, tase 5</t>
+  </si>
+  <si>
+    <t>Lavameister, tase 4</t>
+  </si>
+  <si>
+    <t>Lavatehnik, tase 3</t>
+  </si>
+  <si>
+    <t>Lehtmetalli laserlõikepingi operaator, tase 4</t>
+  </si>
+  <si>
+    <t>APJ lehtmetalli töötlemispinkide operaator</t>
+  </si>
+  <si>
+    <t>Lehtmetalli painutuspingi operaator, tase 4</t>
+  </si>
+  <si>
+    <t>Lehtmetalli plasma- ja gaasilõikepingi operaator, tase 4</t>
+  </si>
+  <si>
+    <t>Liikuvusinsener, tase 6</t>
+  </si>
+  <si>
+    <t>Transpordivõrgu planeerija</t>
+  </si>
+  <si>
+    <t>Liikuvusinsener, tase 7</t>
+  </si>
+  <si>
+    <t>Logistik, tase 5</t>
+  </si>
+  <si>
+    <t>Veokorraldaja-logistik</t>
+  </si>
+  <si>
+    <t>Logistikajuht, tase 6</t>
+  </si>
+  <si>
+    <t>Logopeed, tase 7</t>
+  </si>
+  <si>
+    <t>Logopeed</t>
+  </si>
+  <si>
+    <t>Kõneravi</t>
+  </si>
+  <si>
+    <t>Eesti Logopeedide Ühing</t>
+  </si>
+  <si>
+    <t>Logopeed, tase 8</t>
+  </si>
+  <si>
+    <t>Loomaarsti abiline, tase 4</t>
+  </si>
+  <si>
+    <t>Loomaarsti abi</t>
+  </si>
+  <si>
+    <t>Veterinaaria</t>
+  </si>
+  <si>
+    <t>Loomaarsti assistent, tase 4</t>
+  </si>
+  <si>
+    <t>Loomakasvataja, tase 4</t>
+  </si>
+  <si>
+    <t>Loomakasvataja</t>
+  </si>
+  <si>
+    <t>Loomakasvatustootja, tase 5</t>
+  </si>
+  <si>
+    <t>Loomakasvatustöötaja, tase 3</t>
+  </si>
+  <si>
+    <t>Loomamassöör, tase 5</t>
+  </si>
+  <si>
+    <t>Loomamassöör</t>
+  </si>
+  <si>
+    <t>Eesti Massööride Liit</t>
+  </si>
+  <si>
+    <t>Loovterapeut, tase 7</t>
+  </si>
+  <si>
+    <t>Loovterapeut</t>
+  </si>
+  <si>
+    <t>Eesti Loovteraapiate Ühing</t>
+  </si>
+  <si>
+    <t>Lõhkaja, tase 3</t>
+  </si>
+  <si>
+    <t>Lõhkaja</t>
+  </si>
+  <si>
+    <t>Eesti Mäetööstuse Ettevõtete Liit</t>
+  </si>
+  <si>
+    <t>Lõhkemeister, tase 5</t>
+  </si>
+  <si>
+    <t>Lümfiterapeut, tase 6</t>
+  </si>
+  <si>
+    <t>Lümfimassöör</t>
+  </si>
+  <si>
+    <t>Massaažiteenused</t>
+  </si>
+  <si>
+    <t>Eesti Lümfiteraapia Liit</t>
+  </si>
+  <si>
+    <t>Maakorraldaja, tase 5</t>
+  </si>
+  <si>
+    <t>Maakorraldaja</t>
+  </si>
+  <si>
+    <t>Maakorraldaja, tase 6</t>
+  </si>
+  <si>
+    <t>Maakorraldaja, tase 7</t>
+  </si>
+  <si>
+    <t>Maaler, tase 4</t>
+  </si>
+  <si>
+    <t>Maaler</t>
+  </si>
+  <si>
+    <t>Maaler, tase 4 esmane kutse</t>
+  </si>
+  <si>
+    <t>Maamõõdutehnik, tase 4</t>
+  </si>
+  <si>
+    <t>Maastikuehitaja, tase 2</t>
+  </si>
+  <si>
+    <t>Maastikuehitaja</t>
+  </si>
+  <si>
+    <t>Eesti Maastikuehitajate Liit</t>
+  </si>
+  <si>
+    <t>Maastikuehitaja, tase 3</t>
+  </si>
+  <si>
+    <t>Maastikuehitaja, tase 4</t>
+  </si>
+  <si>
+    <t>Maastikuehitaja, tase 5</t>
+  </si>
+  <si>
+    <t>Massaažiterapeut, tase 6</t>
+  </si>
+  <si>
+    <t>Massöör</t>
+  </si>
+  <si>
+    <t>Massöör, tase 5</t>
+  </si>
+  <si>
+    <t>korduseksam</t>
+  </si>
+  <si>
+    <t>Meditsiinilabori spetsialist, tase 7</t>
+  </si>
+  <si>
+    <t>Meditsiinilabori spetsialist</t>
+  </si>
+  <si>
+    <t>Eesti Laborimeditsiini Ühing</t>
+  </si>
+  <si>
+    <t>Mehaanikainsener, tase 6</t>
+  </si>
+  <si>
+    <t>Mehhatroonik, tase 4</t>
+  </si>
+  <si>
+    <t>Mehhatroonik</t>
+  </si>
+  <si>
+    <t>Meister-viipekeeletõlk, tase 7</t>
+  </si>
+  <si>
+    <t>Viipekeeletõlk</t>
+  </si>
+  <si>
+    <t>Eesti Viipekeeletõlkide Kutseühing</t>
+  </si>
+  <si>
+    <t>Meisteraednik, tase 5</t>
+  </si>
+  <si>
+    <t>Meisterflorist, tase 5</t>
+  </si>
+  <si>
+    <t>Meistergiid, tase 6</t>
+  </si>
+  <si>
+    <t>Meisterjuuksur, tase 5</t>
+  </si>
+  <si>
+    <t>Meistertreener, tase 7</t>
+  </si>
+  <si>
+    <t>Meisterõpetaja, tase 8</t>
+  </si>
+  <si>
+    <t>Õpetaja</t>
+  </si>
+  <si>
+    <t>Eesti Õpetajate Liit</t>
+  </si>
+  <si>
+    <t>Õpetaja, tase 7 koostaotlemisel lisandub</t>
+  </si>
+  <si>
+    <t>Mesinik, tase 4</t>
+  </si>
+  <si>
+    <t>Mesinik</t>
+  </si>
+  <si>
+    <t>Mesindus</t>
+  </si>
+  <si>
+    <t>Eesti Kutseliste Mesinike Ühing</t>
+  </si>
+  <si>
+    <t>Mesinik, tase 5</t>
+  </si>
+  <si>
+    <t>Metalltoodete koostaja, tase 3</t>
   </si>
   <si>
     <t>Koostelukksepp</t>
-  </si>
-[...430 lines deleted...]
-    <t>Metalltoodete koostaja, tase 3</t>
   </si>
   <si>
     <t>Metalltoodete koostaja, tase 4</t>
   </si>
   <si>
     <t>Metsamajanduse spetsialist, tase 5</t>
   </si>
   <si>
     <t>Metsandustehnik</t>
   </si>
   <si>
     <t>Metsatööline, tase 2</t>
   </si>
   <si>
     <t>Raietööline</t>
   </si>
   <si>
     <t>Metsaväljaveo autojuht, tase 4</t>
   </si>
   <si>
     <t>Metsaväljaveo autojuht</t>
   </si>
   <si>
     <t>Metsur, tase 4</t>
   </si>
@@ -3137,51 +3134,51 @@
   <si>
     <t>Hambaravi</t>
   </si>
   <si>
     <t>Helindaja, tase 4</t>
   </si>
   <si>
     <t>Teoreetiline eksam. Kutseeksami läbiviimise kulu kalkuleeris Kutsekoja moodustatud muusika erialade kutsekomisjon. Kinnitatud Kultuuri KN 21.04.2021 otsusega nr 22</t>
   </si>
   <si>
     <t>Helindaja</t>
   </si>
   <si>
     <t>Tallinna Muusika- ja Balletikool</t>
   </si>
   <si>
     <t>Kombineeritud eksam. Kutseeksami läbiviimise kulu kalkuleeris Eesti Sotsiaaltöö Assotsiatsiooni sotsiaalhoolduse kutseala kutsete kutsekomisjon. Kinnitatud Sotsiaalhoolekande KN 15.04.2021 otsusega nr 19</t>
   </si>
   <si>
     <t>Haapsalu Kutsehariduskeskus</t>
   </si>
   <si>
     <t>Kuressaare Ametikool</t>
   </si>
   <si>
-    <t>Pärnumaa Kutsehariduskeskus</t>
+    <t>Pärnu Hariduskeskus</t>
   </si>
   <si>
     <t>Interpreet, tase 4</t>
   </si>
   <si>
     <t>Interpreet</t>
   </si>
   <si>
     <t>Heino Elleri Muusikakool</t>
   </si>
   <si>
     <t>Klaverihäälestaja-tehnik, tase 4</t>
   </si>
   <si>
     <t>Klaverihäälestaja</t>
   </si>
   <si>
     <t>Komposiitväikelaeva ehitaja, tase 4</t>
   </si>
   <si>
     <t>Kombineeritud eksam. Kutseeksami läbiviimise kulu kalkuleeris Eesti Meretööstuse Liidu väikelaevaehitaja kutsete kutsekomisjon. Kinnitatud Tehnika, Tootmise ja Töötlemise KN 19.04.2022 otsusega nr 25</t>
   </si>
   <si>
     <t>Väikelaevaehitaja</t>
   </si>
@@ -3666,51 +3663,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q550"/>
+  <dimension ref="A1:Q549"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="13" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="13" customWidth="true" style="0"/>
     <col min="16" max="16" width="13" customWidth="true" style="0"/>
     <col min="17" max="17" width="13" customWidth="true" style="0"/>
   </cols>
@@ -11989,16377 +11986,16344 @@
       </c>
       <c r="I184" s="3">
         <v>70.0</v>
       </c>
       <c r="J184" s="4">
         <v>45392.0</v>
       </c>
       <c r="K184" s="4">
         <v>47217.0</v>
       </c>
       <c r="L184" s="3">
         <v>70.0</v>
       </c>
       <c r="M184" s="4">
         <v>45392.0</v>
       </c>
       <c r="N184" s="4">
         <v>47217.0</v>
       </c>
       <c r="O184" s="3"/>
       <c r="P184" s="4"/>
       <c r="Q184" s="4"/>
     </row>
     <row r="185" spans="1:17">
       <c r="A185" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B185" t="s">
         <v>412</v>
       </c>
       <c r="C185"/>
       <c r="D185" t="s">
         <v>413</v>
       </c>
       <c r="E185" t="s">
-        <v>107</v>
+        <v>414</v>
       </c>
       <c r="F185" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="G185" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="H185" t="s">
-        <v>72</v>
-[...15 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="I185" s="3">
+        <v>138.0</v>
+      </c>
+      <c r="J185" s="4">
+        <v>44510.0</v>
+      </c>
+      <c r="K185" s="4">
+        <v>46335.0</v>
+      </c>
+      <c r="L185" s="3">
+        <v>57.0</v>
+      </c>
+      <c r="M185" s="4">
+        <v>44510.0</v>
+      </c>
+      <c r="N185" s="4">
+        <v>46335.0</v>
+      </c>
+      <c r="O185" s="3"/>
+      <c r="P185" s="4"/>
+      <c r="Q185" s="4"/>
     </row>
     <row r="186" spans="1:17">
       <c r="A186" s="1">
         <v>5</v>
       </c>
       <c r="B186" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C186"/>
       <c r="D186" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E186" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F186" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="G186" t="s">
-        <v>123</v>
+        <v>418</v>
       </c>
       <c r="H186" t="s">
-        <v>124</v>
+        <v>93</v>
       </c>
       <c r="I186" s="3">
-        <v>138.0</v>
+        <v>250.0</v>
       </c>
       <c r="J186" s="4">
-        <v>44510.0</v>
+        <v>45354.0</v>
       </c>
       <c r="K186" s="4">
-        <v>46335.0</v>
+        <v>47179.0</v>
       </c>
       <c r="L186" s="3">
-        <v>57.0</v>
+        <v>162.0</v>
       </c>
       <c r="M186" s="4">
-        <v>44510.0</v>
+        <v>45354.0</v>
       </c>
       <c r="N186" s="4">
-        <v>46335.0</v>
+        <v>47179.0</v>
       </c>
       <c r="O186" s="3"/>
       <c r="P186" s="4"/>
       <c r="Q186" s="4"/>
     </row>
     <row r="187" spans="1:17">
       <c r="A187" s="1">
         <v>5</v>
       </c>
       <c r="B187" t="s">
+        <v>415</v>
+      </c>
+      <c r="C187" t="s">
+        <v>419</v>
+      </c>
+      <c r="D187" t="s">
+        <v>416</v>
+      </c>
+      <c r="E187" t="s">
         <v>417</v>
-      </c>
-[...5 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F187" t="s">
         <v>91</v>
       </c>
       <c r="G187" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="H187" t="s">
         <v>93</v>
       </c>
       <c r="I187" s="3">
-        <v>250.0</v>
+        <v>225.0</v>
       </c>
       <c r="J187" s="4">
-        <v>45354.0</v>
+        <v>45972.0</v>
       </c>
       <c r="K187" s="4">
         <v>47179.0</v>
       </c>
       <c r="L187" s="3">
         <v>162.0</v>
       </c>
       <c r="M187" s="4">
-        <v>45354.0</v>
+        <v>45972.0</v>
       </c>
       <c r="N187" s="4">
         <v>47179.0</v>
       </c>
       <c r="O187" s="3"/>
       <c r="P187" s="4"/>
       <c r="Q187" s="4"/>
     </row>
     <row r="188" spans="1:17">
       <c r="A188" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B188" t="s">
+        <v>420</v>
+      </c>
+      <c r="C188"/>
+      <c r="D188" t="s">
+        <v>416</v>
+      </c>
+      <c r="E188" t="s">
         <v>417</v>
-      </c>
-[...7 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F188" t="s">
         <v>91</v>
       </c>
       <c r="G188" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="H188" t="s">
         <v>93</v>
       </c>
       <c r="I188" s="3">
-        <v>225.0</v>
+        <v>275.0</v>
       </c>
       <c r="J188" s="4">
-        <v>45972.0</v>
+        <v>45354.0</v>
       </c>
       <c r="K188" s="4">
         <v>47179.0</v>
       </c>
       <c r="L188" s="3">
         <v>162.0</v>
       </c>
       <c r="M188" s="4">
-        <v>45972.0</v>
+        <v>45354.0</v>
       </c>
       <c r="N188" s="4">
         <v>47179.0</v>
       </c>
-      <c r="O188" s="3"/>
-[...1 lines deleted...]
-      <c r="Q188" s="4"/>
+      <c r="O188" s="3">
+        <v>89.0</v>
+      </c>
+      <c r="P188" s="4">
+        <v>45354.0</v>
+      </c>
+      <c r="Q188" s="4">
+        <v>47179.0</v>
+      </c>
     </row>
     <row r="189" spans="1:17">
       <c r="A189" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B189" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C189"/>
       <c r="D189" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="E189" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F189" t="s">
         <v>91</v>
       </c>
       <c r="G189" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="H189" t="s">
         <v>93</v>
       </c>
       <c r="I189" s="3">
-        <v>275.0</v>
+        <v>250.0</v>
       </c>
       <c r="J189" s="4">
         <v>45354.0</v>
       </c>
       <c r="K189" s="4">
         <v>47179.0</v>
       </c>
       <c r="L189" s="3">
         <v>162.0</v>
       </c>
       <c r="M189" s="4">
         <v>45354.0</v>
       </c>
       <c r="N189" s="4">
         <v>47179.0</v>
       </c>
-      <c r="O189" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O189" s="3"/>
+      <c r="P189" s="4"/>
+      <c r="Q189" s="4"/>
     </row>
     <row r="190" spans="1:17">
       <c r="A190" s="1">
         <v>4</v>
       </c>
       <c r="B190" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="C190"/>
       <c r="D190" t="s">
-        <v>418</v>
+        <v>341</v>
       </c>
       <c r="E190" t="s">
-        <v>419</v>
+        <v>342</v>
       </c>
       <c r="F190" t="s">
         <v>91</v>
       </c>
       <c r="G190" t="s">
-        <v>420</v>
+        <v>343</v>
       </c>
       <c r="H190" t="s">
         <v>93</v>
       </c>
       <c r="I190" s="3">
-        <v>250.0</v>
+        <v>210.0</v>
       </c>
       <c r="J190" s="4">
-        <v>45354.0</v>
+        <v>45229.0</v>
       </c>
       <c r="K190" s="4">
-        <v>47179.0</v>
+        <v>47055.0</v>
       </c>
       <c r="L190" s="3">
-        <v>162.0</v>
+        <v>105.0</v>
       </c>
       <c r="M190" s="4">
-        <v>45354.0</v>
+        <v>45229.0</v>
       </c>
       <c r="N190" s="4">
-        <v>47179.0</v>
+        <v>47055.0</v>
       </c>
       <c r="O190" s="3"/>
       <c r="P190" s="4"/>
       <c r="Q190" s="4"/>
     </row>
     <row r="191" spans="1:17">
       <c r="A191" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B191" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="C191"/>
       <c r="D191" t="s">
-        <v>341</v>
+        <v>424</v>
       </c>
       <c r="E191" t="s">
-        <v>342</v>
+        <v>297</v>
       </c>
       <c r="F191" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="G191" t="s">
-        <v>343</v>
+        <v>425</v>
       </c>
       <c r="H191" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="I191" s="3">
-        <v>210.0</v>
+        <v>222.0</v>
       </c>
       <c r="J191" s="4">
-        <v>45229.0</v>
+        <v>44874.0</v>
       </c>
       <c r="K191" s="4">
-        <v>47055.0</v>
+        <v>46699.0</v>
       </c>
       <c r="L191" s="3">
-        <v>105.0</v>
+        <v>122.0</v>
       </c>
       <c r="M191" s="4">
-        <v>45229.0</v>
+        <v>44874.0</v>
       </c>
       <c r="N191" s="4">
-        <v>47055.0</v>
-[...3 lines deleted...]
-      <c r="Q191" s="4"/>
+        <v>46699.0</v>
+      </c>
+      <c r="O191" s="3">
+        <v>80.0</v>
+      </c>
+      <c r="P191" s="4">
+        <v>44874.0</v>
+      </c>
+      <c r="Q191" s="4">
+        <v>46699.0</v>
+      </c>
     </row>
     <row r="192" spans="1:17">
       <c r="A192" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B192" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C192"/>
       <c r="D192" t="s">
-        <v>426</v>
+        <v>288</v>
       </c>
       <c r="E192" t="s">
-        <v>297</v>
+        <v>116</v>
       </c>
       <c r="F192" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="G192" t="s">
-        <v>427</v>
+        <v>117</v>
       </c>
       <c r="H192" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="I192" s="3">
-        <v>222.0</v>
+        <v>35.5</v>
       </c>
       <c r="J192" s="4">
-        <v>44874.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K192" s="4">
-        <v>46699.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>47440.0</v>
+      </c>
+      <c r="L192" s="3"/>
+      <c r="M192" s="4"/>
+      <c r="N192" s="4"/>
+      <c r="O192" s="3"/>
+      <c r="P192" s="4"/>
+      <c r="Q192" s="4"/>
     </row>
     <row r="193" spans="1:17">
       <c r="A193" s="1">
         <v>4</v>
       </c>
       <c r="B193" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="C193"/>
       <c r="D193" t="s">
-        <v>288</v>
+        <v>428</v>
       </c>
       <c r="E193" t="s">
-        <v>116</v>
+        <v>429</v>
       </c>
       <c r="F193" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="G193" t="s">
-        <v>117</v>
+        <v>92</v>
       </c>
       <c r="H193" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="I193" s="3">
-        <v>35.5</v>
+        <v>105.4</v>
       </c>
       <c r="J193" s="4">
         <v>45839.0</v>
       </c>
       <c r="K193" s="4">
-        <v>47440.0</v>
-[...3 lines deleted...]
-      <c r="N193" s="4"/>
+        <v>47055.0</v>
+      </c>
+      <c r="L193" s="3">
+        <v>64.5</v>
+      </c>
+      <c r="M193" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N193" s="4">
+        <v>47055.0</v>
+      </c>
       <c r="O193" s="3"/>
       <c r="P193" s="4"/>
       <c r="Q193" s="4"/>
     </row>
     <row r="194" spans="1:17">
       <c r="A194" s="1">
         <v>4</v>
       </c>
       <c r="B194" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C194"/>
       <c r="D194" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="E194" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F194" t="s">
         <v>91</v>
       </c>
       <c r="G194" t="s">
         <v>92</v>
       </c>
       <c r="H194" t="s">
         <v>93</v>
       </c>
-      <c r="I194" s="3">
-[...5 lines deleted...]
-      <c r="K194" s="4">
+      <c r="I194" s="3"/>
+      <c r="J194" s="4"/>
+      <c r="K194" s="4"/>
+      <c r="L194" s="3"/>
+      <c r="M194" s="4"/>
+      <c r="N194" s="4"/>
+      <c r="O194" s="3">
+        <v>42.0</v>
+      </c>
+      <c r="P194" s="4">
+        <v>45229.0</v>
+      </c>
+      <c r="Q194" s="4">
         <v>47055.0</v>
       </c>
-      <c r="L194" s="3">
-[...10 lines deleted...]
-      <c r="Q194" s="4"/>
     </row>
     <row r="195" spans="1:17">
       <c r="A195" s="1">
         <v>4</v>
       </c>
       <c r="B195" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="C195"/>
       <c r="D195" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E195" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F195" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="G195" t="s">
-        <v>92</v>
+        <v>434</v>
       </c>
       <c r="H195" t="s">
-        <v>93</v>
-[...15 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I195" s="3">
+        <v>77.0</v>
+      </c>
+      <c r="J195" s="4">
+        <v>44503.0</v>
+      </c>
+      <c r="K195" s="4">
+        <v>46328.0</v>
+      </c>
+      <c r="L195" s="3">
+        <v>77.0</v>
+      </c>
+      <c r="M195" s="4">
+        <v>44657.0</v>
+      </c>
+      <c r="N195" s="4">
+        <v>46328.0</v>
+      </c>
+      <c r="O195" s="3"/>
+      <c r="P195" s="4"/>
+      <c r="Q195" s="4"/>
     </row>
     <row r="196" spans="1:17">
       <c r="A196" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B196" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="C196"/>
       <c r="D196" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="E196" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="F196" t="s">
         <v>40</v>
       </c>
       <c r="G196" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="H196" t="s">
         <v>42</v>
       </c>
       <c r="I196" s="3">
         <v>77.0</v>
       </c>
       <c r="J196" s="4">
         <v>44503.0</v>
       </c>
       <c r="K196" s="4">
         <v>46328.0</v>
       </c>
       <c r="L196" s="3">
         <v>77.0</v>
       </c>
       <c r="M196" s="4">
         <v>44657.0</v>
       </c>
       <c r="N196" s="4">
         <v>46328.0</v>
       </c>
       <c r="O196" s="3"/>
       <c r="P196" s="4"/>
       <c r="Q196" s="4"/>
     </row>
     <row r="197" spans="1:17">
       <c r="A197" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B197" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="C197"/>
       <c r="D197" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="E197" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="F197" t="s">
         <v>40</v>
       </c>
       <c r="G197" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="H197" t="s">
         <v>42</v>
       </c>
       <c r="I197" s="3">
         <v>77.0</v>
       </c>
       <c r="J197" s="4">
         <v>44503.0</v>
       </c>
       <c r="K197" s="4">
         <v>46328.0</v>
       </c>
       <c r="L197" s="3">
         <v>77.0</v>
       </c>
       <c r="M197" s="4">
         <v>44657.0</v>
       </c>
       <c r="N197" s="4">
         <v>46328.0</v>
       </c>
       <c r="O197" s="3"/>
       <c r="P197" s="4"/>
       <c r="Q197" s="4"/>
     </row>
     <row r="198" spans="1:17">
       <c r="A198" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B198" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="C198"/>
       <c r="D198" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="E198" t="s">
-        <v>435</v>
+        <v>224</v>
       </c>
       <c r="F198" t="s">
-        <v>40</v>
+        <v>225</v>
       </c>
       <c r="G198" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="H198" t="s">
-        <v>42</v>
+        <v>227</v>
       </c>
       <c r="I198" s="3">
-        <v>77.0</v>
+        <v>202.0</v>
       </c>
       <c r="J198" s="4">
-        <v>44503.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K198" s="4">
-        <v>46328.0</v>
+        <v>46501.0</v>
       </c>
       <c r="L198" s="3">
-        <v>77.0</v>
+        <v>165.0</v>
       </c>
       <c r="M198" s="4">
-        <v>44657.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N198" s="4">
-        <v>46328.0</v>
+        <v>46501.0</v>
       </c>
       <c r="O198" s="3"/>
       <c r="P198" s="4"/>
       <c r="Q198" s="4"/>
     </row>
     <row r="199" spans="1:17">
       <c r="A199" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B199" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C199"/>
       <c r="D199" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="E199" t="s">
         <v>224</v>
       </c>
       <c r="F199" t="s">
         <v>225</v>
       </c>
       <c r="G199" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="H199" t="s">
         <v>227</v>
       </c>
       <c r="I199" s="3">
-        <v>202.0</v>
+        <v>228.0</v>
       </c>
       <c r="J199" s="4">
         <v>45839.0</v>
       </c>
       <c r="K199" s="4">
         <v>46501.0</v>
       </c>
       <c r="L199" s="3">
-        <v>165.0</v>
+        <v>190.0</v>
       </c>
       <c r="M199" s="4">
         <v>45839.0</v>
       </c>
       <c r="N199" s="4">
         <v>46501.0</v>
       </c>
       <c r="O199" s="3"/>
       <c r="P199" s="4"/>
       <c r="Q199" s="4"/>
     </row>
     <row r="200" spans="1:17">
       <c r="A200" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B200" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="C200"/>
       <c r="D200" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="E200" t="s">
         <v>224</v>
       </c>
       <c r="F200" t="s">
         <v>225</v>
       </c>
       <c r="G200" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="H200" t="s">
         <v>227</v>
       </c>
       <c r="I200" s="3">
-        <v>228.0</v>
+        <v>248.0</v>
       </c>
       <c r="J200" s="4">
         <v>45839.0</v>
       </c>
       <c r="K200" s="4">
         <v>46501.0</v>
       </c>
       <c r="L200" s="3">
-        <v>190.0</v>
+        <v>218.0</v>
       </c>
       <c r="M200" s="4">
         <v>45839.0</v>
       </c>
       <c r="N200" s="4">
         <v>46501.0</v>
       </c>
       <c r="O200" s="3"/>
       <c r="P200" s="4"/>
       <c r="Q200" s="4"/>
     </row>
     <row r="201" spans="1:17">
       <c r="A201" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B201" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C201"/>
       <c r="D201" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="E201" t="s">
         <v>224</v>
       </c>
       <c r="F201" t="s">
         <v>225</v>
       </c>
       <c r="G201" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="H201" t="s">
         <v>227</v>
       </c>
       <c r="I201" s="3">
-        <v>248.0</v>
+        <v>298.0</v>
       </c>
       <c r="J201" s="4">
         <v>45839.0</v>
       </c>
       <c r="K201" s="4">
         <v>46501.0</v>
       </c>
       <c r="L201" s="3">
-        <v>218.0</v>
+        <v>243.0</v>
       </c>
       <c r="M201" s="4">
         <v>45839.0</v>
       </c>
       <c r="N201" s="4">
         <v>46501.0</v>
       </c>
       <c r="O201" s="3"/>
       <c r="P201" s="4"/>
       <c r="Q201" s="4"/>
     </row>
     <row r="202" spans="1:17">
       <c r="A202" s="1">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B202" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="C202"/>
       <c r="D202" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="E202" t="s">
-        <v>224</v>
+        <v>445</v>
       </c>
       <c r="F202" t="s">
-        <v>225</v>
+        <v>63</v>
       </c>
       <c r="G202" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="H202" t="s">
-        <v>227</v>
+        <v>65</v>
       </c>
       <c r="I202" s="3">
-        <v>298.0</v>
+        <v>310.0</v>
       </c>
       <c r="J202" s="4">
         <v>45839.0</v>
       </c>
       <c r="K202" s="4">
-        <v>46501.0</v>
+        <v>47447.0</v>
       </c>
       <c r="L202" s="3">
-        <v>243.0</v>
+        <v>217.0</v>
       </c>
       <c r="M202" s="4">
         <v>45839.0</v>
       </c>
       <c r="N202" s="4">
-        <v>46501.0</v>
+        <v>47447.0</v>
       </c>
       <c r="O202" s="3"/>
       <c r="P202" s="4"/>
       <c r="Q202" s="4"/>
     </row>
     <row r="203" spans="1:17">
       <c r="A203" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B203" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C203"/>
       <c r="D203" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E203" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F203" t="s">
         <v>63</v>
       </c>
       <c r="G203" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="H203" t="s">
         <v>65</v>
       </c>
       <c r="I203" s="3">
         <v>310.0</v>
       </c>
       <c r="J203" s="4">
         <v>45839.0</v>
       </c>
       <c r="K203" s="4">
         <v>47447.0</v>
       </c>
       <c r="L203" s="3">
         <v>217.0</v>
       </c>
       <c r="M203" s="4">
         <v>45839.0</v>
       </c>
       <c r="N203" s="4">
         <v>47447.0</v>
       </c>
       <c r="O203" s="3"/>
       <c r="P203" s="4"/>
       <c r="Q203" s="4"/>
     </row>
     <row r="204" spans="1:17">
       <c r="A204" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B204" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C204"/>
       <c r="D204" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="E204" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F204" t="s">
         <v>63</v>
       </c>
       <c r="G204" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="H204" t="s">
         <v>65</v>
       </c>
       <c r="I204" s="3">
         <v>310.0</v>
       </c>
       <c r="J204" s="4">
         <v>45839.0</v>
       </c>
       <c r="K204" s="4">
         <v>47447.0</v>
       </c>
       <c r="L204" s="3">
         <v>217.0</v>
       </c>
       <c r="M204" s="4">
         <v>45839.0</v>
       </c>
       <c r="N204" s="4">
         <v>47447.0</v>
       </c>
-      <c r="O204" s="3"/>
-[...1 lines deleted...]
-      <c r="Q204" s="4"/>
+      <c r="O204" s="3">
+        <v>49.0</v>
+      </c>
+      <c r="P204" s="4">
+        <v>45622.0</v>
+      </c>
+      <c r="Q204" s="4">
+        <v>47447.0</v>
+      </c>
     </row>
     <row r="205" spans="1:17">
       <c r="A205" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B205" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="C205"/>
       <c r="D205" t="s">
-        <v>446</v>
+        <v>26</v>
       </c>
       <c r="E205" t="s">
-        <v>447</v>
+        <v>21</v>
       </c>
       <c r="F205" t="s">
-        <v>63</v>
+        <v>22</v>
       </c>
       <c r="G205" t="s">
-        <v>448</v>
+        <v>23</v>
       </c>
       <c r="H205" t="s">
-        <v>65</v>
-[...18 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="I205" s="3"/>
+      <c r="J205" s="4"/>
+      <c r="K205" s="4"/>
+      <c r="L205" s="3"/>
+      <c r="M205" s="4"/>
+      <c r="N205" s="4"/>
       <c r="O205" s="3">
-        <v>49.0</v>
+        <v>80.0</v>
       </c>
       <c r="P205" s="4">
-        <v>45622.0</v>
+        <v>46119.0</v>
       </c>
       <c r="Q205" s="4">
-        <v>47447.0</v>
+        <v>47944.0</v>
       </c>
     </row>
     <row r="206" spans="1:17">
       <c r="A206" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B206" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="C206"/>
       <c r="D206" t="s">
-        <v>26</v>
+        <v>451</v>
       </c>
       <c r="E206" t="s">
-        <v>21</v>
+        <v>452</v>
       </c>
       <c r="F206" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="G206" t="s">
-        <v>23</v>
+        <v>453</v>
       </c>
       <c r="H206" t="s">
-        <v>24</v>
-[...6 lines deleted...]
-      <c r="N206" s="4"/>
+        <v>36</v>
+      </c>
+      <c r="I206" s="3">
+        <v>575.36</v>
+      </c>
+      <c r="J206" s="4">
+        <v>46023.0</v>
+      </c>
+      <c r="K206" s="4">
+        <v>47057.0</v>
+      </c>
+      <c r="L206" s="3">
+        <v>178.56</v>
+      </c>
+      <c r="M206" s="4">
+        <v>46023.0</v>
+      </c>
+      <c r="N206" s="4">
+        <v>47057.0</v>
+      </c>
       <c r="O206" s="3">
-        <v>80.0</v>
+        <v>100.0</v>
       </c>
       <c r="P206" s="4">
-        <v>46119.0</v>
+        <v>46023.0</v>
       </c>
       <c r="Q206" s="4">
-        <v>47944.0</v>
+        <v>47057.0</v>
       </c>
     </row>
     <row r="207" spans="1:17">
       <c r="A207" s="1">
         <v>4</v>
       </c>
       <c r="B207" t="s">
+        <v>450</v>
+      </c>
+      <c r="C207" t="s">
+        <v>398</v>
+      </c>
+      <c r="D207" t="s">
+        <v>451</v>
+      </c>
+      <c r="E207" t="s">
         <v>452</v>
-      </c>
-[...5 lines deleted...]
-        <v>454</v>
       </c>
       <c r="F207" t="s">
         <v>34</v>
       </c>
       <c r="G207" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="H207" t="s">
         <v>36</v>
       </c>
       <c r="I207" s="3">
-        <v>575.36</v>
+        <v>187.24</v>
       </c>
       <c r="J207" s="4">
         <v>46023.0</v>
       </c>
       <c r="K207" s="4">
         <v>47057.0</v>
       </c>
-      <c r="L207" s="3">
-[...16 lines deleted...]
-      </c>
+      <c r="L207" s="3"/>
+      <c r="M207" s="4"/>
+      <c r="N207" s="4"/>
+      <c r="O207" s="3"/>
+      <c r="P207" s="4"/>
+      <c r="Q207" s="4"/>
     </row>
     <row r="208" spans="1:17">
       <c r="A208" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B208" t="s">
+        <v>454</v>
+      </c>
+      <c r="C208"/>
+      <c r="D208" t="s">
+        <v>451</v>
+      </c>
+      <c r="E208" t="s">
         <v>452</v>
-      </c>
-[...7 lines deleted...]
-        <v>454</v>
       </c>
       <c r="F208" t="s">
         <v>34</v>
       </c>
       <c r="G208" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="H208" t="s">
         <v>36</v>
       </c>
       <c r="I208" s="3">
-        <v>187.24</v>
+        <v>453.84</v>
       </c>
       <c r="J208" s="4">
         <v>46023.0</v>
       </c>
       <c r="K208" s="4">
         <v>47057.0</v>
       </c>
-      <c r="L208" s="3"/>
-[...1 lines deleted...]
-      <c r="N208" s="4"/>
+      <c r="L208" s="3">
+        <v>178.56</v>
+      </c>
+      <c r="M208" s="4">
+        <v>46023.0</v>
+      </c>
+      <c r="N208" s="4">
+        <v>47057.0</v>
+      </c>
       <c r="O208" s="3"/>
       <c r="P208" s="4"/>
       <c r="Q208" s="4"/>
     </row>
     <row r="209" spans="1:17">
       <c r="A209" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B209" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="C209"/>
       <c r="D209" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E209" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F209" t="s">
         <v>34</v>
       </c>
       <c r="G209" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="H209" t="s">
         <v>36</v>
       </c>
-      <c r="I209" s="3">
-[...19 lines deleted...]
-      <c r="Q209" s="4"/>
+      <c r="I209" s="3"/>
+      <c r="J209" s="4"/>
+      <c r="K209" s="4"/>
+      <c r="L209" s="3"/>
+      <c r="M209" s="4"/>
+      <c r="N209" s="4"/>
+      <c r="O209" s="3">
+        <v>93.0</v>
+      </c>
+      <c r="P209" s="4">
+        <v>45231.0</v>
+      </c>
+      <c r="Q209" s="4">
+        <v>46630.0</v>
+      </c>
     </row>
     <row r="210" spans="1:17">
       <c r="A210" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B210" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="C210"/>
       <c r="D210" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E210" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F210" t="s">
         <v>34</v>
       </c>
       <c r="G210" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="H210" t="s">
         <v>36</v>
       </c>
-      <c r="I210" s="3"/>
-[...13 lines deleted...]
-      </c>
+      <c r="I210" s="3">
+        <v>337.28</v>
+      </c>
+      <c r="J210" s="4">
+        <v>46023.0</v>
+      </c>
+      <c r="K210" s="4">
+        <v>47057.0</v>
+      </c>
+      <c r="L210" s="3">
+        <v>178.56</v>
+      </c>
+      <c r="M210" s="4">
+        <v>46023.0</v>
+      </c>
+      <c r="N210" s="4">
+        <v>47057.0</v>
+      </c>
+      <c r="O210" s="3"/>
+      <c r="P210" s="4"/>
+      <c r="Q210" s="4"/>
     </row>
     <row r="211" spans="1:17">
       <c r="A211" s="1">
         <v>5</v>
       </c>
       <c r="B211" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="C211"/>
+        <v>456</v>
+      </c>
+      <c r="C211" t="s">
+        <v>398</v>
+      </c>
       <c r="D211" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="E211" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F211" t="s">
         <v>34</v>
       </c>
       <c r="G211" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="H211" t="s">
         <v>36</v>
       </c>
       <c r="I211" s="3">
-        <v>337.28</v>
+        <v>187.24</v>
       </c>
       <c r="J211" s="4">
         <v>46023.0</v>
       </c>
       <c r="K211" s="4">
         <v>47057.0</v>
       </c>
-      <c r="L211" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L211" s="3"/>
+      <c r="M211" s="4"/>
+      <c r="N211" s="4"/>
       <c r="O211" s="3"/>
       <c r="P211" s="4"/>
       <c r="Q211" s="4"/>
     </row>
     <row r="212" spans="1:17">
       <c r="A212" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B212" t="s">
+        <v>457</v>
+      </c>
+      <c r="C212"/>
+      <c r="D212" t="s">
         <v>458</v>
       </c>
-      <c r="C212" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E212" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="F212" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="G212" t="s">
-        <v>455</v>
+        <v>92</v>
       </c>
       <c r="H212" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="I212" s="3">
-        <v>187.24</v>
+        <v>105.4</v>
       </c>
       <c r="J212" s="4">
-        <v>46023.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K212" s="4">
-        <v>47057.0</v>
-[...3 lines deleted...]
-      <c r="N212" s="4"/>
+        <v>47055.0</v>
+      </c>
+      <c r="L212" s="3">
+        <v>64.5</v>
+      </c>
+      <c r="M212" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N212" s="4">
+        <v>47055.0</v>
+      </c>
       <c r="O212" s="3"/>
       <c r="P212" s="4"/>
       <c r="Q212" s="4"/>
     </row>
     <row r="213" spans="1:17">
       <c r="A213" s="1">
         <v>4</v>
       </c>
       <c r="B213" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="C213"/>
       <c r="D213" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="E213" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="F213" t="s">
         <v>91</v>
       </c>
       <c r="G213" t="s">
         <v>92</v>
       </c>
       <c r="H213" t="s">
         <v>93</v>
       </c>
-      <c r="I213" s="3">
-[...5 lines deleted...]
-      <c r="K213" s="4">
+      <c r="I213" s="3"/>
+      <c r="J213" s="4"/>
+      <c r="K213" s="4"/>
+      <c r="L213" s="3"/>
+      <c r="M213" s="4"/>
+      <c r="N213" s="4"/>
+      <c r="O213" s="3">
+        <v>42.0</v>
+      </c>
+      <c r="P213" s="4">
+        <v>45229.0</v>
+      </c>
+      <c r="Q213" s="4">
         <v>47055.0</v>
       </c>
-      <c r="L213" s="3">
-[...10 lines deleted...]
-      <c r="Q213" s="4"/>
     </row>
     <row r="214" spans="1:17">
       <c r="A214" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B214" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="C214"/>
+        <v>461</v>
+      </c>
+      <c r="C214" t="s">
+        <v>135</v>
+      </c>
       <c r="D214" t="s">
-        <v>460</v>
+        <v>157</v>
       </c>
       <c r="E214" t="s">
-        <v>461</v>
+        <v>137</v>
       </c>
       <c r="F214" t="s">
         <v>91</v>
       </c>
       <c r="G214" t="s">
-        <v>92</v>
+        <v>138</v>
       </c>
       <c r="H214" t="s">
         <v>93</v>
       </c>
-      <c r="I214" s="3"/>
-[...13 lines deleted...]
-      </c>
+      <c r="I214" s="3">
+        <v>589.0</v>
+      </c>
+      <c r="J214" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="K214" s="4">
+        <v>47092.0</v>
+      </c>
+      <c r="L214" s="3">
+        <v>465.0</v>
+      </c>
+      <c r="M214" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N214" s="4">
+        <v>47092.0</v>
+      </c>
+      <c r="O214" s="3"/>
+      <c r="P214" s="4"/>
+      <c r="Q214" s="4"/>
     </row>
     <row r="215" spans="1:17">
       <c r="A215" s="1">
         <v>6</v>
       </c>
       <c r="B215" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="C215" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D215" t="s">
         <v>157</v>
       </c>
       <c r="E215" t="s">
         <v>137</v>
       </c>
       <c r="F215" t="s">
         <v>91</v>
       </c>
       <c r="G215" t="s">
         <v>138</v>
       </c>
       <c r="H215" t="s">
         <v>93</v>
       </c>
       <c r="I215" s="3">
-        <v>589.0</v>
+        <v>49.6</v>
       </c>
       <c r="J215" s="4">
         <v>45839.0</v>
       </c>
       <c r="K215" s="4">
         <v>47092.0</v>
       </c>
       <c r="L215" s="3">
-        <v>465.0</v>
+        <v>49.6</v>
       </c>
       <c r="M215" s="4">
         <v>45839.0</v>
       </c>
       <c r="N215" s="4">
         <v>47092.0</v>
       </c>
       <c r="O215" s="3"/>
       <c r="P215" s="4"/>
       <c r="Q215" s="4"/>
     </row>
     <row r="216" spans="1:17">
       <c r="A216" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B216" t="s">
+        <v>462</v>
+      </c>
+      <c r="C216"/>
+      <c r="D216" t="s">
         <v>463</v>
       </c>
-      <c r="C216" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E216" t="s">
-        <v>137</v>
+        <v>297</v>
       </c>
       <c r="F216" t="s">
-        <v>91</v>
+        <v>22</v>
       </c>
       <c r="G216" t="s">
-        <v>138</v>
+        <v>464</v>
       </c>
       <c r="H216" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="I216" s="3">
-        <v>49.6</v>
+        <v>229.0</v>
       </c>
       <c r="J216" s="4">
-        <v>45839.0</v>
+        <v>45978.0</v>
       </c>
       <c r="K216" s="4">
-        <v>47092.0</v>
+        <v>47803.0</v>
       </c>
       <c r="L216" s="3">
-        <v>49.6</v>
+        <v>88.0</v>
       </c>
       <c r="M216" s="4">
-        <v>45839.0</v>
+        <v>45978.0</v>
       </c>
       <c r="N216" s="4">
-        <v>47092.0</v>
-[...3 lines deleted...]
-      <c r="Q216" s="4"/>
+        <v>47803.0</v>
+      </c>
+      <c r="O216" s="3">
+        <v>78.0</v>
+      </c>
+      <c r="P216" s="4">
+        <v>45978.0</v>
+      </c>
+      <c r="Q216" s="4">
+        <v>47803.0</v>
+      </c>
     </row>
     <row r="217" spans="1:17">
       <c r="A217" s="1">
         <v>4</v>
       </c>
       <c r="B217" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C217"/>
       <c r="D217" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E217" t="s">
-        <v>297</v>
+        <v>90</v>
       </c>
       <c r="F217" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G217" t="s">
-        <v>466</v>
+        <v>92</v>
       </c>
       <c r="H217" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="I217" s="3">
-        <v>229.0</v>
+        <v>316.2</v>
       </c>
       <c r="J217" s="4">
-        <v>45978.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K217" s="4">
-        <v>47803.0</v>
+        <v>47055.0</v>
       </c>
       <c r="L217" s="3">
-        <v>88.0</v>
+        <v>78.1</v>
       </c>
       <c r="M217" s="4">
-        <v>45978.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N217" s="4">
-        <v>47803.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47055.0</v>
+      </c>
+      <c r="O217" s="3"/>
+      <c r="P217" s="4"/>
+      <c r="Q217" s="4"/>
     </row>
     <row r="218" spans="1:17">
       <c r="A218" s="1">
         <v>4</v>
       </c>
       <c r="B218" t="s">
         <v>467</v>
       </c>
-      <c r="C218"/>
+      <c r="C218" t="s">
+        <v>207</v>
+      </c>
       <c r="D218" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="E218" t="s">
         <v>90</v>
       </c>
       <c r="F218" t="s">
         <v>91</v>
       </c>
       <c r="G218" t="s">
         <v>92</v>
       </c>
       <c r="H218" t="s">
         <v>93</v>
       </c>
-      <c r="I218" s="3">
-[...5 lines deleted...]
-      <c r="K218" s="4">
+      <c r="I218" s="3"/>
+      <c r="J218" s="4"/>
+      <c r="K218" s="4"/>
+      <c r="L218" s="3"/>
+      <c r="M218" s="4"/>
+      <c r="N218" s="4"/>
+      <c r="O218" s="3">
+        <v>94.0</v>
+      </c>
+      <c r="P218" s="4">
+        <v>45229.0</v>
+      </c>
+      <c r="Q218" s="4">
         <v>47055.0</v>
       </c>
-      <c r="L218" s="3">
-[...10 lines deleted...]
-      <c r="Q218" s="4"/>
     </row>
     <row r="219" spans="1:17">
       <c r="A219" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B219" t="s">
+        <v>468</v>
+      </c>
+      <c r="C219"/>
+      <c r="D219" t="s">
         <v>469</v>
       </c>
-      <c r="C219" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E219" t="s">
-        <v>90</v>
+        <v>258</v>
       </c>
       <c r="F219" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="G219" t="s">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="H219" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="K219" s="4"/>
+        <v>78</v>
+      </c>
+      <c r="I219" s="3">
+        <v>142.6</v>
+      </c>
+      <c r="J219" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="K219" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="L219" s="3"/>
       <c r="M219" s="4"/>
       <c r="N219" s="4"/>
       <c r="O219" s="3">
-        <v>94.0</v>
+        <v>101.0</v>
       </c>
       <c r="P219" s="4">
-        <v>45229.0</v>
+        <v>45245.0</v>
       </c>
       <c r="Q219" s="4">
-        <v>47055.0</v>
+        <v>47071.0</v>
       </c>
     </row>
     <row r="220" spans="1:17">
       <c r="A220" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B220" t="s">
         <v>470</v>
       </c>
       <c r="C220"/>
       <c r="D220" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="E220" t="s">
         <v>258</v>
       </c>
       <c r="F220" t="s">
         <v>76</v>
       </c>
       <c r="G220" t="s">
         <v>259</v>
       </c>
       <c r="H220" t="s">
         <v>78</v>
       </c>
       <c r="I220" s="3">
         <v>142.6</v>
       </c>
       <c r="J220" s="4">
         <v>45839.0</v>
       </c>
       <c r="K220" s="4">
         <v>47071.0</v>
       </c>
       <c r="L220" s="3"/>
       <c r="M220" s="4"/>
       <c r="N220" s="4"/>
       <c r="O220" s="3">
         <v>101.0</v>
       </c>
       <c r="P220" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q220" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="221" spans="1:17">
       <c r="A221" s="1">
         <v>4</v>
       </c>
       <c r="B221" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="C221"/>
       <c r="D221" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E221" t="s">
-        <v>258</v>
+        <v>473</v>
       </c>
       <c r="F221" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="G221" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="H221" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="I221" s="3">
-        <v>142.6</v>
+        <v>180.0</v>
       </c>
       <c r="J221" s="4">
-        <v>45839.0</v>
+        <v>45574.0</v>
       </c>
       <c r="K221" s="4">
-        <v>47071.0</v>
-[...3 lines deleted...]
-      <c r="N221" s="4"/>
+        <v>46861.0</v>
+      </c>
+      <c r="L221" s="3">
+        <v>85.0</v>
+      </c>
+      <c r="M221" s="4">
+        <v>45574.0</v>
+      </c>
+      <c r="N221" s="4">
+        <v>46861.0</v>
+      </c>
       <c r="O221" s="3">
-        <v>101.0</v>
+        <v>38.0</v>
       </c>
       <c r="P221" s="4">
-        <v>45245.0</v>
+        <v>45035.0</v>
       </c>
       <c r="Q221" s="4">
-        <v>47071.0</v>
+        <v>46861.0</v>
       </c>
     </row>
     <row r="222" spans="1:17">
       <c r="A222" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B222" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C222"/>
       <c r="D222" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E222" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F222" t="s">
         <v>46</v>
       </c>
       <c r="G222" t="s">
         <v>275</v>
       </c>
       <c r="H222" t="s">
         <v>48</v>
       </c>
       <c r="I222" s="3">
         <v>180.0</v>
       </c>
       <c r="J222" s="4">
         <v>45574.0</v>
       </c>
       <c r="K222" s="4">
         <v>46861.0</v>
       </c>
       <c r="L222" s="3">
         <v>85.0</v>
       </c>
       <c r="M222" s="4">
         <v>45574.0</v>
       </c>
       <c r="N222" s="4">
         <v>46861.0</v>
       </c>
       <c r="O222" s="3">
         <v>38.0</v>
       </c>
       <c r="P222" s="4">
         <v>45035.0</v>
       </c>
       <c r="Q222" s="4">
         <v>46861.0</v>
       </c>
     </row>
     <row r="223" spans="1:17">
       <c r="A223" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B223" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C223"/>
       <c r="D223" t="s">
-        <v>474</v>
+        <v>286</v>
       </c>
       <c r="E223" t="s">
-        <v>475</v>
+        <v>116</v>
       </c>
       <c r="F223" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="G223" t="s">
-        <v>275</v>
+        <v>117</v>
       </c>
       <c r="H223" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="I223" s="3">
-        <v>180.0</v>
+        <v>35.5</v>
       </c>
       <c r="J223" s="4">
-        <v>45574.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K223" s="4">
-        <v>46861.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>47440.0</v>
+      </c>
+      <c r="L223" s="3"/>
+      <c r="M223" s="4"/>
+      <c r="N223" s="4"/>
+      <c r="O223" s="3"/>
+      <c r="P223" s="4"/>
+      <c r="Q223" s="4"/>
     </row>
     <row r="224" spans="1:17">
       <c r="A224" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B224" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="C224"/>
       <c r="D224" t="s">
         <v>286</v>
       </c>
       <c r="E224" t="s">
         <v>116</v>
       </c>
       <c r="F224" t="s">
         <v>40</v>
       </c>
       <c r="G224" t="s">
         <v>117</v>
       </c>
       <c r="H224" t="s">
         <v>42</v>
       </c>
       <c r="I224" s="3">
         <v>35.5</v>
       </c>
       <c r="J224" s="4">
         <v>45839.0</v>
       </c>
       <c r="K224" s="4">
         <v>47440.0</v>
       </c>
       <c r="L224" s="3"/>
       <c r="M224" s="4"/>
       <c r="N224" s="4"/>
       <c r="O224" s="3"/>
       <c r="P224" s="4"/>
       <c r="Q224" s="4"/>
     </row>
     <row r="225" spans="1:17">
       <c r="A225" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B225" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C225"/>
       <c r="D225" t="s">
-        <v>286</v>
+        <v>478</v>
       </c>
       <c r="E225" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="F225" t="s">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="G225" t="s">
-        <v>117</v>
+        <v>108</v>
       </c>
       <c r="H225" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="I225" s="3">
-        <v>35.5</v>
+        <v>229.4</v>
       </c>
       <c r="J225" s="4">
         <v>45839.0</v>
       </c>
       <c r="K225" s="4">
-        <v>47440.0</v>
+        <v>47153.0</v>
       </c>
       <c r="L225" s="3"/>
       <c r="M225" s="4"/>
       <c r="N225" s="4"/>
-      <c r="O225" s="3"/>
-[...1 lines deleted...]
-      <c r="Q225" s="4"/>
+      <c r="O225" s="3">
+        <v>100.0</v>
+      </c>
+      <c r="P225" s="4">
+        <v>45327.0</v>
+      </c>
+      <c r="Q225" s="4">
+        <v>47153.0</v>
+      </c>
     </row>
     <row r="226" spans="1:17">
       <c r="A226" s="1">
         <v>4</v>
       </c>
       <c r="B226" t="s">
         <v>479</v>
       </c>
       <c r="C226"/>
       <c r="D226" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="E226" t="s">
         <v>107</v>
       </c>
       <c r="F226" t="s">
         <v>70</v>
       </c>
       <c r="G226" t="s">
         <v>108</v>
       </c>
       <c r="H226" t="s">
         <v>72</v>
       </c>
       <c r="I226" s="3">
         <v>229.4</v>
       </c>
       <c r="J226" s="4">
         <v>45839.0</v>
       </c>
       <c r="K226" s="4">
         <v>47153.0</v>
       </c>
       <c r="L226" s="3"/>
       <c r="M226" s="4"/>
       <c r="N226" s="4"/>
       <c r="O226" s="3">
         <v>100.0</v>
       </c>
       <c r="P226" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q226" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="227" spans="1:17">
       <c r="A227" s="1">
         <v>4</v>
       </c>
       <c r="B227" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="C227"/>
       <c r="D227" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="E227" t="s">
         <v>107</v>
       </c>
       <c r="F227" t="s">
         <v>70</v>
       </c>
       <c r="G227" t="s">
         <v>108</v>
       </c>
       <c r="H227" t="s">
         <v>72</v>
       </c>
       <c r="I227" s="3">
         <v>229.4</v>
       </c>
       <c r="J227" s="4">
         <v>45839.0</v>
       </c>
       <c r="K227" s="4">
         <v>47153.0</v>
       </c>
       <c r="L227" s="3"/>
       <c r="M227" s="4"/>
       <c r="N227" s="4"/>
       <c r="O227" s="3">
         <v>100.0</v>
       </c>
       <c r="P227" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q227" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="228" spans="1:17">
       <c r="A228" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B228" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="C228"/>
       <c r="D228" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E228" t="s">
-        <v>107</v>
+        <v>170</v>
       </c>
       <c r="F228" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="G228" t="s">
-        <v>108</v>
+        <v>259</v>
       </c>
       <c r="H228" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="I228" s="3">
-        <v>229.4</v>
+        <v>189.72</v>
       </c>
       <c r="J228" s="4">
         <v>45839.0</v>
       </c>
       <c r="K228" s="4">
-        <v>47153.0</v>
+        <v>47071.0</v>
       </c>
       <c r="L228" s="3"/>
       <c r="M228" s="4"/>
       <c r="N228" s="4"/>
-      <c r="O228" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O228" s="3"/>
+      <c r="P228" s="4"/>
+      <c r="Q228" s="4"/>
     </row>
     <row r="229" spans="1:17">
       <c r="A229" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B229" t="s">
         <v>483</v>
       </c>
       <c r="C229"/>
       <c r="D229" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="E229" t="s">
         <v>170</v>
       </c>
       <c r="F229" t="s">
         <v>76</v>
       </c>
       <c r="G229" t="s">
         <v>259</v>
       </c>
       <c r="H229" t="s">
         <v>78</v>
       </c>
       <c r="I229" s="3">
         <v>189.72</v>
       </c>
       <c r="J229" s="4">
         <v>45839.0</v>
       </c>
       <c r="K229" s="4">
         <v>47071.0</v>
       </c>
       <c r="L229" s="3"/>
       <c r="M229" s="4"/>
       <c r="N229" s="4"/>
       <c r="O229" s="3"/>
       <c r="P229" s="4"/>
       <c r="Q229" s="4"/>
     </row>
     <row r="230" spans="1:17">
       <c r="A230" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B230" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="C230"/>
       <c r="D230" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E230" t="s">
-        <v>170</v>
+        <v>258</v>
       </c>
       <c r="F230" t="s">
         <v>76</v>
       </c>
       <c r="G230" t="s">
         <v>259</v>
       </c>
       <c r="H230" t="s">
         <v>78</v>
       </c>
       <c r="I230" s="3">
-        <v>189.72</v>
+        <v>142.6</v>
       </c>
       <c r="J230" s="4">
         <v>45839.0</v>
       </c>
       <c r="K230" s="4">
         <v>47071.0</v>
       </c>
       <c r="L230" s="3"/>
       <c r="M230" s="4"/>
       <c r="N230" s="4"/>
-      <c r="O230" s="3"/>
-[...1 lines deleted...]
-      <c r="Q230" s="4"/>
+      <c r="O230" s="3">
+        <v>101.0</v>
+      </c>
+      <c r="P230" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="Q230" s="4">
+        <v>47071.0</v>
+      </c>
     </row>
     <row r="231" spans="1:17">
       <c r="A231" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B231" t="s">
         <v>486</v>
       </c>
       <c r="C231"/>
       <c r="D231" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="E231" t="s">
         <v>258</v>
       </c>
       <c r="F231" t="s">
         <v>76</v>
       </c>
       <c r="G231" t="s">
         <v>259</v>
       </c>
       <c r="H231" t="s">
         <v>78</v>
       </c>
       <c r="I231" s="3">
-        <v>142.6</v>
+        <v>189.72</v>
       </c>
       <c r="J231" s="4">
         <v>45839.0</v>
       </c>
       <c r="K231" s="4">
         <v>47071.0</v>
       </c>
       <c r="L231" s="3"/>
       <c r="M231" s="4"/>
       <c r="N231" s="4"/>
-      <c r="O231" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O231" s="3"/>
+      <c r="P231" s="4"/>
+      <c r="Q231" s="4"/>
     </row>
     <row r="232" spans="1:17">
       <c r="A232" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B232" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="C232"/>
       <c r="D232" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E232" t="s">
-        <v>258</v>
+        <v>489</v>
       </c>
       <c r="F232" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G232" t="s">
-        <v>259</v>
+        <v>490</v>
       </c>
       <c r="H232" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="I232" s="3">
-        <v>189.72</v>
+        <v>125.0</v>
       </c>
       <c r="J232" s="4">
-        <v>45839.0</v>
+        <v>45258.0</v>
       </c>
       <c r="K232" s="4">
-        <v>47071.0</v>
-[...3 lines deleted...]
-      <c r="N232" s="4"/>
+        <v>47084.0</v>
+      </c>
+      <c r="L232" s="3">
+        <v>90.0</v>
+      </c>
+      <c r="M232" s="4">
+        <v>45258.0</v>
+      </c>
+      <c r="N232" s="4">
+        <v>47084.0</v>
+      </c>
       <c r="O232" s="3"/>
       <c r="P232" s="4"/>
       <c r="Q232" s="4"/>
     </row>
     <row r="233" spans="1:17">
       <c r="A233" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B233" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C233"/>
       <c r="D233" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="E233" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="F233" t="s">
         <v>98</v>
       </c>
       <c r="G233" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="H233" t="s">
         <v>100</v>
       </c>
       <c r="I233" s="3">
-        <v>125.0</v>
+        <v>135.0</v>
       </c>
       <c r="J233" s="4">
         <v>45258.0</v>
       </c>
       <c r="K233" s="4">
         <v>47084.0</v>
       </c>
       <c r="L233" s="3">
-        <v>90.0</v>
+        <v>135.0</v>
       </c>
       <c r="M233" s="4">
         <v>45258.0</v>
       </c>
       <c r="N233" s="4">
         <v>47084.0</v>
       </c>
       <c r="O233" s="3"/>
       <c r="P233" s="4"/>
       <c r="Q233" s="4"/>
     </row>
     <row r="234" spans="1:17">
       <c r="A234" s="1">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B234" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="C234"/>
       <c r="D234" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="E234" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="F234" t="s">
-        <v>98</v>
+        <v>16</v>
       </c>
       <c r="G234" t="s">
-        <v>492</v>
+        <v>271</v>
       </c>
       <c r="H234" t="s">
-        <v>100</v>
-[...21 lines deleted...]
-      <c r="Q234" s="4"/>
+        <v>18</v>
+      </c>
+      <c r="I234" s="3"/>
+      <c r="J234" s="4"/>
+      <c r="K234" s="4"/>
+      <c r="L234" s="3"/>
+      <c r="M234" s="4"/>
+      <c r="N234" s="4"/>
+      <c r="O234" s="3">
+        <v>120.0</v>
+      </c>
+      <c r="P234" s="4">
+        <v>44867.0</v>
+      </c>
+      <c r="Q234" s="4">
+        <v>46692.0</v>
+      </c>
     </row>
     <row r="235" spans="1:17">
       <c r="A235" s="1">
         <v>4</v>
       </c>
       <c r="B235" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C235"/>
       <c r="D235" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="E235" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="F235" t="s">
         <v>16</v>
       </c>
       <c r="G235" t="s">
         <v>271</v>
       </c>
       <c r="H235" t="s">
         <v>18</v>
       </c>
-      <c r="I235" s="3"/>
-[...1 lines deleted...]
-      <c r="K235" s="4"/>
+      <c r="I235" s="3">
+        <v>173.6</v>
+      </c>
+      <c r="J235" s="4">
+        <v>45972.0</v>
+      </c>
+      <c r="K235" s="4">
+        <v>46692.0</v>
+      </c>
       <c r="L235" s="3"/>
       <c r="M235" s="4"/>
       <c r="N235" s="4"/>
       <c r="O235" s="3">
         <v>120.0</v>
       </c>
       <c r="P235" s="4">
-        <v>44867.0</v>
+        <v>45972.0</v>
       </c>
       <c r="Q235" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="236" spans="1:17">
       <c r="A236" s="1">
         <v>4</v>
       </c>
       <c r="B236" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C236"/>
       <c r="D236" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="E236" t="s">
-        <v>496</v>
+        <v>270</v>
       </c>
       <c r="F236" t="s">
         <v>16</v>
       </c>
       <c r="G236" t="s">
         <v>271</v>
       </c>
       <c r="H236" t="s">
         <v>18</v>
       </c>
       <c r="I236" s="3">
-        <v>173.6</v>
+        <v>178.56</v>
       </c>
       <c r="J236" s="4">
-        <v>45972.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K236" s="4">
         <v>46692.0</v>
       </c>
       <c r="L236" s="3"/>
       <c r="M236" s="4"/>
       <c r="N236" s="4"/>
       <c r="O236" s="3">
         <v>120.0</v>
       </c>
       <c r="P236" s="4">
-        <v>45972.0</v>
+        <v>44867.0</v>
       </c>
       <c r="Q236" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="237" spans="1:17">
       <c r="A237" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B237" t="s">
         <v>498</v>
       </c>
       <c r="C237"/>
       <c r="D237" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="E237" t="s">
         <v>270</v>
       </c>
       <c r="F237" t="s">
         <v>16</v>
       </c>
       <c r="G237" t="s">
         <v>271</v>
       </c>
       <c r="H237" t="s">
         <v>18</v>
       </c>
       <c r="I237" s="3">
-        <v>178.56</v>
+        <v>179.8</v>
       </c>
       <c r="J237" s="4">
         <v>45839.0</v>
       </c>
       <c r="K237" s="4">
         <v>46692.0</v>
       </c>
       <c r="L237" s="3"/>
       <c r="M237" s="4"/>
       <c r="N237" s="4"/>
       <c r="O237" s="3">
         <v>120.0</v>
       </c>
       <c r="P237" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q237" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="238" spans="1:17">
       <c r="A238" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B238" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="C238"/>
       <c r="D238" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="E238" t="s">
         <v>270</v>
       </c>
       <c r="F238" t="s">
         <v>16</v>
       </c>
       <c r="G238" t="s">
         <v>271</v>
       </c>
       <c r="H238" t="s">
         <v>18</v>
       </c>
       <c r="I238" s="3">
-        <v>179.8</v>
+        <v>178.56</v>
       </c>
       <c r="J238" s="4">
         <v>45839.0</v>
       </c>
       <c r="K238" s="4">
         <v>46692.0</v>
       </c>
       <c r="L238" s="3"/>
       <c r="M238" s="4"/>
       <c r="N238" s="4"/>
       <c r="O238" s="3">
         <v>120.0</v>
       </c>
       <c r="P238" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q238" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="239" spans="1:17">
       <c r="A239" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B239" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C239"/>
       <c r="D239" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E239" t="s">
-        <v>270</v>
+        <v>494</v>
       </c>
       <c r="F239" t="s">
         <v>16</v>
       </c>
       <c r="G239" t="s">
-        <v>271</v>
+        <v>502</v>
       </c>
       <c r="H239" t="s">
         <v>18</v>
       </c>
       <c r="I239" s="3">
-        <v>178.56</v>
+        <v>125.0</v>
       </c>
       <c r="J239" s="4">
-        <v>45839.0</v>
+        <v>45610.0</v>
       </c>
       <c r="K239" s="4">
-        <v>46692.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47435.0</v>
+      </c>
+      <c r="L239" s="3">
+        <v>54.0</v>
+      </c>
+      <c r="M239" s="4">
+        <v>45610.0</v>
+      </c>
+      <c r="N239" s="4">
+        <v>47435.0</v>
+      </c>
+      <c r="O239" s="3"/>
+      <c r="P239" s="4"/>
+      <c r="Q239" s="4"/>
     </row>
     <row r="240" spans="1:17">
       <c r="A240" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B240" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C240"/>
       <c r="D240" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E240" t="s">
-        <v>496</v>
+        <v>371</v>
       </c>
       <c r="F240" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="G240" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H240" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="I240" s="3">
-        <v>125.0</v>
+        <v>202.0</v>
       </c>
       <c r="J240" s="4">
-        <v>45610.0</v>
+        <v>45788.0</v>
       </c>
       <c r="K240" s="4">
-        <v>47435.0</v>
+        <v>47613.0</v>
       </c>
       <c r="L240" s="3">
-        <v>54.0</v>
+        <v>83.0</v>
       </c>
       <c r="M240" s="4">
-        <v>45610.0</v>
+        <v>45788.0</v>
       </c>
       <c r="N240" s="4">
-        <v>47435.0</v>
+        <v>47613.0</v>
       </c>
       <c r="O240" s="3"/>
       <c r="P240" s="4"/>
       <c r="Q240" s="4"/>
     </row>
     <row r="241" spans="1:17">
       <c r="A241" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B241" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C241"/>
       <c r="D241" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E241" t="s">
-        <v>371</v>
+        <v>33</v>
       </c>
       <c r="F241" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="G241" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="H241" t="s">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="I241" s="3">
-        <v>202.0</v>
+        <v>55.0</v>
       </c>
       <c r="J241" s="4">
-        <v>45788.0</v>
+        <v>45984.0</v>
       </c>
       <c r="K241" s="4">
-        <v>47613.0</v>
+        <v>47809.0</v>
       </c>
       <c r="L241" s="3">
-        <v>83.0</v>
+        <v>55.0</v>
       </c>
       <c r="M241" s="4">
-        <v>45788.0</v>
+        <v>45984.0</v>
       </c>
       <c r="N241" s="4">
-        <v>47613.0</v>
+        <v>47809.0</v>
       </c>
       <c r="O241" s="3"/>
       <c r="P241" s="4"/>
       <c r="Q241" s="4"/>
     </row>
     <row r="242" spans="1:17">
       <c r="A242" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B242" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C242"/>
       <c r="D242" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="E242" t="s">
         <v>33</v>
       </c>
       <c r="F242" t="s">
         <v>34</v>
       </c>
       <c r="G242" t="s">
-        <v>510</v>
+        <v>508</v>
       </c>
       <c r="H242" t="s">
         <v>36</v>
       </c>
       <c r="I242" s="3">
         <v>55.0</v>
       </c>
       <c r="J242" s="4">
-        <v>45984.0</v>
+        <v>45985.0</v>
       </c>
       <c r="K242" s="4">
-        <v>47809.0</v>
+        <v>47810.0</v>
       </c>
       <c r="L242" s="3">
         <v>55.0</v>
       </c>
       <c r="M242" s="4">
-        <v>45984.0</v>
+        <v>45985.0</v>
       </c>
       <c r="N242" s="4">
-        <v>47809.0</v>
+        <v>47810.0</v>
       </c>
       <c r="O242" s="3"/>
       <c r="P242" s="4"/>
       <c r="Q242" s="4"/>
     </row>
     <row r="243" spans="1:17">
       <c r="A243" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B243" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="C243"/>
       <c r="D243" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="E243" t="s">
-        <v>33</v>
+        <v>512</v>
       </c>
       <c r="F243" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="G243" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="H243" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="I243" s="3">
-        <v>55.0</v>
+        <v>155.0</v>
       </c>
       <c r="J243" s="4">
-        <v>45985.0</v>
+        <v>45623.0</v>
       </c>
       <c r="K243" s="4">
-        <v>47810.0</v>
+        <v>47448.0</v>
       </c>
       <c r="L243" s="3">
-        <v>55.0</v>
+        <v>88.0</v>
       </c>
       <c r="M243" s="4">
-        <v>45985.0</v>
+        <v>45623.0</v>
       </c>
       <c r="N243" s="4">
-        <v>47810.0</v>
+        <v>47448.0</v>
       </c>
       <c r="O243" s="3"/>
       <c r="P243" s="4"/>
       <c r="Q243" s="4"/>
     </row>
     <row r="244" spans="1:17">
       <c r="A244" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B244" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="C244"/>
       <c r="D244" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E244" t="s">
-        <v>514</v>
+        <v>244</v>
       </c>
       <c r="F244" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="G244" t="s">
-        <v>515</v>
+        <v>245</v>
       </c>
       <c r="H244" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="I244" s="3">
-        <v>155.0</v>
+        <v>297.0</v>
       </c>
       <c r="J244" s="4">
-        <v>45623.0</v>
+        <v>45978.0</v>
       </c>
       <c r="K244" s="4">
-        <v>47448.0</v>
+        <v>47803.0</v>
       </c>
       <c r="L244" s="3">
-        <v>88.0</v>
+        <v>117.0</v>
       </c>
       <c r="M244" s="4">
-        <v>45623.0</v>
+        <v>45978.0</v>
       </c>
       <c r="N244" s="4">
-        <v>47448.0</v>
+        <v>47803.0</v>
       </c>
       <c r="O244" s="3"/>
       <c r="P244" s="4"/>
       <c r="Q244" s="4"/>
     </row>
     <row r="245" spans="1:17">
       <c r="A245" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B245" t="s">
         <v>516</v>
       </c>
       <c r="C245"/>
       <c r="D245" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="E245" t="s">
         <v>244</v>
       </c>
       <c r="F245" t="s">
         <v>91</v>
       </c>
       <c r="G245" t="s">
         <v>245</v>
       </c>
       <c r="H245" t="s">
         <v>93</v>
       </c>
       <c r="I245" s="3">
         <v>297.0</v>
       </c>
       <c r="J245" s="4">
         <v>45978.0</v>
       </c>
       <c r="K245" s="4">
         <v>47803.0</v>
       </c>
       <c r="L245" s="3">
         <v>117.0</v>
       </c>
       <c r="M245" s="4">
         <v>45978.0</v>
       </c>
       <c r="N245" s="4">
         <v>47803.0</v>
       </c>
       <c r="O245" s="3"/>
       <c r="P245" s="4"/>
       <c r="Q245" s="4"/>
     </row>
     <row r="246" spans="1:17">
       <c r="A246" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B246" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="C246"/>
       <c r="D246" t="s">
-        <v>517</v>
+        <v>515</v>
       </c>
       <c r="E246" t="s">
         <v>244</v>
       </c>
       <c r="F246" t="s">
         <v>91</v>
       </c>
       <c r="G246" t="s">
         <v>245</v>
       </c>
       <c r="H246" t="s">
         <v>93</v>
       </c>
       <c r="I246" s="3">
         <v>297.0</v>
       </c>
       <c r="J246" s="4">
         <v>45978.0</v>
       </c>
       <c r="K246" s="4">
         <v>47803.0</v>
       </c>
       <c r="L246" s="3">
         <v>117.0</v>
       </c>
       <c r="M246" s="4">
         <v>45978.0</v>
       </c>
       <c r="N246" s="4">
         <v>47803.0</v>
       </c>
       <c r="O246" s="3"/>
       <c r="P246" s="4"/>
       <c r="Q246" s="4"/>
     </row>
     <row r="247" spans="1:17">
       <c r="A247" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B247" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="C247"/>
       <c r="D247" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E247" t="s">
-        <v>244</v>
+        <v>429</v>
       </c>
       <c r="F247" t="s">
         <v>91</v>
       </c>
       <c r="G247" t="s">
-        <v>245</v>
+        <v>92</v>
       </c>
       <c r="H247" t="s">
         <v>93</v>
       </c>
       <c r="I247" s="3">
-        <v>297.0</v>
+        <v>105.4</v>
       </c>
       <c r="J247" s="4">
-        <v>45978.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K247" s="4">
-        <v>47803.0</v>
+        <v>47055.0</v>
       </c>
       <c r="L247" s="3">
-        <v>117.0</v>
+        <v>64.5</v>
       </c>
       <c r="M247" s="4">
-        <v>45978.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N247" s="4">
-        <v>47803.0</v>
+        <v>47055.0</v>
       </c>
       <c r="O247" s="3"/>
       <c r="P247" s="4"/>
       <c r="Q247" s="4"/>
     </row>
     <row r="248" spans="1:17">
       <c r="A248" s="1">
         <v>4</v>
       </c>
       <c r="B248" t="s">
         <v>520</v>
       </c>
       <c r="C248"/>
       <c r="D248" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E248" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F248" t="s">
         <v>91</v>
       </c>
       <c r="G248" t="s">
         <v>92</v>
       </c>
       <c r="H248" t="s">
         <v>93</v>
       </c>
-      <c r="I248" s="3">
-[...5 lines deleted...]
-      <c r="K248" s="4">
+      <c r="I248" s="3"/>
+      <c r="J248" s="4"/>
+      <c r="K248" s="4"/>
+      <c r="L248" s="3"/>
+      <c r="M248" s="4"/>
+      <c r="N248" s="4"/>
+      <c r="O248" s="3">
+        <v>42.0</v>
+      </c>
+      <c r="P248" s="4">
+        <v>45229.0</v>
+      </c>
+      <c r="Q248" s="4">
         <v>47055.0</v>
       </c>
-      <c r="L248" s="3">
-[...10 lines deleted...]
-      <c r="Q248" s="4"/>
     </row>
     <row r="249" spans="1:17">
       <c r="A249" s="1">
         <v>4</v>
       </c>
       <c r="B249" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="C249"/>
       <c r="D249" t="s">
-        <v>521</v>
+        <v>243</v>
       </c>
       <c r="E249" t="s">
-        <v>431</v>
+        <v>244</v>
       </c>
       <c r="F249" t="s">
         <v>91</v>
       </c>
       <c r="G249" t="s">
-        <v>92</v>
+        <v>245</v>
       </c>
       <c r="H249" t="s">
         <v>93</v>
       </c>
-      <c r="I249" s="3"/>
-[...4 lines deleted...]
-      <c r="N249" s="4"/>
+      <c r="I249" s="3">
+        <v>297.0</v>
+      </c>
+      <c r="J249" s="4">
+        <v>45978.0</v>
+      </c>
+      <c r="K249" s="4">
+        <v>47803.0</v>
+      </c>
+      <c r="L249" s="3">
+        <v>117.0</v>
+      </c>
+      <c r="M249" s="4">
+        <v>45978.0</v>
+      </c>
+      <c r="N249" s="4">
+        <v>47803.0</v>
+      </c>
       <c r="O249" s="3">
-        <v>42.0</v>
+        <v>96.0</v>
       </c>
       <c r="P249" s="4">
-        <v>45229.0</v>
+        <v>45978.0</v>
       </c>
       <c r="Q249" s="4">
-        <v>47055.0</v>
+        <v>47803.0</v>
       </c>
     </row>
     <row r="250" spans="1:17">
       <c r="A250" s="1">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B250" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="C250"/>
       <c r="D250" t="s">
-        <v>243</v>
+        <v>523</v>
       </c>
       <c r="E250" t="s">
-        <v>244</v>
+        <v>15</v>
       </c>
       <c r="F250" t="s">
-        <v>91</v>
+        <v>16</v>
       </c>
       <c r="G250" t="s">
-        <v>245</v>
+        <v>524</v>
       </c>
       <c r="H250" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="I250" s="3">
-        <v>297.0</v>
+        <v>378.0</v>
       </c>
       <c r="J250" s="4">
-        <v>45978.0</v>
+        <v>45027.0</v>
       </c>
       <c r="K250" s="4">
-        <v>47803.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>46326.0</v>
+      </c>
+      <c r="L250" s="3"/>
+      <c r="M250" s="4"/>
+      <c r="N250" s="4"/>
       <c r="O250" s="3">
-        <v>96.0</v>
+        <v>120.0</v>
       </c>
       <c r="P250" s="4">
-        <v>45978.0</v>
+        <v>44501.0</v>
       </c>
       <c r="Q250" s="4">
-        <v>47803.0</v>
+        <v>46326.0</v>
       </c>
     </row>
     <row r="251" spans="1:17">
       <c r="A251" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B251" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="C251"/>
       <c r="D251" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E251" t="s">
         <v>15</v>
       </c>
       <c r="F251" t="s">
         <v>16</v>
       </c>
       <c r="G251" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="H251" t="s">
         <v>18</v>
       </c>
       <c r="I251" s="3">
         <v>378.0</v>
       </c>
       <c r="J251" s="4">
-        <v>45027.0</v>
+        <v>44501.0</v>
       </c>
       <c r="K251" s="4">
         <v>46326.0</v>
       </c>
       <c r="L251" s="3"/>
       <c r="M251" s="4"/>
       <c r="N251" s="4"/>
       <c r="O251" s="3">
         <v>120.0</v>
       </c>
       <c r="P251" s="4">
         <v>44501.0</v>
       </c>
       <c r="Q251" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="252" spans="1:17">
       <c r="A252" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B252" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="C252"/>
       <c r="D252" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E252" t="s">
         <v>15</v>
       </c>
       <c r="F252" t="s">
         <v>16</v>
       </c>
       <c r="G252" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="H252" t="s">
         <v>18</v>
       </c>
       <c r="I252" s="3">
         <v>378.0</v>
       </c>
       <c r="J252" s="4">
         <v>44501.0</v>
       </c>
       <c r="K252" s="4">
         <v>46326.0</v>
       </c>
-      <c r="L252" s="3"/>
-[...1 lines deleted...]
-      <c r="N252" s="4"/>
+      <c r="L252" s="3">
+        <v>220.0</v>
+      </c>
+      <c r="M252" s="4">
+        <v>44501.0</v>
+      </c>
+      <c r="N252" s="4">
+        <v>46326.0</v>
+      </c>
       <c r="O252" s="3">
         <v>120.0</v>
       </c>
       <c r="P252" s="4">
         <v>44501.0</v>
       </c>
       <c r="Q252" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="253" spans="1:17">
       <c r="A253" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B253" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
       <c r="C253"/>
       <c r="D253" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E253" t="s">
         <v>15</v>
       </c>
       <c r="F253" t="s">
         <v>16</v>
       </c>
       <c r="G253" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="H253" t="s">
         <v>18</v>
       </c>
       <c r="I253" s="3">
         <v>378.0</v>
       </c>
       <c r="J253" s="4">
         <v>44501.0</v>
       </c>
       <c r="K253" s="4">
         <v>46326.0</v>
       </c>
       <c r="L253" s="3">
         <v>220.0</v>
       </c>
       <c r="M253" s="4">
         <v>44501.0</v>
       </c>
       <c r="N253" s="4">
         <v>46326.0</v>
       </c>
-      <c r="O253" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O253" s="3"/>
+      <c r="P253" s="4"/>
+      <c r="Q253" s="4"/>
     </row>
     <row r="254" spans="1:17">
       <c r="A254" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B254" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="C254"/>
       <c r="D254" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E254" t="s">
-        <v>15</v>
+        <v>512</v>
       </c>
       <c r="F254" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="G254" t="s">
-        <v>526</v>
+        <v>502</v>
       </c>
       <c r="H254" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="I254" s="3">
-        <v>378.0</v>
+        <v>157.0</v>
       </c>
       <c r="J254" s="4">
-        <v>44501.0</v>
+        <v>45258.0</v>
       </c>
       <c r="K254" s="4">
-        <v>46326.0</v>
+        <v>47084.0</v>
       </c>
       <c r="L254" s="3">
-        <v>220.0</v>
+        <v>69.0</v>
       </c>
       <c r="M254" s="4">
-        <v>44501.0</v>
+        <v>45258.0</v>
       </c>
       <c r="N254" s="4">
-        <v>46326.0</v>
+        <v>47084.0</v>
       </c>
       <c r="O254" s="3"/>
       <c r="P254" s="4"/>
       <c r="Q254" s="4"/>
     </row>
     <row r="255" spans="1:17">
       <c r="A255" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B255" t="s">
         <v>530</v>
       </c>
       <c r="C255"/>
       <c r="D255" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E255" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="F255" t="s">
         <v>98</v>
       </c>
       <c r="G255" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="H255" t="s">
         <v>100</v>
       </c>
       <c r="I255" s="3">
         <v>157.0</v>
       </c>
       <c r="J255" s="4">
         <v>45258.0</v>
       </c>
       <c r="K255" s="4">
         <v>47084.0</v>
       </c>
       <c r="L255" s="3">
         <v>69.0</v>
       </c>
       <c r="M255" s="4">
         <v>45258.0</v>
       </c>
       <c r="N255" s="4">
         <v>47084.0</v>
       </c>
-      <c r="O255" s="3"/>
-[...1 lines deleted...]
-      <c r="Q255" s="4"/>
+      <c r="O255" s="3">
+        <v>60.0</v>
+      </c>
+      <c r="P255" s="4">
+        <v>45258.0</v>
+      </c>
+      <c r="Q255" s="4">
+        <v>47084.0</v>
+      </c>
     </row>
     <row r="256" spans="1:17">
       <c r="A256" s="1">
         <v>5</v>
       </c>
       <c r="B256" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="C256"/>
+        <v>530</v>
+      </c>
+      <c r="C256" t="s">
+        <v>531</v>
+      </c>
       <c r="D256" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E256" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="F256" t="s">
         <v>98</v>
       </c>
       <c r="G256" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
       <c r="H256" t="s">
         <v>100</v>
       </c>
       <c r="I256" s="3">
-        <v>157.0</v>
+        <v>78.5</v>
       </c>
       <c r="J256" s="4">
         <v>45258.0</v>
       </c>
       <c r="K256" s="4">
         <v>47084.0</v>
       </c>
-      <c r="L256" s="3">
-[...16 lines deleted...]
-      </c>
+      <c r="L256" s="3"/>
+      <c r="M256" s="4"/>
+      <c r="N256" s="4"/>
+      <c r="O256" s="3"/>
+      <c r="P256" s="4"/>
+      <c r="Q256" s="4"/>
     </row>
     <row r="257" spans="1:17">
       <c r="A257" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B257" t="s">
         <v>532</v>
       </c>
-      <c r="C257" t="s">
+      <c r="C257"/>
+      <c r="D257" t="s">
         <v>533</v>
       </c>
-      <c r="D257" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E257" t="s">
-        <v>514</v>
+        <v>97</v>
       </c>
       <c r="F257" t="s">
         <v>98</v>
       </c>
       <c r="G257" t="s">
-        <v>504</v>
+        <v>534</v>
       </c>
       <c r="H257" t="s">
         <v>100</v>
       </c>
       <c r="I257" s="3">
-        <v>78.5</v>
+        <v>70.0</v>
       </c>
       <c r="J257" s="4">
-        <v>45258.0</v>
+        <v>45028.0</v>
       </c>
       <c r="K257" s="4">
-        <v>47084.0</v>
-[...3 lines deleted...]
-      <c r="N257" s="4"/>
+        <v>46854.0</v>
+      </c>
+      <c r="L257" s="3">
+        <v>48.0</v>
+      </c>
+      <c r="M257" s="4">
+        <v>45028.0</v>
+      </c>
+      <c r="N257" s="4">
+        <v>46854.0</v>
+      </c>
       <c r="O257" s="3"/>
       <c r="P257" s="4"/>
       <c r="Q257" s="4"/>
     </row>
     <row r="258" spans="1:17">
       <c r="A258" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B258" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="C258"/>
       <c r="D258" t="s">
-        <v>535</v>
+        <v>162</v>
       </c>
       <c r="E258" t="s">
-        <v>97</v>
+        <v>69</v>
       </c>
       <c r="F258" t="s">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="G258" t="s">
-        <v>536</v>
+        <v>163</v>
       </c>
       <c r="H258" t="s">
-        <v>100</v>
+        <v>72</v>
       </c>
       <c r="I258" s="3">
-        <v>70.0</v>
+        <v>150.0</v>
       </c>
       <c r="J258" s="4">
-        <v>45028.0</v>
+        <v>45238.0</v>
       </c>
       <c r="K258" s="4">
-        <v>46854.0</v>
+        <v>47064.0</v>
       </c>
       <c r="L258" s="3">
-        <v>48.0</v>
+        <v>100.0</v>
       </c>
       <c r="M258" s="4">
-        <v>45028.0</v>
+        <v>45238.0</v>
       </c>
       <c r="N258" s="4">
-        <v>46854.0</v>
+        <v>47064.0</v>
       </c>
       <c r="O258" s="3"/>
       <c r="P258" s="4"/>
       <c r="Q258" s="4"/>
     </row>
     <row r="259" spans="1:17">
       <c r="A259" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B259" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="C259"/>
       <c r="D259" t="s">
-        <v>162</v>
+        <v>537</v>
       </c>
       <c r="E259" t="s">
-        <v>69</v>
+        <v>107</v>
       </c>
       <c r="F259" t="s">
         <v>70</v>
       </c>
       <c r="G259" t="s">
-        <v>163</v>
+        <v>108</v>
       </c>
       <c r="H259" t="s">
         <v>72</v>
       </c>
       <c r="I259" s="3">
-        <v>150.0</v>
+        <v>229.4</v>
       </c>
       <c r="J259" s="4">
-        <v>45238.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K259" s="4">
-        <v>47064.0</v>
-[...1 lines deleted...]
-      <c r="L259" s="3">
+        <v>47153.0</v>
+      </c>
+      <c r="L259" s="3"/>
+      <c r="M259" s="4"/>
+      <c r="N259" s="4"/>
+      <c r="O259" s="3">
         <v>100.0</v>
       </c>
-      <c r="M259" s="4">
-[...7 lines deleted...]
-      <c r="Q259" s="4"/>
+      <c r="P259" s="4">
+        <v>45327.0</v>
+      </c>
+      <c r="Q259" s="4">
+        <v>46996.0</v>
+      </c>
     </row>
     <row r="260" spans="1:17">
       <c r="A260" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B260" t="s">
         <v>538</v>
       </c>
       <c r="C260"/>
       <c r="D260" t="s">
         <v>539</v>
       </c>
       <c r="E260" t="s">
-        <v>107</v>
+        <v>320</v>
       </c>
       <c r="F260" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="G260" t="s">
-        <v>108</v>
+        <v>540</v>
       </c>
       <c r="H260" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="I260" s="3">
-        <v>229.4</v>
+        <v>296.0</v>
       </c>
       <c r="J260" s="4">
-        <v>45839.0</v>
+        <v>45216.0</v>
       </c>
       <c r="K260" s="4">
-        <v>47153.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47042.0</v>
+      </c>
+      <c r="L260" s="3">
+        <v>194.0</v>
+      </c>
+      <c r="M260" s="4">
+        <v>45216.0</v>
+      </c>
+      <c r="N260" s="4">
+        <v>47042.0</v>
+      </c>
+      <c r="O260" s="3"/>
+      <c r="P260" s="4"/>
+      <c r="Q260" s="4"/>
     </row>
     <row r="261" spans="1:17">
       <c r="A261" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B261" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C261"/>
       <c r="D261" t="s">
-        <v>541</v>
+        <v>14</v>
       </c>
       <c r="E261" t="s">
-        <v>320</v>
+        <v>15</v>
       </c>
       <c r="F261" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G261" t="s">
-        <v>542</v>
+        <v>17</v>
       </c>
       <c r="H261" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="I261" s="3">
-        <v>296.0</v>
+        <v>155.0</v>
       </c>
       <c r="J261" s="4">
-        <v>45216.0</v>
+        <v>44501.0</v>
       </c>
       <c r="K261" s="4">
-        <v>47042.0</v>
+        <v>46326.0</v>
       </c>
       <c r="L261" s="3">
-        <v>194.0</v>
+        <v>135.0</v>
       </c>
       <c r="M261" s="4">
-        <v>45216.0</v>
+        <v>44501.0</v>
       </c>
       <c r="N261" s="4">
-        <v>47042.0</v>
-[...3 lines deleted...]
-      <c r="Q261" s="4"/>
+        <v>46326.0</v>
+      </c>
+      <c r="O261" s="3">
+        <v>120.0</v>
+      </c>
+      <c r="P261" s="4">
+        <v>44501.0</v>
+      </c>
+      <c r="Q261" s="4">
+        <v>46326.0</v>
+      </c>
     </row>
     <row r="262" spans="1:17">
       <c r="A262" s="1">
         <v>5</v>
       </c>
       <c r="B262" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="C262"/>
       <c r="D262" t="s">
-        <v>14</v>
+        <v>234</v>
       </c>
       <c r="E262" t="s">
         <v>15</v>
       </c>
       <c r="F262" t="s">
         <v>16</v>
       </c>
       <c r="G262" t="s">
         <v>17</v>
       </c>
       <c r="H262" t="s">
         <v>18</v>
       </c>
       <c r="I262" s="3">
         <v>155.0</v>
       </c>
       <c r="J262" s="4">
         <v>44501.0</v>
       </c>
       <c r="K262" s="4">
         <v>46326.0</v>
       </c>
       <c r="L262" s="3">
         <v>135.0</v>
       </c>
       <c r="M262" s="4">
         <v>44501.0</v>
       </c>
       <c r="N262" s="4">
         <v>46326.0</v>
       </c>
       <c r="O262" s="3">
         <v>120.0</v>
       </c>
       <c r="P262" s="4">
         <v>44501.0</v>
       </c>
       <c r="Q262" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="263" spans="1:17">
       <c r="A263" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B263" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="C263"/>
       <c r="D263" t="s">
-        <v>234</v>
+        <v>250</v>
       </c>
       <c r="E263" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F263" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G263" t="s">
-        <v>17</v>
+        <v>251</v>
       </c>
       <c r="H263" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="I263" s="3">
-        <v>155.0</v>
+        <v>206.0</v>
       </c>
       <c r="J263" s="4">
-        <v>44501.0</v>
+        <v>45343.0</v>
       </c>
       <c r="K263" s="4">
-        <v>46326.0</v>
+        <v>47169.0</v>
       </c>
       <c r="L263" s="3">
-        <v>135.0</v>
+        <v>145.0</v>
       </c>
       <c r="M263" s="4">
-        <v>44501.0</v>
+        <v>45343.0</v>
       </c>
       <c r="N263" s="4">
-        <v>46326.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47169.0</v>
+      </c>
+      <c r="O263" s="3"/>
+      <c r="P263" s="4"/>
+      <c r="Q263" s="4"/>
     </row>
     <row r="264" spans="1:17">
       <c r="A264" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B264" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="C264"/>
       <c r="D264" t="s">
-        <v>250</v>
+        <v>296</v>
       </c>
       <c r="E264" t="s">
-        <v>53</v>
+        <v>297</v>
       </c>
       <c r="F264" t="s">
         <v>22</v>
       </c>
       <c r="G264" t="s">
-        <v>251</v>
+        <v>298</v>
       </c>
       <c r="H264" t="s">
         <v>24</v>
       </c>
       <c r="I264" s="3">
-        <v>206.0</v>
+        <v>242.0</v>
       </c>
       <c r="J264" s="4">
-        <v>45343.0</v>
+        <v>44874.0</v>
       </c>
       <c r="K264" s="4">
-        <v>47169.0</v>
+        <v>46699.0</v>
       </c>
       <c r="L264" s="3">
-        <v>145.0</v>
+        <v>130.0</v>
       </c>
       <c r="M264" s="4">
-        <v>45343.0</v>
+        <v>44874.0</v>
       </c>
       <c r="N264" s="4">
-        <v>47169.0</v>
-[...3 lines deleted...]
-      <c r="Q264" s="4"/>
+        <v>46699.0</v>
+      </c>
+      <c r="O264" s="3">
+        <v>80.0</v>
+      </c>
+      <c r="P264" s="4">
+        <v>44874.0</v>
+      </c>
+      <c r="Q264" s="4">
+        <v>46699.0</v>
+      </c>
     </row>
     <row r="265" spans="1:17">
       <c r="A265" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B265" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C265"/>
       <c r="D265" t="s">
-        <v>296</v>
+        <v>38</v>
       </c>
       <c r="E265" t="s">
-        <v>297</v>
+        <v>39</v>
       </c>
       <c r="F265" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="G265" t="s">
-        <v>298</v>
+        <v>41</v>
       </c>
       <c r="H265" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="I265" s="3">
-        <v>242.0</v>
+        <v>100.0</v>
       </c>
       <c r="J265" s="4">
-        <v>44874.0</v>
+        <v>45972.0</v>
       </c>
       <c r="K265" s="4">
-        <v>46699.0</v>
+        <v>47797.0</v>
       </c>
       <c r="L265" s="3">
-        <v>130.0</v>
+        <v>100.0</v>
       </c>
       <c r="M265" s="4">
-        <v>44874.0</v>
+        <v>45972.0</v>
       </c>
       <c r="N265" s="4">
-        <v>46699.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47797.0</v>
+      </c>
+      <c r="O265" s="3"/>
+      <c r="P265" s="4"/>
+      <c r="Q265" s="4"/>
     </row>
     <row r="266" spans="1:17">
       <c r="A266" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B266" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="C266"/>
       <c r="D266" t="s">
-        <v>38</v>
+        <v>547</v>
       </c>
       <c r="E266" t="s">
-        <v>39</v>
+        <v>224</v>
       </c>
       <c r="F266" t="s">
-        <v>40</v>
+        <v>225</v>
       </c>
       <c r="G266" t="s">
-        <v>41</v>
+        <v>548</v>
       </c>
       <c r="H266" t="s">
-        <v>42</v>
+        <v>227</v>
       </c>
       <c r="I266" s="3">
-        <v>100.0</v>
+        <v>266.0</v>
       </c>
       <c r="J266" s="4">
-        <v>45972.0</v>
+        <v>45901.0</v>
       </c>
       <c r="K266" s="4">
-        <v>47797.0</v>
+        <v>47063.0</v>
       </c>
       <c r="L266" s="3">
-        <v>100.0</v>
+        <v>130.0</v>
       </c>
       <c r="M266" s="4">
-        <v>45972.0</v>
+        <v>45901.0</v>
       </c>
       <c r="N266" s="4">
-        <v>47797.0</v>
+        <v>47063.0</v>
       </c>
       <c r="O266" s="3"/>
       <c r="P266" s="4"/>
       <c r="Q266" s="4"/>
     </row>
     <row r="267" spans="1:17">
       <c r="A267" s="1">
         <v>8</v>
       </c>
       <c r="B267" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="C267"/>
+        <v>546</v>
+      </c>
+      <c r="C267" t="s">
+        <v>549</v>
+      </c>
       <c r="D267" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E267" t="s">
         <v>224</v>
       </c>
       <c r="F267" t="s">
         <v>225</v>
       </c>
       <c r="G267" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="H267" t="s">
         <v>227</v>
       </c>
       <c r="I267" s="3">
-        <v>266.0</v>
+        <v>20.0</v>
       </c>
       <c r="J267" s="4">
-        <v>45901.0</v>
+        <v>45237.0</v>
       </c>
       <c r="K267" s="4">
         <v>47063.0</v>
       </c>
-      <c r="L267" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L267" s="3"/>
+      <c r="M267" s="4"/>
+      <c r="N267" s="4"/>
       <c r="O267" s="3"/>
       <c r="P267" s="4"/>
       <c r="Q267" s="4"/>
     </row>
     <row r="268" spans="1:17">
       <c r="A268" s="1">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B268" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="C268" t="s">
+        <v>550</v>
+      </c>
+      <c r="C268"/>
+      <c r="D268" t="s">
         <v>551</v>
       </c>
-      <c r="D268" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E268" t="s">
-        <v>224</v>
+        <v>552</v>
       </c>
       <c r="F268" t="s">
-        <v>225</v>
+        <v>16</v>
       </c>
       <c r="G268" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="H268" t="s">
-        <v>227</v>
+        <v>18</v>
       </c>
       <c r="I268" s="3">
-        <v>20.0</v>
+        <v>310.0</v>
       </c>
       <c r="J268" s="4">
-        <v>45237.0</v>
+        <v>44867.0</v>
       </c>
       <c r="K268" s="4">
-        <v>47063.0</v>
+        <v>46692.0</v>
       </c>
       <c r="L268" s="3"/>
       <c r="M268" s="4"/>
       <c r="N268" s="4"/>
-      <c r="O268" s="3"/>
-[...1 lines deleted...]
-      <c r="Q268" s="4"/>
+      <c r="O268" s="3">
+        <v>120.0</v>
+      </c>
+      <c r="P268" s="4">
+        <v>44867.0</v>
+      </c>
+      <c r="Q268" s="4">
+        <v>46692.0</v>
+      </c>
     </row>
     <row r="269" spans="1:17">
       <c r="A269" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B269" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C269"/>
       <c r="D269" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="E269" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="F269" t="s">
         <v>16</v>
       </c>
       <c r="G269" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="H269" t="s">
         <v>18</v>
       </c>
       <c r="I269" s="3">
-        <v>310.0</v>
+        <v>410.0</v>
       </c>
       <c r="J269" s="4">
         <v>44867.0</v>
       </c>
       <c r="K269" s="4">
         <v>46692.0</v>
       </c>
       <c r="L269" s="3"/>
       <c r="M269" s="4"/>
       <c r="N269" s="4"/>
       <c r="O269" s="3">
         <v>120.0</v>
       </c>
       <c r="P269" s="4">
-        <v>44867.0</v>
+        <v>45230.0</v>
       </c>
       <c r="Q269" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="270" spans="1:17">
       <c r="A270" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B270" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="C270"/>
       <c r="D270" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="E270" t="s">
-        <v>554</v>
+        <v>107</v>
       </c>
       <c r="F270" t="s">
-        <v>16</v>
+        <v>70</v>
       </c>
       <c r="G270" t="s">
-        <v>555</v>
+        <v>108</v>
       </c>
       <c r="H270" t="s">
-        <v>18</v>
+        <v>72</v>
       </c>
       <c r="I270" s="3">
-        <v>410.0</v>
+        <v>229.4</v>
       </c>
       <c r="J270" s="4">
-        <v>44867.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K270" s="4">
-        <v>46692.0</v>
+        <v>47153.0</v>
       </c>
       <c r="L270" s="3"/>
       <c r="M270" s="4"/>
       <c r="N270" s="4"/>
       <c r="O270" s="3">
-        <v>120.0</v>
+        <v>100.0</v>
       </c>
       <c r="P270" s="4">
-        <v>45230.0</v>
+        <v>45378.0</v>
       </c>
       <c r="Q270" s="4">
-        <v>46692.0</v>
+        <v>47153.0</v>
       </c>
     </row>
     <row r="271" spans="1:17">
       <c r="A271" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B271" t="s">
         <v>557</v>
       </c>
       <c r="C271"/>
       <c r="D271" t="s">
-        <v>413</v>
+        <v>556</v>
       </c>
       <c r="E271" t="s">
         <v>107</v>
       </c>
       <c r="F271" t="s">
         <v>70</v>
       </c>
       <c r="G271" t="s">
         <v>108</v>
       </c>
       <c r="H271" t="s">
         <v>72</v>
       </c>
       <c r="I271" s="3">
         <v>229.4</v>
       </c>
       <c r="J271" s="4">
         <v>45839.0</v>
       </c>
       <c r="K271" s="4">
         <v>47153.0</v>
       </c>
       <c r="L271" s="3"/>
       <c r="M271" s="4"/>
       <c r="N271" s="4"/>
       <c r="O271" s="3">
         <v>100.0</v>
       </c>
       <c r="P271" s="4">
         <v>45378.0</v>
       </c>
       <c r="Q271" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="272" spans="1:17">
       <c r="A272" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B272" t="s">
         <v>558</v>
       </c>
       <c r="C272"/>
       <c r="D272" t="s">
-        <v>413</v>
+        <v>559</v>
       </c>
       <c r="E272" t="s">
-        <v>107</v>
+        <v>57</v>
       </c>
       <c r="F272" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="G272" t="s">
-        <v>108</v>
+        <v>237</v>
       </c>
       <c r="H272" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="I272" s="3">
-        <v>229.4</v>
+        <v>308.76</v>
       </c>
       <c r="J272" s="4">
         <v>45839.0</v>
       </c>
       <c r="K272" s="4">
-        <v>47153.0</v>
-[...3 lines deleted...]
-      <c r="N272" s="4"/>
+        <v>47168.0</v>
+      </c>
+      <c r="L272" s="3">
+        <v>127.72</v>
+      </c>
+      <c r="M272" s="4">
+        <v>45988.0</v>
+      </c>
+      <c r="N272" s="4">
+        <v>47168.0</v>
+      </c>
       <c r="O272" s="3">
-        <v>100.0</v>
+        <v>151.0</v>
       </c>
       <c r="P272" s="4">
-        <v>45378.0</v>
+        <v>45342.0</v>
       </c>
       <c r="Q272" s="4">
-        <v>47153.0</v>
+        <v>47168.0</v>
       </c>
     </row>
     <row r="273" spans="1:17">
       <c r="A273" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B273" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="C273"/>
       <c r="D273" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E273" t="s">
         <v>57</v>
       </c>
       <c r="F273" t="s">
         <v>57</v>
       </c>
       <c r="G273" t="s">
         <v>237</v>
       </c>
       <c r="H273" t="s">
         <v>59</v>
       </c>
       <c r="I273" s="3">
-        <v>308.76</v>
+        <v>158.72</v>
       </c>
       <c r="J273" s="4">
         <v>45839.0</v>
       </c>
       <c r="K273" s="4">
         <v>47168.0</v>
       </c>
       <c r="L273" s="3">
-        <v>127.72</v>
+        <v>64.48</v>
       </c>
       <c r="M273" s="4">
         <v>45988.0</v>
       </c>
       <c r="N273" s="4">
         <v>47168.0</v>
       </c>
       <c r="O273" s="3">
-        <v>151.0</v>
+        <v>115.0</v>
       </c>
       <c r="P273" s="4">
         <v>45342.0</v>
       </c>
       <c r="Q273" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="274" spans="1:17">
       <c r="A274" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B274" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C274"/>
       <c r="D274" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E274" t="s">
         <v>57</v>
       </c>
       <c r="F274" t="s">
         <v>57</v>
       </c>
       <c r="G274" t="s">
         <v>237</v>
       </c>
       <c r="H274" t="s">
         <v>59</v>
       </c>
       <c r="I274" s="3">
-        <v>158.72</v>
+        <v>405.48</v>
       </c>
       <c r="J274" s="4">
         <v>45839.0</v>
       </c>
       <c r="K274" s="4">
         <v>47168.0</v>
       </c>
       <c r="L274" s="3">
         <v>64.48</v>
       </c>
       <c r="M274" s="4">
         <v>45988.0</v>
       </c>
       <c r="N274" s="4">
         <v>47168.0</v>
       </c>
       <c r="O274" s="3">
-        <v>115.0</v>
+        <v>151.0</v>
       </c>
       <c r="P274" s="4">
-        <v>45342.0</v>
+        <v>45838.0</v>
       </c>
       <c r="Q274" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="275" spans="1:17">
       <c r="A275" s="1">
         <v>4</v>
       </c>
       <c r="B275" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C275"/>
       <c r="D275" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E275" t="s">
         <v>57</v>
       </c>
       <c r="F275" t="s">
         <v>57</v>
       </c>
       <c r="G275" t="s">
         <v>237</v>
       </c>
       <c r="H275" t="s">
         <v>59</v>
       </c>
       <c r="I275" s="3">
-        <v>405.48</v>
+        <v>234.36</v>
       </c>
       <c r="J275" s="4">
         <v>45839.0</v>
       </c>
       <c r="K275" s="4">
         <v>47168.0</v>
       </c>
       <c r="L275" s="3">
         <v>64.48</v>
       </c>
       <c r="M275" s="4">
         <v>45988.0</v>
       </c>
       <c r="N275" s="4">
         <v>47168.0</v>
       </c>
       <c r="O275" s="3">
-        <v>151.0</v>
+        <v>150.0</v>
       </c>
       <c r="P275" s="4">
-        <v>45838.0</v>
+        <v>45342.0</v>
       </c>
       <c r="Q275" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="276" spans="1:17">
       <c r="A276" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B276" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C276"/>
       <c r="D276" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="E276" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="F276" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="G276" t="s">
-        <v>237</v>
+        <v>77</v>
       </c>
       <c r="H276" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="I276" s="3">
-        <v>234.36</v>
+        <v>313.7</v>
       </c>
       <c r="J276" s="4">
         <v>45839.0</v>
       </c>
       <c r="K276" s="4">
-        <v>47168.0</v>
+        <v>47071.0</v>
       </c>
       <c r="L276" s="3">
-        <v>64.48</v>
+        <v>214.5</v>
       </c>
       <c r="M276" s="4">
-        <v>45988.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N276" s="4">
-        <v>47168.0</v>
+        <v>47071.0</v>
       </c>
       <c r="O276" s="3">
-        <v>150.0</v>
+        <v>113.0</v>
       </c>
       <c r="P276" s="4">
-        <v>45342.0</v>
+        <v>45245.0</v>
       </c>
       <c r="Q276" s="4">
-        <v>47168.0</v>
+        <v>47071.0</v>
       </c>
     </row>
     <row r="277" spans="1:17">
       <c r="A277" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B277" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="C277"/>
       <c r="D277" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E277" t="s">
-        <v>75</v>
+        <v>224</v>
       </c>
       <c r="F277" t="s">
-        <v>76</v>
+        <v>225</v>
       </c>
       <c r="G277" t="s">
-        <v>77</v>
+        <v>570</v>
       </c>
       <c r="H277" t="s">
-        <v>78</v>
+        <v>227</v>
       </c>
       <c r="I277" s="3">
-        <v>313.7</v>
+        <v>153.0</v>
       </c>
       <c r="J277" s="4">
-        <v>45839.0</v>
+        <v>44524.0</v>
       </c>
       <c r="K277" s="4">
-        <v>47071.0</v>
+        <v>46349.0</v>
       </c>
       <c r="L277" s="3">
-        <v>214.5</v>
+        <v>73.0</v>
       </c>
       <c r="M277" s="4">
-        <v>45839.0</v>
+        <v>44524.0</v>
       </c>
       <c r="N277" s="4">
-        <v>47071.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>46349.0</v>
+      </c>
+      <c r="O277" s="3"/>
+      <c r="P277" s="4"/>
+      <c r="Q277" s="4"/>
     </row>
     <row r="278" spans="1:17">
       <c r="A278" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B278" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C278"/>
       <c r="D278" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="E278" t="s">
-        <v>224</v>
+        <v>75</v>
       </c>
       <c r="F278" t="s">
-        <v>225</v>
+        <v>76</v>
       </c>
       <c r="G278" t="s">
-        <v>571</v>
+        <v>77</v>
       </c>
       <c r="H278" t="s">
-        <v>227</v>
+        <v>78</v>
       </c>
       <c r="I278" s="3">
-        <v>153.0</v>
+        <v>313.7</v>
       </c>
       <c r="J278" s="4">
-        <v>44524.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K278" s="4">
-        <v>46349.0</v>
+        <v>47071.0</v>
       </c>
       <c r="L278" s="3">
-        <v>73.0</v>
+        <v>214.5</v>
       </c>
       <c r="M278" s="4">
-        <v>44524.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N278" s="4">
-        <v>46349.0</v>
-[...3 lines deleted...]
-      <c r="Q278" s="4"/>
+        <v>47071.0</v>
+      </c>
+      <c r="O278" s="3">
+        <v>113.0</v>
+      </c>
+      <c r="P278" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="Q278" s="4">
+        <v>47071.0</v>
+      </c>
     </row>
     <row r="279" spans="1:17">
       <c r="A279" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B279" t="s">
         <v>572</v>
       </c>
       <c r="C279"/>
       <c r="D279" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="E279" t="s">
-        <v>75</v>
+        <v>574</v>
       </c>
       <c r="F279" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="G279" t="s">
-        <v>77</v>
+        <v>575</v>
       </c>
       <c r="H279" t="s">
-        <v>78</v>
+        <v>100</v>
       </c>
       <c r="I279" s="3">
-        <v>313.7</v>
+        <v>297.0</v>
       </c>
       <c r="J279" s="4">
-        <v>45839.0</v>
+        <v>44490.0</v>
       </c>
       <c r="K279" s="4">
-        <v>47071.0</v>
+        <v>46315.0</v>
       </c>
       <c r="L279" s="3">
-        <v>214.5</v>
+        <v>82.0</v>
       </c>
       <c r="M279" s="4">
-        <v>45839.0</v>
+        <v>44490.0</v>
       </c>
       <c r="N279" s="4">
-        <v>47071.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>46315.0</v>
+      </c>
+      <c r="O279" s="3"/>
+      <c r="P279" s="4"/>
+      <c r="Q279" s="4"/>
     </row>
     <row r="280" spans="1:17">
       <c r="A280" s="1">
         <v>6</v>
       </c>
       <c r="B280" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C280"/>
       <c r="D280" t="s">
-        <v>574</v>
+        <v>165</v>
       </c>
       <c r="E280" t="s">
-        <v>575</v>
+        <v>166</v>
       </c>
       <c r="F280" t="s">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="G280" t="s">
-        <v>576</v>
+        <v>167</v>
       </c>
       <c r="H280" t="s">
-        <v>100</v>
+        <v>36</v>
       </c>
       <c r="I280" s="3">
-        <v>297.0</v>
+        <v>189.0</v>
       </c>
       <c r="J280" s="4">
-        <v>44490.0</v>
+        <v>45743.0</v>
       </c>
       <c r="K280" s="4">
-        <v>46315.0</v>
+        <v>46502.0</v>
       </c>
       <c r="L280" s="3">
-        <v>82.0</v>
+        <v>147.0</v>
       </c>
       <c r="M280" s="4">
-        <v>44490.0</v>
+        <v>45743.0</v>
       </c>
       <c r="N280" s="4">
-        <v>46315.0</v>
+        <v>46502.0</v>
       </c>
       <c r="O280" s="3"/>
       <c r="P280" s="4"/>
       <c r="Q280" s="4"/>
     </row>
     <row r="281" spans="1:17">
       <c r="A281" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B281" t="s">
         <v>577</v>
       </c>
       <c r="C281"/>
       <c r="D281" t="s">
         <v>165</v>
       </c>
       <c r="E281" t="s">
         <v>166</v>
       </c>
       <c r="F281" t="s">
         <v>34</v>
       </c>
       <c r="G281" t="s">
         <v>167</v>
       </c>
       <c r="H281" t="s">
         <v>36</v>
       </c>
       <c r="I281" s="3">
-        <v>189.0</v>
+        <v>144.0</v>
       </c>
       <c r="J281" s="4">
         <v>45743.0</v>
       </c>
       <c r="K281" s="4">
         <v>46502.0</v>
       </c>
       <c r="L281" s="3">
-        <v>147.0</v>
+        <v>93.0</v>
       </c>
       <c r="M281" s="4">
         <v>45743.0</v>
       </c>
       <c r="N281" s="4">
         <v>46502.0</v>
       </c>
       <c r="O281" s="3"/>
       <c r="P281" s="4"/>
       <c r="Q281" s="4"/>
     </row>
     <row r="282" spans="1:17">
       <c r="A282" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B282" t="s">
         <v>578</v>
       </c>
       <c r="C282"/>
       <c r="D282" t="s">
-        <v>165</v>
+        <v>579</v>
       </c>
       <c r="E282" t="s">
         <v>166</v>
       </c>
       <c r="F282" t="s">
         <v>34</v>
       </c>
       <c r="G282" t="s">
-        <v>167</v>
+        <v>325</v>
       </c>
       <c r="H282" t="s">
         <v>36</v>
       </c>
       <c r="I282" s="3">
-        <v>144.0</v>
+        <v>148.8</v>
       </c>
       <c r="J282" s="4">
-        <v>45743.0</v>
+        <v>45985.0</v>
       </c>
       <c r="K282" s="4">
-        <v>46502.0</v>
-[...12 lines deleted...]
-      <c r="Q282" s="4"/>
+        <v>47810.0</v>
+      </c>
+      <c r="L282" s="3"/>
+      <c r="M282" s="4"/>
+      <c r="N282" s="4"/>
+      <c r="O282" s="3">
+        <v>88.0</v>
+      </c>
+      <c r="P282" s="4">
+        <v>45985.0</v>
+      </c>
+      <c r="Q282" s="4">
+        <v>47810.0</v>
+      </c>
     </row>
     <row r="283" spans="1:17">
       <c r="A283" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B283" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C283"/>
       <c r="D283" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="E283" t="s">
         <v>166</v>
       </c>
       <c r="F283" t="s">
         <v>34</v>
       </c>
       <c r="G283" t="s">
         <v>325</v>
       </c>
       <c r="H283" t="s">
         <v>36</v>
       </c>
       <c r="I283" s="3">
         <v>148.8</v>
       </c>
       <c r="J283" s="4">
         <v>45985.0</v>
       </c>
       <c r="K283" s="4">
         <v>47810.0</v>
       </c>
-      <c r="L283" s="3"/>
-[...1 lines deleted...]
-      <c r="N283" s="4"/>
+      <c r="L283" s="3">
+        <v>89.28</v>
+      </c>
+      <c r="M283" s="4">
+        <v>45985.0</v>
+      </c>
+      <c r="N283" s="4">
+        <v>47810.0</v>
+      </c>
       <c r="O283" s="3">
         <v>88.0</v>
       </c>
       <c r="P283" s="4">
         <v>45985.0</v>
       </c>
       <c r="Q283" s="4">
         <v>47810.0</v>
       </c>
     </row>
     <row r="284" spans="1:17">
       <c r="A284" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B284" t="s">
         <v>581</v>
       </c>
       <c r="C284"/>
       <c r="D284" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="E284" t="s">
-        <v>166</v>
+        <v>333</v>
       </c>
       <c r="F284" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G284" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="H284" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I284" s="3">
-        <v>148.8</v>
+        <v>97.0</v>
       </c>
       <c r="J284" s="4">
-        <v>45985.0</v>
+        <v>45392.0</v>
       </c>
       <c r="K284" s="4">
-        <v>47810.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47217.0</v>
+      </c>
+      <c r="L284" s="3"/>
+      <c r="M284" s="4"/>
+      <c r="N284" s="4"/>
       <c r="O284" s="3">
-        <v>88.0</v>
+        <v>38.0</v>
       </c>
       <c r="P284" s="4">
-        <v>45985.0</v>
+        <v>45392.0</v>
       </c>
       <c r="Q284" s="4">
-        <v>47810.0</v>
+        <v>47217.0</v>
       </c>
     </row>
     <row r="285" spans="1:17">
       <c r="A285" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B285" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="C285"/>
       <c r="D285" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="E285" t="s">
         <v>333</v>
       </c>
       <c r="F285" t="s">
         <v>40</v>
       </c>
       <c r="G285" t="s">
         <v>334</v>
       </c>
       <c r="H285" t="s">
         <v>42</v>
       </c>
       <c r="I285" s="3">
         <v>97.0</v>
       </c>
       <c r="J285" s="4">
         <v>45392.0</v>
       </c>
       <c r="K285" s="4">
         <v>47217.0</v>
       </c>
       <c r="L285" s="3"/>
       <c r="M285" s="4"/>
       <c r="N285" s="4"/>
       <c r="O285" s="3">
         <v>38.0</v>
       </c>
       <c r="P285" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q285" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="286" spans="1:17">
       <c r="A286" s="1">
         <v>5</v>
       </c>
       <c r="B286" t="s">
         <v>584</v>
       </c>
       <c r="C286"/>
       <c r="D286" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="E286" t="s">
-        <v>333</v>
+        <v>368</v>
       </c>
       <c r="F286" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="G286" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="H286" t="s">
-        <v>42</v>
+        <v>24</v>
       </c>
       <c r="I286" s="3">
-        <v>97.0</v>
+        <v>74.0</v>
       </c>
       <c r="J286" s="4">
-        <v>45392.0</v>
+        <v>45230.0</v>
       </c>
       <c r="K286" s="4">
-        <v>47217.0</v>
+        <v>47056.0</v>
       </c>
       <c r="L286" s="3"/>
       <c r="M286" s="4"/>
       <c r="N286" s="4"/>
       <c r="O286" s="3">
         <v>38.0</v>
       </c>
       <c r="P286" s="4">
-        <v>45392.0</v>
+        <v>45230.0</v>
       </c>
       <c r="Q286" s="4">
-        <v>47217.0</v>
+        <v>47056.0</v>
       </c>
     </row>
     <row r="287" spans="1:17">
       <c r="A287" s="1">
         <v>5</v>
       </c>
       <c r="B287" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="C287"/>
       <c r="D287" t="s">
-        <v>586</v>
+        <v>367</v>
       </c>
       <c r="E287" t="s">
         <v>368</v>
       </c>
       <c r="F287" t="s">
         <v>22</v>
       </c>
       <c r="G287" t="s">
         <v>339</v>
       </c>
       <c r="H287" t="s">
         <v>24</v>
       </c>
       <c r="I287" s="3">
         <v>74.0</v>
       </c>
       <c r="J287" s="4">
         <v>45230.0</v>
       </c>
       <c r="K287" s="4">
         <v>47056.0</v>
       </c>
       <c r="L287" s="3"/>
       <c r="M287" s="4"/>
       <c r="N287" s="4"/>
       <c r="O287" s="3">
         <v>38.0</v>
       </c>
       <c r="P287" s="4">
         <v>45230.0</v>
       </c>
       <c r="Q287" s="4">
         <v>47056.0</v>
       </c>
     </row>
     <row r="288" spans="1:17">
       <c r="A288" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B288" t="s">
         <v>587</v>
       </c>
       <c r="C288"/>
       <c r="D288" t="s">
-        <v>367</v>
+        <v>588</v>
       </c>
       <c r="E288" t="s">
-        <v>368</v>
+        <v>90</v>
       </c>
       <c r="F288" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G288" t="s">
-        <v>339</v>
+        <v>92</v>
       </c>
       <c r="H288" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="I288" s="3">
-        <v>74.0</v>
+        <v>105.4</v>
       </c>
       <c r="J288" s="4">
-        <v>45230.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K288" s="4">
-        <v>47056.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47055.0</v>
+      </c>
+      <c r="L288" s="3">
+        <v>64.5</v>
+      </c>
+      <c r="M288" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N288" s="4">
+        <v>47055.0</v>
+      </c>
+      <c r="O288" s="3"/>
+      <c r="P288" s="4"/>
+      <c r="Q288" s="4"/>
     </row>
     <row r="289" spans="1:17">
       <c r="A289" s="1">
         <v>4</v>
       </c>
       <c r="B289" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="C289"/>
       <c r="D289" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="E289" t="s">
         <v>90</v>
       </c>
       <c r="F289" t="s">
         <v>91</v>
       </c>
       <c r="G289" t="s">
         <v>92</v>
       </c>
       <c r="H289" t="s">
         <v>93</v>
       </c>
-      <c r="I289" s="3">
-[...5 lines deleted...]
-      <c r="K289" s="4">
+      <c r="I289" s="3"/>
+      <c r="J289" s="4"/>
+      <c r="K289" s="4"/>
+      <c r="L289" s="3"/>
+      <c r="M289" s="4"/>
+      <c r="N289" s="4"/>
+      <c r="O289" s="3">
+        <v>42.0</v>
+      </c>
+      <c r="P289" s="4">
+        <v>45229.0</v>
+      </c>
+      <c r="Q289" s="4">
         <v>47055.0</v>
       </c>
-      <c r="L289" s="3">
-[...10 lines deleted...]
-      <c r="Q289" s="4"/>
     </row>
     <row r="290" spans="1:17">
       <c r="A290" s="1">
         <v>4</v>
       </c>
       <c r="B290" t="s">
         <v>590</v>
       </c>
       <c r="C290"/>
       <c r="D290" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="E290" t="s">
-        <v>90</v>
+        <v>333</v>
       </c>
       <c r="F290" t="s">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="G290" t="s">
-        <v>92</v>
+        <v>334</v>
       </c>
       <c r="H290" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="K290" s="4"/>
+        <v>42</v>
+      </c>
+      <c r="I290" s="3">
+        <v>97.0</v>
+      </c>
+      <c r="J290" s="4">
+        <v>45392.0</v>
+      </c>
+      <c r="K290" s="4">
+        <v>47217.0</v>
+      </c>
       <c r="L290" s="3"/>
       <c r="M290" s="4"/>
       <c r="N290" s="4"/>
       <c r="O290" s="3">
-        <v>42.0</v>
+        <v>38.0</v>
       </c>
       <c r="P290" s="4">
-        <v>45229.0</v>
+        <v>45392.0</v>
       </c>
       <c r="Q290" s="4">
-        <v>47055.0</v>
+        <v>47217.0</v>
       </c>
     </row>
     <row r="291" spans="1:17">
       <c r="A291" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B291" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C291"/>
       <c r="D291" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="E291" t="s">
         <v>333</v>
       </c>
       <c r="F291" t="s">
         <v>40</v>
       </c>
       <c r="G291" t="s">
         <v>334</v>
       </c>
       <c r="H291" t="s">
         <v>42</v>
       </c>
       <c r="I291" s="3">
         <v>97.0</v>
       </c>
       <c r="J291" s="4">
         <v>45392.0</v>
       </c>
       <c r="K291" s="4">
         <v>47217.0</v>
       </c>
       <c r="L291" s="3"/>
       <c r="M291" s="4"/>
       <c r="N291" s="4"/>
       <c r="O291" s="3">
         <v>38.0</v>
       </c>
       <c r="P291" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q291" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="292" spans="1:17">
       <c r="A292" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B292" t="s">
         <v>593</v>
       </c>
       <c r="C292"/>
       <c r="D292" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E292" t="s">
-        <v>333</v>
+        <v>595</v>
       </c>
       <c r="F292" t="s">
-        <v>40</v>
+        <v>215</v>
       </c>
       <c r="G292" t="s">
-        <v>334</v>
+        <v>283</v>
       </c>
       <c r="H292" t="s">
-        <v>42</v>
-[...9 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="I292" s="3"/>
+      <c r="J292" s="4"/>
+      <c r="K292" s="4"/>
       <c r="L292" s="3"/>
       <c r="M292" s="4"/>
       <c r="N292" s="4"/>
       <c r="O292" s="3">
-        <v>38.0</v>
+        <v>61.0</v>
       </c>
       <c r="P292" s="4">
-        <v>45392.0</v>
+        <v>44894.0</v>
       </c>
       <c r="Q292" s="4">
-        <v>47217.0</v>
+        <v>46630.0</v>
       </c>
     </row>
     <row r="293" spans="1:17">
       <c r="A293" s="1">
         <v>4</v>
       </c>
       <c r="B293" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="C293"/>
       <c r="D293" t="s">
+        <v>594</v>
+      </c>
+      <c r="E293" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="F293" t="s">
         <v>215</v>
       </c>
       <c r="G293" t="s">
         <v>283</v>
       </c>
       <c r="H293" t="s">
         <v>217</v>
       </c>
-      <c r="I293" s="3"/>
-[...1 lines deleted...]
-      <c r="K293" s="4"/>
+      <c r="I293" s="3">
+        <v>261.64</v>
+      </c>
+      <c r="J293" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="K293" s="4">
+        <v>46719.0</v>
+      </c>
       <c r="L293" s="3"/>
       <c r="M293" s="4"/>
       <c r="N293" s="4"/>
-      <c r="O293" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O293" s="3"/>
+      <c r="P293" s="4"/>
+      <c r="Q293" s="4"/>
     </row>
     <row r="294" spans="1:17">
       <c r="A294" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B294" t="s">
         <v>597</v>
       </c>
       <c r="C294"/>
       <c r="D294" t="s">
-        <v>595</v>
+        <v>14</v>
       </c>
       <c r="E294" t="s">
-        <v>596</v>
+        <v>15</v>
       </c>
       <c r="F294" t="s">
-        <v>215</v>
+        <v>16</v>
       </c>
       <c r="G294" t="s">
-        <v>283</v>
+        <v>17</v>
       </c>
       <c r="H294" t="s">
-        <v>217</v>
+        <v>18</v>
       </c>
       <c r="I294" s="3">
-        <v>261.64</v>
+        <v>155.0</v>
       </c>
       <c r="J294" s="4">
-        <v>45839.0</v>
+        <v>44501.0</v>
       </c>
       <c r="K294" s="4">
-        <v>46719.0</v>
-[...6 lines deleted...]
-      <c r="Q294" s="4"/>
+        <v>46326.0</v>
+      </c>
+      <c r="L294" s="3">
+        <v>135.0</v>
+      </c>
+      <c r="M294" s="4">
+        <v>44501.0</v>
+      </c>
+      <c r="N294" s="4">
+        <v>46326.0</v>
+      </c>
+      <c r="O294" s="3">
+        <v>120.0</v>
+      </c>
+      <c r="P294" s="4">
+        <v>44501.0</v>
+      </c>
+      <c r="Q294" s="4">
+        <v>46326.0</v>
+      </c>
     </row>
     <row r="295" spans="1:17">
       <c r="A295" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B295" t="s">
         <v>598</v>
       </c>
       <c r="C295"/>
       <c r="D295" t="s">
-        <v>14</v>
+        <v>599</v>
       </c>
       <c r="E295" t="s">
-        <v>15</v>
+        <v>445</v>
       </c>
       <c r="F295" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="G295" t="s">
-        <v>17</v>
+        <v>600</v>
       </c>
       <c r="H295" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="I295" s="3">
-        <v>155.0</v>
+        <v>134.0</v>
       </c>
       <c r="J295" s="4">
-        <v>44501.0</v>
+        <v>45422.0</v>
       </c>
       <c r="K295" s="4">
-        <v>46326.0</v>
+        <v>47247.0</v>
       </c>
       <c r="L295" s="3">
-        <v>135.0</v>
+        <v>96.0</v>
       </c>
       <c r="M295" s="4">
-        <v>44501.0</v>
+        <v>45422.0</v>
       </c>
       <c r="N295" s="4">
-        <v>46326.0</v>
+        <v>47247.0</v>
       </c>
       <c r="O295" s="3">
-        <v>120.0</v>
+        <v>49.0</v>
       </c>
       <c r="P295" s="4">
-        <v>44501.0</v>
+        <v>45422.0</v>
       </c>
       <c r="Q295" s="4">
-        <v>46326.0</v>
+        <v>47247.0</v>
       </c>
     </row>
     <row r="296" spans="1:17">
       <c r="A296" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B296" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="C296"/>
       <c r="D296" t="s">
-        <v>600</v>
+        <v>38</v>
       </c>
       <c r="E296" t="s">
-        <v>447</v>
+        <v>39</v>
       </c>
       <c r="F296" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="G296" t="s">
-        <v>601</v>
+        <v>41</v>
       </c>
       <c r="H296" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="I296" s="3">
-        <v>134.0</v>
+        <v>70.0</v>
       </c>
       <c r="J296" s="4">
-        <v>45422.0</v>
+        <v>45972.0</v>
       </c>
       <c r="K296" s="4">
-        <v>47247.0</v>
+        <v>47797.0</v>
       </c>
       <c r="L296" s="3">
-        <v>96.0</v>
+        <v>70.0</v>
       </c>
       <c r="M296" s="4">
-        <v>45422.0</v>
+        <v>45972.0</v>
       </c>
       <c r="N296" s="4">
-        <v>47247.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47797.0</v>
+      </c>
+      <c r="O296" s="3"/>
+      <c r="P296" s="4"/>
+      <c r="Q296" s="4"/>
     </row>
     <row r="297" spans="1:17">
       <c r="A297" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B297" t="s">
         <v>602</v>
       </c>
       <c r="C297"/>
       <c r="D297" t="s">
-        <v>38</v>
+        <v>603</v>
       </c>
       <c r="E297" t="s">
-        <v>39</v>
+        <v>604</v>
       </c>
       <c r="F297" t="s">
-        <v>40</v>
+        <v>225</v>
       </c>
       <c r="G297" t="s">
-        <v>41</v>
+        <v>605</v>
       </c>
       <c r="H297" t="s">
-        <v>42</v>
+        <v>227</v>
       </c>
       <c r="I297" s="3">
-        <v>70.0</v>
+        <v>180.0</v>
       </c>
       <c r="J297" s="4">
-        <v>45972.0</v>
+        <v>45292.0</v>
       </c>
       <c r="K297" s="4">
-        <v>47797.0</v>
+        <v>46387.0</v>
       </c>
       <c r="L297" s="3">
-        <v>70.0</v>
+        <v>157.0</v>
       </c>
       <c r="M297" s="4">
-        <v>45972.0</v>
+        <v>45292.0</v>
       </c>
       <c r="N297" s="4">
-        <v>47797.0</v>
+        <v>46387.0</v>
       </c>
       <c r="O297" s="3"/>
       <c r="P297" s="4"/>
       <c r="Q297" s="4"/>
     </row>
     <row r="298" spans="1:17">
       <c r="A298" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B298" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C298"/>
       <c r="D298" t="s">
+        <v>603</v>
+      </c>
+      <c r="E298" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="F298" t="s">
         <v>225</v>
       </c>
       <c r="G298" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="H298" t="s">
         <v>227</v>
       </c>
       <c r="I298" s="3">
         <v>180.0</v>
       </c>
       <c r="J298" s="4">
         <v>45292.0</v>
       </c>
       <c r="K298" s="4">
         <v>46387.0</v>
       </c>
       <c r="L298" s="3">
         <v>157.0</v>
       </c>
       <c r="M298" s="4">
         <v>45292.0</v>
       </c>
       <c r="N298" s="4">
         <v>46387.0</v>
       </c>
       <c r="O298" s="3"/>
       <c r="P298" s="4"/>
       <c r="Q298" s="4"/>
     </row>
     <row r="299" spans="1:17">
       <c r="A299" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B299" t="s">
         <v>607</v>
       </c>
       <c r="C299"/>
       <c r="D299" t="s">
+        <v>603</v>
+      </c>
+      <c r="E299" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="F299" t="s">
         <v>225</v>
       </c>
       <c r="G299" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="H299" t="s">
         <v>227</v>
       </c>
       <c r="I299" s="3">
         <v>180.0</v>
       </c>
       <c r="J299" s="4">
-        <v>45292.0</v>
+        <v>44562.0</v>
       </c>
       <c r="K299" s="4">
         <v>46387.0</v>
       </c>
       <c r="L299" s="3">
         <v>157.0</v>
       </c>
       <c r="M299" s="4">
-        <v>45292.0</v>
+        <v>44562.0</v>
       </c>
       <c r="N299" s="4">
         <v>46387.0</v>
       </c>
       <c r="O299" s="3"/>
       <c r="P299" s="4"/>
       <c r="Q299" s="4"/>
     </row>
     <row r="300" spans="1:17">
       <c r="A300" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B300" t="s">
         <v>608</v>
       </c>
       <c r="C300"/>
       <c r="D300" t="s">
-        <v>604</v>
+        <v>28</v>
       </c>
       <c r="E300" t="s">
-        <v>605</v>
+        <v>29</v>
       </c>
       <c r="F300" t="s">
-        <v>225</v>
+        <v>16</v>
       </c>
       <c r="G300" t="s">
-        <v>606</v>
+        <v>30</v>
       </c>
       <c r="H300" t="s">
-        <v>227</v>
+        <v>18</v>
       </c>
       <c r="I300" s="3">
-        <v>180.0</v>
+        <v>139.0</v>
       </c>
       <c r="J300" s="4">
-        <v>44562.0</v>
+        <v>46142.0</v>
       </c>
       <c r="K300" s="4">
-        <v>46387.0</v>
-[...12 lines deleted...]
-      <c r="Q300" s="4"/>
+        <v>47967.0</v>
+      </c>
+      <c r="L300" s="3"/>
+      <c r="M300" s="4"/>
+      <c r="N300" s="4"/>
+      <c r="O300" s="3">
+        <v>88.0</v>
+      </c>
+      <c r="P300" s="4">
+        <v>46142.0</v>
+      </c>
+      <c r="Q300" s="4">
+        <v>47967.0</v>
+      </c>
     </row>
     <row r="301" spans="1:17">
       <c r="A301" s="1">
         <v>4</v>
       </c>
       <c r="B301" t="s">
         <v>609</v>
       </c>
       <c r="C301"/>
       <c r="D301" t="s">
-        <v>28</v>
+        <v>610</v>
       </c>
       <c r="E301" t="s">
-        <v>29</v>
+        <v>611</v>
       </c>
       <c r="F301" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="G301" t="s">
-        <v>30</v>
+        <v>113</v>
       </c>
       <c r="H301" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="I301" s="3">
-        <v>139.0</v>
+        <v>260.0</v>
       </c>
       <c r="J301" s="4">
-        <v>46142.0</v>
+        <v>45266.0</v>
       </c>
       <c r="K301" s="4">
-        <v>47967.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L301" s="3"/>
       <c r="M301" s="4"/>
       <c r="N301" s="4"/>
       <c r="O301" s="3">
-        <v>88.0</v>
+        <v>40.0</v>
       </c>
       <c r="P301" s="4">
-        <v>46142.0</v>
+        <v>45266.0</v>
       </c>
       <c r="Q301" s="4">
-        <v>47967.0</v>
+        <v>47092.0</v>
       </c>
     </row>
     <row r="302" spans="1:17">
       <c r="A302" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B302" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C302"/>
       <c r="D302" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E302" t="s">
-        <v>612</v>
+        <v>265</v>
       </c>
       <c r="F302" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="G302" t="s">
-        <v>113</v>
+        <v>614</v>
       </c>
       <c r="H302" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="I302" s="3">
-        <v>260.0</v>
+        <v>207.0</v>
       </c>
       <c r="J302" s="4">
-        <v>45266.0</v>
+        <v>45021.0</v>
       </c>
       <c r="K302" s="4">
-        <v>47092.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>46693.0</v>
+      </c>
+      <c r="L302" s="3">
+        <v>98.0</v>
+      </c>
+      <c r="M302" s="4">
+        <v>44868.0</v>
+      </c>
+      <c r="N302" s="4">
+        <v>46693.0</v>
+      </c>
+      <c r="O302" s="3"/>
+      <c r="P302" s="4"/>
+      <c r="Q302" s="4"/>
     </row>
     <row r="303" spans="1:17">
       <c r="A303" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B303" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C303"/>
       <c r="D303" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="E303" t="s">
         <v>265</v>
       </c>
       <c r="F303" t="s">
         <v>46</v>
       </c>
       <c r="G303" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="H303" t="s">
         <v>48</v>
       </c>
       <c r="I303" s="3">
         <v>207.0</v>
       </c>
       <c r="J303" s="4">
         <v>45021.0</v>
       </c>
       <c r="K303" s="4">
         <v>46693.0</v>
       </c>
       <c r="L303" s="3">
         <v>98.0</v>
       </c>
       <c r="M303" s="4">
         <v>44868.0</v>
       </c>
       <c r="N303" s="4">
         <v>46693.0</v>
       </c>
       <c r="O303" s="3"/>
       <c r="P303" s="4"/>
       <c r="Q303" s="4"/>
     </row>
     <row r="304" spans="1:17">
       <c r="A304" s="1">
         <v>7</v>
       </c>
       <c r="B304" t="s">
         <v>616</v>
       </c>
       <c r="C304"/>
       <c r="D304" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="E304" t="s">
         <v>265</v>
       </c>
       <c r="F304" t="s">
         <v>46</v>
       </c>
       <c r="G304" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="H304" t="s">
         <v>48</v>
       </c>
       <c r="I304" s="3">
-        <v>207.0</v>
+        <v>242.0</v>
       </c>
       <c r="J304" s="4">
-        <v>45021.0</v>
+        <v>45574.0</v>
       </c>
       <c r="K304" s="4">
-        <v>46693.0</v>
+        <v>47399.0</v>
       </c>
       <c r="L304" s="3">
-        <v>98.0</v>
+        <v>125.0</v>
       </c>
       <c r="M304" s="4">
-        <v>44868.0</v>
+        <v>45574.0</v>
       </c>
       <c r="N304" s="4">
-        <v>46693.0</v>
+        <v>47399.0</v>
       </c>
       <c r="O304" s="3"/>
       <c r="P304" s="4"/>
       <c r="Q304" s="4"/>
     </row>
     <row r="305" spans="1:17">
       <c r="A305" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B305" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="C305"/>
       <c r="D305" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="E305" t="s">
-        <v>265</v>
+        <v>621</v>
       </c>
       <c r="F305" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
       <c r="G305" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="H305" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="I305" s="3">
-        <v>242.0</v>
+        <v>251.72</v>
       </c>
       <c r="J305" s="4">
-        <v>45574.0</v>
+        <v>45972.0</v>
       </c>
       <c r="K305" s="4">
-        <v>47399.0</v>
+        <v>47797.0</v>
       </c>
       <c r="L305" s="3">
-        <v>125.0</v>
+        <v>104.16</v>
       </c>
       <c r="M305" s="4">
-        <v>45574.0</v>
+        <v>45972.0</v>
       </c>
       <c r="N305" s="4">
-        <v>47399.0</v>
+        <v>47797.0</v>
       </c>
       <c r="O305" s="3"/>
       <c r="P305" s="4"/>
       <c r="Q305" s="4"/>
     </row>
     <row r="306" spans="1:17">
       <c r="A306" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B306" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="C306"/>
       <c r="D306" t="s">
+        <v>620</v>
+      </c>
+      <c r="E306" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F306" t="s">
         <v>63</v>
       </c>
       <c r="G306" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="H306" t="s">
         <v>65</v>
       </c>
       <c r="I306" s="3">
         <v>251.72</v>
       </c>
       <c r="J306" s="4">
         <v>45972.0</v>
       </c>
       <c r="K306" s="4">
         <v>47797.0</v>
       </c>
       <c r="L306" s="3">
         <v>104.16</v>
       </c>
       <c r="M306" s="4">
         <v>45972.0</v>
       </c>
       <c r="N306" s="4">
         <v>47797.0</v>
       </c>
       <c r="O306" s="3"/>
       <c r="P306" s="4"/>
       <c r="Q306" s="4"/>
     </row>
     <row r="307" spans="1:17">
       <c r="A307" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B307" t="s">
         <v>624</v>
       </c>
       <c r="C307"/>
       <c r="D307" t="s">
+        <v>620</v>
+      </c>
+      <c r="E307" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F307" t="s">
         <v>63</v>
       </c>
       <c r="G307" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="H307" t="s">
         <v>65</v>
       </c>
       <c r="I307" s="3">
-        <v>251.72</v>
+        <v>184.76</v>
       </c>
       <c r="J307" s="4">
         <v>45972.0</v>
       </c>
       <c r="K307" s="4">
         <v>47797.0</v>
       </c>
       <c r="L307" s="3">
         <v>104.16</v>
       </c>
       <c r="M307" s="4">
         <v>45972.0</v>
       </c>
       <c r="N307" s="4">
         <v>47797.0</v>
       </c>
-      <c r="O307" s="3"/>
-[...1 lines deleted...]
-      <c r="Q307" s="4"/>
+      <c r="O307" s="3">
+        <v>49.0</v>
+      </c>
+      <c r="P307" s="4">
+        <v>45972.0</v>
+      </c>
+      <c r="Q307" s="4">
+        <v>47797.0</v>
+      </c>
     </row>
     <row r="308" spans="1:17">
       <c r="A308" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B308" t="s">
         <v>625</v>
       </c>
       <c r="C308"/>
       <c r="D308" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="E308" t="s">
-        <v>622</v>
+        <v>429</v>
       </c>
       <c r="F308" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="G308" t="s">
-        <v>623</v>
+        <v>92</v>
       </c>
       <c r="H308" t="s">
-        <v>65</v>
-[...9 lines deleted...]
-      </c>
+        <v>93</v>
+      </c>
+      <c r="I308" s="3"/>
+      <c r="J308" s="4"/>
+      <c r="K308" s="4"/>
       <c r="L308" s="3">
-        <v>104.16</v>
+        <v>64.5</v>
       </c>
       <c r="M308" s="4">
-        <v>45972.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N308" s="4">
-        <v>47797.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47055.0</v>
+      </c>
+      <c r="O308" s="3"/>
+      <c r="P308" s="4"/>
+      <c r="Q308" s="4"/>
     </row>
     <row r="309" spans="1:17">
       <c r="A309" s="1">
         <v>4</v>
       </c>
       <c r="B309" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="C309"/>
       <c r="D309" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="E309" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F309" t="s">
         <v>91</v>
       </c>
       <c r="G309" t="s">
         <v>92</v>
       </c>
       <c r="H309" t="s">
         <v>93</v>
       </c>
       <c r="I309" s="3"/>
       <c r="J309" s="4"/>
       <c r="K309" s="4"/>
-      <c r="L309" s="3">
-[...5 lines deleted...]
-      <c r="N309" s="4">
+      <c r="L309" s="3"/>
+      <c r="M309" s="4"/>
+      <c r="N309" s="4"/>
+      <c r="O309" s="3">
+        <v>42.0</v>
+      </c>
+      <c r="P309" s="4">
+        <v>45229.0</v>
+      </c>
+      <c r="Q309" s="4">
         <v>47055.0</v>
       </c>
-      <c r="O309" s="3"/>
-[...1 lines deleted...]
-      <c r="Q309" s="4"/>
     </row>
     <row r="310" spans="1:17">
       <c r="A310" s="1">
         <v>4</v>
       </c>
       <c r="B310" t="s">
         <v>628</v>
       </c>
       <c r="C310"/>
       <c r="D310" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="E310" t="s">
-        <v>431</v>
+        <v>630</v>
       </c>
       <c r="F310" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="G310" t="s">
-        <v>92</v>
+        <v>631</v>
       </c>
       <c r="H310" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="K310" s="4"/>
+        <v>72</v>
+      </c>
+      <c r="I310" s="3">
+        <v>235.0</v>
+      </c>
+      <c r="J310" s="4">
+        <v>45040.0</v>
+      </c>
+      <c r="K310" s="4">
+        <v>46866.0</v>
+      </c>
       <c r="L310" s="3"/>
       <c r="M310" s="4"/>
       <c r="N310" s="4"/>
       <c r="O310" s="3">
-        <v>42.0</v>
+        <v>90.0</v>
       </c>
       <c r="P310" s="4">
-        <v>45229.0</v>
+        <v>45040.0</v>
       </c>
       <c r="Q310" s="4">
-        <v>47055.0</v>
+        <v>46866.0</v>
       </c>
     </row>
     <row r="311" spans="1:17">
       <c r="A311" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B311" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C311"/>
       <c r="D311" t="s">
-        <v>630</v>
+        <v>120</v>
       </c>
       <c r="E311" t="s">
-        <v>631</v>
+        <v>121</v>
       </c>
       <c r="F311" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="G311" t="s">
-        <v>632</v>
+        <v>123</v>
       </c>
       <c r="H311" t="s">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="I311" s="3">
-        <v>235.0</v>
+        <v>4.8</v>
       </c>
       <c r="J311" s="4">
-        <v>45040.0</v>
+        <v>45464.0</v>
       </c>
       <c r="K311" s="4">
-        <v>46866.0</v>
+        <v>46489.0</v>
       </c>
       <c r="L311" s="3"/>
       <c r="M311" s="4"/>
       <c r="N311" s="4"/>
-      <c r="O311" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O311" s="3"/>
+      <c r="P311" s="4"/>
+      <c r="Q311" s="4"/>
     </row>
     <row r="312" spans="1:17">
       <c r="A312" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B312" t="s">
         <v>633</v>
       </c>
       <c r="C312"/>
       <c r="D312" t="s">
-        <v>120</v>
+        <v>634</v>
       </c>
       <c r="E312" t="s">
-        <v>121</v>
+        <v>417</v>
       </c>
       <c r="F312" t="s">
-        <v>122</v>
+        <v>91</v>
       </c>
       <c r="G312" t="s">
-        <v>123</v>
+        <v>635</v>
       </c>
       <c r="H312" t="s">
-        <v>124</v>
+        <v>93</v>
       </c>
       <c r="I312" s="3">
-        <v>4.8</v>
+        <v>350.0</v>
       </c>
       <c r="J312" s="4">
-        <v>45464.0</v>
+        <v>45978.0</v>
       </c>
       <c r="K312" s="4">
-        <v>46489.0</v>
-[...6 lines deleted...]
-      <c r="Q312" s="4"/>
+        <v>47803.0</v>
+      </c>
+      <c r="L312" s="3">
+        <v>275.0</v>
+      </c>
+      <c r="M312" s="4">
+        <v>45978.0</v>
+      </c>
+      <c r="N312" s="4">
+        <v>47803.0</v>
+      </c>
+      <c r="O312" s="3">
+        <v>96.0</v>
+      </c>
+      <c r="P312" s="4">
+        <v>45978.0</v>
+      </c>
+      <c r="Q312" s="4">
+        <v>47803.0</v>
+      </c>
     </row>
     <row r="313" spans="1:17">
       <c r="A313" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B313" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="C313"/>
       <c r="D313" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="E313" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F313" t="s">
         <v>91</v>
       </c>
       <c r="G313" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="H313" t="s">
         <v>93</v>
       </c>
       <c r="I313" s="3">
-        <v>350.0</v>
+        <v>415.0</v>
       </c>
       <c r="J313" s="4">
         <v>45978.0</v>
       </c>
       <c r="K313" s="4">
         <v>47803.0</v>
       </c>
       <c r="L313" s="3">
-        <v>275.0</v>
+        <v>324.0</v>
       </c>
       <c r="M313" s="4">
         <v>45978.0</v>
       </c>
       <c r="N313" s="4">
         <v>47803.0</v>
       </c>
-      <c r="O313" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O313" s="3"/>
+      <c r="P313" s="4"/>
+      <c r="Q313" s="4"/>
     </row>
     <row r="314" spans="1:17">
       <c r="A314" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B314" t="s">
         <v>637</v>
       </c>
       <c r="C314"/>
       <c r="D314" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="E314" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F314" t="s">
         <v>91</v>
       </c>
       <c r="G314" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="H314" t="s">
         <v>93</v>
       </c>
       <c r="I314" s="3">
         <v>415.0</v>
       </c>
       <c r="J314" s="4">
         <v>45978.0</v>
       </c>
       <c r="K314" s="4">
         <v>47803.0</v>
       </c>
       <c r="L314" s="3">
         <v>324.0</v>
       </c>
       <c r="M314" s="4">
         <v>45978.0</v>
       </c>
       <c r="N314" s="4">
         <v>47803.0</v>
       </c>
       <c r="O314" s="3"/>
       <c r="P314" s="4"/>
       <c r="Q314" s="4"/>
     </row>
     <row r="315" spans="1:17">
       <c r="A315" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B315" t="s">
         <v>638</v>
       </c>
       <c r="C315"/>
       <c r="D315" t="s">
-        <v>635</v>
+        <v>599</v>
       </c>
       <c r="E315" t="s">
-        <v>419</v>
+        <v>445</v>
       </c>
       <c r="F315" t="s">
-        <v>91</v>
+        <v>63</v>
       </c>
       <c r="G315" t="s">
-        <v>636</v>
+        <v>600</v>
       </c>
       <c r="H315" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="I315" s="3">
-        <v>415.0</v>
+        <v>471.0</v>
       </c>
       <c r="J315" s="4">
-        <v>45978.0</v>
+        <v>45422.0</v>
       </c>
       <c r="K315" s="4">
-        <v>47803.0</v>
+        <v>47247.0</v>
       </c>
       <c r="L315" s="3">
-        <v>324.0</v>
+        <v>239.0</v>
       </c>
       <c r="M315" s="4">
-        <v>45978.0</v>
+        <v>45422.0</v>
       </c>
       <c r="N315" s="4">
-        <v>47803.0</v>
+        <v>47247.0</v>
       </c>
       <c r="O315" s="3"/>
       <c r="P315" s="4"/>
       <c r="Q315" s="4"/>
     </row>
     <row r="316" spans="1:17">
       <c r="A316" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B316" t="s">
         <v>639</v>
       </c>
       <c r="C316"/>
       <c r="D316" t="s">
-        <v>600</v>
+        <v>402</v>
       </c>
       <c r="E316" t="s">
-        <v>447</v>
+        <v>371</v>
       </c>
       <c r="F316" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="G316" t="s">
-        <v>601</v>
+        <v>372</v>
       </c>
       <c r="H316" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="I316" s="3">
-        <v>471.0</v>
+        <v>271.0</v>
       </c>
       <c r="J316" s="4">
-        <v>45422.0</v>
+        <v>45258.0</v>
       </c>
       <c r="K316" s="4">
-        <v>47247.0</v>
+        <v>47084.0</v>
       </c>
       <c r="L316" s="3">
-        <v>239.0</v>
+        <v>179.0</v>
       </c>
       <c r="M316" s="4">
-        <v>45422.0</v>
+        <v>45258.0</v>
       </c>
       <c r="N316" s="4">
-        <v>47247.0</v>
+        <v>47084.0</v>
       </c>
       <c r="O316" s="3"/>
       <c r="P316" s="4"/>
       <c r="Q316" s="4"/>
     </row>
     <row r="317" spans="1:17">
       <c r="A317" s="1">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B317" t="s">
         <v>640</v>
       </c>
       <c r="C317"/>
       <c r="D317" t="s">
-        <v>402</v>
+        <v>641</v>
       </c>
       <c r="E317" t="s">
-        <v>371</v>
+        <v>301</v>
       </c>
       <c r="F317" t="s">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="G317" t="s">
-        <v>372</v>
+        <v>642</v>
       </c>
       <c r="H317" t="s">
-        <v>100</v>
+        <v>24</v>
       </c>
       <c r="I317" s="3">
-        <v>271.0</v>
+        <v>148.0</v>
       </c>
       <c r="J317" s="4">
-        <v>45258.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K317" s="4">
-        <v>47084.0</v>
-[...12 lines deleted...]
-      <c r="Q317" s="4"/>
+        <v>46868.0</v>
+      </c>
+      <c r="L317" s="3"/>
+      <c r="M317" s="4"/>
+      <c r="N317" s="4"/>
+      <c r="O317" s="3">
+        <v>80.0</v>
+      </c>
+      <c r="P317" s="4">
+        <v>45042.0</v>
+      </c>
+      <c r="Q317" s="4">
+        <v>46868.0</v>
+      </c>
     </row>
     <row r="318" spans="1:17">
       <c r="A318" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B318" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C318"/>
       <c r="D318" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="E318" t="s">
         <v>301</v>
       </c>
       <c r="F318" t="s">
         <v>22</v>
       </c>
       <c r="G318" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="H318" t="s">
         <v>24</v>
       </c>
       <c r="I318" s="3">
-        <v>148.0</v>
+        <v>177.0</v>
       </c>
       <c r="J318" s="4">
         <v>45839.0</v>
       </c>
       <c r="K318" s="4">
         <v>46868.0</v>
       </c>
       <c r="L318" s="3"/>
       <c r="M318" s="4"/>
       <c r="N318" s="4"/>
       <c r="O318" s="3">
         <v>80.0</v>
       </c>
       <c r="P318" s="4">
         <v>45042.0</v>
       </c>
       <c r="Q318" s="4">
         <v>46868.0</v>
       </c>
     </row>
     <row r="319" spans="1:17">
       <c r="A319" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B319" t="s">
         <v>644</v>
       </c>
       <c r="C319"/>
       <c r="D319" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="E319" t="s">
         <v>301</v>
       </c>
       <c r="F319" t="s">
         <v>22</v>
       </c>
       <c r="G319" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="H319" t="s">
         <v>24</v>
       </c>
       <c r="I319" s="3">
-        <v>177.0</v>
+        <v>148.0</v>
       </c>
       <c r="J319" s="4">
         <v>45839.0</v>
       </c>
       <c r="K319" s="4">
         <v>46868.0</v>
       </c>
       <c r="L319" s="3"/>
       <c r="M319" s="4"/>
       <c r="N319" s="4"/>
       <c r="O319" s="3">
         <v>80.0</v>
       </c>
       <c r="P319" s="4">
         <v>45042.0</v>
       </c>
       <c r="Q319" s="4">
         <v>46868.0</v>
       </c>
     </row>
     <row r="320" spans="1:17">
       <c r="A320" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B320" t="s">
         <v>645</v>
       </c>
       <c r="C320"/>
       <c r="D320" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="E320" t="s">
         <v>301</v>
       </c>
       <c r="F320" t="s">
         <v>22</v>
       </c>
       <c r="G320" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="H320" t="s">
         <v>24</v>
       </c>
       <c r="I320" s="3">
-        <v>148.0</v>
+        <v>247.0</v>
       </c>
       <c r="J320" s="4">
         <v>45839.0</v>
       </c>
       <c r="K320" s="4">
         <v>46868.0</v>
       </c>
-      <c r="L320" s="3"/>
-[...1 lines deleted...]
-      <c r="N320" s="4"/>
+      <c r="L320" s="3">
+        <v>165.0</v>
+      </c>
+      <c r="M320" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N320" s="4">
+        <v>46868.0</v>
+      </c>
       <c r="O320" s="3">
-        <v>80.0</v>
+        <v>38.0</v>
       </c>
       <c r="P320" s="4">
         <v>45042.0</v>
       </c>
       <c r="Q320" s="4">
         <v>46868.0</v>
       </c>
     </row>
     <row r="321" spans="1:17">
       <c r="A321" s="1">
         <v>5</v>
       </c>
       <c r="B321" t="s">
         <v>646</v>
       </c>
       <c r="C321"/>
       <c r="D321" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="E321" t="s">
-        <v>301</v>
+        <v>406</v>
       </c>
       <c r="F321" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="G321" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="H321" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="I321" s="3">
-        <v>247.0</v>
+        <v>110.0</v>
       </c>
       <c r="J321" s="4">
-        <v>45839.0</v>
+        <v>45244.0</v>
       </c>
       <c r="K321" s="4">
-        <v>46868.0</v>
+        <v>47070.0</v>
       </c>
       <c r="L321" s="3">
-        <v>165.0</v>
+        <v>110.0</v>
       </c>
       <c r="M321" s="4">
-        <v>45839.0</v>
+        <v>45244.0</v>
       </c>
       <c r="N321" s="4">
-        <v>46868.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47070.0</v>
+      </c>
+      <c r="O321" s="3"/>
+      <c r="P321" s="4"/>
+      <c r="Q321" s="4"/>
     </row>
     <row r="322" spans="1:17">
       <c r="A322" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B322" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="C322"/>
       <c r="D322" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="E322" t="s">
         <v>406</v>
       </c>
       <c r="F322" t="s">
         <v>40</v>
       </c>
       <c r="G322" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="H322" t="s">
         <v>42</v>
       </c>
       <c r="I322" s="3">
         <v>110.0</v>
       </c>
       <c r="J322" s="4">
         <v>45244.0</v>
       </c>
       <c r="K322" s="4">
         <v>47070.0</v>
       </c>
       <c r="L322" s="3">
         <v>110.0</v>
       </c>
       <c r="M322" s="4">
         <v>45244.0</v>
       </c>
       <c r="N322" s="4">
         <v>47070.0</v>
       </c>
       <c r="O322" s="3"/>
       <c r="P322" s="4"/>
       <c r="Q322" s="4"/>
     </row>
     <row r="323" spans="1:17">
       <c r="A323" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B323" t="s">
         <v>650</v>
       </c>
       <c r="C323"/>
       <c r="D323" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="E323" t="s">
         <v>406</v>
       </c>
       <c r="F323" t="s">
         <v>40</v>
       </c>
       <c r="G323" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="H323" t="s">
         <v>42</v>
       </c>
       <c r="I323" s="3">
         <v>110.0</v>
       </c>
       <c r="J323" s="4">
         <v>45244.0</v>
       </c>
       <c r="K323" s="4">
         <v>47070.0</v>
       </c>
       <c r="L323" s="3">
         <v>110.0</v>
       </c>
       <c r="M323" s="4">
         <v>45244.0</v>
       </c>
       <c r="N323" s="4">
         <v>47070.0</v>
       </c>
       <c r="O323" s="3"/>
       <c r="P323" s="4"/>
       <c r="Q323" s="4"/>
     </row>
     <row r="324" spans="1:17">
       <c r="A324" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B324" t="s">
         <v>651</v>
       </c>
       <c r="C324"/>
       <c r="D324" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="E324" t="s">
         <v>406</v>
       </c>
       <c r="F324" t="s">
         <v>40</v>
       </c>
       <c r="G324" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="H324" t="s">
         <v>42</v>
       </c>
       <c r="I324" s="3">
         <v>110.0</v>
       </c>
       <c r="J324" s="4">
         <v>45244.0</v>
       </c>
       <c r="K324" s="4">
         <v>47070.0</v>
       </c>
       <c r="L324" s="3">
         <v>110.0</v>
       </c>
       <c r="M324" s="4">
         <v>45244.0</v>
       </c>
       <c r="N324" s="4">
         <v>47070.0</v>
       </c>
       <c r="O324" s="3"/>
       <c r="P324" s="4"/>
       <c r="Q324" s="4"/>
     </row>
     <row r="325" spans="1:17">
       <c r="A325" s="1">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B325" t="s">
         <v>652</v>
       </c>
       <c r="C325"/>
       <c r="D325" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="E325" t="s">
-        <v>406</v>
+        <v>611</v>
       </c>
       <c r="F325" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="G325" t="s">
-        <v>649</v>
+        <v>113</v>
       </c>
       <c r="H325" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="I325" s="3">
-        <v>110.0</v>
+        <v>235.0</v>
       </c>
       <c r="J325" s="4">
-        <v>45244.0</v>
+        <v>44476.0</v>
       </c>
       <c r="K325" s="4">
-        <v>47070.0</v>
-[...12 lines deleted...]
-      <c r="Q325" s="4"/>
+        <v>46301.0</v>
+      </c>
+      <c r="L325" s="3"/>
+      <c r="M325" s="4"/>
+      <c r="N325" s="4"/>
+      <c r="O325" s="3">
+        <v>90.0</v>
+      </c>
+      <c r="P325" s="4">
+        <v>44476.0</v>
+      </c>
+      <c r="Q325" s="4">
+        <v>46301.0</v>
+      </c>
     </row>
     <row r="326" spans="1:17">
       <c r="A326" s="1">
         <v>3</v>
       </c>
       <c r="B326" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="C326"/>
       <c r="D326" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E326" t="s">
-        <v>612</v>
+        <v>112</v>
       </c>
       <c r="F326" t="s">
         <v>57</v>
       </c>
       <c r="G326" t="s">
         <v>113</v>
       </c>
       <c r="H326" t="s">
         <v>59</v>
       </c>
-      <c r="I326" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="I326" s="3"/>
+      <c r="J326" s="4"/>
+      <c r="K326" s="4"/>
       <c r="L326" s="3"/>
       <c r="M326" s="4"/>
       <c r="N326" s="4"/>
       <c r="O326" s="3">
         <v>90.0</v>
       </c>
       <c r="P326" s="4">
-        <v>44476.0</v>
+        <v>45043.0</v>
       </c>
       <c r="Q326" s="4">
-        <v>46301.0</v>
+        <v>46869.0</v>
       </c>
     </row>
     <row r="327" spans="1:17">
       <c r="A327" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B327" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="C327"/>
       <c r="D327" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E327" t="s">
-        <v>112</v>
+        <v>658</v>
       </c>
       <c r="F327" t="s">
-        <v>57</v>
+        <v>91</v>
       </c>
       <c r="G327" t="s">
-        <v>113</v>
+        <v>659</v>
       </c>
       <c r="H327" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      <c r="N327" s="4"/>
+        <v>93</v>
+      </c>
+      <c r="I327" s="3">
+        <v>322.4</v>
+      </c>
+      <c r="J327" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="K327" s="4">
+        <v>47098.0</v>
+      </c>
+      <c r="L327" s="3">
+        <v>186.0</v>
+      </c>
+      <c r="M327" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N327" s="4">
+        <v>47098.0</v>
+      </c>
       <c r="O327" s="3">
-        <v>90.0</v>
+        <v>96.0</v>
       </c>
       <c r="P327" s="4">
-        <v>45043.0</v>
+        <v>45272.0</v>
       </c>
       <c r="Q327" s="4">
-        <v>46869.0</v>
+        <v>47098.0</v>
       </c>
     </row>
     <row r="328" spans="1:17">
       <c r="A328" s="1">
         <v>4</v>
       </c>
       <c r="B328" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C328"/>
       <c r="D328" t="s">
+        <v>657</v>
+      </c>
+      <c r="E328" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="F328" t="s">
         <v>91</v>
       </c>
       <c r="G328" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="H328" t="s">
         <v>93</v>
       </c>
-      <c r="I328" s="3">
-[...5 lines deleted...]
-      <c r="K328" s="4">
+      <c r="I328" s="3"/>
+      <c r="J328" s="4"/>
+      <c r="K328" s="4"/>
+      <c r="L328" s="3"/>
+      <c r="M328" s="4"/>
+      <c r="N328" s="4"/>
+      <c r="O328" s="3">
+        <v>96.0</v>
+      </c>
+      <c r="P328" s="4">
+        <v>45972.0</v>
+      </c>
+      <c r="Q328" s="4">
         <v>47098.0</v>
       </c>
-      <c r="L328" s="3">
-[...10 lines deleted...]
-      <c r="Q328" s="4"/>
     </row>
     <row r="329" spans="1:17">
       <c r="A329" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B329" t="s">
         <v>661</v>
       </c>
       <c r="C329"/>
       <c r="D329" t="s">
+        <v>657</v>
+      </c>
+      <c r="E329" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="F329" t="s">
         <v>91</v>
       </c>
       <c r="G329" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="H329" t="s">
         <v>93</v>
       </c>
-      <c r="I329" s="3"/>
-[...11 lines deleted...]
-      <c r="Q329" s="4">
+      <c r="I329" s="3">
+        <v>322.4</v>
+      </c>
+      <c r="J329" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="K329" s="4">
         <v>47098.0</v>
       </c>
+      <c r="L329" s="3">
+        <v>186.0</v>
+      </c>
+      <c r="M329" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N329" s="4">
+        <v>47098.0</v>
+      </c>
+      <c r="O329" s="3"/>
+      <c r="P329" s="4"/>
+      <c r="Q329" s="4"/>
     </row>
     <row r="330" spans="1:17">
       <c r="A330" s="1">
         <v>5</v>
       </c>
       <c r="B330" t="s">
         <v>662</v>
       </c>
       <c r="C330"/>
       <c r="D330" t="s">
-        <v>658</v>
+        <v>56</v>
       </c>
       <c r="E330" t="s">
-        <v>659</v>
+        <v>57</v>
       </c>
       <c r="F330" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="G330" t="s">
-        <v>660</v>
+        <v>58</v>
       </c>
       <c r="H330" t="s">
-        <v>93</v>
+        <v>59</v>
       </c>
       <c r="I330" s="3">
-        <v>322.4</v>
+        <v>188.0</v>
       </c>
       <c r="J330" s="4">
-        <v>45839.0</v>
+        <v>45988.0</v>
       </c>
       <c r="K330" s="4">
-        <v>47098.0</v>
+        <v>47168.0</v>
       </c>
       <c r="L330" s="3">
-        <v>186.0</v>
+        <v>150.0</v>
       </c>
       <c r="M330" s="4">
-        <v>45839.0</v>
+        <v>45988.0</v>
       </c>
       <c r="N330" s="4">
-        <v>47098.0</v>
-[...3 lines deleted...]
-      <c r="Q330" s="4"/>
+        <v>47168.0</v>
+      </c>
+      <c r="O330" s="3">
+        <v>130.0</v>
+      </c>
+      <c r="P330" s="4">
+        <v>45342.0</v>
+      </c>
+      <c r="Q330" s="4">
+        <v>47168.0</v>
+      </c>
     </row>
     <row r="331" spans="1:17">
       <c r="A331" s="1">
         <v>5</v>
       </c>
       <c r="B331" t="s">
         <v>663</v>
       </c>
       <c r="C331"/>
       <c r="D331" t="s">
-        <v>56</v>
+        <v>664</v>
       </c>
       <c r="E331" t="s">
-        <v>57</v>
+        <v>112</v>
       </c>
       <c r="F331" t="s">
         <v>57</v>
       </c>
       <c r="G331" t="s">
-        <v>58</v>
+        <v>113</v>
       </c>
       <c r="H331" t="s">
         <v>59</v>
       </c>
       <c r="I331" s="3">
-        <v>188.0</v>
+        <v>235.0</v>
       </c>
       <c r="J331" s="4">
-        <v>45988.0</v>
+        <v>45043.0</v>
       </c>
       <c r="K331" s="4">
-        <v>47168.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>46869.0</v>
+      </c>
+      <c r="L331" s="3"/>
+      <c r="M331" s="4"/>
+      <c r="N331" s="4"/>
       <c r="O331" s="3">
-        <v>130.0</v>
+        <v>90.0</v>
       </c>
       <c r="P331" s="4">
-        <v>45342.0</v>
+        <v>45043.0</v>
       </c>
       <c r="Q331" s="4">
-        <v>47168.0</v>
+        <v>46869.0</v>
       </c>
     </row>
     <row r="332" spans="1:17">
       <c r="A332" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B332" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C332"/>
       <c r="D332" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E332" t="s">
-        <v>112</v>
+        <v>333</v>
       </c>
       <c r="F332" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G332" t="s">
-        <v>113</v>
+        <v>334</v>
       </c>
       <c r="H332" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="I332" s="3">
-        <v>235.0</v>
+        <v>97.0</v>
       </c>
       <c r="J332" s="4">
-        <v>45043.0</v>
+        <v>45392.0</v>
       </c>
       <c r="K332" s="4">
-        <v>46869.0</v>
+        <v>47217.0</v>
       </c>
       <c r="L332" s="3"/>
       <c r="M332" s="4"/>
       <c r="N332" s="4"/>
       <c r="O332" s="3">
-        <v>90.0</v>
+        <v>38.0</v>
       </c>
       <c r="P332" s="4">
-        <v>45043.0</v>
+        <v>45392.0</v>
       </c>
       <c r="Q332" s="4">
-        <v>46869.0</v>
+        <v>47217.0</v>
       </c>
     </row>
     <row r="333" spans="1:17">
       <c r="A333" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B333" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C333"/>
       <c r="D333" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E333" t="s">
         <v>333</v>
       </c>
       <c r="F333" t="s">
         <v>40</v>
       </c>
       <c r="G333" t="s">
         <v>334</v>
       </c>
       <c r="H333" t="s">
         <v>42</v>
       </c>
       <c r="I333" s="3">
         <v>97.0</v>
       </c>
       <c r="J333" s="4">
         <v>45392.0</v>
       </c>
       <c r="K333" s="4">
         <v>47217.0</v>
       </c>
       <c r="L333" s="3"/>
       <c r="M333" s="4"/>
       <c r="N333" s="4"/>
       <c r="O333" s="3">
         <v>38.0</v>
       </c>
       <c r="P333" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q333" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="334" spans="1:17">
       <c r="A334" s="1">
         <v>4</v>
       </c>
       <c r="B334" t="s">
         <v>668</v>
       </c>
       <c r="C334"/>
       <c r="D334" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="E334" t="s">
-        <v>333</v>
+        <v>429</v>
       </c>
       <c r="F334" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="G334" t="s">
-        <v>334</v>
+        <v>92</v>
       </c>
       <c r="H334" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="I334" s="3">
-        <v>97.0</v>
+        <v>105.4</v>
       </c>
       <c r="J334" s="4">
-        <v>45392.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K334" s="4">
-        <v>47217.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47055.0</v>
+      </c>
+      <c r="L334" s="3">
+        <v>64.5</v>
+      </c>
+      <c r="M334" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N334" s="4">
+        <v>47055.0</v>
+      </c>
+      <c r="O334" s="3"/>
+      <c r="P334" s="4"/>
+      <c r="Q334" s="4"/>
     </row>
     <row r="335" spans="1:17">
       <c r="A335" s="1">
         <v>4</v>
       </c>
       <c r="B335" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="C335"/>
       <c r="D335" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="E335" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="F335" t="s">
         <v>91</v>
       </c>
       <c r="G335" t="s">
         <v>92</v>
       </c>
       <c r="H335" t="s">
         <v>93</v>
       </c>
-      <c r="I335" s="3">
-[...5 lines deleted...]
-      <c r="K335" s="4">
+      <c r="I335" s="3"/>
+      <c r="J335" s="4"/>
+      <c r="K335" s="4"/>
+      <c r="L335" s="3"/>
+      <c r="M335" s="4"/>
+      <c r="N335" s="4"/>
+      <c r="O335" s="3">
+        <v>42.0</v>
+      </c>
+      <c r="P335" s="4">
+        <v>45229.0</v>
+      </c>
+      <c r="Q335" s="4">
         <v>47055.0</v>
       </c>
-      <c r="L335" s="3">
-[...10 lines deleted...]
-      <c r="Q335" s="4"/>
     </row>
     <row r="336" spans="1:17">
       <c r="A336" s="1">
         <v>4</v>
       </c>
       <c r="B336" t="s">
         <v>671</v>
       </c>
-      <c r="C336"/>
+      <c r="C336" t="s">
+        <v>128</v>
+      </c>
       <c r="D336" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="E336" t="s">
-        <v>431</v>
+        <v>121</v>
       </c>
       <c r="F336" t="s">
-        <v>91</v>
+        <v>122</v>
       </c>
       <c r="G336" t="s">
-        <v>92</v>
+        <v>123</v>
       </c>
       <c r="H336" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="K336" s="4"/>
+        <v>124</v>
+      </c>
+      <c r="I336" s="3">
+        <v>4.8</v>
+      </c>
+      <c r="J336" s="4">
+        <v>45464.0</v>
+      </c>
+      <c r="K336" s="4">
+        <v>46752.0</v>
+      </c>
       <c r="L336" s="3"/>
       <c r="M336" s="4"/>
       <c r="N336" s="4"/>
-      <c r="O336" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O336" s="3"/>
+      <c r="P336" s="4"/>
+      <c r="Q336" s="4"/>
     </row>
     <row r="337" spans="1:17">
       <c r="A337" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B337" t="s">
-        <v>672</v>
-[...3 lines deleted...]
-      </c>
+        <v>673</v>
+      </c>
+      <c r="C337"/>
       <c r="D337" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E337" t="s">
         <v>121</v>
       </c>
       <c r="F337" t="s">
         <v>122</v>
       </c>
       <c r="G337" t="s">
         <v>123</v>
       </c>
       <c r="H337" t="s">
         <v>124</v>
       </c>
       <c r="I337" s="3">
-        <v>4.8</v>
+        <v>163.0</v>
       </c>
       <c r="J337" s="4">
-        <v>45464.0</v>
+        <v>44664.0</v>
       </c>
       <c r="K337" s="4">
-        <v>46752.0</v>
+        <v>46489.0</v>
       </c>
       <c r="L337" s="3"/>
       <c r="M337" s="4"/>
       <c r="N337" s="4"/>
       <c r="O337" s="3"/>
       <c r="P337" s="4"/>
       <c r="Q337" s="4"/>
     </row>
     <row r="338" spans="1:17">
       <c r="A338" s="1">
         <v>5</v>
       </c>
       <c r="B338" t="s">
+        <v>673</v>
+      </c>
+      <c r="C338" t="s">
+        <v>128</v>
+      </c>
+      <c r="D338" t="s">
         <v>674</v>
-      </c>
-[...2 lines deleted...]
-        <v>675</v>
       </c>
       <c r="E338" t="s">
         <v>121</v>
       </c>
       <c r="F338" t="s">
         <v>122</v>
       </c>
       <c r="G338" t="s">
         <v>123</v>
       </c>
       <c r="H338" t="s">
         <v>124</v>
       </c>
       <c r="I338" s="3">
-        <v>163.0</v>
+        <v>4.8</v>
       </c>
       <c r="J338" s="4">
-        <v>44664.0</v>
+        <v>45464.0</v>
       </c>
       <c r="K338" s="4">
-        <v>46489.0</v>
+        <v>46752.0</v>
       </c>
       <c r="L338" s="3"/>
       <c r="M338" s="4"/>
       <c r="N338" s="4"/>
       <c r="O338" s="3"/>
       <c r="P338" s="4"/>
       <c r="Q338" s="4"/>
     </row>
     <row r="339" spans="1:17">
       <c r="A339" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B339" t="s">
+        <v>675</v>
+      </c>
+      <c r="C339"/>
+      <c r="D339" t="s">
         <v>674</v>
-      </c>
-[...4 lines deleted...]
-        <v>675</v>
       </c>
       <c r="E339" t="s">
         <v>121</v>
       </c>
       <c r="F339" t="s">
         <v>122</v>
       </c>
       <c r="G339" t="s">
         <v>123</v>
       </c>
       <c r="H339" t="s">
         <v>124</v>
       </c>
       <c r="I339" s="3">
-        <v>4.8</v>
+        <v>159.0</v>
       </c>
       <c r="J339" s="4">
-        <v>45464.0</v>
+        <v>44664.0</v>
       </c>
       <c r="K339" s="4">
-        <v>46752.0</v>
+        <v>46489.0</v>
       </c>
       <c r="L339" s="3"/>
       <c r="M339" s="4"/>
       <c r="N339" s="4"/>
       <c r="O339" s="3"/>
       <c r="P339" s="4"/>
       <c r="Q339" s="4"/>
     </row>
     <row r="340" spans="1:17">
       <c r="A340" s="1">
         <v>4</v>
       </c>
       <c r="B340" t="s">
-        <v>676</v>
-[...1 lines deleted...]
-      <c r="C340"/>
+        <v>675</v>
+      </c>
+      <c r="C340" t="s">
+        <v>128</v>
+      </c>
       <c r="D340" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="E340" t="s">
         <v>121</v>
       </c>
       <c r="F340" t="s">
         <v>122</v>
       </c>
       <c r="G340" t="s">
         <v>123</v>
       </c>
       <c r="H340" t="s">
         <v>124</v>
       </c>
       <c r="I340" s="3">
-        <v>159.0</v>
+        <v>4.8</v>
       </c>
       <c r="J340" s="4">
-        <v>44664.0</v>
+        <v>45464.0</v>
       </c>
       <c r="K340" s="4">
-        <v>46489.0</v>
+        <v>46752.0</v>
       </c>
       <c r="L340" s="3"/>
       <c r="M340" s="4"/>
       <c r="N340" s="4"/>
       <c r="O340" s="3"/>
       <c r="P340" s="4"/>
       <c r="Q340" s="4"/>
     </row>
     <row r="341" spans="1:17">
       <c r="A341" s="1">
         <v>4</v>
       </c>
       <c r="B341" t="s">
         <v>676</v>
       </c>
-      <c r="C341" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C341"/>
       <c r="D341" t="s">
-        <v>675</v>
+        <v>32</v>
       </c>
       <c r="E341" t="s">
-        <v>121</v>
+        <v>33</v>
       </c>
       <c r="F341" t="s">
-        <v>122</v>
+        <v>34</v>
       </c>
       <c r="G341" t="s">
-        <v>123</v>
+        <v>35</v>
       </c>
       <c r="H341" t="s">
-        <v>124</v>
+        <v>36</v>
       </c>
       <c r="I341" s="3">
-        <v>4.8</v>
+        <v>371.0</v>
       </c>
       <c r="J341" s="4">
-        <v>45464.0</v>
+        <v>45573.0</v>
       </c>
       <c r="K341" s="4">
-        <v>46752.0</v>
-[...3 lines deleted...]
-      <c r="N341" s="4"/>
+        <v>47398.0</v>
+      </c>
+      <c r="L341" s="3">
+        <v>189.0</v>
+      </c>
+      <c r="M341" s="4">
+        <v>45573.0</v>
+      </c>
+      <c r="N341" s="4">
+        <v>47398.0</v>
+      </c>
       <c r="O341" s="3"/>
       <c r="P341" s="4"/>
       <c r="Q341" s="4"/>
     </row>
     <row r="342" spans="1:17">
       <c r="A342" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B342" t="s">
         <v>677</v>
       </c>
       <c r="C342"/>
       <c r="D342" t="s">
         <v>32</v>
       </c>
       <c r="E342" t="s">
         <v>33</v>
       </c>
       <c r="F342" t="s">
         <v>34</v>
       </c>
       <c r="G342" t="s">
         <v>35</v>
       </c>
       <c r="H342" t="s">
         <v>36</v>
       </c>
       <c r="I342" s="3">
         <v>371.0</v>
       </c>
       <c r="J342" s="4">
         <v>45573.0</v>
       </c>
       <c r="K342" s="4">
         <v>47398.0</v>
       </c>
       <c r="L342" s="3">
         <v>189.0</v>
       </c>
       <c r="M342" s="4">
         <v>45573.0</v>
       </c>
       <c r="N342" s="4">
         <v>47398.0</v>
       </c>
       <c r="O342" s="3"/>
       <c r="P342" s="4"/>
       <c r="Q342" s="4"/>
     </row>
     <row r="343" spans="1:17">
       <c r="A343" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B343" t="s">
         <v>678</v>
       </c>
       <c r="C343"/>
       <c r="D343" t="s">
-        <v>32</v>
+        <v>679</v>
       </c>
       <c r="E343" t="s">
-        <v>33</v>
+        <v>680</v>
       </c>
       <c r="F343" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="G343" t="s">
-        <v>35</v>
+        <v>681</v>
       </c>
       <c r="H343" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="I343" s="3">
-        <v>371.0</v>
+        <v>50.0</v>
       </c>
       <c r="J343" s="4">
-        <v>45573.0</v>
+        <v>45041.0</v>
       </c>
       <c r="K343" s="4">
-        <v>47398.0</v>
+        <v>46867.0</v>
       </c>
       <c r="L343" s="3">
-        <v>189.0</v>
+        <v>50.0</v>
       </c>
       <c r="M343" s="4">
-        <v>45573.0</v>
+        <v>45041.0</v>
       </c>
       <c r="N343" s="4">
-        <v>47398.0</v>
+        <v>46867.0</v>
       </c>
       <c r="O343" s="3"/>
       <c r="P343" s="4"/>
       <c r="Q343" s="4"/>
     </row>
     <row r="344" spans="1:17">
       <c r="A344" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B344" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
       <c r="C344"/>
       <c r="D344" t="s">
+        <v>679</v>
+      </c>
+      <c r="E344" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>681</v>
       </c>
       <c r="F344" t="s">
         <v>40</v>
       </c>
       <c r="G344" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="H344" t="s">
         <v>42</v>
       </c>
       <c r="I344" s="3">
         <v>50.0</v>
       </c>
       <c r="J344" s="4">
         <v>45041.0</v>
       </c>
       <c r="K344" s="4">
         <v>46867.0</v>
       </c>
       <c r="L344" s="3">
         <v>50.0</v>
       </c>
       <c r="M344" s="4">
         <v>45041.0</v>
       </c>
       <c r="N344" s="4">
         <v>46867.0</v>
       </c>
       <c r="O344" s="3"/>
       <c r="P344" s="4"/>
       <c r="Q344" s="4"/>
     </row>
     <row r="345" spans="1:17">
       <c r="A345" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B345" t="s">
         <v>683</v>
       </c>
       <c r="C345"/>
       <c r="D345" t="s">
+        <v>679</v>
+      </c>
+      <c r="E345" t="s">
         <v>680</v>
-      </c>
-[...1 lines deleted...]
-        <v>681</v>
       </c>
       <c r="F345" t="s">
         <v>40</v>
       </c>
       <c r="G345" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="H345" t="s">
         <v>42</v>
       </c>
       <c r="I345" s="3">
         <v>50.0</v>
       </c>
       <c r="J345" s="4">
         <v>45041.0</v>
       </c>
       <c r="K345" s="4">
         <v>46867.0</v>
       </c>
       <c r="L345" s="3">
         <v>50.0</v>
       </c>
       <c r="M345" s="4">
         <v>45041.0</v>
       </c>
       <c r="N345" s="4">
         <v>46867.0</v>
       </c>
       <c r="O345" s="3"/>
       <c r="P345" s="4"/>
       <c r="Q345" s="4"/>
     </row>
     <row r="346" spans="1:17">
       <c r="A346" s="1">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B346" t="s">
         <v>684</v>
       </c>
       <c r="C346"/>
       <c r="D346" t="s">
-        <v>680</v>
+        <v>290</v>
       </c>
       <c r="E346" t="s">
-        <v>681</v>
+        <v>291</v>
       </c>
       <c r="F346" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="G346" t="s">
-        <v>682</v>
+        <v>292</v>
       </c>
       <c r="H346" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="I346" s="3">
-        <v>50.0</v>
+        <v>174.84</v>
       </c>
       <c r="J346" s="4">
-        <v>45041.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K346" s="4">
-        <v>46867.0</v>
-[...12 lines deleted...]
-      <c r="Q346" s="4"/>
+        <v>46874.0</v>
+      </c>
+      <c r="L346" s="3"/>
+      <c r="M346" s="4"/>
+      <c r="N346" s="4"/>
+      <c r="O346" s="3">
+        <v>48.0</v>
+      </c>
+      <c r="P346" s="4">
+        <v>45048.0</v>
+      </c>
+      <c r="Q346" s="4">
+        <v>46874.0</v>
+      </c>
     </row>
     <row r="347" spans="1:17">
       <c r="A347" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B347" t="s">
         <v>685</v>
       </c>
       <c r="C347"/>
       <c r="D347" t="s">
-        <v>290</v>
+        <v>686</v>
       </c>
       <c r="E347" t="s">
-        <v>291</v>
+        <v>687</v>
       </c>
       <c r="F347" t="s">
-        <v>63</v>
+        <v>98</v>
       </c>
       <c r="G347" t="s">
-        <v>292</v>
+        <v>688</v>
       </c>
       <c r="H347" t="s">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="I347" s="3">
-        <v>174.84</v>
+        <v>50.0</v>
       </c>
       <c r="J347" s="4">
-        <v>45839.0</v>
+        <v>45608.0</v>
       </c>
       <c r="K347" s="4">
-        <v>46874.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47433.0</v>
+      </c>
+      <c r="L347" s="3">
+        <v>50.0</v>
+      </c>
+      <c r="M347" s="4">
+        <v>45608.0</v>
+      </c>
+      <c r="N347" s="4">
+        <v>47433.0</v>
+      </c>
+      <c r="O347" s="3"/>
+      <c r="P347" s="4"/>
+      <c r="Q347" s="4"/>
     </row>
     <row r="348" spans="1:17">
       <c r="A348" s="1">
         <v>7</v>
       </c>
       <c r="B348" t="s">
+        <v>685</v>
+      </c>
+      <c r="C348" t="s">
+        <v>689</v>
+      </c>
+      <c r="D348" t="s">
         <v>686</v>
       </c>
-      <c r="C348"/>
-      <c r="D348" t="s">
+      <c r="E348" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="F348" t="s">
         <v>98</v>
       </c>
       <c r="G348" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="H348" t="s">
         <v>100</v>
       </c>
       <c r="I348" s="3">
-        <v>50.0</v>
+        <v>101.0</v>
       </c>
       <c r="J348" s="4">
         <v>45608.0</v>
       </c>
       <c r="K348" s="4">
         <v>47433.0</v>
       </c>
       <c r="L348" s="3">
-        <v>50.0</v>
+        <v>101.0</v>
       </c>
       <c r="M348" s="4">
         <v>45608.0</v>
       </c>
       <c r="N348" s="4">
         <v>47433.0</v>
       </c>
       <c r="O348" s="3"/>
       <c r="P348" s="4"/>
       <c r="Q348" s="4"/>
     </row>
     <row r="349" spans="1:17">
       <c r="A349" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B349" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="C349" t="s">
         <v>690</v>
       </c>
+      <c r="C349"/>
       <c r="D349" t="s">
-        <v>687</v>
+        <v>561</v>
       </c>
       <c r="E349" t="s">
-        <v>688</v>
+        <v>57</v>
       </c>
       <c r="F349" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="G349" t="s">
-        <v>689</v>
+        <v>237</v>
       </c>
       <c r="H349" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="I349" s="3">
-        <v>101.0</v>
+        <v>158.72</v>
       </c>
       <c r="J349" s="4">
-        <v>45608.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K349" s="4">
-        <v>47433.0</v>
+        <v>47168.0</v>
       </c>
       <c r="L349" s="3">
-        <v>101.0</v>
+        <v>64.48</v>
       </c>
       <c r="M349" s="4">
-        <v>45608.0</v>
+        <v>45988.0</v>
       </c>
       <c r="N349" s="4">
-        <v>47433.0</v>
-[...3 lines deleted...]
-      <c r="Q349" s="4"/>
+        <v>47168.0</v>
+      </c>
+      <c r="O349" s="3">
+        <v>130.0</v>
+      </c>
+      <c r="P349" s="4">
+        <v>45342.0</v>
+      </c>
+      <c r="Q349" s="4">
+        <v>47168.0</v>
+      </c>
     </row>
     <row r="350" spans="1:17">
       <c r="A350" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B350" t="s">
         <v>691</v>
       </c>
       <c r="C350"/>
       <c r="D350" t="s">
-        <v>562</v>
+        <v>692</v>
       </c>
       <c r="E350" t="s">
-        <v>57</v>
+        <v>693</v>
       </c>
       <c r="F350" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="G350" t="s">
-        <v>237</v>
+        <v>694</v>
       </c>
       <c r="H350" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="I350" s="3">
-        <v>158.72</v>
+        <v>290.0</v>
       </c>
       <c r="J350" s="4">
-        <v>45839.0</v>
+        <v>45252.0</v>
       </c>
       <c r="K350" s="4">
-        <v>47168.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>47078.0</v>
+      </c>
+      <c r="L350" s="3"/>
+      <c r="M350" s="4"/>
+      <c r="N350" s="4"/>
+      <c r="O350" s="3"/>
+      <c r="P350" s="4"/>
+      <c r="Q350" s="4"/>
     </row>
     <row r="351" spans="1:17">
       <c r="A351" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B351" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="C351"/>
       <c r="D351" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="E351" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
       <c r="F351" t="s">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="G351" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="H351" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="I351" s="3">
-        <v>290.0</v>
+        <v>198.0</v>
       </c>
       <c r="J351" s="4">
-        <v>45252.0</v>
+        <v>45596.0</v>
       </c>
       <c r="K351" s="4">
-        <v>47078.0</v>
-[...3 lines deleted...]
-      <c r="N351" s="4"/>
+        <v>47239.0</v>
+      </c>
+      <c r="L351" s="3">
+        <v>100.0</v>
+      </c>
+      <c r="M351" s="4">
+        <v>45596.0</v>
+      </c>
+      <c r="N351" s="4">
+        <v>47239.0</v>
+      </c>
       <c r="O351" s="3"/>
       <c r="P351" s="4"/>
       <c r="Q351" s="4"/>
     </row>
     <row r="352" spans="1:17">
       <c r="A352" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B352" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="C352"/>
       <c r="D352" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="E352" t="s">
-        <v>698</v>
+        <v>701</v>
       </c>
       <c r="F352" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G352" t="s">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c r="H352" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="I352" s="3">
-        <v>198.0</v>
+        <v>183.0</v>
       </c>
       <c r="J352" s="4">
-        <v>45596.0</v>
+        <v>45245.0</v>
       </c>
       <c r="K352" s="4">
-        <v>47239.0</v>
+        <v>47071.0</v>
       </c>
       <c r="L352" s="3">
-        <v>100.0</v>
+        <v>183.0</v>
       </c>
       <c r="M352" s="4">
-        <v>45596.0</v>
+        <v>45245.0</v>
       </c>
       <c r="N352" s="4">
-        <v>47239.0</v>
+        <v>47071.0</v>
       </c>
       <c r="O352" s="3"/>
       <c r="P352" s="4"/>
       <c r="Q352" s="4"/>
     </row>
     <row r="353" spans="1:17">
       <c r="A353" s="1">
         <v>3</v>
       </c>
       <c r="B353" t="s">
+        <v>699</v>
+      </c>
+      <c r="C353" t="s">
+        <v>703</v>
+      </c>
+      <c r="D353" t="s">
         <v>700</v>
       </c>
-      <c r="C353"/>
-      <c r="D353" t="s">
+      <c r="E353" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="F353" t="s">
         <v>76</v>
       </c>
       <c r="G353" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H353" t="s">
         <v>78</v>
       </c>
       <c r="I353" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J353" s="4">
         <v>45245.0</v>
       </c>
       <c r="K353" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L353" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L353" s="3"/>
+      <c r="M353" s="4"/>
+      <c r="N353" s="4"/>
       <c r="O353" s="3"/>
       <c r="P353" s="4"/>
       <c r="Q353" s="4"/>
     </row>
     <row r="354" spans="1:17">
       <c r="A354" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B354" t="s">
+        <v>704</v>
+      </c>
+      <c r="C354"/>
+      <c r="D354" t="s">
         <v>700</v>
       </c>
-      <c r="C354" t="s">
-[...2 lines deleted...]
-      <c r="D354" t="s">
+      <c r="E354" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="F354" t="s">
         <v>76</v>
       </c>
       <c r="G354" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H354" t="s">
         <v>78</v>
       </c>
       <c r="I354" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J354" s="4">
         <v>45245.0</v>
       </c>
       <c r="K354" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L354" s="3"/>
-[...1 lines deleted...]
-      <c r="N354" s="4"/>
+      <c r="L354" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M354" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N354" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O354" s="3"/>
       <c r="P354" s="4"/>
       <c r="Q354" s="4"/>
     </row>
     <row r="355" spans="1:17">
       <c r="A355" s="1">
         <v>4</v>
       </c>
       <c r="B355" t="s">
-        <v>705</v>
-[...1 lines deleted...]
-      <c r="C355"/>
+        <v>704</v>
+      </c>
+      <c r="C355" t="s">
+        <v>703</v>
+      </c>
       <c r="D355" t="s">
+        <v>700</v>
+      </c>
+      <c r="E355" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="F355" t="s">
         <v>76</v>
       </c>
       <c r="G355" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H355" t="s">
         <v>78</v>
       </c>
       <c r="I355" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J355" s="4">
         <v>45245.0</v>
       </c>
       <c r="K355" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L355" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L355" s="3"/>
+      <c r="M355" s="4"/>
+      <c r="N355" s="4"/>
       <c r="O355" s="3"/>
       <c r="P355" s="4"/>
       <c r="Q355" s="4"/>
     </row>
     <row r="356" spans="1:17">
       <c r="A356" s="1">
         <v>4</v>
       </c>
       <c r="B356" t="s">
         <v>705</v>
       </c>
-      <c r="C356" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C356"/>
       <c r="D356" t="s">
+        <v>706</v>
+      </c>
+      <c r="E356" t="s">
         <v>701</v>
-      </c>
-[...1 lines deleted...]
-        <v>702</v>
       </c>
       <c r="F356" t="s">
         <v>76</v>
       </c>
       <c r="G356" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H356" t="s">
         <v>78</v>
       </c>
       <c r="I356" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J356" s="4">
         <v>45245.0</v>
       </c>
       <c r="K356" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L356" s="3"/>
-[...1 lines deleted...]
-      <c r="N356" s="4"/>
+      <c r="L356" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M356" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N356" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O356" s="3"/>
       <c r="P356" s="4"/>
       <c r="Q356" s="4"/>
     </row>
     <row r="357" spans="1:17">
       <c r="A357" s="1">
         <v>4</v>
       </c>
       <c r="B357" t="s">
+        <v>705</v>
+      </c>
+      <c r="C357" t="s">
+        <v>703</v>
+      </c>
+      <c r="D357" t="s">
         <v>706</v>
       </c>
-      <c r="C357"/>
-[...2 lines deleted...]
-      </c>
       <c r="E357" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F357" t="s">
         <v>76</v>
       </c>
       <c r="G357" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H357" t="s">
         <v>78</v>
       </c>
       <c r="I357" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J357" s="4">
         <v>45245.0</v>
       </c>
       <c r="K357" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L357" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L357" s="3"/>
+      <c r="M357" s="4"/>
+      <c r="N357" s="4"/>
       <c r="O357" s="3"/>
       <c r="P357" s="4"/>
       <c r="Q357" s="4"/>
     </row>
     <row r="358" spans="1:17">
       <c r="A358" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B358" t="s">
-        <v>706</v>
-[...3 lines deleted...]
-      </c>
+        <v>707</v>
+      </c>
+      <c r="C358"/>
       <c r="D358" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="E358" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F358" t="s">
         <v>76</v>
       </c>
       <c r="G358" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H358" t="s">
         <v>78</v>
       </c>
       <c r="I358" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J358" s="4">
         <v>45245.0</v>
       </c>
       <c r="K358" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L358" s="3"/>
-[...1 lines deleted...]
-      <c r="N358" s="4"/>
+      <c r="L358" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M358" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N358" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O358" s="3"/>
       <c r="P358" s="4"/>
       <c r="Q358" s="4"/>
     </row>
     <row r="359" spans="1:17">
       <c r="A359" s="1">
         <v>3</v>
       </c>
       <c r="B359" t="s">
+        <v>707</v>
+      </c>
+      <c r="C359" t="s">
+        <v>703</v>
+      </c>
+      <c r="D359" t="s">
         <v>708</v>
       </c>
-      <c r="C359"/>
-[...2 lines deleted...]
-      </c>
       <c r="E359" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F359" t="s">
         <v>76</v>
       </c>
       <c r="G359" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H359" t="s">
         <v>78</v>
       </c>
       <c r="I359" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J359" s="4">
         <v>45245.0</v>
       </c>
       <c r="K359" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L359" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L359" s="3"/>
+      <c r="M359" s="4"/>
+      <c r="N359" s="4"/>
       <c r="O359" s="3"/>
       <c r="P359" s="4"/>
       <c r="Q359" s="4"/>
     </row>
     <row r="360" spans="1:17">
       <c r="A360" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B360" t="s">
+        <v>709</v>
+      </c>
+      <c r="C360"/>
+      <c r="D360" t="s">
         <v>708</v>
       </c>
-      <c r="C360" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E360" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F360" t="s">
         <v>76</v>
       </c>
       <c r="G360" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H360" t="s">
         <v>78</v>
       </c>
       <c r="I360" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J360" s="4">
         <v>45245.0</v>
       </c>
       <c r="K360" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L360" s="3"/>
-[...1 lines deleted...]
-      <c r="N360" s="4"/>
+      <c r="L360" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M360" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N360" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O360" s="3"/>
       <c r="P360" s="4"/>
       <c r="Q360" s="4"/>
     </row>
     <row r="361" spans="1:17">
       <c r="A361" s="1">
         <v>5</v>
       </c>
       <c r="B361" t="s">
-        <v>710</v>
-[...1 lines deleted...]
-      <c r="C361"/>
+        <v>709</v>
+      </c>
+      <c r="C361" t="s">
+        <v>703</v>
+      </c>
       <c r="D361" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="E361" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F361" t="s">
         <v>76</v>
       </c>
       <c r="G361" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H361" t="s">
         <v>78</v>
       </c>
       <c r="I361" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J361" s="4">
         <v>45245.0</v>
       </c>
       <c r="K361" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L361" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L361" s="3"/>
+      <c r="M361" s="4"/>
+      <c r="N361" s="4"/>
       <c r="O361" s="3"/>
       <c r="P361" s="4"/>
       <c r="Q361" s="4"/>
     </row>
     <row r="362" spans="1:17">
       <c r="A362" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B362" t="s">
         <v>710</v>
       </c>
-      <c r="C362" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C362"/>
       <c r="D362" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E362" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F362" t="s">
         <v>76</v>
       </c>
       <c r="G362" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H362" t="s">
         <v>78</v>
       </c>
       <c r="I362" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J362" s="4">
         <v>45245.0</v>
       </c>
       <c r="K362" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L362" s="3"/>
-[...1 lines deleted...]
-      <c r="N362" s="4"/>
+      <c r="L362" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M362" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N362" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O362" s="3"/>
       <c r="P362" s="4"/>
       <c r="Q362" s="4"/>
     </row>
     <row r="363" spans="1:17">
       <c r="A363" s="1">
         <v>4</v>
       </c>
       <c r="B363" t="s">
+        <v>710</v>
+      </c>
+      <c r="C363" t="s">
+        <v>703</v>
+      </c>
+      <c r="D363" t="s">
         <v>711</v>
       </c>
-      <c r="C363"/>
-[...2 lines deleted...]
-      </c>
       <c r="E363" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F363" t="s">
         <v>76</v>
       </c>
       <c r="G363" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H363" t="s">
         <v>78</v>
       </c>
       <c r="I363" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J363" s="4">
         <v>45245.0</v>
       </c>
       <c r="K363" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L363" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L363" s="3"/>
+      <c r="M363" s="4"/>
+      <c r="N363" s="4"/>
       <c r="O363" s="3"/>
       <c r="P363" s="4"/>
       <c r="Q363" s="4"/>
     </row>
     <row r="364" spans="1:17">
       <c r="A364" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B364" t="s">
+        <v>712</v>
+      </c>
+      <c r="C364"/>
+      <c r="D364" t="s">
         <v>711</v>
       </c>
-      <c r="C364" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E364" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F364" t="s">
         <v>76</v>
       </c>
       <c r="G364" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H364" t="s">
         <v>78</v>
       </c>
       <c r="I364" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J364" s="4">
         <v>45245.0</v>
       </c>
       <c r="K364" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L364" s="3"/>
-[...1 lines deleted...]
-      <c r="N364" s="4"/>
+      <c r="L364" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M364" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N364" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O364" s="3"/>
       <c r="P364" s="4"/>
       <c r="Q364" s="4"/>
     </row>
     <row r="365" spans="1:17">
       <c r="A365" s="1">
         <v>5</v>
       </c>
       <c r="B365" t="s">
-        <v>713</v>
-[...1 lines deleted...]
-      <c r="C365"/>
+        <v>712</v>
+      </c>
+      <c r="C365" t="s">
+        <v>703</v>
+      </c>
       <c r="D365" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="E365" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F365" t="s">
         <v>76</v>
       </c>
       <c r="G365" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H365" t="s">
         <v>78</v>
       </c>
       <c r="I365" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J365" s="4">
         <v>45245.0</v>
       </c>
       <c r="K365" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L365" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L365" s="3"/>
+      <c r="M365" s="4"/>
+      <c r="N365" s="4"/>
       <c r="O365" s="3"/>
       <c r="P365" s="4"/>
       <c r="Q365" s="4"/>
     </row>
     <row r="366" spans="1:17">
       <c r="A366" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B366" t="s">
         <v>713</v>
       </c>
-      <c r="C366" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C366"/>
       <c r="D366" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="E366" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F366" t="s">
         <v>76</v>
       </c>
       <c r="G366" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H366" t="s">
         <v>78</v>
       </c>
       <c r="I366" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J366" s="4">
         <v>45245.0</v>
       </c>
       <c r="K366" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L366" s="3"/>
-[...1 lines deleted...]
-      <c r="N366" s="4"/>
+      <c r="L366" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M366" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N366" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O366" s="3"/>
       <c r="P366" s="4"/>
       <c r="Q366" s="4"/>
     </row>
     <row r="367" spans="1:17">
       <c r="A367" s="1">
         <v>6</v>
       </c>
       <c r="B367" t="s">
-        <v>714</v>
-[...1 lines deleted...]
-      <c r="C367"/>
+        <v>713</v>
+      </c>
+      <c r="C367" t="s">
+        <v>703</v>
+      </c>
       <c r="D367" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="E367" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F367" t="s">
         <v>76</v>
       </c>
       <c r="G367" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H367" t="s">
         <v>78</v>
       </c>
       <c r="I367" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J367" s="4">
         <v>45245.0</v>
       </c>
       <c r="K367" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L367" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L367" s="3"/>
+      <c r="M367" s="4"/>
+      <c r="N367" s="4"/>
       <c r="O367" s="3"/>
       <c r="P367" s="4"/>
       <c r="Q367" s="4"/>
     </row>
     <row r="368" spans="1:17">
       <c r="A368" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B368" t="s">
         <v>714</v>
       </c>
-      <c r="C368" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C368"/>
       <c r="D368" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="E368" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F368" t="s">
         <v>76</v>
       </c>
       <c r="G368" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H368" t="s">
         <v>78</v>
       </c>
       <c r="I368" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J368" s="4">
         <v>45245.0</v>
       </c>
       <c r="K368" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L368" s="3"/>
-[...1 lines deleted...]
-      <c r="N368" s="4"/>
+      <c r="L368" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M368" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N368" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O368" s="3"/>
       <c r="P368" s="4"/>
       <c r="Q368" s="4"/>
     </row>
     <row r="369" spans="1:17">
       <c r="A369" s="1">
         <v>5</v>
       </c>
       <c r="B369" t="s">
+        <v>714</v>
+      </c>
+      <c r="C369" t="s">
+        <v>703</v>
+      </c>
+      <c r="D369" t="s">
         <v>715</v>
       </c>
-      <c r="C369"/>
-[...2 lines deleted...]
-      </c>
       <c r="E369" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F369" t="s">
         <v>76</v>
       </c>
       <c r="G369" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H369" t="s">
         <v>78</v>
       </c>
       <c r="I369" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J369" s="4">
         <v>45245.0</v>
       </c>
       <c r="K369" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L369" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L369" s="3"/>
+      <c r="M369" s="4"/>
+      <c r="N369" s="4"/>
       <c r="O369" s="3"/>
       <c r="P369" s="4"/>
       <c r="Q369" s="4"/>
     </row>
     <row r="370" spans="1:17">
       <c r="A370" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B370" t="s">
+        <v>716</v>
+      </c>
+      <c r="C370"/>
+      <c r="D370" t="s">
         <v>715</v>
       </c>
-      <c r="C370" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E370" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F370" t="s">
         <v>76</v>
       </c>
       <c r="G370" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H370" t="s">
         <v>78</v>
       </c>
       <c r="I370" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J370" s="4">
         <v>45245.0</v>
       </c>
       <c r="K370" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L370" s="3"/>
-[...1 lines deleted...]
-      <c r="N370" s="4"/>
+      <c r="L370" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M370" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N370" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O370" s="3"/>
       <c r="P370" s="4"/>
       <c r="Q370" s="4"/>
     </row>
     <row r="371" spans="1:17">
       <c r="A371" s="1">
         <v>3</v>
       </c>
       <c r="B371" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="C371"/>
+        <v>716</v>
+      </c>
+      <c r="C371" t="s">
+        <v>703</v>
+      </c>
       <c r="D371" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="E371" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F371" t="s">
         <v>76</v>
       </c>
       <c r="G371" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H371" t="s">
         <v>78</v>
       </c>
       <c r="I371" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J371" s="4">
         <v>45245.0</v>
       </c>
       <c r="K371" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L371" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L371" s="3"/>
+      <c r="M371" s="4"/>
+      <c r="N371" s="4"/>
       <c r="O371" s="3"/>
       <c r="P371" s="4"/>
       <c r="Q371" s="4"/>
     </row>
     <row r="372" spans="1:17">
       <c r="A372" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B372" t="s">
         <v>717</v>
       </c>
-      <c r="C372" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C372"/>
       <c r="D372" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="E372" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F372" t="s">
         <v>76</v>
       </c>
       <c r="G372" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H372" t="s">
         <v>78</v>
       </c>
       <c r="I372" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J372" s="4">
         <v>45245.0</v>
       </c>
       <c r="K372" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L372" s="3"/>
-[...1 lines deleted...]
-      <c r="N372" s="4"/>
+      <c r="L372" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M372" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N372" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O372" s="3"/>
       <c r="P372" s="4"/>
       <c r="Q372" s="4"/>
     </row>
     <row r="373" spans="1:17">
       <c r="A373" s="1">
         <v>4</v>
       </c>
       <c r="B373" t="s">
-        <v>718</v>
-[...1 lines deleted...]
-      <c r="C373"/>
+        <v>717</v>
+      </c>
+      <c r="C373" t="s">
+        <v>703</v>
+      </c>
       <c r="D373" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="E373" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F373" t="s">
         <v>76</v>
       </c>
       <c r="G373" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H373" t="s">
         <v>78</v>
       </c>
       <c r="I373" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J373" s="4">
         <v>45245.0</v>
       </c>
       <c r="K373" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L373" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L373" s="3"/>
+      <c r="M373" s="4"/>
+      <c r="N373" s="4"/>
       <c r="O373" s="3"/>
       <c r="P373" s="4"/>
       <c r="Q373" s="4"/>
     </row>
     <row r="374" spans="1:17">
       <c r="A374" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B374" t="s">
         <v>718</v>
       </c>
-      <c r="C374" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C374"/>
       <c r="D374" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="E374" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F374" t="s">
         <v>76</v>
       </c>
       <c r="G374" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H374" t="s">
         <v>78</v>
       </c>
       <c r="I374" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J374" s="4">
         <v>45245.0</v>
       </c>
       <c r="K374" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L374" s="3"/>
-[...1 lines deleted...]
-      <c r="N374" s="4"/>
+      <c r="L374" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M374" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N374" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O374" s="3"/>
       <c r="P374" s="4"/>
       <c r="Q374" s="4"/>
     </row>
     <row r="375" spans="1:17">
       <c r="A375" s="1">
         <v>5</v>
       </c>
       <c r="B375" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="C375"/>
+        <v>718</v>
+      </c>
+      <c r="C375" t="s">
+        <v>703</v>
+      </c>
       <c r="D375" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="E375" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F375" t="s">
         <v>76</v>
       </c>
       <c r="G375" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H375" t="s">
         <v>78</v>
       </c>
       <c r="I375" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J375" s="4">
         <v>45245.0</v>
       </c>
       <c r="K375" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L375" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L375" s="3"/>
+      <c r="M375" s="4"/>
+      <c r="N375" s="4"/>
       <c r="O375" s="3"/>
       <c r="P375" s="4"/>
       <c r="Q375" s="4"/>
     </row>
     <row r="376" spans="1:17">
       <c r="A376" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B376" t="s">
         <v>719</v>
       </c>
-      <c r="C376" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C376"/>
       <c r="D376" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="E376" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F376" t="s">
         <v>76</v>
       </c>
       <c r="G376" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H376" t="s">
         <v>78</v>
       </c>
       <c r="I376" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J376" s="4">
         <v>45245.0</v>
       </c>
       <c r="K376" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L376" s="3"/>
-[...1 lines deleted...]
-      <c r="N376" s="4"/>
+      <c r="L376" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M376" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N376" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O376" s="3"/>
       <c r="P376" s="4"/>
       <c r="Q376" s="4"/>
     </row>
     <row r="377" spans="1:17">
       <c r="A377" s="1">
         <v>2</v>
       </c>
       <c r="B377" t="s">
-        <v>720</v>
-[...1 lines deleted...]
-      <c r="C377"/>
+        <v>719</v>
+      </c>
+      <c r="C377" t="s">
+        <v>703</v>
+      </c>
       <c r="D377" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="E377" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F377" t="s">
         <v>76</v>
       </c>
       <c r="G377" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H377" t="s">
         <v>78</v>
       </c>
       <c r="I377" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J377" s="4">
         <v>45245.0</v>
       </c>
       <c r="K377" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L377" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L377" s="3"/>
+      <c r="M377" s="4"/>
+      <c r="N377" s="4"/>
       <c r="O377" s="3"/>
       <c r="P377" s="4"/>
       <c r="Q377" s="4"/>
     </row>
     <row r="378" spans="1:17">
       <c r="A378" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B378" t="s">
         <v>720</v>
       </c>
-      <c r="C378" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C378"/>
       <c r="D378" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="E378" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F378" t="s">
         <v>76</v>
       </c>
       <c r="G378" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H378" t="s">
         <v>78</v>
       </c>
       <c r="I378" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J378" s="4">
         <v>45245.0</v>
       </c>
       <c r="K378" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L378" s="3"/>
-[...1 lines deleted...]
-      <c r="N378" s="4"/>
+      <c r="L378" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M378" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N378" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O378" s="3"/>
       <c r="P378" s="4"/>
       <c r="Q378" s="4"/>
     </row>
     <row r="379" spans="1:17">
       <c r="A379" s="1">
         <v>4</v>
       </c>
       <c r="B379" t="s">
+        <v>720</v>
+      </c>
+      <c r="C379" t="s">
+        <v>703</v>
+      </c>
+      <c r="D379" t="s">
         <v>721</v>
       </c>
-      <c r="C379"/>
-[...2 lines deleted...]
-      </c>
       <c r="E379" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F379" t="s">
         <v>76</v>
       </c>
       <c r="G379" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H379" t="s">
         <v>78</v>
       </c>
       <c r="I379" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J379" s="4">
         <v>45245.0</v>
       </c>
       <c r="K379" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L379" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L379" s="3"/>
+      <c r="M379" s="4"/>
+      <c r="N379" s="4"/>
       <c r="O379" s="3"/>
       <c r="P379" s="4"/>
       <c r="Q379" s="4"/>
     </row>
     <row r="380" spans="1:17">
       <c r="A380" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B380" t="s">
+        <v>722</v>
+      </c>
+      <c r="C380"/>
+      <c r="D380" t="s">
         <v>721</v>
       </c>
-      <c r="C380" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E380" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F380" t="s">
         <v>76</v>
       </c>
       <c r="G380" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H380" t="s">
         <v>78</v>
       </c>
       <c r="I380" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J380" s="4">
         <v>45245.0</v>
       </c>
       <c r="K380" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L380" s="3"/>
-[...1 lines deleted...]
-      <c r="N380" s="4"/>
+      <c r="L380" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M380" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N380" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O380" s="3"/>
       <c r="P380" s="4"/>
       <c r="Q380" s="4"/>
     </row>
     <row r="381" spans="1:17">
       <c r="A381" s="1">
         <v>5</v>
       </c>
       <c r="B381" t="s">
-        <v>723</v>
-[...1 lines deleted...]
-      <c r="C381"/>
+        <v>722</v>
+      </c>
+      <c r="C381" t="s">
+        <v>703</v>
+      </c>
       <c r="D381" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="E381" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F381" t="s">
         <v>76</v>
       </c>
       <c r="G381" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H381" t="s">
         <v>78</v>
       </c>
       <c r="I381" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J381" s="4">
         <v>45245.0</v>
       </c>
       <c r="K381" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L381" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L381" s="3"/>
+      <c r="M381" s="4"/>
+      <c r="N381" s="4"/>
       <c r="O381" s="3"/>
       <c r="P381" s="4"/>
       <c r="Q381" s="4"/>
     </row>
     <row r="382" spans="1:17">
       <c r="A382" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B382" t="s">
         <v>723</v>
       </c>
-      <c r="C382" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C382"/>
       <c r="D382" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="E382" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F382" t="s">
         <v>76</v>
       </c>
       <c r="G382" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H382" t="s">
         <v>78</v>
       </c>
       <c r="I382" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J382" s="4">
         <v>45245.0</v>
       </c>
       <c r="K382" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L382" s="3"/>
-[...1 lines deleted...]
-      <c r="N382" s="4"/>
+      <c r="L382" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M382" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N382" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O382" s="3"/>
       <c r="P382" s="4"/>
       <c r="Q382" s="4"/>
     </row>
     <row r="383" spans="1:17">
       <c r="A383" s="1">
         <v>6</v>
       </c>
       <c r="B383" t="s">
-        <v>724</v>
-[...1 lines deleted...]
-      <c r="C383"/>
+        <v>723</v>
+      </c>
+      <c r="C383" t="s">
+        <v>703</v>
+      </c>
       <c r="D383" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="E383" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F383" t="s">
         <v>76</v>
       </c>
       <c r="G383" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H383" t="s">
         <v>78</v>
       </c>
       <c r="I383" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J383" s="4">
         <v>45245.0</v>
       </c>
       <c r="K383" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L383" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L383" s="3"/>
+      <c r="M383" s="4"/>
+      <c r="N383" s="4"/>
       <c r="O383" s="3"/>
       <c r="P383" s="4"/>
       <c r="Q383" s="4"/>
     </row>
     <row r="384" spans="1:17">
       <c r="A384" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B384" t="s">
         <v>724</v>
       </c>
-      <c r="C384" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C384"/>
       <c r="D384" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="E384" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F384" t="s">
         <v>76</v>
       </c>
       <c r="G384" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H384" t="s">
         <v>78</v>
       </c>
       <c r="I384" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J384" s="4">
         <v>45245.0</v>
       </c>
       <c r="K384" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L384" s="3"/>
-[...1 lines deleted...]
-      <c r="N384" s="4"/>
+      <c r="L384" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M384" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N384" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O384" s="3"/>
       <c r="P384" s="4"/>
       <c r="Q384" s="4"/>
     </row>
     <row r="385" spans="1:17">
       <c r="A385" s="1">
         <v>2</v>
       </c>
       <c r="B385" t="s">
-        <v>725</v>
-[...1 lines deleted...]
-      <c r="C385"/>
+        <v>724</v>
+      </c>
+      <c r="C385" t="s">
+        <v>703</v>
+      </c>
       <c r="D385" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="E385" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F385" t="s">
         <v>76</v>
       </c>
       <c r="G385" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H385" t="s">
         <v>78</v>
       </c>
       <c r="I385" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J385" s="4">
         <v>45245.0</v>
       </c>
       <c r="K385" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L385" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L385" s="3"/>
+      <c r="M385" s="4"/>
+      <c r="N385" s="4"/>
       <c r="O385" s="3"/>
       <c r="P385" s="4"/>
       <c r="Q385" s="4"/>
     </row>
     <row r="386" spans="1:17">
       <c r="A386" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B386" t="s">
         <v>725</v>
       </c>
-      <c r="C386" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C386"/>
       <c r="D386" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="E386" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F386" t="s">
         <v>76</v>
       </c>
       <c r="G386" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H386" t="s">
         <v>78</v>
       </c>
       <c r="I386" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J386" s="4">
         <v>45245.0</v>
       </c>
       <c r="K386" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L386" s="3"/>
-[...1 lines deleted...]
-      <c r="N386" s="4"/>
+      <c r="L386" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M386" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N386" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O386" s="3"/>
       <c r="P386" s="4"/>
       <c r="Q386" s="4"/>
     </row>
     <row r="387" spans="1:17">
       <c r="A387" s="1">
         <v>4</v>
       </c>
       <c r="B387" t="s">
-        <v>726</v>
-[...1 lines deleted...]
-      <c r="C387"/>
+        <v>725</v>
+      </c>
+      <c r="C387" t="s">
+        <v>703</v>
+      </c>
       <c r="D387" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="E387" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F387" t="s">
         <v>76</v>
       </c>
       <c r="G387" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H387" t="s">
         <v>78</v>
       </c>
       <c r="I387" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J387" s="4">
         <v>45245.0</v>
       </c>
       <c r="K387" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L387" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L387" s="3"/>
+      <c r="M387" s="4"/>
+      <c r="N387" s="4"/>
       <c r="O387" s="3"/>
       <c r="P387" s="4"/>
       <c r="Q387" s="4"/>
     </row>
     <row r="388" spans="1:17">
       <c r="A388" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B388" t="s">
         <v>726</v>
       </c>
-      <c r="C388" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C388"/>
       <c r="D388" t="s">
-        <v>722</v>
+        <v>169</v>
       </c>
       <c r="E388" t="s">
-        <v>702</v>
+        <v>170</v>
       </c>
       <c r="F388" t="s">
         <v>76</v>
       </c>
       <c r="G388" t="s">
-        <v>703</v>
+        <v>171</v>
       </c>
       <c r="H388" t="s">
         <v>78</v>
       </c>
       <c r="I388" s="3">
-        <v>195.2</v>
+        <v>338.0</v>
       </c>
       <c r="J388" s="4">
-        <v>45245.0</v>
+        <v>45764.0</v>
       </c>
       <c r="K388" s="4">
-        <v>47071.0</v>
-[...3 lines deleted...]
-      <c r="N388" s="4"/>
+        <v>47589.0</v>
+      </c>
+      <c r="L388" s="3">
+        <v>306.0</v>
+      </c>
+      <c r="M388" s="4">
+        <v>45764.0</v>
+      </c>
+      <c r="N388" s="4">
+        <v>47589.0</v>
+      </c>
       <c r="O388" s="3"/>
       <c r="P388" s="4"/>
       <c r="Q388" s="4"/>
     </row>
     <row r="389" spans="1:17">
       <c r="A389" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B389" t="s">
         <v>727</v>
       </c>
       <c r="C389"/>
       <c r="D389" t="s">
-        <v>169</v>
+        <v>728</v>
       </c>
       <c r="E389" t="s">
-        <v>170</v>
+        <v>701</v>
       </c>
       <c r="F389" t="s">
         <v>76</v>
       </c>
       <c r="G389" t="s">
-        <v>171</v>
+        <v>702</v>
       </c>
       <c r="H389" t="s">
         <v>78</v>
       </c>
-      <c r="I389" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="I389" s="3"/>
+      <c r="J389" s="4"/>
+      <c r="K389" s="4"/>
       <c r="L389" s="3">
-        <v>306.0</v>
+        <v>183.0</v>
       </c>
       <c r="M389" s="4">
-        <v>45764.0</v>
+        <v>45245.0</v>
       </c>
       <c r="N389" s="4">
-        <v>47589.0</v>
+        <v>47071.0</v>
       </c>
       <c r="O389" s="3"/>
       <c r="P389" s="4"/>
       <c r="Q389" s="4"/>
     </row>
     <row r="390" spans="1:17">
       <c r="A390" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B390" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="C390"/>
       <c r="D390" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="E390" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F390" t="s">
         <v>76</v>
       </c>
       <c r="G390" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H390" t="s">
         <v>78</v>
       </c>
       <c r="I390" s="3"/>
       <c r="J390" s="4"/>
       <c r="K390" s="4"/>
       <c r="L390" s="3">
         <v>183.0</v>
       </c>
       <c r="M390" s="4">
         <v>45245.0</v>
       </c>
       <c r="N390" s="4">
         <v>47071.0</v>
       </c>
       <c r="O390" s="3"/>
       <c r="P390" s="4"/>
       <c r="Q390" s="4"/>
     </row>
     <row r="391" spans="1:17">
       <c r="A391" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B391" t="s">
         <v>730</v>
       </c>
       <c r="C391"/>
       <c r="D391" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="E391" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F391" t="s">
         <v>76</v>
       </c>
       <c r="G391" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H391" t="s">
         <v>78</v>
       </c>
-      <c r="I391" s="3"/>
-[...1 lines deleted...]
-      <c r="K391" s="4"/>
+      <c r="I391" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="J391" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="K391" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="L391" s="3">
         <v>183.0</v>
       </c>
       <c r="M391" s="4">
         <v>45245.0</v>
       </c>
       <c r="N391" s="4">
         <v>47071.0</v>
       </c>
       <c r="O391" s="3"/>
       <c r="P391" s="4"/>
       <c r="Q391" s="4"/>
     </row>
     <row r="392" spans="1:17">
       <c r="A392" s="1">
         <v>3</v>
       </c>
       <c r="B392" t="s">
+        <v>730</v>
+      </c>
+      <c r="C392" t="s">
+        <v>703</v>
+      </c>
+      <c r="D392" t="s">
         <v>731</v>
       </c>
-      <c r="C392"/>
-[...2 lines deleted...]
-      </c>
       <c r="E392" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F392" t="s">
         <v>76</v>
       </c>
       <c r="G392" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H392" t="s">
         <v>78</v>
       </c>
       <c r="I392" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J392" s="4">
         <v>45245.0</v>
       </c>
       <c r="K392" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L392" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L392" s="3"/>
+      <c r="M392" s="4"/>
+      <c r="N392" s="4"/>
       <c r="O392" s="3"/>
       <c r="P392" s="4"/>
       <c r="Q392" s="4"/>
     </row>
     <row r="393" spans="1:17">
       <c r="A393" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B393" t="s">
+        <v>732</v>
+      </c>
+      <c r="C393"/>
+      <c r="D393" t="s">
         <v>731</v>
       </c>
-      <c r="C393" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E393" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F393" t="s">
         <v>76</v>
       </c>
       <c r="G393" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H393" t="s">
         <v>78</v>
       </c>
       <c r="I393" s="3">
-        <v>195.2</v>
+        <v>183.0</v>
       </c>
       <c r="J393" s="4">
         <v>45245.0</v>
       </c>
       <c r="K393" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L393" s="3"/>
-[...1 lines deleted...]
-      <c r="N393" s="4"/>
+      <c r="L393" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="M393" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="N393" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="O393" s="3"/>
       <c r="P393" s="4"/>
       <c r="Q393" s="4"/>
     </row>
     <row r="394" spans="1:17">
       <c r="A394" s="1">
         <v>5</v>
       </c>
       <c r="B394" t="s">
-        <v>733</v>
-[...1 lines deleted...]
-      <c r="C394"/>
+        <v>732</v>
+      </c>
+      <c r="C394" t="s">
+        <v>703</v>
+      </c>
       <c r="D394" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="E394" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F394" t="s">
         <v>76</v>
       </c>
       <c r="G394" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H394" t="s">
         <v>78</v>
       </c>
       <c r="I394" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J394" s="4">
         <v>45245.0</v>
       </c>
       <c r="K394" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L394" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L394" s="3"/>
+      <c r="M394" s="4"/>
+      <c r="N394" s="4"/>
       <c r="O394" s="3"/>
       <c r="P394" s="4"/>
       <c r="Q394" s="4"/>
     </row>
     <row r="395" spans="1:17">
       <c r="A395" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B395" t="s">
         <v>733</v>
       </c>
-      <c r="C395" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C395"/>
       <c r="D395" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="E395" t="s">
-        <v>702</v>
+        <v>735</v>
       </c>
       <c r="F395" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="G395" t="s">
-        <v>703</v>
+        <v>108</v>
       </c>
       <c r="H395" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="I395" s="3">
-        <v>195.2</v>
+        <v>229.4</v>
       </c>
       <c r="J395" s="4">
-        <v>45245.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K395" s="4">
-        <v>47071.0</v>
+        <v>47153.0</v>
       </c>
       <c r="L395" s="3"/>
       <c r="M395" s="4"/>
       <c r="N395" s="4"/>
-      <c r="O395" s="3"/>
-[...1 lines deleted...]
-      <c r="Q395" s="4"/>
+      <c r="O395" s="3">
+        <v>100.0</v>
+      </c>
+      <c r="P395" s="4">
+        <v>45327.0</v>
+      </c>
+      <c r="Q395" s="4">
+        <v>47153.0</v>
+      </c>
     </row>
     <row r="396" spans="1:17">
       <c r="A396" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B396" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="C396"/>
       <c r="D396" t="s">
+        <v>734</v>
+      </c>
+      <c r="E396" t="s">
         <v>735</v>
-      </c>
-[...1 lines deleted...]
-        <v>736</v>
       </c>
       <c r="F396" t="s">
         <v>70</v>
       </c>
       <c r="G396" t="s">
         <v>108</v>
       </c>
       <c r="H396" t="s">
         <v>72</v>
       </c>
       <c r="I396" s="3">
         <v>229.4</v>
       </c>
       <c r="J396" s="4">
         <v>45839.0</v>
       </c>
       <c r="K396" s="4">
         <v>47153.0</v>
       </c>
       <c r="L396" s="3"/>
       <c r="M396" s="4"/>
       <c r="N396" s="4"/>
       <c r="O396" s="3">
         <v>100.0</v>
       </c>
       <c r="P396" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q396" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="397" spans="1:17">
       <c r="A397" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B397" t="s">
         <v>737</v>
       </c>
       <c r="C397"/>
       <c r="D397" t="s">
-        <v>735</v>
+        <v>159</v>
       </c>
       <c r="E397" t="s">
-        <v>736</v>
+        <v>131</v>
       </c>
       <c r="F397" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="G397" t="s">
-        <v>108</v>
+        <v>738</v>
       </c>
       <c r="H397" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="I397" s="3">
-        <v>229.4</v>
+        <v>545.0</v>
       </c>
       <c r="J397" s="4">
-        <v>45839.0</v>
+        <v>45616.0</v>
       </c>
       <c r="K397" s="4">
-        <v>47153.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47441.0</v>
+      </c>
+      <c r="L397" s="3">
+        <v>410.0</v>
+      </c>
+      <c r="M397" s="4">
+        <v>45616.0</v>
+      </c>
+      <c r="N397" s="4">
+        <v>47441.0</v>
+      </c>
+      <c r="O397" s="3"/>
+      <c r="P397" s="4"/>
+      <c r="Q397" s="4"/>
     </row>
     <row r="398" spans="1:17">
       <c r="A398" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B398" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C398"/>
       <c r="D398" t="s">
-        <v>159</v>
+        <v>337</v>
       </c>
       <c r="E398" t="s">
-        <v>131</v>
+        <v>338</v>
       </c>
       <c r="F398" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="G398" t="s">
-        <v>739</v>
+        <v>339</v>
       </c>
       <c r="H398" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="I398" s="3">
-        <v>545.0</v>
+        <v>108.0</v>
       </c>
       <c r="J398" s="4">
-        <v>45616.0</v>
+        <v>46139.0</v>
       </c>
       <c r="K398" s="4">
-        <v>47441.0</v>
-[...12 lines deleted...]
-      <c r="Q398" s="4"/>
+        <v>47964.0</v>
+      </c>
+      <c r="L398" s="3"/>
+      <c r="M398" s="4"/>
+      <c r="N398" s="4"/>
+      <c r="O398" s="3">
+        <v>38.0</v>
+      </c>
+      <c r="P398" s="4">
+        <v>46139.0</v>
+      </c>
+      <c r="Q398" s="4">
+        <v>47964.0</v>
+      </c>
     </row>
     <row r="399" spans="1:17">
       <c r="A399" s="1">
         <v>5</v>
       </c>
       <c r="B399" t="s">
         <v>740</v>
       </c>
       <c r="C399"/>
       <c r="D399" t="s">
-        <v>337</v>
+        <v>103</v>
       </c>
       <c r="E399" t="s">
-        <v>338</v>
+        <v>62</v>
       </c>
       <c r="F399" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="G399" t="s">
-        <v>339</v>
+        <v>104</v>
       </c>
       <c r="H399" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="I399" s="3">
-        <v>108.0</v>
+        <v>126.0</v>
       </c>
       <c r="J399" s="4">
-        <v>46139.0</v>
+        <v>45048.0</v>
       </c>
       <c r="K399" s="4">
-        <v>47964.0</v>
-[...3 lines deleted...]
-      <c r="N399" s="4"/>
+        <v>46874.0</v>
+      </c>
+      <c r="L399" s="3">
+        <v>88.0</v>
+      </c>
+      <c r="M399" s="4">
+        <v>45048.0</v>
+      </c>
+      <c r="N399" s="4">
+        <v>46874.0</v>
+      </c>
       <c r="O399" s="3">
         <v>38.0</v>
       </c>
       <c r="P399" s="4">
-        <v>46139.0</v>
+        <v>45048.0</v>
       </c>
       <c r="Q399" s="4">
-        <v>47964.0</v>
+        <v>46874.0</v>
       </c>
     </row>
     <row r="400" spans="1:17">
       <c r="A400" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B400" t="s">
         <v>741</v>
       </c>
       <c r="C400"/>
       <c r="D400" t="s">
-        <v>103</v>
+        <v>742</v>
       </c>
       <c r="E400" t="s">
-        <v>62</v>
+        <v>333</v>
       </c>
       <c r="F400" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="G400" t="s">
-        <v>104</v>
+        <v>334</v>
       </c>
       <c r="H400" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="I400" s="3">
-        <v>126.0</v>
+        <v>149.0</v>
       </c>
       <c r="J400" s="4">
-        <v>45048.0</v>
+        <v>45392.0</v>
       </c>
       <c r="K400" s="4">
-        <v>46874.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47217.0</v>
+      </c>
+      <c r="L400" s="3"/>
+      <c r="M400" s="4"/>
+      <c r="N400" s="4"/>
       <c r="O400" s="3">
-        <v>38.0</v>
+        <v>83.0</v>
       </c>
       <c r="P400" s="4">
-        <v>45048.0</v>
+        <v>45392.0</v>
       </c>
       <c r="Q400" s="4">
-        <v>46874.0</v>
+        <v>47217.0</v>
       </c>
     </row>
     <row r="401" spans="1:17">
       <c r="A401" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B401" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C401"/>
       <c r="D401" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="E401" t="s">
         <v>333</v>
       </c>
       <c r="F401" t="s">
         <v>40</v>
       </c>
       <c r="G401" t="s">
         <v>334</v>
       </c>
       <c r="H401" t="s">
         <v>42</v>
       </c>
       <c r="I401" s="3">
-        <v>149.0</v>
+        <v>97.0</v>
       </c>
       <c r="J401" s="4">
         <v>45392.0</v>
       </c>
       <c r="K401" s="4">
         <v>47217.0</v>
       </c>
       <c r="L401" s="3"/>
       <c r="M401" s="4"/>
       <c r="N401" s="4"/>
-      <c r="O401" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O401" s="3"/>
+      <c r="P401" s="4"/>
+      <c r="Q401" s="4"/>
     </row>
     <row r="402" spans="1:17">
       <c r="A402" s="1">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B402" t="s">
         <v>744</v>
       </c>
       <c r="C402"/>
       <c r="D402" t="s">
-        <v>743</v>
+        <v>173</v>
       </c>
       <c r="E402" t="s">
-        <v>333</v>
+        <v>131</v>
       </c>
       <c r="F402" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="G402" t="s">
-        <v>334</v>
+        <v>174</v>
       </c>
       <c r="H402" t="s">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="I402" s="3">
-        <v>97.0</v>
+        <v>419.1</v>
       </c>
       <c r="J402" s="4">
-        <v>45392.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K402" s="4">
-        <v>47217.0</v>
-[...3 lines deleted...]
-      <c r="N402" s="4"/>
+        <v>46901.0</v>
+      </c>
+      <c r="L402" s="3">
+        <v>205.8</v>
+      </c>
+      <c r="M402" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N402" s="4">
+        <v>46901.0</v>
+      </c>
       <c r="O402" s="3"/>
       <c r="P402" s="4"/>
       <c r="Q402" s="4"/>
     </row>
     <row r="403" spans="1:17">
       <c r="A403" s="1">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B403" t="s">
         <v>745</v>
       </c>
       <c r="C403"/>
       <c r="D403" t="s">
         <v>173</v>
       </c>
       <c r="E403" t="s">
         <v>131</v>
       </c>
       <c r="F403" t="s">
         <v>91</v>
       </c>
       <c r="G403" t="s">
         <v>174</v>
       </c>
       <c r="H403" t="s">
         <v>93</v>
       </c>
       <c r="I403" s="3">
         <v>419.1</v>
       </c>
       <c r="J403" s="4">
         <v>45839.0</v>
       </c>
       <c r="K403" s="4">
         <v>46901.0</v>
       </c>
       <c r="L403" s="3">
         <v>205.8</v>
       </c>
       <c r="M403" s="4">
         <v>45839.0</v>
       </c>
       <c r="N403" s="4">
         <v>46901.0</v>
       </c>
       <c r="O403" s="3"/>
       <c r="P403" s="4"/>
       <c r="Q403" s="4"/>
     </row>
     <row r="404" spans="1:17">
       <c r="A404" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B404" t="s">
         <v>746</v>
       </c>
       <c r="C404"/>
       <c r="D404" t="s">
-        <v>173</v>
+        <v>194</v>
       </c>
       <c r="E404" t="s">
-        <v>131</v>
+        <v>83</v>
       </c>
       <c r="F404" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="G404" t="s">
-        <v>174</v>
+        <v>84</v>
       </c>
       <c r="H404" t="s">
-        <v>93</v>
-[...21 lines deleted...]
-      <c r="Q404" s="4"/>
+        <v>36</v>
+      </c>
+      <c r="I404" s="3"/>
+      <c r="J404" s="4"/>
+      <c r="K404" s="4"/>
+      <c r="L404" s="3"/>
+      <c r="M404" s="4"/>
+      <c r="N404" s="4"/>
+      <c r="O404" s="3">
+        <v>102.0</v>
+      </c>
+      <c r="P404" s="4">
+        <v>44510.0</v>
+      </c>
+      <c r="Q404" s="4">
+        <v>46295.0</v>
+      </c>
     </row>
     <row r="405" spans="1:17">
       <c r="A405" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B405" t="s">
         <v>747</v>
       </c>
-      <c r="C405"/>
+      <c r="C405" t="s">
+        <v>176</v>
+      </c>
       <c r="D405" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="E405" t="s">
-        <v>83</v>
+        <v>147</v>
       </c>
       <c r="F405" t="s">
         <v>34</v>
       </c>
       <c r="G405" t="s">
-        <v>84</v>
+        <v>178</v>
       </c>
       <c r="H405" t="s">
         <v>36</v>
       </c>
-      <c r="I405" s="3"/>
-[...13 lines deleted...]
-      </c>
+      <c r="I405" s="3">
+        <v>300.0</v>
+      </c>
+      <c r="J405" s="4">
+        <v>45406.0</v>
+      </c>
+      <c r="K405" s="4">
+        <v>47231.0</v>
+      </c>
+      <c r="L405" s="3">
+        <v>200.0</v>
+      </c>
+      <c r="M405" s="4">
+        <v>45406.0</v>
+      </c>
+      <c r="N405" s="4">
+        <v>47231.0</v>
+      </c>
+      <c r="O405" s="3"/>
+      <c r="P405" s="4"/>
+      <c r="Q405" s="4"/>
     </row>
     <row r="406" spans="1:17">
       <c r="A406" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B406" t="s">
         <v>748</v>
       </c>
       <c r="C406" t="s">
-        <v>176</v>
+        <v>749</v>
       </c>
       <c r="D406" t="s">
-        <v>177</v>
+        <v>750</v>
       </c>
       <c r="E406" t="s">
-        <v>147</v>
+        <v>274</v>
       </c>
       <c r="F406" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G406" t="s">
-        <v>178</v>
+        <v>275</v>
       </c>
       <c r="H406" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="I406" s="3">
-        <v>300.0</v>
+        <v>199.0</v>
       </c>
       <c r="J406" s="4">
-        <v>45406.0</v>
+        <v>45974.0</v>
       </c>
       <c r="K406" s="4">
-        <v>47231.0</v>
+        <v>46861.0</v>
       </c>
       <c r="L406" s="3">
-        <v>200.0</v>
+        <v>99.0</v>
       </c>
       <c r="M406" s="4">
-        <v>45406.0</v>
+        <v>45974.0</v>
       </c>
       <c r="N406" s="4">
-        <v>47231.0</v>
-[...3 lines deleted...]
-      <c r="Q406" s="4"/>
+        <v>46861.0</v>
+      </c>
+      <c r="O406" s="3">
+        <v>38.0</v>
+      </c>
+      <c r="P406" s="4">
+        <v>45035.0</v>
+      </c>
+      <c r="Q406" s="4">
+        <v>46861.0</v>
+      </c>
     </row>
     <row r="407" spans="1:17">
       <c r="A407" s="1">
         <v>4</v>
       </c>
       <c r="B407" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="C407" t="s">
+        <v>751</v>
+      </c>
+      <c r="D407" t="s">
         <v>750</v>
-      </c>
-[...1 lines deleted...]
-        <v>751</v>
       </c>
       <c r="E407" t="s">
         <v>274</v>
       </c>
       <c r="F407" t="s">
         <v>46</v>
       </c>
       <c r="G407" t="s">
         <v>275</v>
       </c>
       <c r="H407" t="s">
         <v>48</v>
       </c>
       <c r="I407" s="3">
-        <v>199.0</v>
+        <v>160.0</v>
       </c>
       <c r="J407" s="4">
-        <v>45974.0</v>
+        <v>45574.0</v>
       </c>
       <c r="K407" s="4">
         <v>46861.0</v>
       </c>
       <c r="L407" s="3">
-        <v>99.0</v>
+        <v>80.0</v>
       </c>
       <c r="M407" s="4">
-        <v>45974.0</v>
+        <v>45574.0</v>
       </c>
       <c r="N407" s="4">
         <v>46861.0</v>
       </c>
       <c r="O407" s="3">
         <v>38.0</v>
       </c>
       <c r="P407" s="4">
         <v>45035.0</v>
       </c>
       <c r="Q407" s="4">
         <v>46861.0</v>
       </c>
     </row>
     <row r="408" spans="1:17">
       <c r="A408" s="1">
         <v>4</v>
       </c>
       <c r="B408" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="C408" t="s">
         <v>752</v>
       </c>
       <c r="D408" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="E408" t="s">
         <v>274</v>
       </c>
       <c r="F408" t="s">
         <v>46</v>
       </c>
       <c r="G408" t="s">
         <v>275</v>
       </c>
       <c r="H408" t="s">
         <v>48</v>
       </c>
       <c r="I408" s="3">
-        <v>160.0</v>
+        <v>70.0</v>
       </c>
       <c r="J408" s="4">
         <v>45574.0</v>
       </c>
       <c r="K408" s="4">
         <v>46861.0</v>
       </c>
       <c r="L408" s="3">
-        <v>80.0</v>
+        <v>55.0</v>
       </c>
       <c r="M408" s="4">
-        <v>45574.0</v>
+        <v>45035.0</v>
       </c>
       <c r="N408" s="4">
         <v>46861.0</v>
       </c>
-      <c r="O408" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O408" s="3"/>
+      <c r="P408" s="4"/>
+      <c r="Q408" s="4"/>
     </row>
     <row r="409" spans="1:17">
       <c r="A409" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B409" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="C409" t="s">
         <v>753</v>
       </c>
+      <c r="C409"/>
       <c r="D409" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="E409" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F409" t="s">
-        <v>46</v>
+        <v>225</v>
       </c>
       <c r="G409" t="s">
-        <v>275</v>
+        <v>755</v>
       </c>
       <c r="H409" t="s">
-        <v>48</v>
+        <v>227</v>
       </c>
       <c r="I409" s="3">
-        <v>70.0</v>
+        <v>150.0</v>
       </c>
       <c r="J409" s="4">
-        <v>45574.0</v>
+        <v>45399.0</v>
       </c>
       <c r="K409" s="4">
-        <v>46861.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47224.0</v>
+      </c>
+      <c r="L409" s="3"/>
+      <c r="M409" s="4"/>
+      <c r="N409" s="4"/>
       <c r="O409" s="3"/>
       <c r="P409" s="4"/>
       <c r="Q409" s="4"/>
     </row>
     <row r="410" spans="1:17">
       <c r="A410" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B410" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C410"/>
       <c r="D410" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="E410" t="s">
         <v>224</v>
       </c>
       <c r="F410" t="s">
         <v>225</v>
       </c>
       <c r="G410" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="H410" t="s">
         <v>227</v>
       </c>
       <c r="I410" s="3">
         <v>150.0</v>
       </c>
       <c r="J410" s="4">
         <v>45399.0</v>
       </c>
       <c r="K410" s="4">
         <v>47224.0</v>
       </c>
-      <c r="L410" s="3"/>
-[...1 lines deleted...]
-      <c r="N410" s="4"/>
+      <c r="L410" s="3">
+        <v>130.0</v>
+      </c>
+      <c r="M410" s="4">
+        <v>45399.0</v>
+      </c>
+      <c r="N410" s="4">
+        <v>47224.0</v>
+      </c>
       <c r="O410" s="3"/>
       <c r="P410" s="4"/>
       <c r="Q410" s="4"/>
     </row>
     <row r="411" spans="1:17">
       <c r="A411" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B411" t="s">
         <v>757</v>
       </c>
       <c r="C411"/>
       <c r="D411" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="E411" t="s">
-        <v>224</v>
+        <v>265</v>
       </c>
       <c r="F411" t="s">
-        <v>225</v>
+        <v>46</v>
       </c>
       <c r="G411" t="s">
-        <v>756</v>
+        <v>275</v>
       </c>
       <c r="H411" t="s">
-        <v>227</v>
+        <v>48</v>
       </c>
       <c r="I411" s="3">
-        <v>150.0</v>
+        <v>210.0</v>
       </c>
       <c r="J411" s="4">
-        <v>45399.0</v>
+        <v>45574.0</v>
       </c>
       <c r="K411" s="4">
-        <v>47224.0</v>
+        <v>46861.0</v>
       </c>
       <c r="L411" s="3">
-        <v>130.0</v>
+        <v>125.0</v>
       </c>
       <c r="M411" s="4">
-        <v>45399.0</v>
+        <v>45574.0</v>
       </c>
       <c r="N411" s="4">
-        <v>47224.0</v>
+        <v>46861.0</v>
       </c>
       <c r="O411" s="3"/>
       <c r="P411" s="4"/>
       <c r="Q411" s="4"/>
     </row>
     <row r="412" spans="1:17">
       <c r="A412" s="1">
         <v>6</v>
       </c>
       <c r="B412" t="s">
+        <v>757</v>
+      </c>
+      <c r="C412" t="s">
+        <v>759</v>
+      </c>
+      <c r="D412" t="s">
         <v>758</v>
-      </c>
-[...2 lines deleted...]
-        <v>759</v>
       </c>
       <c r="E412" t="s">
         <v>265</v>
       </c>
       <c r="F412" t="s">
         <v>46</v>
       </c>
       <c r="G412" t="s">
         <v>275</v>
       </c>
       <c r="H412" t="s">
         <v>48</v>
       </c>
       <c r="I412" s="3">
-        <v>210.0</v>
+        <v>60.0</v>
       </c>
       <c r="J412" s="4">
         <v>45574.0</v>
       </c>
       <c r="K412" s="4">
         <v>46861.0</v>
       </c>
       <c r="L412" s="3">
-        <v>125.0</v>
+        <v>30.0</v>
       </c>
       <c r="M412" s="4">
         <v>45574.0</v>
       </c>
       <c r="N412" s="4">
         <v>46861.0</v>
       </c>
       <c r="O412" s="3"/>
       <c r="P412" s="4"/>
       <c r="Q412" s="4"/>
     </row>
     <row r="413" spans="1:17">
       <c r="A413" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B413" t="s">
+        <v>760</v>
+      </c>
+      <c r="C413"/>
+      <c r="D413" t="s">
         <v>758</v>
-      </c>
-[...4 lines deleted...]
-        <v>759</v>
       </c>
       <c r="E413" t="s">
         <v>265</v>
       </c>
       <c r="F413" t="s">
         <v>46</v>
       </c>
       <c r="G413" t="s">
         <v>275</v>
       </c>
       <c r="H413" t="s">
         <v>48</v>
       </c>
       <c r="I413" s="3">
-        <v>60.0</v>
+        <v>210.0</v>
       </c>
       <c r="J413" s="4">
         <v>45574.0</v>
       </c>
       <c r="K413" s="4">
         <v>46861.0</v>
       </c>
       <c r="L413" s="3">
-        <v>30.0</v>
+        <v>125.0</v>
       </c>
       <c r="M413" s="4">
         <v>45574.0</v>
       </c>
       <c r="N413" s="4">
         <v>46861.0</v>
       </c>
       <c r="O413" s="3"/>
       <c r="P413" s="4"/>
       <c r="Q413" s="4"/>
     </row>
     <row r="414" spans="1:17">
       <c r="A414" s="1">
         <v>7</v>
       </c>
       <c r="B414" t="s">
-        <v>761</v>
-[...1 lines deleted...]
-      <c r="C414"/>
+        <v>760</v>
+      </c>
+      <c r="C414" t="s">
+        <v>759</v>
+      </c>
       <c r="D414" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="E414" t="s">
         <v>265</v>
       </c>
       <c r="F414" t="s">
         <v>46</v>
       </c>
       <c r="G414" t="s">
         <v>275</v>
       </c>
       <c r="H414" t="s">
         <v>48</v>
       </c>
       <c r="I414" s="3">
-        <v>210.0</v>
+        <v>60.0</v>
       </c>
       <c r="J414" s="4">
         <v>45574.0</v>
       </c>
       <c r="K414" s="4">
         <v>46861.0</v>
       </c>
       <c r="L414" s="3">
-        <v>125.0</v>
+        <v>30.0</v>
       </c>
       <c r="M414" s="4">
         <v>45574.0</v>
       </c>
       <c r="N414" s="4">
         <v>46861.0</v>
       </c>
       <c r="O414" s="3"/>
       <c r="P414" s="4"/>
       <c r="Q414" s="4"/>
     </row>
     <row r="415" spans="1:17">
       <c r="A415" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B415" t="s">
         <v>761</v>
       </c>
-      <c r="C415" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C415"/>
       <c r="D415" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="E415" t="s">
-        <v>265</v>
+        <v>297</v>
       </c>
       <c r="F415" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="G415" t="s">
-        <v>275</v>
+        <v>763</v>
       </c>
       <c r="H415" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="I415" s="3">
-        <v>60.0</v>
+        <v>145.0</v>
       </c>
       <c r="J415" s="4">
-        <v>45574.0</v>
+        <v>45708.0</v>
       </c>
       <c r="K415" s="4">
-        <v>46861.0</v>
+        <v>47533.0</v>
       </c>
       <c r="L415" s="3">
-        <v>30.0</v>
+        <v>120.0</v>
       </c>
       <c r="M415" s="4">
-        <v>45574.0</v>
+        <v>45708.0</v>
       </c>
       <c r="N415" s="4">
-        <v>46861.0</v>
-[...3 lines deleted...]
-      <c r="Q415" s="4"/>
+        <v>47533.0</v>
+      </c>
+      <c r="O415" s="3">
+        <v>80.0</v>
+      </c>
+      <c r="P415" s="4">
+        <v>45708.0</v>
+      </c>
+      <c r="Q415" s="4">
+        <v>47533.0</v>
+      </c>
     </row>
     <row r="416" spans="1:17">
       <c r="A416" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B416" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="C416"/>
       <c r="D416" t="s">
-        <v>763</v>
+        <v>402</v>
       </c>
       <c r="E416" t="s">
-        <v>297</v>
+        <v>371</v>
       </c>
       <c r="F416" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="G416" t="s">
-        <v>764</v>
+        <v>372</v>
       </c>
       <c r="H416" t="s">
-        <v>24</v>
+        <v>100</v>
       </c>
       <c r="I416" s="3">
-        <v>145.0</v>
+        <v>251.0</v>
       </c>
       <c r="J416" s="4">
-        <v>45708.0</v>
+        <v>45258.0</v>
       </c>
       <c r="K416" s="4">
-        <v>47533.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>47084.0</v>
+      </c>
+      <c r="L416" s="3"/>
+      <c r="M416" s="4"/>
+      <c r="N416" s="4"/>
+      <c r="O416" s="3"/>
+      <c r="P416" s="4"/>
+      <c r="Q416" s="4"/>
     </row>
     <row r="417" spans="1:17">
       <c r="A417" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B417" t="s">
         <v>765</v>
       </c>
       <c r="C417"/>
       <c r="D417" t="s">
-        <v>402</v>
+        <v>80</v>
       </c>
       <c r="E417" t="s">
-        <v>371</v>
+        <v>75</v>
       </c>
       <c r="F417" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G417" t="s">
-        <v>372</v>
+        <v>77</v>
       </c>
       <c r="H417" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="I417" s="3">
-        <v>251.0</v>
+        <v>313.7</v>
       </c>
       <c r="J417" s="4">
-        <v>45258.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K417" s="4">
-        <v>47084.0</v>
-[...6 lines deleted...]
-      <c r="Q417" s="4"/>
+        <v>47071.0</v>
+      </c>
+      <c r="L417" s="3">
+        <v>214.5</v>
+      </c>
+      <c r="M417" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N417" s="4">
+        <v>47071.0</v>
+      </c>
+      <c r="O417" s="3">
+        <v>113.0</v>
+      </c>
+      <c r="P417" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="Q417" s="4">
+        <v>47071.0</v>
+      </c>
     </row>
     <row r="418" spans="1:17">
       <c r="A418" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B418" t="s">
         <v>766</v>
       </c>
       <c r="C418"/>
       <c r="D418" t="s">
-        <v>80</v>
+        <v>567</v>
       </c>
       <c r="E418" t="s">
         <v>75</v>
       </c>
       <c r="F418" t="s">
         <v>76</v>
       </c>
       <c r="G418" t="s">
         <v>77</v>
       </c>
       <c r="H418" t="s">
         <v>78</v>
       </c>
       <c r="I418" s="3">
         <v>313.7</v>
       </c>
       <c r="J418" s="4">
         <v>45839.0</v>
       </c>
       <c r="K418" s="4">
         <v>47071.0</v>
       </c>
       <c r="L418" s="3">
         <v>214.5</v>
       </c>
       <c r="M418" s="4">
         <v>45839.0</v>
       </c>
       <c r="N418" s="4">
         <v>47071.0</v>
       </c>
       <c r="O418" s="3">
         <v>113.0</v>
       </c>
       <c r="P418" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q418" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="419" spans="1:17">
       <c r="A419" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B419" t="s">
         <v>767</v>
       </c>
       <c r="C419"/>
       <c r="D419" t="s">
-        <v>568</v>
+        <v>768</v>
       </c>
       <c r="E419" t="s">
-        <v>75</v>
+        <v>270</v>
       </c>
       <c r="F419" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="G419" t="s">
-        <v>77</v>
+        <v>271</v>
       </c>
       <c r="H419" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="I419" s="3">
-        <v>313.7</v>
+        <v>178.56</v>
       </c>
       <c r="J419" s="4">
         <v>45839.0</v>
       </c>
       <c r="K419" s="4">
-        <v>47071.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>46692.0</v>
+      </c>
+      <c r="L419" s="3"/>
+      <c r="M419" s="4"/>
+      <c r="N419" s="4"/>
       <c r="O419" s="3">
-        <v>113.0</v>
+        <v>120.0</v>
       </c>
       <c r="P419" s="4">
-        <v>45245.0</v>
+        <v>44867.0</v>
       </c>
       <c r="Q419" s="4">
-        <v>47071.0</v>
+        <v>46692.0</v>
       </c>
     </row>
     <row r="420" spans="1:17">
       <c r="A420" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B420" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C420"/>
       <c r="D420" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="E420" t="s">
         <v>270</v>
       </c>
       <c r="F420" t="s">
         <v>16</v>
       </c>
       <c r="G420" t="s">
         <v>271</v>
       </c>
       <c r="H420" t="s">
         <v>18</v>
       </c>
       <c r="I420" s="3">
-        <v>178.56</v>
+        <v>179.8</v>
       </c>
       <c r="J420" s="4">
         <v>45839.0</v>
       </c>
       <c r="K420" s="4">
         <v>46692.0</v>
       </c>
       <c r="L420" s="3"/>
       <c r="M420" s="4"/>
       <c r="N420" s="4"/>
       <c r="O420" s="3">
         <v>120.0</v>
       </c>
       <c r="P420" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q420" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="421" spans="1:17">
       <c r="A421" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B421" t="s">
         <v>770</v>
       </c>
       <c r="C421"/>
       <c r="D421" t="s">
-        <v>769</v>
+        <v>565</v>
       </c>
       <c r="E421" t="s">
-        <v>270</v>
+        <v>57</v>
       </c>
       <c r="F421" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="G421" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="H421" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="I421" s="3">
-        <v>179.8</v>
+        <v>234.36</v>
       </c>
       <c r="J421" s="4">
         <v>45839.0</v>
       </c>
       <c r="K421" s="4">
-        <v>46692.0</v>
-[...3 lines deleted...]
-      <c r="N421" s="4"/>
+        <v>47168.0</v>
+      </c>
+      <c r="L421" s="3">
+        <v>127.72</v>
+      </c>
+      <c r="M421" s="4">
+        <v>45988.0</v>
+      </c>
+      <c r="N421" s="4">
+        <v>47168.0</v>
+      </c>
       <c r="O421" s="3">
-        <v>120.0</v>
+        <v>116.0</v>
       </c>
       <c r="P421" s="4">
-        <v>44867.0</v>
+        <v>45342.0</v>
       </c>
       <c r="Q421" s="4">
-        <v>46692.0</v>
+        <v>47168.0</v>
       </c>
     </row>
     <row r="422" spans="1:17">
       <c r="A422" s="1">
         <v>4</v>
       </c>
       <c r="B422" t="s">
         <v>771</v>
       </c>
       <c r="C422"/>
       <c r="D422" t="s">
-        <v>566</v>
+        <v>772</v>
       </c>
       <c r="E422" t="s">
-        <v>57</v>
+        <v>406</v>
       </c>
       <c r="F422" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G422" t="s">
-        <v>237</v>
+        <v>773</v>
       </c>
       <c r="H422" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="I422" s="3">
-        <v>234.36</v>
+        <v>93.0</v>
       </c>
       <c r="J422" s="4">
-        <v>45839.0</v>
+        <v>45747.0</v>
       </c>
       <c r="K422" s="4">
-        <v>47168.0</v>
+        <v>47572.0</v>
       </c>
       <c r="L422" s="3">
-        <v>127.72</v>
+        <v>93.0</v>
       </c>
       <c r="M422" s="4">
-        <v>45988.0</v>
+        <v>45747.0</v>
       </c>
       <c r="N422" s="4">
-        <v>47168.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47572.0</v>
+      </c>
+      <c r="O422" s="3"/>
+      <c r="P422" s="4"/>
+      <c r="Q422" s="4"/>
     </row>
     <row r="423" spans="1:17">
       <c r="A423" s="1">
         <v>4</v>
       </c>
       <c r="B423" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="C423"/>
       <c r="D423" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E423" t="s">
         <v>406</v>
       </c>
       <c r="F423" t="s">
         <v>40</v>
       </c>
       <c r="G423" t="s">
         <v>774</v>
       </c>
       <c r="H423" t="s">
         <v>42</v>
       </c>
       <c r="I423" s="3">
-        <v>93.0</v>
+        <v>123.0</v>
       </c>
       <c r="J423" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="K423" s="4">
         <v>47572.0</v>
       </c>
       <c r="L423" s="3">
-        <v>93.0</v>
+        <v>98.0</v>
       </c>
       <c r="M423" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="N423" s="4">
         <v>47572.0</v>
       </c>
       <c r="O423" s="3"/>
       <c r="P423" s="4"/>
       <c r="Q423" s="4"/>
     </row>
     <row r="424" spans="1:17">
       <c r="A424" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B424" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="C424"/>
       <c r="D424" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E424" t="s">
         <v>406</v>
       </c>
       <c r="F424" t="s">
         <v>40</v>
       </c>
       <c r="G424" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="H424" t="s">
         <v>42</v>
       </c>
       <c r="I424" s="3">
-        <v>123.0</v>
+        <v>93.0</v>
       </c>
       <c r="J424" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="K424" s="4">
         <v>47572.0</v>
       </c>
       <c r="L424" s="3">
-        <v>98.0</v>
+        <v>93.0</v>
       </c>
       <c r="M424" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="N424" s="4">
         <v>47572.0</v>
       </c>
       <c r="O424" s="3"/>
       <c r="P424" s="4"/>
       <c r="Q424" s="4"/>
     </row>
     <row r="425" spans="1:17">
       <c r="A425" s="1">
         <v>5</v>
       </c>
       <c r="B425" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="C425"/>
       <c r="D425" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E425" t="s">
         <v>406</v>
       </c>
       <c r="F425" t="s">
         <v>40</v>
       </c>
       <c r="G425" t="s">
         <v>774</v>
       </c>
       <c r="H425" t="s">
         <v>42</v>
       </c>
       <c r="I425" s="3">
-        <v>93.0</v>
+        <v>123.0</v>
       </c>
       <c r="J425" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="K425" s="4">
         <v>47572.0</v>
       </c>
       <c r="L425" s="3">
-        <v>93.0</v>
+        <v>98.0</v>
       </c>
       <c r="M425" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="N425" s="4">
         <v>47572.0</v>
       </c>
       <c r="O425" s="3"/>
       <c r="P425" s="4"/>
       <c r="Q425" s="4"/>
     </row>
     <row r="426" spans="1:17">
       <c r="A426" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B426" t="s">
         <v>776</v>
       </c>
       <c r="C426"/>
       <c r="D426" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E426" t="s">
         <v>406</v>
       </c>
       <c r="F426" t="s">
         <v>40</v>
       </c>
       <c r="G426" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="H426" t="s">
         <v>42</v>
       </c>
       <c r="I426" s="3">
-        <v>123.0</v>
+        <v>93.0</v>
       </c>
       <c r="J426" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="K426" s="4">
         <v>47572.0</v>
       </c>
       <c r="L426" s="3">
-        <v>98.0</v>
+        <v>93.0</v>
       </c>
       <c r="M426" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="N426" s="4">
         <v>47572.0</v>
       </c>
       <c r="O426" s="3"/>
       <c r="P426" s="4"/>
       <c r="Q426" s="4"/>
     </row>
     <row r="427" spans="1:17">
       <c r="A427" s="1">
         <v>6</v>
       </c>
       <c r="B427" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="C427"/>
       <c r="D427" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E427" t="s">
         <v>406</v>
       </c>
       <c r="F427" t="s">
         <v>40</v>
       </c>
       <c r="G427" t="s">
         <v>774</v>
       </c>
       <c r="H427" t="s">
         <v>42</v>
       </c>
       <c r="I427" s="3">
-        <v>93.0</v>
+        <v>123.0</v>
       </c>
       <c r="J427" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="K427" s="4">
         <v>47572.0</v>
       </c>
       <c r="L427" s="3">
-        <v>93.0</v>
+        <v>98.0</v>
       </c>
       <c r="M427" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="N427" s="4">
         <v>47572.0</v>
       </c>
       <c r="O427" s="3"/>
       <c r="P427" s="4"/>
       <c r="Q427" s="4"/>
     </row>
     <row r="428" spans="1:17">
       <c r="A428" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B428" t="s">
         <v>777</v>
       </c>
       <c r="C428"/>
       <c r="D428" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E428" t="s">
         <v>406</v>
       </c>
       <c r="F428" t="s">
         <v>40</v>
       </c>
       <c r="G428" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="H428" t="s">
         <v>42</v>
       </c>
       <c r="I428" s="3">
-        <v>123.0</v>
+        <v>93.0</v>
       </c>
       <c r="J428" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="K428" s="4">
         <v>47572.0</v>
       </c>
       <c r="L428" s="3">
-        <v>98.0</v>
+        <v>93.0</v>
       </c>
       <c r="M428" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="N428" s="4">
         <v>47572.0</v>
       </c>
       <c r="O428" s="3"/>
       <c r="P428" s="4"/>
       <c r="Q428" s="4"/>
     </row>
     <row r="429" spans="1:17">
       <c r="A429" s="1">
         <v>7</v>
       </c>
       <c r="B429" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="C429"/>
       <c r="D429" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E429" t="s">
         <v>406</v>
       </c>
       <c r="F429" t="s">
         <v>40</v>
       </c>
       <c r="G429" t="s">
         <v>774</v>
       </c>
       <c r="H429" t="s">
         <v>42</v>
       </c>
       <c r="I429" s="3">
-        <v>93.0</v>
+        <v>123.0</v>
       </c>
       <c r="J429" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="K429" s="4">
         <v>47572.0</v>
       </c>
       <c r="L429" s="3">
-        <v>93.0</v>
+        <v>98.0</v>
       </c>
       <c r="M429" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="N429" s="4">
         <v>47572.0</v>
       </c>
       <c r="O429" s="3"/>
       <c r="P429" s="4"/>
       <c r="Q429" s="4"/>
     </row>
     <row r="430" spans="1:17">
       <c r="A430" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B430" t="s">
         <v>778</v>
       </c>
       <c r="C430"/>
       <c r="D430" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E430" t="s">
         <v>406</v>
       </c>
       <c r="F430" t="s">
         <v>40</v>
       </c>
       <c r="G430" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="H430" t="s">
         <v>42</v>
       </c>
       <c r="I430" s="3">
-        <v>123.0</v>
+        <v>93.0</v>
       </c>
       <c r="J430" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="K430" s="4">
         <v>47572.0</v>
       </c>
       <c r="L430" s="3">
-        <v>98.0</v>
+        <v>93.0</v>
       </c>
       <c r="M430" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="N430" s="4">
         <v>47572.0</v>
       </c>
       <c r="O430" s="3"/>
       <c r="P430" s="4"/>
       <c r="Q430" s="4"/>
     </row>
     <row r="431" spans="1:17">
       <c r="A431" s="1">
         <v>8</v>
       </c>
       <c r="B431" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="C431"/>
       <c r="D431" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="E431" t="s">
         <v>406</v>
       </c>
       <c r="F431" t="s">
         <v>40</v>
       </c>
       <c r="G431" t="s">
         <v>774</v>
       </c>
       <c r="H431" t="s">
         <v>42</v>
       </c>
       <c r="I431" s="3">
-        <v>93.0</v>
+        <v>123.0</v>
       </c>
       <c r="J431" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="K431" s="4">
         <v>47572.0</v>
       </c>
       <c r="L431" s="3">
-        <v>93.0</v>
+        <v>98.0</v>
       </c>
       <c r="M431" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="N431" s="4">
         <v>47572.0</v>
       </c>
       <c r="O431" s="3"/>
       <c r="P431" s="4"/>
       <c r="Q431" s="4"/>
     </row>
     <row r="432" spans="1:17">
       <c r="A432" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B432" t="s">
         <v>779</v>
       </c>
       <c r="C432"/>
       <c r="D432" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="E432" t="s">
-        <v>406</v>
+        <v>258</v>
       </c>
       <c r="F432" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="G432" t="s">
-        <v>775</v>
+        <v>259</v>
       </c>
       <c r="H432" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="I432" s="3">
-        <v>123.0</v>
+        <v>189.72</v>
       </c>
       <c r="J432" s="4">
-        <v>46113.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K432" s="4">
-        <v>47572.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47071.0</v>
+      </c>
+      <c r="L432" s="3"/>
+      <c r="M432" s="4"/>
+      <c r="N432" s="4"/>
       <c r="O432" s="3"/>
       <c r="P432" s="4"/>
       <c r="Q432" s="4"/>
     </row>
     <row r="433" spans="1:17">
       <c r="A433" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B433" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C433"/>
       <c r="D433" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="E433" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="F433" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="G433" t="s">
-        <v>259</v>
+        <v>783</v>
       </c>
       <c r="H433" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="I433" s="3">
-        <v>189.72</v>
+        <v>214.0</v>
       </c>
       <c r="J433" s="4">
-        <v>45839.0</v>
+        <v>45971.0</v>
       </c>
       <c r="K433" s="4">
-        <v>47071.0</v>
-[...3 lines deleted...]
-      <c r="N433" s="4"/>
+        <v>47796.0</v>
+      </c>
+      <c r="L433" s="3">
+        <v>124.0</v>
+      </c>
+      <c r="M433" s="4">
+        <v>45971.0</v>
+      </c>
+      <c r="N433" s="4">
+        <v>47796.0</v>
+      </c>
       <c r="O433" s="3"/>
       <c r="P433" s="4"/>
       <c r="Q433" s="4"/>
     </row>
     <row r="434" spans="1:17">
       <c r="A434" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B434" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="C434"/>
       <c r="D434" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
       <c r="E434" t="s">
-        <v>62</v>
+        <v>181</v>
       </c>
       <c r="F434" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="G434" t="s">
-        <v>784</v>
+        <v>182</v>
       </c>
       <c r="H434" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="I434" s="3">
-        <v>214.0</v>
+        <v>276.8</v>
       </c>
       <c r="J434" s="4">
-        <v>45971.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K434" s="4">
-        <v>47796.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L434" s="3">
-        <v>124.0</v>
+        <v>239.8</v>
       </c>
       <c r="M434" s="4">
-        <v>45971.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N434" s="4">
-        <v>47796.0</v>
-[...3 lines deleted...]
-      <c r="Q434" s="4"/>
+        <v>47092.0</v>
+      </c>
+      <c r="O434" s="3">
+        <v>96.0</v>
+      </c>
+      <c r="P434" s="4">
+        <v>45266.0</v>
+      </c>
+      <c r="Q434" s="4">
+        <v>47092.0</v>
+      </c>
     </row>
     <row r="435" spans="1:17">
       <c r="A435" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B435" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="C435"/>
+        <v>786</v>
+      </c>
+      <c r="C435" t="s">
+        <v>135</v>
+      </c>
       <c r="D435" t="s">
-        <v>786</v>
+        <v>180</v>
       </c>
       <c r="E435" t="s">
         <v>181</v>
       </c>
       <c r="F435" t="s">
         <v>91</v>
       </c>
       <c r="G435" t="s">
         <v>182</v>
       </c>
       <c r="H435" t="s">
         <v>93</v>
       </c>
       <c r="I435" s="3">
-        <v>276.8</v>
+        <v>617.5</v>
       </c>
       <c r="J435" s="4">
         <v>45839.0</v>
       </c>
       <c r="K435" s="4">
         <v>47092.0</v>
       </c>
       <c r="L435" s="3">
-        <v>239.8</v>
+        <v>489.8</v>
       </c>
       <c r="M435" s="4">
         <v>45839.0</v>
       </c>
       <c r="N435" s="4">
         <v>47092.0</v>
       </c>
-      <c r="O435" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O435" s="3"/>
+      <c r="P435" s="4"/>
+      <c r="Q435" s="4"/>
     </row>
     <row r="436" spans="1:17">
       <c r="A436" s="1">
         <v>6</v>
       </c>
       <c r="B436" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="C436" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D436" t="s">
         <v>180</v>
       </c>
       <c r="E436" t="s">
         <v>181</v>
       </c>
       <c r="F436" t="s">
         <v>91</v>
       </c>
       <c r="G436" t="s">
         <v>182</v>
       </c>
       <c r="H436" t="s">
         <v>93</v>
       </c>
       <c r="I436" s="3">
-        <v>617.5</v>
+        <v>82.1</v>
       </c>
       <c r="J436" s="4">
         <v>45839.0</v>
       </c>
       <c r="K436" s="4">
         <v>47092.0</v>
       </c>
       <c r="L436" s="3">
-        <v>489.8</v>
+        <v>82.1</v>
       </c>
       <c r="M436" s="4">
         <v>45839.0</v>
       </c>
       <c r="N436" s="4">
         <v>47092.0</v>
       </c>
       <c r="O436" s="3"/>
       <c r="P436" s="4"/>
       <c r="Q436" s="4"/>
     </row>
     <row r="437" spans="1:17">
       <c r="A437" s="1">
         <v>6</v>
       </c>
       <c r="B437" t="s">
         <v>787</v>
       </c>
-      <c r="C437" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C437"/>
       <c r="D437" t="s">
-        <v>180</v>
+        <v>788</v>
       </c>
       <c r="E437" t="s">
-        <v>181</v>
+        <v>574</v>
       </c>
       <c r="F437" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G437" t="s">
-        <v>182</v>
+        <v>47</v>
       </c>
       <c r="H437" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="I437" s="3">
-        <v>82.1</v>
+        <v>217.0</v>
       </c>
       <c r="J437" s="4">
-        <v>45839.0</v>
+        <v>45028.0</v>
       </c>
       <c r="K437" s="4">
-        <v>47092.0</v>
+        <v>46854.0</v>
       </c>
       <c r="L437" s="3">
-        <v>82.1</v>
+        <v>69.0</v>
       </c>
       <c r="M437" s="4">
-        <v>45839.0</v>
+        <v>45028.0</v>
       </c>
       <c r="N437" s="4">
-        <v>47092.0</v>
+        <v>46854.0</v>
       </c>
       <c r="O437" s="3"/>
       <c r="P437" s="4"/>
       <c r="Q437" s="4"/>
     </row>
     <row r="438" spans="1:17">
       <c r="A438" s="1">
         <v>6</v>
       </c>
       <c r="B438" t="s">
+        <v>787</v>
+      </c>
+      <c r="C438" t="s">
+        <v>789</v>
+      </c>
+      <c r="D438" t="s">
         <v>788</v>
       </c>
-      <c r="C438"/>
-[...2 lines deleted...]
-      </c>
       <c r="E438" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F438" t="s">
         <v>98</v>
       </c>
       <c r="G438" t="s">
         <v>47</v>
       </c>
       <c r="H438" t="s">
         <v>100</v>
       </c>
       <c r="I438" s="3">
-        <v>217.0</v>
+        <v>302.0</v>
       </c>
       <c r="J438" s="4">
-        <v>45028.0</v>
+        <v>45246.0</v>
       </c>
       <c r="K438" s="4">
         <v>46854.0</v>
       </c>
-      <c r="L438" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L438" s="3"/>
+      <c r="M438" s="4"/>
+      <c r="N438" s="4"/>
       <c r="O438" s="3"/>
       <c r="P438" s="4"/>
       <c r="Q438" s="4"/>
     </row>
     <row r="439" spans="1:17">
       <c r="A439" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B439" t="s">
+        <v>790</v>
+      </c>
+      <c r="C439"/>
+      <c r="D439" t="s">
         <v>788</v>
       </c>
-      <c r="C439" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E439" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F439" t="s">
         <v>98</v>
       </c>
       <c r="G439" t="s">
         <v>47</v>
       </c>
       <c r="H439" t="s">
         <v>100</v>
       </c>
       <c r="I439" s="3">
-        <v>302.0</v>
+        <v>292.0</v>
       </c>
       <c r="J439" s="4">
         <v>45246.0</v>
       </c>
       <c r="K439" s="4">
         <v>46854.0</v>
       </c>
-      <c r="L439" s="3"/>
-[...1 lines deleted...]
-      <c r="N439" s="4"/>
+      <c r="L439" s="3">
+        <v>69.0</v>
+      </c>
+      <c r="M439" s="4">
+        <v>45246.0</v>
+      </c>
+      <c r="N439" s="4">
+        <v>46854.0</v>
+      </c>
       <c r="O439" s="3"/>
       <c r="P439" s="4"/>
       <c r="Q439" s="4"/>
     </row>
     <row r="440" spans="1:17">
       <c r="A440" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B440" t="s">
         <v>791</v>
       </c>
       <c r="C440"/>
       <c r="D440" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E440" t="s">
-        <v>575</v>
+        <v>333</v>
       </c>
       <c r="F440" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="G440" t="s">
-        <v>47</v>
+        <v>334</v>
       </c>
       <c r="H440" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="I440" s="3">
-        <v>292.0</v>
+        <v>97.0</v>
       </c>
       <c r="J440" s="4">
-        <v>45246.0</v>
+        <v>45392.0</v>
       </c>
       <c r="K440" s="4">
-        <v>46854.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47217.0</v>
+      </c>
+      <c r="L440" s="3"/>
+      <c r="M440" s="4"/>
+      <c r="N440" s="4"/>
       <c r="O440" s="3"/>
       <c r="P440" s="4"/>
       <c r="Q440" s="4"/>
     </row>
     <row r="441" spans="1:17">
       <c r="A441" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B441" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C441"/>
       <c r="D441" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="E441" t="s">
         <v>333</v>
       </c>
       <c r="F441" t="s">
         <v>40</v>
       </c>
       <c r="G441" t="s">
         <v>334</v>
       </c>
       <c r="H441" t="s">
         <v>42</v>
       </c>
       <c r="I441" s="3">
         <v>97.0</v>
       </c>
       <c r="J441" s="4">
         <v>45392.0</v>
       </c>
       <c r="K441" s="4">
         <v>47217.0</v>
       </c>
       <c r="L441" s="3"/>
       <c r="M441" s="4"/>
       <c r="N441" s="4"/>
       <c r="O441" s="3"/>
       <c r="P441" s="4"/>
       <c r="Q441" s="4"/>
     </row>
     <row r="442" spans="1:17">
       <c r="A442" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B442" t="s">
         <v>794</v>
       </c>
       <c r="C442"/>
       <c r="D442" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="E442" t="s">
         <v>333</v>
       </c>
       <c r="F442" t="s">
         <v>40</v>
       </c>
       <c r="G442" t="s">
         <v>334</v>
       </c>
       <c r="H442" t="s">
         <v>42</v>
       </c>
       <c r="I442" s="3">
         <v>97.0</v>
       </c>
       <c r="J442" s="4">
         <v>45392.0</v>
       </c>
       <c r="K442" s="4">
         <v>47217.0</v>
       </c>
       <c r="L442" s="3"/>
       <c r="M442" s="4"/>
       <c r="N442" s="4"/>
-      <c r="O442" s="3"/>
-[...1 lines deleted...]
-      <c r="Q442" s="4"/>
+      <c r="O442" s="3">
+        <v>38.0</v>
+      </c>
+      <c r="P442" s="4">
+        <v>45392.0</v>
+      </c>
+      <c r="Q442" s="4">
+        <v>47217.0</v>
+      </c>
     </row>
     <row r="443" spans="1:17">
       <c r="A443" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B443" t="s">
         <v>795</v>
       </c>
       <c r="C443"/>
       <c r="D443" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="E443" t="s">
         <v>333</v>
       </c>
       <c r="F443" t="s">
         <v>40</v>
       </c>
       <c r="G443" t="s">
         <v>334</v>
       </c>
       <c r="H443" t="s">
         <v>42</v>
       </c>
       <c r="I443" s="3">
         <v>97.0</v>
       </c>
       <c r="J443" s="4">
         <v>45392.0</v>
       </c>
       <c r="K443" s="4">
         <v>47217.0</v>
       </c>
       <c r="L443" s="3"/>
       <c r="M443" s="4"/>
       <c r="N443" s="4"/>
       <c r="O443" s="3">
         <v>38.0</v>
       </c>
       <c r="P443" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q443" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="444" spans="1:17">
       <c r="A444" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B444" t="s">
         <v>796</v>
       </c>
       <c r="C444"/>
       <c r="D444" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="E444" t="s">
         <v>333</v>
       </c>
       <c r="F444" t="s">
         <v>40</v>
       </c>
       <c r="G444" t="s">
         <v>334</v>
       </c>
       <c r="H444" t="s">
         <v>42</v>
       </c>
       <c r="I444" s="3">
         <v>97.0</v>
       </c>
       <c r="J444" s="4">
         <v>45392.0</v>
       </c>
       <c r="K444" s="4">
         <v>47217.0</v>
       </c>
       <c r="L444" s="3"/>
       <c r="M444" s="4"/>
       <c r="N444" s="4"/>
       <c r="O444" s="3">
         <v>38.0</v>
       </c>
       <c r="P444" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q444" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="445" spans="1:17">
       <c r="A445" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B445" t="s">
         <v>797</v>
       </c>
       <c r="C445"/>
       <c r="D445" t="s">
-        <v>793</v>
+        <v>798</v>
       </c>
       <c r="E445" t="s">
-        <v>333</v>
+        <v>799</v>
       </c>
       <c r="F445" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="G445" t="s">
-        <v>334</v>
+        <v>800</v>
       </c>
       <c r="H445" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="I445" s="3">
-        <v>97.0</v>
+        <v>169.0</v>
       </c>
       <c r="J445" s="4">
-        <v>45392.0</v>
+        <v>45608.0</v>
       </c>
       <c r="K445" s="4">
-        <v>47217.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47433.0</v>
+      </c>
+      <c r="L445" s="3">
+        <v>114.0</v>
+      </c>
+      <c r="M445" s="4">
+        <v>45608.0</v>
+      </c>
+      <c r="N445" s="4">
+        <v>47433.0</v>
+      </c>
+      <c r="O445" s="3"/>
+      <c r="P445" s="4"/>
+      <c r="Q445" s="4"/>
     </row>
     <row r="446" spans="1:17">
       <c r="A446" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B446" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="C446"/>
       <c r="D446" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="E446" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F446" t="s">
         <v>98</v>
       </c>
       <c r="G446" t="s">
-        <v>801</v>
+        <v>104</v>
       </c>
       <c r="H446" t="s">
         <v>100</v>
       </c>
       <c r="I446" s="3">
-        <v>169.0</v>
+        <v>126.0</v>
       </c>
       <c r="J446" s="4">
-        <v>45608.0</v>
+        <v>45028.0</v>
       </c>
       <c r="K446" s="4">
-        <v>47433.0</v>
+        <v>46854.0</v>
       </c>
       <c r="L446" s="3">
-        <v>114.0</v>
+        <v>88.0</v>
       </c>
       <c r="M446" s="4">
-        <v>45608.0</v>
+        <v>45028.0</v>
       </c>
       <c r="N446" s="4">
-        <v>47433.0</v>
-[...3 lines deleted...]
-      <c r="Q446" s="4"/>
+        <v>46854.0</v>
+      </c>
+      <c r="O446" s="3">
+        <v>38.0</v>
+      </c>
+      <c r="P446" s="4">
+        <v>45028.0</v>
+      </c>
+      <c r="Q446" s="4">
+        <v>46854.0</v>
+      </c>
     </row>
     <row r="447" spans="1:17">
       <c r="A447" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B447" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="C447"/>
       <c r="D447" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E447" t="s">
-        <v>804</v>
+        <v>611</v>
       </c>
       <c r="F447" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="G447" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="H447" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="I447" s="3">
-        <v>126.0</v>
+        <v>235.0</v>
       </c>
       <c r="J447" s="4">
-        <v>45028.0</v>
+        <v>44476.0</v>
       </c>
       <c r="K447" s="4">
-        <v>46854.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>46301.0</v>
+      </c>
+      <c r="L447" s="3"/>
+      <c r="M447" s="4"/>
+      <c r="N447" s="4"/>
       <c r="O447" s="3">
-        <v>38.0</v>
+        <v>90.0</v>
       </c>
       <c r="P447" s="4">
-        <v>45028.0</v>
+        <v>44476.0</v>
       </c>
       <c r="Q447" s="4">
-        <v>46854.0</v>
+        <v>46301.0</v>
       </c>
     </row>
     <row r="448" spans="1:17">
       <c r="A448" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B448" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C448"/>
       <c r="D448" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="E448" t="s">
-        <v>612</v>
+        <v>371</v>
       </c>
       <c r="F448" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="G448" t="s">
-        <v>113</v>
+        <v>808</v>
       </c>
       <c r="H448" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="I448" s="3">
-        <v>235.0</v>
+        <v>227.0</v>
       </c>
       <c r="J448" s="4">
-        <v>44476.0</v>
+        <v>45788.0</v>
       </c>
       <c r="K448" s="4">
-        <v>46301.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47613.0</v>
+      </c>
+      <c r="L448" s="3">
+        <v>184.0</v>
+      </c>
+      <c r="M448" s="4">
+        <v>45788.0</v>
+      </c>
+      <c r="N448" s="4">
+        <v>47613.0</v>
+      </c>
+      <c r="O448" s="3"/>
+      <c r="P448" s="4"/>
+      <c r="Q448" s="4"/>
     </row>
     <row r="449" spans="1:17">
       <c r="A449" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B449" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="C449"/>
       <c r="D449" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="E449" t="s">
         <v>371</v>
       </c>
       <c r="F449" t="s">
         <v>98</v>
       </c>
       <c r="G449" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="H449" t="s">
         <v>100</v>
       </c>
       <c r="I449" s="3">
-        <v>227.0</v>
+        <v>244.0</v>
       </c>
       <c r="J449" s="4">
         <v>45788.0</v>
       </c>
       <c r="K449" s="4">
         <v>47613.0</v>
       </c>
       <c r="L449" s="3">
-        <v>184.0</v>
+        <v>190.0</v>
       </c>
       <c r="M449" s="4">
         <v>45788.0</v>
       </c>
       <c r="N449" s="4">
         <v>47613.0</v>
       </c>
       <c r="O449" s="3"/>
       <c r="P449" s="4"/>
       <c r="Q449" s="4"/>
     </row>
     <row r="450" spans="1:17">
       <c r="A450" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B450" t="s">
         <v>810</v>
       </c>
       <c r="C450"/>
       <c r="D450" t="s">
-        <v>808</v>
+        <v>38</v>
       </c>
       <c r="E450" t="s">
-        <v>371</v>
+        <v>39</v>
       </c>
       <c r="F450" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="G450" t="s">
-        <v>809</v>
+        <v>41</v>
       </c>
       <c r="H450" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="I450" s="3">
-        <v>244.0</v>
+        <v>80.0</v>
       </c>
       <c r="J450" s="4">
-        <v>45788.0</v>
+        <v>45972.0</v>
       </c>
       <c r="K450" s="4">
-        <v>47613.0</v>
+        <v>47797.0</v>
       </c>
       <c r="L450" s="3">
-        <v>190.0</v>
+        <v>80.0</v>
       </c>
       <c r="M450" s="4">
-        <v>45788.0</v>
+        <v>45972.0</v>
       </c>
       <c r="N450" s="4">
-        <v>47613.0</v>
+        <v>47797.0</v>
       </c>
       <c r="O450" s="3"/>
       <c r="P450" s="4"/>
       <c r="Q450" s="4"/>
     </row>
     <row r="451" spans="1:17">
       <c r="A451" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B451" t="s">
         <v>811</v>
       </c>
       <c r="C451"/>
       <c r="D451" t="s">
-        <v>38</v>
+        <v>812</v>
       </c>
       <c r="E451" t="s">
-        <v>39</v>
+        <v>121</v>
       </c>
       <c r="F451" t="s">
-        <v>40</v>
+        <v>122</v>
       </c>
       <c r="G451" t="s">
-        <v>41</v>
+        <v>123</v>
       </c>
       <c r="H451" t="s">
-        <v>42</v>
+        <v>124</v>
       </c>
       <c r="I451" s="3">
-        <v>80.0</v>
+        <v>329.0</v>
       </c>
       <c r="J451" s="4">
-        <v>45972.0</v>
+        <v>45020.0</v>
       </c>
       <c r="K451" s="4">
-        <v>47797.0</v>
+        <v>46489.0</v>
       </c>
       <c r="L451" s="3">
-        <v>80.0</v>
+        <v>194.0</v>
       </c>
       <c r="M451" s="4">
-        <v>45972.0</v>
+        <v>45020.0</v>
       </c>
       <c r="N451" s="4">
-        <v>47797.0</v>
+        <v>46489.0</v>
       </c>
       <c r="O451" s="3"/>
       <c r="P451" s="4"/>
       <c r="Q451" s="4"/>
     </row>
     <row r="452" spans="1:17">
       <c r="A452" s="1">
         <v>6</v>
       </c>
       <c r="B452" t="s">
+        <v>811</v>
+      </c>
+      <c r="C452" t="s">
+        <v>813</v>
+      </c>
+      <c r="D452" t="s">
         <v>812</v>
-      </c>
-[...2 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E452" t="s">
         <v>121</v>
       </c>
       <c r="F452" t="s">
         <v>122</v>
       </c>
       <c r="G452" t="s">
         <v>123</v>
       </c>
       <c r="H452" t="s">
         <v>124</v>
       </c>
       <c r="I452" s="3">
-        <v>329.0</v>
+        <v>389.0</v>
       </c>
       <c r="J452" s="4">
         <v>45020.0</v>
       </c>
       <c r="K452" s="4">
         <v>46489.0</v>
       </c>
       <c r="L452" s="3">
-        <v>194.0</v>
+        <v>315.0</v>
       </c>
       <c r="M452" s="4">
         <v>45020.0</v>
       </c>
       <c r="N452" s="4">
         <v>46489.0</v>
       </c>
       <c r="O452" s="3"/>
       <c r="P452" s="4"/>
       <c r="Q452" s="4"/>
     </row>
     <row r="453" spans="1:17">
       <c r="A453" s="1">
         <v>6</v>
       </c>
       <c r="B453" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C453" t="s">
         <v>814</v>
       </c>
       <c r="D453" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="E453" t="s">
         <v>121</v>
       </c>
       <c r="F453" t="s">
         <v>122</v>
       </c>
       <c r="G453" t="s">
         <v>123</v>
       </c>
       <c r="H453" t="s">
         <v>124</v>
       </c>
       <c r="I453" s="3">
-        <v>389.0</v>
+        <v>224.0</v>
       </c>
       <c r="J453" s="4">
         <v>45020.0</v>
       </c>
       <c r="K453" s="4">
         <v>46489.0</v>
       </c>
       <c r="L453" s="3">
-        <v>315.0</v>
+        <v>200.0</v>
       </c>
       <c r="M453" s="4">
         <v>45020.0</v>
       </c>
       <c r="N453" s="4">
         <v>46489.0</v>
       </c>
       <c r="O453" s="3"/>
       <c r="P453" s="4"/>
       <c r="Q453" s="4"/>
     </row>
     <row r="454" spans="1:17">
       <c r="A454" s="1">
         <v>6</v>
       </c>
       <c r="B454" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="C454" t="s">
         <v>815</v>
       </c>
       <c r="D454" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="E454" t="s">
         <v>121</v>
       </c>
       <c r="F454" t="s">
         <v>122</v>
       </c>
       <c r="G454" t="s">
         <v>123</v>
       </c>
       <c r="H454" t="s">
         <v>124</v>
       </c>
       <c r="I454" s="3">
-        <v>224.0</v>
+        <v>137.0</v>
       </c>
       <c r="J454" s="4">
         <v>45020.0</v>
       </c>
       <c r="K454" s="4">
         <v>46489.0</v>
       </c>
       <c r="L454" s="3">
-        <v>200.0</v>
+        <v>98.0</v>
       </c>
       <c r="M454" s="4">
         <v>45020.0</v>
       </c>
       <c r="N454" s="4">
         <v>46489.0</v>
       </c>
       <c r="O454" s="3"/>
       <c r="P454" s="4"/>
       <c r="Q454" s="4"/>
     </row>
     <row r="455" spans="1:17">
       <c r="A455" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B455" t="s">
+        <v>816</v>
+      </c>
+      <c r="C455"/>
+      <c r="D455" t="s">
         <v>812</v>
-      </c>
-[...4 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E455" t="s">
         <v>121</v>
       </c>
       <c r="F455" t="s">
         <v>122</v>
       </c>
       <c r="G455" t="s">
         <v>123</v>
       </c>
       <c r="H455" t="s">
         <v>124</v>
       </c>
       <c r="I455" s="3">
-        <v>137.0</v>
+        <v>221.0</v>
       </c>
       <c r="J455" s="4">
         <v>45020.0</v>
       </c>
       <c r="K455" s="4">
         <v>46489.0</v>
       </c>
       <c r="L455" s="3">
-        <v>98.0</v>
+        <v>155.0</v>
       </c>
       <c r="M455" s="4">
         <v>45020.0</v>
       </c>
       <c r="N455" s="4">
         <v>46489.0</v>
       </c>
       <c r="O455" s="3"/>
       <c r="P455" s="4"/>
       <c r="Q455" s="4"/>
     </row>
     <row r="456" spans="1:17">
       <c r="A456" s="1">
         <v>5</v>
       </c>
       <c r="B456" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="C456"/>
+        <v>816</v>
+      </c>
+      <c r="C456" t="s">
+        <v>815</v>
+      </c>
       <c r="D456" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="E456" t="s">
         <v>121</v>
       </c>
       <c r="F456" t="s">
         <v>122</v>
       </c>
       <c r="G456" t="s">
         <v>123</v>
       </c>
       <c r="H456" t="s">
         <v>124</v>
       </c>
       <c r="I456" s="3">
-        <v>221.0</v>
+        <v>137.0</v>
       </c>
       <c r="J456" s="4">
         <v>45020.0</v>
       </c>
       <c r="K456" s="4">
         <v>46489.0</v>
       </c>
       <c r="L456" s="3">
-        <v>155.0</v>
+        <v>98.0</v>
       </c>
       <c r="M456" s="4">
         <v>45020.0</v>
       </c>
       <c r="N456" s="4">
         <v>46489.0</v>
       </c>
       <c r="O456" s="3"/>
       <c r="P456" s="4"/>
       <c r="Q456" s="4"/>
     </row>
     <row r="457" spans="1:17">
       <c r="A457" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B457" t="s">
         <v>817</v>
       </c>
-      <c r="C457" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C457"/>
       <c r="D457" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
       <c r="E457" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="F457" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="G457" t="s">
-        <v>123</v>
+        <v>23</v>
       </c>
       <c r="H457" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="I457" s="3">
-        <v>137.0</v>
+        <v>229.0</v>
       </c>
       <c r="J457" s="4">
-        <v>45020.0</v>
+        <v>46119.0</v>
       </c>
       <c r="K457" s="4">
-        <v>46489.0</v>
-[...12 lines deleted...]
-      <c r="Q457" s="4"/>
+        <v>47944.0</v>
+      </c>
+      <c r="L457" s="3"/>
+      <c r="M457" s="4"/>
+      <c r="N457" s="4"/>
+      <c r="O457" s="3">
+        <v>80.0</v>
+      </c>
+      <c r="P457" s="4">
+        <v>46119.0</v>
+      </c>
+      <c r="Q457" s="4">
+        <v>47944.0</v>
+      </c>
     </row>
     <row r="458" spans="1:17">
       <c r="A458" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B458" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="C458"/>
       <c r="D458" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="E458" t="s">
-        <v>21</v>
+        <v>821</v>
       </c>
       <c r="F458" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="G458" t="s">
-        <v>23</v>
+        <v>822</v>
       </c>
       <c r="H458" t="s">
-        <v>24</v>
+        <v>124</v>
       </c>
       <c r="I458" s="3">
-        <v>229.0</v>
+        <v>152.52</v>
       </c>
       <c r="J458" s="4">
-        <v>46119.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K458" s="4">
-        <v>47944.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>46853.0</v>
+      </c>
+      <c r="L458" s="3">
+        <v>95.48</v>
+      </c>
+      <c r="M458" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N458" s="4">
+        <v>46853.0</v>
+      </c>
+      <c r="O458" s="3"/>
+      <c r="P458" s="4"/>
+      <c r="Q458" s="4"/>
     </row>
     <row r="459" spans="1:17">
       <c r="A459" s="1">
         <v>5</v>
       </c>
       <c r="B459" t="s">
+        <v>819</v>
+      </c>
+      <c r="C459" t="s">
+        <v>316</v>
+      </c>
+      <c r="D459" t="s">
         <v>820</v>
       </c>
-      <c r="C459"/>
-      <c r="D459" t="s">
+      <c r="E459" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
       <c r="F459" t="s">
         <v>122</v>
       </c>
       <c r="G459" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H459" t="s">
         <v>124</v>
       </c>
       <c r="I459" s="3">
-        <v>152.52</v>
+        <v>14.88</v>
       </c>
       <c r="J459" s="4">
         <v>45839.0</v>
       </c>
       <c r="K459" s="4">
         <v>46853.0</v>
       </c>
       <c r="L459" s="3">
-        <v>95.48</v>
+        <v>14.88</v>
       </c>
       <c r="M459" s="4">
         <v>45839.0</v>
       </c>
       <c r="N459" s="4">
         <v>46853.0</v>
       </c>
       <c r="O459" s="3"/>
       <c r="P459" s="4"/>
       <c r="Q459" s="4"/>
     </row>
     <row r="460" spans="1:17">
       <c r="A460" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B460" t="s">
-        <v>820</v>
-[...3 lines deleted...]
-      </c>
+        <v>823</v>
+      </c>
+      <c r="C460"/>
       <c r="D460" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E460" t="s">
+        <v>83</v>
+      </c>
+      <c r="F460" t="s">
+        <v>34</v>
+      </c>
+      <c r="G460" t="s">
         <v>822</v>
       </c>
-      <c r="F460" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H460" t="s">
-        <v>124</v>
+        <v>36</v>
       </c>
       <c r="I460" s="3">
-        <v>14.88</v>
+        <v>50.84</v>
       </c>
       <c r="J460" s="4">
         <v>45839.0</v>
       </c>
       <c r="K460" s="4">
         <v>46853.0</v>
       </c>
-      <c r="L460" s="3">
-[...5 lines deleted...]
-      <c r="N460" s="4">
+      <c r="L460" s="3"/>
+      <c r="M460" s="4"/>
+      <c r="N460" s="4"/>
+      <c r="O460" s="3">
+        <v>28.0</v>
+      </c>
+      <c r="P460" s="4">
+        <v>45027.0</v>
+      </c>
+      <c r="Q460" s="4">
         <v>46853.0</v>
       </c>
-      <c r="O460" s="3"/>
-[...1 lines deleted...]
-      <c r="Q460" s="4"/>
     </row>
     <row r="461" spans="1:17">
       <c r="A461" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B461" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="C461"/>
       <c r="D461" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="E461" t="s">
         <v>83</v>
       </c>
       <c r="F461" t="s">
         <v>34</v>
       </c>
       <c r="G461" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H461" t="s">
         <v>36</v>
       </c>
       <c r="I461" s="3">
-        <v>50.84</v>
+        <v>164.92</v>
       </c>
       <c r="J461" s="4">
         <v>45839.0</v>
       </c>
       <c r="K461" s="4">
         <v>46853.0</v>
       </c>
-      <c r="L461" s="3"/>
-[...8 lines deleted...]
-      <c r="Q461" s="4">
+      <c r="L461" s="3">
+        <v>124.0</v>
+      </c>
+      <c r="M461" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N461" s="4">
         <v>46853.0</v>
       </c>
+      <c r="O461" s="3"/>
+      <c r="P461" s="4"/>
+      <c r="Q461" s="4"/>
     </row>
     <row r="462" spans="1:17">
       <c r="A462" s="1">
         <v>6</v>
       </c>
       <c r="B462" t="s">
+        <v>825</v>
+      </c>
+      <c r="C462" t="s">
+        <v>827</v>
+      </c>
+      <c r="D462" t="s">
         <v>826</v>
-      </c>
-[...2 lines deleted...]
-        <v>827</v>
       </c>
       <c r="E462" t="s">
         <v>83</v>
       </c>
       <c r="F462" t="s">
         <v>34</v>
       </c>
       <c r="G462" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H462" t="s">
         <v>36</v>
       </c>
       <c r="I462" s="3">
-        <v>164.92</v>
+        <v>80.6</v>
       </c>
       <c r="J462" s="4">
         <v>45839.0</v>
       </c>
       <c r="K462" s="4">
         <v>46853.0</v>
       </c>
       <c r="L462" s="3">
-        <v>124.0</v>
+        <v>55.8</v>
       </c>
       <c r="M462" s="4">
         <v>45839.0</v>
       </c>
       <c r="N462" s="4">
         <v>46853.0</v>
       </c>
       <c r="O462" s="3"/>
       <c r="P462" s="4"/>
       <c r="Q462" s="4"/>
     </row>
     <row r="463" spans="1:17">
       <c r="A463" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B463" t="s">
-        <v>826</v>
-[...1 lines deleted...]
-      <c r="C463" t="s">
         <v>828</v>
       </c>
+      <c r="C463"/>
       <c r="D463" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="E463" t="s">
         <v>83</v>
       </c>
       <c r="F463" t="s">
         <v>34</v>
       </c>
       <c r="G463" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H463" t="s">
         <v>36</v>
       </c>
       <c r="I463" s="3">
-        <v>80.6</v>
+        <v>121.52</v>
       </c>
       <c r="J463" s="4">
         <v>45839.0</v>
       </c>
       <c r="K463" s="4">
         <v>46853.0</v>
       </c>
       <c r="L463" s="3">
-        <v>55.8</v>
+        <v>83.03</v>
       </c>
       <c r="M463" s="4">
         <v>45839.0</v>
       </c>
       <c r="N463" s="4">
         <v>46853.0</v>
       </c>
       <c r="O463" s="3"/>
       <c r="P463" s="4"/>
       <c r="Q463" s="4"/>
     </row>
     <row r="464" spans="1:17">
       <c r="A464" s="1">
         <v>4</v>
       </c>
       <c r="B464" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="C464"/>
+        <v>828</v>
+      </c>
+      <c r="C464" t="s">
+        <v>827</v>
+      </c>
       <c r="D464" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="E464" t="s">
         <v>83</v>
       </c>
       <c r="F464" t="s">
         <v>34</v>
       </c>
       <c r="G464" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H464" t="s">
         <v>36</v>
       </c>
       <c r="I464" s="3">
-        <v>121.52</v>
+        <v>49.6</v>
       </c>
       <c r="J464" s="4">
         <v>45839.0</v>
       </c>
       <c r="K464" s="4">
         <v>46853.0</v>
       </c>
       <c r="L464" s="3">
-        <v>83.03</v>
+        <v>37.2</v>
       </c>
       <c r="M464" s="4">
         <v>45839.0</v>
       </c>
       <c r="N464" s="4">
         <v>46853.0</v>
       </c>
       <c r="O464" s="3"/>
       <c r="P464" s="4"/>
       <c r="Q464" s="4"/>
     </row>
     <row r="465" spans="1:17">
       <c r="A465" s="1">
         <v>4</v>
       </c>
       <c r="B465" t="s">
+        <v>828</v>
+      </c>
+      <c r="C465" t="s">
         <v>829</v>
       </c>
-      <c r="C465" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D465" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="E465" t="s">
         <v>83</v>
       </c>
       <c r="F465" t="s">
         <v>34</v>
       </c>
       <c r="G465" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H465" t="s">
         <v>36</v>
       </c>
       <c r="I465" s="3">
-        <v>49.6</v>
+        <v>239.32</v>
       </c>
       <c r="J465" s="4">
         <v>45839.0</v>
       </c>
       <c r="K465" s="4">
         <v>46853.0</v>
       </c>
       <c r="L465" s="3">
-        <v>37.2</v>
+        <v>208.32</v>
       </c>
       <c r="M465" s="4">
         <v>45839.0</v>
       </c>
       <c r="N465" s="4">
         <v>46853.0</v>
       </c>
       <c r="O465" s="3"/>
       <c r="P465" s="4"/>
       <c r="Q465" s="4"/>
     </row>
     <row r="466" spans="1:17">
       <c r="A466" s="1">
         <v>4</v>
       </c>
       <c r="B466" t="s">
-        <v>829</v>
-[...1 lines deleted...]
-      <c r="C466" t="s">
         <v>830</v>
       </c>
+      <c r="C466"/>
       <c r="D466" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="E466" t="s">
         <v>83</v>
       </c>
       <c r="F466" t="s">
         <v>34</v>
       </c>
       <c r="G466" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H466" t="s">
         <v>36</v>
       </c>
-      <c r="I466" s="3">
-[...5 lines deleted...]
-      <c r="K466" s="4">
+      <c r="I466" s="3"/>
+      <c r="J466" s="4"/>
+      <c r="K466" s="4"/>
+      <c r="L466" s="3"/>
+      <c r="M466" s="4"/>
+      <c r="N466" s="4"/>
+      <c r="O466" s="3">
+        <v>88.0</v>
+      </c>
+      <c r="P466" s="4">
+        <v>45027.0</v>
+      </c>
+      <c r="Q466" s="4">
         <v>46853.0</v>
       </c>
-      <c r="L466" s="3">
-[...10 lines deleted...]
-      <c r="Q466" s="4"/>
     </row>
     <row r="467" spans="1:17">
       <c r="A467" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B467" t="s">
         <v>831</v>
       </c>
       <c r="C467"/>
       <c r="D467" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="E467" t="s">
         <v>83</v>
       </c>
       <c r="F467" t="s">
         <v>34</v>
       </c>
       <c r="G467" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H467" t="s">
         <v>36</v>
       </c>
-      <c r="I467" s="3"/>
-[...11 lines deleted...]
-      <c r="Q467" s="4">
+      <c r="I467" s="3">
+        <v>148.8</v>
+      </c>
+      <c r="J467" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="K467" s="4">
         <v>46853.0</v>
       </c>
+      <c r="L467" s="3">
+        <v>111.6</v>
+      </c>
+      <c r="M467" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N467" s="4">
+        <v>46853.0</v>
+      </c>
+      <c r="O467" s="3"/>
+      <c r="P467" s="4"/>
+      <c r="Q467" s="4"/>
     </row>
     <row r="468" spans="1:17">
       <c r="A468" s="1">
         <v>5</v>
       </c>
       <c r="B468" t="s">
-        <v>832</v>
-[...1 lines deleted...]
-      <c r="C468"/>
+        <v>831</v>
+      </c>
+      <c r="C468" t="s">
+        <v>827</v>
+      </c>
       <c r="D468" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="E468" t="s">
         <v>83</v>
       </c>
       <c r="F468" t="s">
         <v>34</v>
       </c>
       <c r="G468" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H468" t="s">
         <v>36</v>
       </c>
       <c r="I468" s="3">
-        <v>148.8</v>
+        <v>68.2</v>
       </c>
       <c r="J468" s="4">
         <v>45839.0</v>
       </c>
       <c r="K468" s="4">
         <v>46853.0</v>
       </c>
       <c r="L468" s="3">
-        <v>111.6</v>
+        <v>49.6</v>
       </c>
       <c r="M468" s="4">
         <v>45839.0</v>
       </c>
       <c r="N468" s="4">
         <v>46853.0</v>
       </c>
       <c r="O468" s="3"/>
       <c r="P468" s="4"/>
       <c r="Q468" s="4"/>
     </row>
     <row r="469" spans="1:17">
       <c r="A469" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B469" t="s">
         <v>832</v>
       </c>
-      <c r="C469" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C469"/>
       <c r="D469" t="s">
-        <v>825</v>
+        <v>820</v>
       </c>
       <c r="E469" t="s">
-        <v>83</v>
+        <v>821</v>
       </c>
       <c r="F469" t="s">
-        <v>34</v>
+        <v>122</v>
       </c>
       <c r="G469" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H469" t="s">
-        <v>36</v>
+        <v>124</v>
       </c>
       <c r="I469" s="3">
-        <v>68.2</v>
+        <v>76.88</v>
       </c>
       <c r="J469" s="4">
         <v>45839.0</v>
       </c>
       <c r="K469" s="4">
         <v>46853.0</v>
       </c>
       <c r="L469" s="3">
-        <v>49.6</v>
+        <v>35.96</v>
       </c>
       <c r="M469" s="4">
         <v>45839.0</v>
       </c>
       <c r="N469" s="4">
         <v>46853.0</v>
       </c>
       <c r="O469" s="3"/>
       <c r="P469" s="4"/>
       <c r="Q469" s="4"/>
     </row>
     <row r="470" spans="1:17">
       <c r="A470" s="1">
         <v>4</v>
       </c>
       <c r="B470" t="s">
-        <v>833</v>
-[...1 lines deleted...]
-      <c r="C470"/>
+        <v>832</v>
+      </c>
+      <c r="C470" t="s">
+        <v>316</v>
+      </c>
       <c r="D470" t="s">
+        <v>820</v>
+      </c>
+      <c r="E470" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
       <c r="F470" t="s">
         <v>122</v>
       </c>
       <c r="G470" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="H470" t="s">
         <v>124</v>
       </c>
       <c r="I470" s="3">
-        <v>76.88</v>
+        <v>18.6</v>
       </c>
       <c r="J470" s="4">
         <v>45839.0</v>
       </c>
       <c r="K470" s="4">
         <v>46853.0</v>
       </c>
       <c r="L470" s="3">
-        <v>35.96</v>
+        <v>18.6</v>
       </c>
       <c r="M470" s="4">
         <v>45839.0</v>
       </c>
       <c r="N470" s="4">
         <v>46853.0</v>
       </c>
       <c r="O470" s="3"/>
       <c r="P470" s="4"/>
       <c r="Q470" s="4"/>
     </row>
     <row r="471" spans="1:17">
       <c r="A471" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B471" t="s">
         <v>833</v>
       </c>
-      <c r="C471" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C471"/>
       <c r="D471" t="s">
-        <v>821</v>
+        <v>834</v>
       </c>
       <c r="E471" t="s">
-        <v>822</v>
+        <v>314</v>
       </c>
       <c r="F471" t="s">
-        <v>122</v>
+        <v>225</v>
       </c>
       <c r="G471" t="s">
-        <v>823</v>
+        <v>835</v>
       </c>
       <c r="H471" t="s">
-        <v>124</v>
+        <v>227</v>
       </c>
       <c r="I471" s="3">
-        <v>18.6</v>
+        <v>140.0</v>
       </c>
       <c r="J471" s="4">
-        <v>45839.0</v>
+        <v>44676.0</v>
       </c>
       <c r="K471" s="4">
-        <v>46853.0</v>
+        <v>46501.0</v>
       </c>
       <c r="L471" s="3">
-        <v>18.6</v>
+        <v>90.0</v>
       </c>
       <c r="M471" s="4">
-        <v>45839.0</v>
+        <v>44676.0</v>
       </c>
       <c r="N471" s="4">
-        <v>46853.0</v>
+        <v>46501.0</v>
       </c>
       <c r="O471" s="3"/>
       <c r="P471" s="4"/>
       <c r="Q471" s="4"/>
     </row>
     <row r="472" spans="1:17">
       <c r="A472" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B472" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="C472"/>
       <c r="D472" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="E472" t="s">
         <v>314</v>
       </c>
       <c r="F472" t="s">
         <v>225</v>
       </c>
       <c r="G472" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="H472" t="s">
         <v>227</v>
       </c>
       <c r="I472" s="3">
-        <v>140.0</v>
+        <v>165.0</v>
       </c>
       <c r="J472" s="4">
         <v>44676.0</v>
       </c>
       <c r="K472" s="4">
         <v>46501.0</v>
       </c>
       <c r="L472" s="3">
         <v>90.0</v>
       </c>
       <c r="M472" s="4">
         <v>44676.0</v>
       </c>
       <c r="N472" s="4">
         <v>46501.0</v>
       </c>
       <c r="O472" s="3"/>
       <c r="P472" s="4"/>
       <c r="Q472" s="4"/>
     </row>
     <row r="473" spans="1:17">
       <c r="A473" s="1">
         <v>6</v>
       </c>
       <c r="B473" t="s">
+        <v>836</v>
+      </c>
+      <c r="C473" t="s">
         <v>837</v>
       </c>
-      <c r="C473"/>
       <c r="D473" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="E473" t="s">
         <v>314</v>
       </c>
       <c r="F473" t="s">
         <v>225</v>
       </c>
       <c r="G473" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="H473" t="s">
         <v>227</v>
       </c>
       <c r="I473" s="3">
-        <v>165.0</v>
+        <v>295.0</v>
       </c>
       <c r="J473" s="4">
         <v>44676.0</v>
       </c>
       <c r="K473" s="4">
         <v>46501.0</v>
       </c>
       <c r="L473" s="3">
-        <v>90.0</v>
+        <v>235.0</v>
       </c>
       <c r="M473" s="4">
         <v>44676.0</v>
       </c>
       <c r="N473" s="4">
         <v>46501.0</v>
       </c>
       <c r="O473" s="3"/>
       <c r="P473" s="4"/>
       <c r="Q473" s="4"/>
     </row>
     <row r="474" spans="1:17">
       <c r="A474" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B474" t="s">
-        <v>837</v>
-[...1 lines deleted...]
-      <c r="C474" t="s">
         <v>838</v>
       </c>
+      <c r="C474"/>
       <c r="D474" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="E474" t="s">
         <v>314</v>
       </c>
       <c r="F474" t="s">
         <v>225</v>
       </c>
       <c r="G474" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="H474" t="s">
         <v>227</v>
       </c>
       <c r="I474" s="3">
-        <v>295.0</v>
+        <v>200.0</v>
       </c>
       <c r="J474" s="4">
         <v>44676.0</v>
       </c>
       <c r="K474" s="4">
         <v>46501.0</v>
       </c>
       <c r="L474" s="3">
-        <v>235.0</v>
+        <v>90.0</v>
       </c>
       <c r="M474" s="4">
         <v>44676.0</v>
       </c>
       <c r="N474" s="4">
         <v>46501.0</v>
       </c>
       <c r="O474" s="3"/>
       <c r="P474" s="4"/>
       <c r="Q474" s="4"/>
     </row>
     <row r="475" spans="1:17">
       <c r="A475" s="1">
         <v>7</v>
       </c>
       <c r="B475" t="s">
+        <v>838</v>
+      </c>
+      <c r="C475" t="s">
         <v>839</v>
       </c>
-      <c r="C475"/>
       <c r="D475" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="E475" t="s">
         <v>314</v>
       </c>
       <c r="F475" t="s">
         <v>225</v>
       </c>
       <c r="G475" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="H475" t="s">
         <v>227</v>
       </c>
       <c r="I475" s="3">
-        <v>200.0</v>
+        <v>340.0</v>
       </c>
       <c r="J475" s="4">
         <v>44676.0</v>
       </c>
       <c r="K475" s="4">
         <v>46501.0</v>
       </c>
       <c r="L475" s="3">
-        <v>90.0</v>
+        <v>235.0</v>
       </c>
       <c r="M475" s="4">
         <v>44676.0</v>
       </c>
       <c r="N475" s="4">
         <v>46501.0</v>
       </c>
       <c r="O475" s="3"/>
       <c r="P475" s="4"/>
       <c r="Q475" s="4"/>
     </row>
     <row r="476" spans="1:17">
       <c r="A476" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B476" t="s">
-        <v>839</v>
-[...1 lines deleted...]
-      <c r="C476" t="s">
         <v>840</v>
       </c>
+      <c r="C476"/>
       <c r="D476" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="E476" t="s">
         <v>314</v>
       </c>
       <c r="F476" t="s">
         <v>225</v>
       </c>
       <c r="G476" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="H476" t="s">
         <v>227</v>
       </c>
       <c r="I476" s="3">
-        <v>340.0</v>
+        <v>225.0</v>
       </c>
       <c r="J476" s="4">
         <v>44676.0</v>
       </c>
       <c r="K476" s="4">
         <v>46501.0</v>
       </c>
       <c r="L476" s="3">
-        <v>235.0</v>
+        <v>90.0</v>
       </c>
       <c r="M476" s="4">
         <v>44676.0</v>
       </c>
       <c r="N476" s="4">
         <v>46501.0</v>
       </c>
       <c r="O476" s="3"/>
       <c r="P476" s="4"/>
       <c r="Q476" s="4"/>
     </row>
     <row r="477" spans="1:17">
       <c r="A477" s="1">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B477" t="s">
         <v>841</v>
       </c>
       <c r="C477"/>
       <c r="D477" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="E477" t="s">
-        <v>314</v>
+        <v>701</v>
       </c>
       <c r="F477" t="s">
-        <v>225</v>
+        <v>76</v>
       </c>
       <c r="G477" t="s">
-        <v>836</v>
+        <v>702</v>
       </c>
       <c r="H477" t="s">
-        <v>227</v>
+        <v>78</v>
       </c>
       <c r="I477" s="3">
-        <v>225.0</v>
+        <v>183.0</v>
       </c>
       <c r="J477" s="4">
-        <v>44676.0</v>
+        <v>45245.0</v>
       </c>
       <c r="K477" s="4">
-        <v>46501.0</v>
+        <v>47071.0</v>
       </c>
       <c r="L477" s="3">
-        <v>90.0</v>
+        <v>183.0</v>
       </c>
       <c r="M477" s="4">
-        <v>44676.0</v>
+        <v>45245.0</v>
       </c>
       <c r="N477" s="4">
-        <v>46501.0</v>
+        <v>47071.0</v>
       </c>
       <c r="O477" s="3"/>
       <c r="P477" s="4"/>
       <c r="Q477" s="4"/>
     </row>
     <row r="478" spans="1:17">
       <c r="A478" s="1">
         <v>4</v>
       </c>
       <c r="B478" t="s">
+        <v>841</v>
+      </c>
+      <c r="C478" t="s">
+        <v>703</v>
+      </c>
+      <c r="D478" t="s">
         <v>842</v>
       </c>
-      <c r="C478"/>
-[...2 lines deleted...]
-      </c>
       <c r="E478" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F478" t="s">
         <v>76</v>
       </c>
       <c r="G478" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H478" t="s">
         <v>78</v>
       </c>
       <c r="I478" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J478" s="4">
         <v>45245.0</v>
       </c>
       <c r="K478" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L478" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L478" s="3"/>
+      <c r="M478" s="4"/>
+      <c r="N478" s="4"/>
       <c r="O478" s="3"/>
       <c r="P478" s="4"/>
       <c r="Q478" s="4"/>
     </row>
     <row r="479" spans="1:17">
       <c r="A479" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B479" t="s">
-        <v>842</v>
-[...3 lines deleted...]
-      </c>
+        <v>843</v>
+      </c>
+      <c r="C479"/>
       <c r="D479" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="E479" t="s">
-        <v>702</v>
+        <v>116</v>
       </c>
       <c r="F479" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="G479" t="s">
-        <v>703</v>
+        <v>117</v>
       </c>
       <c r="H479" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="I479" s="3">
-        <v>195.2</v>
+        <v>35.5</v>
       </c>
       <c r="J479" s="4">
-        <v>45245.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K479" s="4">
-        <v>47071.0</v>
+        <v>47440.0</v>
       </c>
       <c r="L479" s="3"/>
       <c r="M479" s="4"/>
       <c r="N479" s="4"/>
       <c r="O479" s="3"/>
       <c r="P479" s="4"/>
       <c r="Q479" s="4"/>
     </row>
     <row r="480" spans="1:17">
       <c r="A480" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B480" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C480"/>
       <c r="D480" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="E480" t="s">
         <v>116</v>
       </c>
       <c r="F480" t="s">
         <v>40</v>
       </c>
       <c r="G480" t="s">
         <v>117</v>
       </c>
       <c r="H480" t="s">
         <v>42</v>
       </c>
       <c r="I480" s="3">
         <v>35.5</v>
       </c>
       <c r="J480" s="4">
         <v>45839.0</v>
       </c>
       <c r="K480" s="4">
         <v>47440.0</v>
       </c>
       <c r="L480" s="3"/>
       <c r="M480" s="4"/>
       <c r="N480" s="4"/>
-      <c r="O480" s="3"/>
-[...1 lines deleted...]
-      <c r="Q480" s="4"/>
+      <c r="O480" s="3">
+        <v>89.0</v>
+      </c>
+      <c r="P480" s="4">
+        <v>46113.0</v>
+      </c>
+      <c r="Q480" s="4">
+        <v>47440.0</v>
+      </c>
     </row>
     <row r="481" spans="1:17">
       <c r="A481" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B481" t="s">
         <v>846</v>
       </c>
       <c r="C481"/>
       <c r="D481" t="s">
-        <v>845</v>
+        <v>820</v>
       </c>
       <c r="E481" t="s">
-        <v>116</v>
+        <v>821</v>
       </c>
       <c r="F481" t="s">
-        <v>40</v>
+        <v>122</v>
       </c>
       <c r="G481" t="s">
-        <v>117</v>
+        <v>822</v>
       </c>
       <c r="H481" t="s">
-        <v>42</v>
+        <v>124</v>
       </c>
       <c r="I481" s="3">
-        <v>35.5</v>
+        <v>35.96</v>
       </c>
       <c r="J481" s="4">
         <v>45839.0</v>
       </c>
       <c r="K481" s="4">
-        <v>47440.0</v>
+        <v>46853.0</v>
       </c>
       <c r="L481" s="3"/>
       <c r="M481" s="4"/>
       <c r="N481" s="4"/>
-      <c r="O481" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O481" s="3"/>
+      <c r="P481" s="4"/>
+      <c r="Q481" s="4"/>
     </row>
     <row r="482" spans="1:17">
       <c r="A482" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B482" t="s">
         <v>847</v>
       </c>
       <c r="C482"/>
       <c r="D482" t="s">
-        <v>821</v>
+        <v>20</v>
       </c>
       <c r="E482" t="s">
-        <v>822</v>
+        <v>21</v>
       </c>
       <c r="F482" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="G482" t="s">
-        <v>823</v>
+        <v>23</v>
       </c>
       <c r="H482" t="s">
-        <v>124</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="I482" s="3"/>
+      <c r="J482" s="4"/>
+      <c r="K482" s="4"/>
       <c r="L482" s="3"/>
       <c r="M482" s="4"/>
       <c r="N482" s="4"/>
-      <c r="O482" s="3"/>
-[...1 lines deleted...]
-      <c r="Q482" s="4"/>
+      <c r="O482" s="3">
+        <v>80.0</v>
+      </c>
+      <c r="P482" s="4">
+        <v>46119.0</v>
+      </c>
+      <c r="Q482" s="4">
+        <v>47944.0</v>
+      </c>
     </row>
     <row r="483" spans="1:17">
       <c r="A483" s="1">
         <v>5</v>
       </c>
       <c r="B483" t="s">
         <v>848</v>
       </c>
       <c r="C483"/>
       <c r="D483" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E483" t="s">
         <v>21</v>
       </c>
       <c r="F483" t="s">
         <v>22</v>
       </c>
       <c r="G483" t="s">
         <v>23</v>
       </c>
       <c r="H483" t="s">
         <v>24</v>
       </c>
       <c r="I483" s="3"/>
       <c r="J483" s="4"/>
       <c r="K483" s="4"/>
       <c r="L483" s="3"/>
       <c r="M483" s="4"/>
       <c r="N483" s="4"/>
       <c r="O483" s="3">
         <v>80.0</v>
       </c>
       <c r="P483" s="4">
         <v>46119.0</v>
       </c>
       <c r="Q483" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="484" spans="1:17">
       <c r="A484" s="1">
         <v>5</v>
       </c>
       <c r="B484" t="s">
         <v>849</v>
       </c>
       <c r="C484"/>
       <c r="D484" t="s">
-        <v>26</v>
+        <v>387</v>
       </c>
       <c r="E484" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F484" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G484" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="H484" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      <c r="K484" s="4"/>
+        <v>18</v>
+      </c>
+      <c r="I484" s="3">
+        <v>139.0</v>
+      </c>
+      <c r="J484" s="4">
+        <v>46142.0</v>
+      </c>
+      <c r="K484" s="4">
+        <v>47967.0</v>
+      </c>
       <c r="L484" s="3"/>
       <c r="M484" s="4"/>
       <c r="N484" s="4"/>
       <c r="O484" s="3">
-        <v>80.0</v>
+        <v>88.0</v>
       </c>
       <c r="P484" s="4">
-        <v>46119.0</v>
+        <v>46142.0</v>
       </c>
       <c r="Q484" s="4">
-        <v>47944.0</v>
+        <v>47967.0</v>
       </c>
     </row>
     <row r="485" spans="1:17">
       <c r="A485" s="1">
         <v>5</v>
       </c>
       <c r="B485" t="s">
         <v>850</v>
       </c>
       <c r="C485"/>
       <c r="D485" t="s">
-        <v>387</v>
+        <v>288</v>
       </c>
       <c r="E485" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="F485" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G485" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="H485" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I485" s="3">
-        <v>139.0</v>
+        <v>35.5</v>
       </c>
       <c r="J485" s="4">
-        <v>46142.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K485" s="4">
-        <v>47967.0</v>
+        <v>47440.0</v>
       </c>
       <c r="L485" s="3"/>
       <c r="M485" s="4"/>
       <c r="N485" s="4"/>
-      <c r="O485" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O485" s="3"/>
+      <c r="P485" s="4"/>
+      <c r="Q485" s="4"/>
     </row>
     <row r="486" spans="1:17">
       <c r="A486" s="1">
         <v>5</v>
       </c>
       <c r="B486" t="s">
         <v>851</v>
       </c>
       <c r="C486"/>
       <c r="D486" t="s">
-        <v>288</v>
+        <v>28</v>
       </c>
       <c r="E486" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="F486" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="G486" t="s">
-        <v>117</v>
+        <v>30</v>
       </c>
       <c r="H486" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I486" s="3">
-        <v>35.5</v>
+        <v>139.0</v>
       </c>
       <c r="J486" s="4">
-        <v>45839.0</v>
+        <v>46142.0</v>
       </c>
       <c r="K486" s="4">
-        <v>47440.0</v>
+        <v>47967.0</v>
       </c>
       <c r="L486" s="3"/>
       <c r="M486" s="4"/>
       <c r="N486" s="4"/>
-      <c r="O486" s="3"/>
-[...1 lines deleted...]
-      <c r="Q486" s="4"/>
+      <c r="O486" s="3">
+        <v>88.0</v>
+      </c>
+      <c r="P486" s="4">
+        <v>46142.0</v>
+      </c>
+      <c r="Q486" s="4">
+        <v>47967.0</v>
+      </c>
     </row>
     <row r="487" spans="1:17">
       <c r="A487" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B487" t="s">
         <v>852</v>
       </c>
       <c r="C487"/>
       <c r="D487" t="s">
-        <v>28</v>
+        <v>599</v>
       </c>
       <c r="E487" t="s">
-        <v>29</v>
+        <v>445</v>
       </c>
       <c r="F487" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="G487" t="s">
-        <v>30</v>
+        <v>600</v>
       </c>
       <c r="H487" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="I487" s="3">
-        <v>139.0</v>
+        <v>658.0</v>
       </c>
       <c r="J487" s="4">
-        <v>46142.0</v>
+        <v>45422.0</v>
       </c>
       <c r="K487" s="4">
-        <v>47967.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47247.0</v>
+      </c>
+      <c r="L487" s="3">
+        <v>258.0</v>
+      </c>
+      <c r="M487" s="4">
+        <v>45422.0</v>
+      </c>
+      <c r="N487" s="4">
+        <v>47247.0</v>
+      </c>
+      <c r="O487" s="3"/>
+      <c r="P487" s="4"/>
+      <c r="Q487" s="4"/>
     </row>
     <row r="488" spans="1:17">
       <c r="A488" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B488" t="s">
         <v>853</v>
       </c>
       <c r="C488"/>
       <c r="D488" t="s">
-        <v>600</v>
+        <v>290</v>
       </c>
       <c r="E488" t="s">
-        <v>447</v>
+        <v>291</v>
       </c>
       <c r="F488" t="s">
         <v>63</v>
       </c>
       <c r="G488" t="s">
-        <v>601</v>
+        <v>292</v>
       </c>
       <c r="H488" t="s">
         <v>65</v>
       </c>
       <c r="I488" s="3">
-        <v>658.0</v>
+        <v>269.08</v>
       </c>
       <c r="J488" s="4">
-        <v>45422.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K488" s="4">
-        <v>47247.0</v>
+        <v>46874.0</v>
       </c>
       <c r="L488" s="3">
-        <v>258.0</v>
+        <v>101.68</v>
       </c>
       <c r="M488" s="4">
-        <v>45422.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N488" s="4">
-        <v>47247.0</v>
+        <v>46874.0</v>
       </c>
       <c r="O488" s="3"/>
       <c r="P488" s="4"/>
       <c r="Q488" s="4"/>
     </row>
     <row r="489" spans="1:17">
       <c r="A489" s="1">
         <v>6</v>
       </c>
       <c r="B489" t="s">
         <v>854</v>
       </c>
       <c r="C489"/>
       <c r="D489" t="s">
-        <v>290</v>
+        <v>38</v>
       </c>
       <c r="E489" t="s">
-        <v>291</v>
+        <v>39</v>
       </c>
       <c r="F489" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="G489" t="s">
-        <v>292</v>
+        <v>41</v>
       </c>
       <c r="H489" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="I489" s="3">
-        <v>269.08</v>
+        <v>90.0</v>
       </c>
       <c r="J489" s="4">
-        <v>45839.0</v>
+        <v>45972.0</v>
       </c>
       <c r="K489" s="4">
-        <v>46874.0</v>
+        <v>47797.0</v>
       </c>
       <c r="L489" s="3">
-        <v>101.68</v>
+        <v>90.0</v>
       </c>
       <c r="M489" s="4">
-        <v>45839.0</v>
+        <v>45972.0</v>
       </c>
       <c r="N489" s="4">
-        <v>46874.0</v>
+        <v>47797.0</v>
       </c>
       <c r="O489" s="3"/>
       <c r="P489" s="4"/>
       <c r="Q489" s="4"/>
     </row>
     <row r="490" spans="1:17">
       <c r="A490" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B490" t="s">
         <v>855</v>
       </c>
       <c r="C490"/>
       <c r="D490" t="s">
-        <v>38</v>
+        <v>856</v>
       </c>
       <c r="E490" t="s">
-        <v>39</v>
+        <v>121</v>
       </c>
       <c r="F490" t="s">
-        <v>40</v>
+        <v>122</v>
       </c>
       <c r="G490" t="s">
-        <v>41</v>
+        <v>822</v>
       </c>
       <c r="H490" t="s">
-        <v>42</v>
+        <v>124</v>
       </c>
       <c r="I490" s="3">
-        <v>90.0</v>
+        <v>112.84</v>
       </c>
       <c r="J490" s="4">
-        <v>45972.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K490" s="4">
-        <v>47797.0</v>
+        <v>46489.0</v>
       </c>
       <c r="L490" s="3">
-        <v>90.0</v>
+        <v>52.08</v>
       </c>
       <c r="M490" s="4">
-        <v>45972.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N490" s="4">
-        <v>47797.0</v>
+        <v>46489.0</v>
       </c>
       <c r="O490" s="3"/>
       <c r="P490" s="4"/>
       <c r="Q490" s="4"/>
     </row>
     <row r="491" spans="1:17">
       <c r="A491" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B491" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="C491"/>
       <c r="D491" t="s">
-        <v>857</v>
+        <v>547</v>
       </c>
       <c r="E491" t="s">
-        <v>121</v>
+        <v>224</v>
       </c>
       <c r="F491" t="s">
-        <v>122</v>
+        <v>225</v>
       </c>
       <c r="G491" t="s">
-        <v>823</v>
+        <v>548</v>
       </c>
       <c r="H491" t="s">
-        <v>124</v>
+        <v>227</v>
       </c>
       <c r="I491" s="3">
-        <v>112.84</v>
+        <v>230.0</v>
       </c>
       <c r="J491" s="4">
-        <v>45839.0</v>
+        <v>45901.0</v>
       </c>
       <c r="K491" s="4">
-        <v>46489.0</v>
+        <v>47063.0</v>
       </c>
       <c r="L491" s="3">
-        <v>52.08</v>
+        <v>115.0</v>
       </c>
       <c r="M491" s="4">
-        <v>45839.0</v>
+        <v>45901.0</v>
       </c>
       <c r="N491" s="4">
-        <v>46489.0</v>
+        <v>47063.0</v>
       </c>
       <c r="O491" s="3"/>
       <c r="P491" s="4"/>
       <c r="Q491" s="4"/>
     </row>
     <row r="492" spans="1:17">
       <c r="A492" s="1">
         <v>7</v>
       </c>
       <c r="B492" t="s">
-        <v>858</v>
-[...1 lines deleted...]
-      <c r="C492"/>
+        <v>857</v>
+      </c>
+      <c r="C492" t="s">
+        <v>549</v>
+      </c>
       <c r="D492" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E492" t="s">
         <v>224</v>
       </c>
       <c r="F492" t="s">
         <v>225</v>
       </c>
       <c r="G492" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="H492" t="s">
         <v>227</v>
       </c>
       <c r="I492" s="3">
-        <v>230.0</v>
+        <v>20.0</v>
       </c>
       <c r="J492" s="4">
-        <v>45901.0</v>
+        <v>45237.0</v>
       </c>
       <c r="K492" s="4">
         <v>47063.0</v>
       </c>
-      <c r="L492" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L492" s="3"/>
+      <c r="M492" s="4"/>
+      <c r="N492" s="4"/>
       <c r="O492" s="3"/>
       <c r="P492" s="4"/>
       <c r="Q492" s="4"/>
     </row>
     <row r="493" spans="1:17">
       <c r="A493" s="1">
         <v>7</v>
       </c>
       <c r="B493" t="s">
         <v>858</v>
       </c>
-      <c r="C493" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C493"/>
       <c r="D493" t="s">
-        <v>549</v>
+        <v>347</v>
       </c>
       <c r="E493" t="s">
-        <v>224</v>
+        <v>342</v>
       </c>
       <c r="F493" t="s">
-        <v>225</v>
+        <v>91</v>
       </c>
       <c r="G493" t="s">
-        <v>550</v>
+        <v>348</v>
       </c>
       <c r="H493" t="s">
-        <v>227</v>
+        <v>93</v>
       </c>
       <c r="I493" s="3">
-        <v>20.0</v>
+        <v>750.0</v>
       </c>
       <c r="J493" s="4">
-        <v>45237.0</v>
+        <v>45080.0</v>
       </c>
       <c r="K493" s="4">
-        <v>47063.0</v>
+        <v>46906.0</v>
       </c>
       <c r="L493" s="3"/>
       <c r="M493" s="4"/>
       <c r="N493" s="4"/>
       <c r="O493" s="3"/>
       <c r="P493" s="4"/>
       <c r="Q493" s="4"/>
     </row>
     <row r="494" spans="1:17">
       <c r="A494" s="1">
         <v>7</v>
       </c>
       <c r="B494" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="C494"/>
+        <v>858</v>
+      </c>
+      <c r="C494" t="s">
+        <v>349</v>
+      </c>
       <c r="D494" t="s">
         <v>347</v>
       </c>
       <c r="E494" t="s">
         <v>342</v>
       </c>
       <c r="F494" t="s">
         <v>91</v>
       </c>
       <c r="G494" t="s">
         <v>348</v>
       </c>
       <c r="H494" t="s">
         <v>93</v>
       </c>
-      <c r="I494" s="3">
-[...2 lines deleted...]
-      <c r="J494" s="4">
+      <c r="I494" s="3"/>
+      <c r="J494" s="4"/>
+      <c r="K494" s="4"/>
+      <c r="L494" s="3">
+        <v>707.0</v>
+      </c>
+      <c r="M494" s="4">
         <v>45080.0</v>
       </c>
-      <c r="K494" s="4">
+      <c r="N494" s="4">
         <v>46906.0</v>
       </c>
-      <c r="L494" s="3"/>
-[...1 lines deleted...]
-      <c r="N494" s="4"/>
       <c r="O494" s="3"/>
       <c r="P494" s="4"/>
       <c r="Q494" s="4"/>
     </row>
     <row r="495" spans="1:17">
       <c r="A495" s="1">
         <v>7</v>
       </c>
       <c r="B495" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="C495" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D495" t="s">
         <v>347</v>
       </c>
       <c r="E495" t="s">
         <v>342</v>
       </c>
       <c r="F495" t="s">
         <v>91</v>
       </c>
       <c r="G495" t="s">
         <v>348</v>
       </c>
       <c r="H495" t="s">
         <v>93</v>
       </c>
       <c r="I495" s="3"/>
       <c r="J495" s="4"/>
       <c r="K495" s="4"/>
       <c r="L495" s="3">
-        <v>707.0</v>
+        <v>520.0</v>
       </c>
       <c r="M495" s="4">
         <v>45080.0</v>
       </c>
       <c r="N495" s="4">
         <v>46906.0</v>
       </c>
       <c r="O495" s="3"/>
       <c r="P495" s="4"/>
       <c r="Q495" s="4"/>
     </row>
     <row r="496" spans="1:17">
       <c r="A496" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B496" t="s">
         <v>859</v>
       </c>
-      <c r="C496" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C496"/>
       <c r="D496" t="s">
-        <v>347</v>
+        <v>860</v>
       </c>
       <c r="E496" t="s">
-        <v>342</v>
+        <v>701</v>
       </c>
       <c r="F496" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="G496" t="s">
-        <v>348</v>
+        <v>702</v>
       </c>
       <c r="H496" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="K496" s="4"/>
+        <v>78</v>
+      </c>
+      <c r="I496" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="J496" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="K496" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="L496" s="3">
-        <v>520.0</v>
+        <v>183.0</v>
       </c>
       <c r="M496" s="4">
-        <v>45080.0</v>
+        <v>45245.0</v>
       </c>
       <c r="N496" s="4">
-        <v>46906.0</v>
+        <v>47071.0</v>
       </c>
       <c r="O496" s="3"/>
       <c r="P496" s="4"/>
       <c r="Q496" s="4"/>
     </row>
     <row r="497" spans="1:17">
       <c r="A497" s="1">
         <v>4</v>
       </c>
       <c r="B497" t="s">
+        <v>859</v>
+      </c>
+      <c r="C497" t="s">
+        <v>703</v>
+      </c>
+      <c r="D497" t="s">
         <v>860</v>
       </c>
-      <c r="C497"/>
-[...2 lines deleted...]
-      </c>
       <c r="E497" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="F497" t="s">
         <v>76</v>
       </c>
       <c r="G497" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="H497" t="s">
         <v>78</v>
       </c>
       <c r="I497" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J497" s="4">
         <v>45245.0</v>
       </c>
       <c r="K497" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L497" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L497" s="3"/>
+      <c r="M497" s="4"/>
+      <c r="N497" s="4"/>
       <c r="O497" s="3"/>
       <c r="P497" s="4"/>
       <c r="Q497" s="4"/>
     </row>
     <row r="498" spans="1:17">
       <c r="A498" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B498" t="s">
-        <v>860</v>
-[...3 lines deleted...]
-      </c>
+        <v>861</v>
+      </c>
+      <c r="C498"/>
       <c r="D498" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="E498" t="s">
-        <v>702</v>
+        <v>863</v>
       </c>
       <c r="F498" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G498" t="s">
-        <v>703</v>
+        <v>864</v>
       </c>
       <c r="H498" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="I498" s="3">
-        <v>195.2</v>
+        <v>162.0</v>
       </c>
       <c r="J498" s="4">
-        <v>45245.0</v>
+        <v>44881.0</v>
       </c>
       <c r="K498" s="4">
-        <v>47071.0</v>
-[...6 lines deleted...]
-      <c r="Q498" s="4"/>
+        <v>46706.0</v>
+      </c>
+      <c r="L498" s="3">
+        <v>4.8</v>
+      </c>
+      <c r="M498" s="4">
+        <v>45460.0</v>
+      </c>
+      <c r="N498" s="4">
+        <v>46706.0</v>
+      </c>
+      <c r="O498" s="3">
+        <v>81.0</v>
+      </c>
+      <c r="P498" s="4">
+        <v>44881.0</v>
+      </c>
+      <c r="Q498" s="4">
+        <v>46706.0</v>
+      </c>
     </row>
     <row r="499" spans="1:17">
       <c r="A499" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B499" t="s">
-        <v>862</v>
-[...1 lines deleted...]
-      <c r="C499"/>
+        <v>865</v>
+      </c>
+      <c r="C499" t="s">
+        <v>135</v>
+      </c>
       <c r="D499" t="s">
-        <v>863</v>
+        <v>187</v>
       </c>
       <c r="E499" t="s">
-        <v>864</v>
+        <v>137</v>
       </c>
       <c r="F499" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="G499" t="s">
-        <v>865</v>
+        <v>138</v>
       </c>
       <c r="H499" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="I499" s="3">
-        <v>162.0</v>
+        <v>589.0</v>
       </c>
       <c r="J499" s="4">
-        <v>44881.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K499" s="4">
-        <v>46706.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L499" s="3">
-        <v>4.8</v>
+        <v>465.0</v>
       </c>
       <c r="M499" s="4">
-        <v>45460.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N499" s="4">
-        <v>46706.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47092.0</v>
+      </c>
+      <c r="O499" s="3"/>
+      <c r="P499" s="4"/>
+      <c r="Q499" s="4"/>
     </row>
     <row r="500" spans="1:17">
       <c r="A500" s="1">
         <v>6</v>
       </c>
       <c r="B500" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="C500" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D500" t="s">
         <v>187</v>
       </c>
       <c r="E500" t="s">
         <v>137</v>
       </c>
       <c r="F500" t="s">
         <v>91</v>
       </c>
       <c r="G500" t="s">
         <v>138</v>
       </c>
       <c r="H500" t="s">
         <v>93</v>
       </c>
       <c r="I500" s="3">
-        <v>589.0</v>
+        <v>49.6</v>
       </c>
       <c r="J500" s="4">
         <v>45839.0</v>
       </c>
       <c r="K500" s="4">
         <v>47092.0</v>
       </c>
       <c r="L500" s="3">
-        <v>465.0</v>
+        <v>49.6</v>
       </c>
       <c r="M500" s="4">
         <v>45839.0</v>
       </c>
       <c r="N500" s="4">
         <v>47092.0</v>
       </c>
       <c r="O500" s="3"/>
       <c r="P500" s="4"/>
       <c r="Q500" s="4"/>
     </row>
     <row r="501" spans="1:17">
       <c r="A501" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B501" t="s">
         <v>866</v>
       </c>
-      <c r="C501" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C501"/>
       <c r="D501" t="s">
-        <v>187</v>
+        <v>867</v>
       </c>
       <c r="E501" t="s">
-        <v>137</v>
+        <v>459</v>
       </c>
       <c r="F501" t="s">
         <v>91</v>
       </c>
       <c r="G501" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
       <c r="H501" t="s">
         <v>93</v>
       </c>
       <c r="I501" s="3">
-        <v>49.6</v>
+        <v>105.4</v>
       </c>
       <c r="J501" s="4">
         <v>45839.0</v>
       </c>
       <c r="K501" s="4">
-        <v>47092.0</v>
+        <v>47055.0</v>
       </c>
       <c r="L501" s="3">
-        <v>49.6</v>
+        <v>64.5</v>
       </c>
       <c r="M501" s="4">
         <v>45839.0</v>
       </c>
       <c r="N501" s="4">
-        <v>47092.0</v>
+        <v>47055.0</v>
       </c>
       <c r="O501" s="3"/>
       <c r="P501" s="4"/>
       <c r="Q501" s="4"/>
     </row>
     <row r="502" spans="1:17">
       <c r="A502" s="1">
         <v>4</v>
       </c>
       <c r="B502" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C502"/>
       <c r="D502" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="E502" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="F502" t="s">
         <v>91</v>
       </c>
       <c r="G502" t="s">
         <v>92</v>
       </c>
       <c r="H502" t="s">
         <v>93</v>
       </c>
-      <c r="I502" s="3">
-[...5 lines deleted...]
-      <c r="K502" s="4">
+      <c r="I502" s="3"/>
+      <c r="J502" s="4"/>
+      <c r="K502" s="4"/>
+      <c r="L502" s="3"/>
+      <c r="M502" s="4"/>
+      <c r="N502" s="4"/>
+      <c r="O502" s="3">
+        <v>42.0</v>
+      </c>
+      <c r="P502" s="4">
+        <v>45229.0</v>
+      </c>
+      <c r="Q502" s="4">
         <v>47055.0</v>
       </c>
-      <c r="L502" s="3">
-[...10 lines deleted...]
-      <c r="Q502" s="4"/>
     </row>
     <row r="503" spans="1:17">
       <c r="A503" s="1">
         <v>4</v>
       </c>
       <c r="B503" t="s">
         <v>869</v>
       </c>
       <c r="C503"/>
       <c r="D503" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="E503" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="F503" t="s">
         <v>91</v>
       </c>
       <c r="G503" t="s">
         <v>92</v>
       </c>
       <c r="H503" t="s">
         <v>93</v>
       </c>
-      <c r="I503" s="3"/>
-[...11 lines deleted...]
-      <c r="Q503" s="4">
+      <c r="I503" s="3">
+        <v>105.4</v>
+      </c>
+      <c r="J503" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="K503" s="4">
         <v>47055.0</v>
       </c>
+      <c r="L503" s="3">
+        <v>64.5</v>
+      </c>
+      <c r="M503" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N503" s="4">
+        <v>47055.0</v>
+      </c>
+      <c r="O503" s="3"/>
+      <c r="P503" s="4"/>
+      <c r="Q503" s="4"/>
     </row>
     <row r="504" spans="1:17">
       <c r="A504" s="1">
         <v>4</v>
       </c>
       <c r="B504" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="C504"/>
       <c r="D504" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="E504" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
       <c r="F504" t="s">
         <v>91</v>
       </c>
       <c r="G504" t="s">
         <v>92</v>
       </c>
       <c r="H504" t="s">
         <v>93</v>
       </c>
-      <c r="I504" s="3">
-[...5 lines deleted...]
-      <c r="K504" s="4">
+      <c r="I504" s="3"/>
+      <c r="J504" s="4"/>
+      <c r="K504" s="4"/>
+      <c r="L504" s="3"/>
+      <c r="M504" s="4"/>
+      <c r="N504" s="4"/>
+      <c r="O504" s="3">
+        <v>42.0</v>
+      </c>
+      <c r="P504" s="4">
+        <v>45229.0</v>
+      </c>
+      <c r="Q504" s="4">
         <v>47055.0</v>
       </c>
-      <c r="L504" s="3">
-[...10 lines deleted...]
-      <c r="Q504" s="4"/>
     </row>
     <row r="505" spans="1:17">
       <c r="A505" s="1">
         <v>4</v>
       </c>
       <c r="B505" t="s">
         <v>872</v>
       </c>
       <c r="C505"/>
       <c r="D505" t="s">
-        <v>871</v>
+        <v>485</v>
       </c>
       <c r="E505" t="s">
-        <v>461</v>
+        <v>258</v>
       </c>
       <c r="F505" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="G505" t="s">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="H505" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="K505" s="4"/>
+        <v>78</v>
+      </c>
+      <c r="I505" s="3">
+        <v>142.6</v>
+      </c>
+      <c r="J505" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="K505" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="L505" s="3"/>
       <c r="M505" s="4"/>
       <c r="N505" s="4"/>
       <c r="O505" s="3">
-        <v>42.0</v>
+        <v>101.0</v>
       </c>
       <c r="P505" s="4">
-        <v>45229.0</v>
+        <v>45245.0</v>
       </c>
       <c r="Q505" s="4">
-        <v>47055.0</v>
+        <v>47071.0</v>
       </c>
     </row>
     <row r="506" spans="1:17">
       <c r="A506" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B506" t="s">
         <v>873</v>
       </c>
       <c r="C506"/>
       <c r="D506" t="s">
-        <v>487</v>
+        <v>856</v>
       </c>
       <c r="E506" t="s">
-        <v>258</v>
+        <v>121</v>
       </c>
       <c r="F506" t="s">
-        <v>76</v>
+        <v>122</v>
       </c>
       <c r="G506" t="s">
-        <v>259</v>
+        <v>822</v>
       </c>
       <c r="H506" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="I506" s="3">
-        <v>142.6</v>
+        <v>86.8</v>
       </c>
       <c r="J506" s="4">
         <v>45839.0</v>
       </c>
       <c r="K506" s="4">
-        <v>47071.0</v>
+        <v>46489.0</v>
       </c>
       <c r="L506" s="3"/>
       <c r="M506" s="4"/>
       <c r="N506" s="4"/>
-      <c r="O506" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O506" s="3"/>
+      <c r="P506" s="4"/>
+      <c r="Q506" s="4"/>
     </row>
     <row r="507" spans="1:17">
       <c r="A507" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B507" t="s">
         <v>874</v>
       </c>
       <c r="C507"/>
       <c r="D507" t="s">
-        <v>857</v>
+        <v>539</v>
       </c>
       <c r="E507" t="s">
-        <v>121</v>
+        <v>320</v>
       </c>
       <c r="F507" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="G507" t="s">
-        <v>823</v>
+        <v>540</v>
       </c>
       <c r="H507" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="I507" s="3">
-        <v>86.8</v>
+        <v>296.0</v>
       </c>
       <c r="J507" s="4">
-        <v>45839.0</v>
+        <v>45216.0</v>
       </c>
       <c r="K507" s="4">
-        <v>46489.0</v>
-[...3 lines deleted...]
-      <c r="N507" s="4"/>
+        <v>47042.0</v>
+      </c>
+      <c r="L507" s="3">
+        <v>194.0</v>
+      </c>
+      <c r="M507" s="4">
+        <v>45216.0</v>
+      </c>
+      <c r="N507" s="4">
+        <v>47042.0</v>
+      </c>
       <c r="O507" s="3"/>
       <c r="P507" s="4"/>
       <c r="Q507" s="4"/>
     </row>
     <row r="508" spans="1:17">
       <c r="A508" s="1">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B508" t="s">
         <v>875</v>
       </c>
       <c r="C508"/>
       <c r="D508" t="s">
-        <v>541</v>
+        <v>130</v>
       </c>
       <c r="E508" t="s">
-        <v>320</v>
+        <v>131</v>
       </c>
       <c r="F508" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G508" t="s">
-        <v>542</v>
+        <v>132</v>
       </c>
       <c r="H508" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="I508" s="3">
-        <v>296.0</v>
+        <v>647.0</v>
       </c>
       <c r="J508" s="4">
-        <v>45216.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K508" s="4">
-        <v>47042.0</v>
+        <v>46901.0</v>
       </c>
       <c r="L508" s="3">
-        <v>194.0</v>
+        <v>456.0</v>
       </c>
       <c r="M508" s="4">
-        <v>45216.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N508" s="4">
-        <v>47042.0</v>
+        <v>46901.0</v>
       </c>
       <c r="O508" s="3"/>
       <c r="P508" s="4"/>
       <c r="Q508" s="4"/>
     </row>
     <row r="509" spans="1:17">
       <c r="A509" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B509" t="s">
         <v>876</v>
       </c>
       <c r="C509"/>
       <c r="D509" t="s">
         <v>130</v>
       </c>
       <c r="E509" t="s">
         <v>131</v>
       </c>
       <c r="F509" t="s">
         <v>91</v>
       </c>
       <c r="G509" t="s">
         <v>132</v>
       </c>
       <c r="H509" t="s">
         <v>93</v>
       </c>
       <c r="I509" s="3">
         <v>647.0</v>
       </c>
       <c r="J509" s="4">
         <v>45839.0</v>
       </c>
       <c r="K509" s="4">
         <v>46901.0</v>
       </c>
       <c r="L509" s="3">
         <v>456.0</v>
       </c>
       <c r="M509" s="4">
         <v>45839.0</v>
       </c>
       <c r="N509" s="4">
         <v>46901.0</v>
       </c>
       <c r="O509" s="3"/>
       <c r="P509" s="4"/>
       <c r="Q509" s="4"/>
     </row>
     <row r="510" spans="1:17">
       <c r="A510" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B510" t="s">
         <v>877</v>
       </c>
       <c r="C510"/>
       <c r="D510" t="s">
-        <v>130</v>
+        <v>68</v>
       </c>
       <c r="E510" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="F510" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="G510" t="s">
-        <v>132</v>
+        <v>71</v>
       </c>
       <c r="H510" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="I510" s="3">
-        <v>647.0</v>
+        <v>275.0</v>
       </c>
       <c r="J510" s="4">
-        <v>45839.0</v>
+        <v>45768.0</v>
       </c>
       <c r="K510" s="4">
-        <v>46901.0</v>
+        <v>47593.0</v>
       </c>
       <c r="L510" s="3">
-        <v>456.0</v>
+        <v>150.0</v>
       </c>
       <c r="M510" s="4">
-        <v>45839.0</v>
+        <v>45768.0</v>
       </c>
       <c r="N510" s="4">
-        <v>46901.0</v>
+        <v>47593.0</v>
       </c>
       <c r="O510" s="3"/>
       <c r="P510" s="4"/>
       <c r="Q510" s="4"/>
     </row>
     <row r="511" spans="1:17">
       <c r="A511" s="1">
         <v>8</v>
       </c>
       <c r="B511" t="s">
         <v>878</v>
       </c>
-      <c r="C511"/>
+      <c r="C511" t="s">
+        <v>135</v>
+      </c>
       <c r="D511" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="E511" t="s">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="F511" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="G511" t="s">
-        <v>71</v>
+        <v>138</v>
       </c>
       <c r="H511" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="I511" s="3">
-        <v>275.0</v>
+        <v>1035.4</v>
       </c>
       <c r="J511" s="4">
-        <v>45768.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K511" s="4">
-        <v>47593.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L511" s="3">
-        <v>150.0</v>
+        <v>824.6</v>
       </c>
       <c r="M511" s="4">
-        <v>45768.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N511" s="4">
-        <v>47593.0</v>
+        <v>47092.0</v>
       </c>
       <c r="O511" s="3"/>
       <c r="P511" s="4"/>
       <c r="Q511" s="4"/>
     </row>
     <row r="512" spans="1:17">
       <c r="A512" s="1">
         <v>8</v>
       </c>
       <c r="B512" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="C512" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D512" t="s">
         <v>136</v>
       </c>
       <c r="E512" t="s">
         <v>137</v>
       </c>
       <c r="F512" t="s">
         <v>91</v>
       </c>
       <c r="G512" t="s">
         <v>138</v>
       </c>
       <c r="H512" t="s">
         <v>93</v>
       </c>
       <c r="I512" s="3">
-        <v>1035.4</v>
+        <v>80.6</v>
       </c>
       <c r="J512" s="4">
         <v>45839.0</v>
       </c>
       <c r="K512" s="4">
         <v>47092.0</v>
       </c>
       <c r="L512" s="3">
-        <v>824.6</v>
+        <v>80.6</v>
       </c>
       <c r="M512" s="4">
         <v>45839.0</v>
       </c>
       <c r="N512" s="4">
         <v>47092.0</v>
       </c>
       <c r="O512" s="3"/>
       <c r="P512" s="4"/>
       <c r="Q512" s="4"/>
     </row>
     <row r="513" spans="1:17">
       <c r="A513" s="1">
         <v>8</v>
       </c>
       <c r="B513" t="s">
         <v>879</v>
       </c>
-      <c r="C513" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C513"/>
       <c r="D513" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E513" t="s">
-        <v>137</v>
+        <v>69</v>
       </c>
       <c r="F513" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="G513" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H513" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="I513" s="3">
-        <v>80.6</v>
+        <v>300.0</v>
       </c>
       <c r="J513" s="4">
-        <v>45839.0</v>
+        <v>45768.0</v>
       </c>
       <c r="K513" s="4">
-        <v>47092.0</v>
+        <v>47593.0</v>
       </c>
       <c r="L513" s="3">
-        <v>80.6</v>
+        <v>250.0</v>
       </c>
       <c r="M513" s="4">
-        <v>45839.0</v>
+        <v>45768.0</v>
       </c>
       <c r="N513" s="4">
-        <v>47092.0</v>
+        <v>47593.0</v>
       </c>
       <c r="O513" s="3"/>
       <c r="P513" s="4"/>
       <c r="Q513" s="4"/>
     </row>
     <row r="514" spans="1:17">
       <c r="A514" s="1">
         <v>8</v>
       </c>
       <c r="B514" t="s">
         <v>880</v>
       </c>
-      <c r="C514"/>
+      <c r="C514" t="s">
+        <v>135</v>
+      </c>
       <c r="D514" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E514" t="s">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="F514" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="G514" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="H514" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="I514" s="3">
-        <v>300.0</v>
+        <v>1035.4</v>
       </c>
       <c r="J514" s="4">
-        <v>45768.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K514" s="4">
-        <v>47593.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L514" s="3">
-        <v>250.0</v>
+        <v>824.6</v>
       </c>
       <c r="M514" s="4">
-        <v>45768.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N514" s="4">
-        <v>47593.0</v>
+        <v>47092.0</v>
       </c>
       <c r="O514" s="3"/>
       <c r="P514" s="4"/>
       <c r="Q514" s="4"/>
     </row>
     <row r="515" spans="1:17">
       <c r="A515" s="1">
         <v>8</v>
       </c>
       <c r="B515" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="C515" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D515" t="s">
         <v>144</v>
       </c>
       <c r="E515" t="s">
         <v>137</v>
       </c>
       <c r="F515" t="s">
         <v>91</v>
       </c>
       <c r="G515" t="s">
         <v>138</v>
       </c>
       <c r="H515" t="s">
         <v>93</v>
       </c>
       <c r="I515" s="3">
-        <v>1035.4</v>
+        <v>80.6</v>
       </c>
       <c r="J515" s="4">
         <v>45839.0</v>
       </c>
       <c r="K515" s="4">
         <v>47092.0</v>
       </c>
       <c r="L515" s="3">
-        <v>824.6</v>
+        <v>80.6</v>
       </c>
       <c r="M515" s="4">
         <v>45839.0</v>
       </c>
       <c r="N515" s="4">
         <v>47092.0</v>
       </c>
       <c r="O515" s="3"/>
       <c r="P515" s="4"/>
       <c r="Q515" s="4"/>
     </row>
     <row r="516" spans="1:17">
       <c r="A516" s="1">
         <v>8</v>
       </c>
       <c r="B516" t="s">
         <v>881</v>
       </c>
-      <c r="C516" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C516"/>
       <c r="D516" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E516" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="F516" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="G516" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="H516" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="I516" s="3">
-        <v>80.6</v>
+        <v>372.0</v>
       </c>
       <c r="J516" s="4">
         <v>45839.0</v>
       </c>
       <c r="K516" s="4">
-        <v>47092.0</v>
+        <v>47057.0</v>
       </c>
       <c r="L516" s="3">
-        <v>80.6</v>
+        <v>285.2</v>
       </c>
       <c r="M516" s="4">
         <v>45839.0</v>
       </c>
       <c r="N516" s="4">
-        <v>47092.0</v>
+        <v>47057.0</v>
       </c>
       <c r="O516" s="3"/>
       <c r="P516" s="4"/>
       <c r="Q516" s="4"/>
     </row>
     <row r="517" spans="1:17">
       <c r="A517" s="1">
         <v>8</v>
       </c>
       <c r="B517" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="C517"/>
+        <v>881</v>
+      </c>
+      <c r="C517" t="s">
+        <v>149</v>
+      </c>
       <c r="D517" t="s">
         <v>146</v>
       </c>
       <c r="E517" t="s">
         <v>147</v>
       </c>
       <c r="F517" t="s">
         <v>34</v>
       </c>
       <c r="G517" t="s">
         <v>148</v>
       </c>
       <c r="H517" t="s">
         <v>36</v>
       </c>
       <c r="I517" s="3">
-        <v>372.0</v>
+        <v>471.2</v>
       </c>
       <c r="J517" s="4">
-        <v>45839.0</v>
+        <v>46023.0</v>
       </c>
       <c r="K517" s="4">
         <v>47057.0</v>
       </c>
       <c r="L517" s="3">
-        <v>285.2</v>
+        <v>384.4</v>
       </c>
       <c r="M517" s="4">
-        <v>45839.0</v>
+        <v>45946.0</v>
       </c>
       <c r="N517" s="4">
         <v>47057.0</v>
       </c>
       <c r="O517" s="3"/>
       <c r="P517" s="4"/>
       <c r="Q517" s="4"/>
     </row>
     <row r="518" spans="1:17">
       <c r="A518" s="1">
         <v>8</v>
       </c>
       <c r="B518" t="s">
         <v>882</v>
       </c>
-      <c r="C518" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C518"/>
       <c r="D518" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E518" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="F518" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="G518" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="H518" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="I518" s="3">
-        <v>471.2</v>
+        <v>645.0</v>
       </c>
       <c r="J518" s="4">
-        <v>46023.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K518" s="4">
-        <v>47057.0</v>
+        <v>47098.0</v>
       </c>
       <c r="L518" s="3">
-        <v>384.4</v>
+        <v>454.0</v>
       </c>
       <c r="M518" s="4">
-        <v>45946.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N518" s="4">
-        <v>47057.0</v>
+        <v>47098.0</v>
       </c>
       <c r="O518" s="3"/>
       <c r="P518" s="4"/>
       <c r="Q518" s="4"/>
     </row>
     <row r="519" spans="1:17">
       <c r="A519" s="1">
         <v>8</v>
       </c>
       <c r="B519" t="s">
+        <v>882</v>
+      </c>
+      <c r="C519" t="s">
         <v>883</v>
       </c>
-      <c r="C519"/>
       <c r="D519" t="s">
         <v>151</v>
       </c>
       <c r="E519" t="s">
         <v>152</v>
       </c>
       <c r="F519" t="s">
         <v>91</v>
       </c>
       <c r="G519" t="s">
         <v>153</v>
       </c>
       <c r="H519" t="s">
         <v>93</v>
       </c>
       <c r="I519" s="3">
-        <v>645.0</v>
+        <v>127.0</v>
       </c>
       <c r="J519" s="4">
         <v>45839.0</v>
       </c>
       <c r="K519" s="4">
         <v>47098.0</v>
       </c>
       <c r="L519" s="3">
-        <v>454.0</v>
+        <v>64.0</v>
       </c>
       <c r="M519" s="4">
         <v>45839.0</v>
       </c>
       <c r="N519" s="4">
         <v>47098.0</v>
       </c>
       <c r="O519" s="3"/>
       <c r="P519" s="4"/>
       <c r="Q519" s="4"/>
     </row>
     <row r="520" spans="1:17">
       <c r="A520" s="1">
         <v>8</v>
       </c>
       <c r="B520" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="C520" t="s">
-        <v>884</v>
+        <v>135</v>
       </c>
       <c r="D520" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E520" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="F520" t="s">
         <v>91</v>
       </c>
       <c r="G520" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="H520" t="s">
         <v>93</v>
       </c>
       <c r="I520" s="3">
-        <v>127.0</v>
+        <v>1035.4</v>
       </c>
       <c r="J520" s="4">
         <v>45839.0</v>
       </c>
       <c r="K520" s="4">
-        <v>47098.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L520" s="3">
-        <v>64.0</v>
+        <v>824.6</v>
       </c>
       <c r="M520" s="4">
         <v>45839.0</v>
       </c>
       <c r="N520" s="4">
-        <v>47098.0</v>
+        <v>47092.0</v>
       </c>
       <c r="O520" s="3"/>
       <c r="P520" s="4"/>
       <c r="Q520" s="4"/>
     </row>
     <row r="521" spans="1:17">
       <c r="A521" s="1">
         <v>8</v>
       </c>
       <c r="B521" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="C521" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D521" t="s">
         <v>155</v>
       </c>
       <c r="E521" t="s">
         <v>137</v>
       </c>
       <c r="F521" t="s">
         <v>91</v>
       </c>
       <c r="G521" t="s">
         <v>138</v>
       </c>
       <c r="H521" t="s">
         <v>93</v>
       </c>
       <c r="I521" s="3">
-        <v>1035.4</v>
+        <v>80.6</v>
       </c>
       <c r="J521" s="4">
         <v>45839.0</v>
       </c>
       <c r="K521" s="4">
         <v>47092.0</v>
       </c>
       <c r="L521" s="3">
-        <v>824.6</v>
+        <v>80.6</v>
       </c>
       <c r="M521" s="4">
         <v>45839.0</v>
       </c>
       <c r="N521" s="4">
         <v>47092.0</v>
       </c>
       <c r="O521" s="3"/>
       <c r="P521" s="4"/>
       <c r="Q521" s="4"/>
     </row>
     <row r="522" spans="1:17">
       <c r="A522" s="1">
         <v>8</v>
       </c>
       <c r="B522" t="s">
         <v>885</v>
       </c>
       <c r="C522" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D522" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E522" t="s">
         <v>137</v>
       </c>
       <c r="F522" t="s">
         <v>91</v>
       </c>
       <c r="G522" t="s">
         <v>138</v>
       </c>
       <c r="H522" t="s">
         <v>93</v>
       </c>
       <c r="I522" s="3">
-        <v>80.6</v>
+        <v>1035.4</v>
       </c>
       <c r="J522" s="4">
         <v>45839.0</v>
       </c>
       <c r="K522" s="4">
         <v>47092.0</v>
       </c>
       <c r="L522" s="3">
-        <v>80.6</v>
+        <v>824.6</v>
       </c>
       <c r="M522" s="4">
         <v>45839.0</v>
       </c>
       <c r="N522" s="4">
         <v>47092.0</v>
       </c>
       <c r="O522" s="3"/>
       <c r="P522" s="4"/>
       <c r="Q522" s="4"/>
     </row>
     <row r="523" spans="1:17">
       <c r="A523" s="1">
         <v>8</v>
       </c>
       <c r="B523" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="C523" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D523" t="s">
         <v>157</v>
       </c>
       <c r="E523" t="s">
         <v>137</v>
       </c>
       <c r="F523" t="s">
         <v>91</v>
       </c>
       <c r="G523" t="s">
         <v>138</v>
       </c>
       <c r="H523" t="s">
         <v>93</v>
       </c>
       <c r="I523" s="3">
-        <v>1035.4</v>
+        <v>80.6</v>
       </c>
       <c r="J523" s="4">
         <v>45839.0</v>
       </c>
       <c r="K523" s="4">
         <v>47092.0</v>
       </c>
       <c r="L523" s="3">
-        <v>824.6</v>
+        <v>80.6</v>
       </c>
       <c r="M523" s="4">
         <v>45839.0</v>
       </c>
       <c r="N523" s="4">
         <v>47092.0</v>
       </c>
       <c r="O523" s="3"/>
       <c r="P523" s="4"/>
       <c r="Q523" s="4"/>
     </row>
     <row r="524" spans="1:17">
       <c r="A524" s="1">
         <v>8</v>
       </c>
       <c r="B524" t="s">
         <v>886</v>
       </c>
-      <c r="C524" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C524"/>
       <c r="D524" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E524" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="F524" t="s">
         <v>91</v>
       </c>
       <c r="G524" t="s">
-        <v>138</v>
+        <v>160</v>
       </c>
       <c r="H524" t="s">
         <v>93</v>
       </c>
       <c r="I524" s="3">
-        <v>80.6</v>
+        <v>550.0</v>
       </c>
       <c r="J524" s="4">
-        <v>45839.0</v>
+        <v>45658.0</v>
       </c>
       <c r="K524" s="4">
-        <v>47092.0</v>
+        <v>46676.0</v>
       </c>
       <c r="L524" s="3">
-        <v>80.6</v>
+        <v>398.0</v>
       </c>
       <c r="M524" s="4">
-        <v>45839.0</v>
+        <v>45658.0</v>
       </c>
       <c r="N524" s="4">
-        <v>47092.0</v>
+        <v>46676.0</v>
       </c>
       <c r="O524" s="3"/>
       <c r="P524" s="4"/>
       <c r="Q524" s="4"/>
     </row>
     <row r="525" spans="1:17">
       <c r="A525" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B525" t="s">
         <v>887</v>
       </c>
       <c r="C525"/>
       <c r="D525" t="s">
         <v>159</v>
       </c>
       <c r="E525" t="s">
         <v>131</v>
       </c>
       <c r="F525" t="s">
         <v>91</v>
       </c>
       <c r="G525" t="s">
         <v>160</v>
       </c>
       <c r="H525" t="s">
         <v>93</v>
       </c>
       <c r="I525" s="3">
         <v>550.0</v>
       </c>
       <c r="J525" s="4">
         <v>45658.0</v>
       </c>
       <c r="K525" s="4">
         <v>46676.0</v>
       </c>
       <c r="L525" s="3">
         <v>398.0</v>
       </c>
       <c r="M525" s="4">
         <v>45658.0</v>
       </c>
       <c r="N525" s="4">
         <v>46676.0</v>
       </c>
       <c r="O525" s="3"/>
       <c r="P525" s="4"/>
       <c r="Q525" s="4"/>
     </row>
     <row r="526" spans="1:17">
       <c r="A526" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B526" t="s">
         <v>888</v>
       </c>
       <c r="C526"/>
       <c r="D526" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E526" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="F526" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="G526" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H526" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="I526" s="3">
-        <v>550.0</v>
+        <v>250.0</v>
       </c>
       <c r="J526" s="4">
-        <v>45658.0</v>
+        <v>45238.0</v>
       </c>
       <c r="K526" s="4">
-        <v>46676.0</v>
+        <v>47064.0</v>
       </c>
       <c r="L526" s="3">
-        <v>398.0</v>
+        <v>180.0</v>
       </c>
       <c r="M526" s="4">
-        <v>45658.0</v>
+        <v>45238.0</v>
       </c>
       <c r="N526" s="4">
-        <v>46676.0</v>
+        <v>47064.0</v>
       </c>
       <c r="O526" s="3"/>
       <c r="P526" s="4"/>
       <c r="Q526" s="4"/>
     </row>
     <row r="527" spans="1:17">
       <c r="A527" s="1">
         <v>8</v>
       </c>
       <c r="B527" t="s">
         <v>889</v>
       </c>
       <c r="C527"/>
       <c r="D527" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E527" t="s">
-        <v>69</v>
+        <v>166</v>
       </c>
       <c r="F527" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="G527" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="H527" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="I527" s="3">
-        <v>250.0</v>
+        <v>393.0</v>
       </c>
       <c r="J527" s="4">
-        <v>45238.0</v>
+        <v>45744.0</v>
       </c>
       <c r="K527" s="4">
-        <v>47064.0</v>
+        <v>46502.0</v>
       </c>
       <c r="L527" s="3">
-        <v>180.0</v>
+        <v>247.0</v>
       </c>
       <c r="M527" s="4">
-        <v>45238.0</v>
+        <v>45743.0</v>
       </c>
       <c r="N527" s="4">
-        <v>47064.0</v>
+        <v>46502.0</v>
       </c>
       <c r="O527" s="3"/>
       <c r="P527" s="4"/>
       <c r="Q527" s="4"/>
     </row>
     <row r="528" spans="1:17">
       <c r="A528" s="1">
         <v>8</v>
       </c>
       <c r="B528" t="s">
         <v>890</v>
       </c>
       <c r="C528"/>
       <c r="D528" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E528" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="F528" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="G528" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="H528" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="I528" s="3">
-        <v>393.0</v>
+        <v>621.0</v>
       </c>
       <c r="J528" s="4">
-        <v>45744.0</v>
+        <v>45764.0</v>
       </c>
       <c r="K528" s="4">
-        <v>46502.0</v>
+        <v>47589.0</v>
       </c>
       <c r="L528" s="3">
-        <v>247.0</v>
+        <v>463.0</v>
       </c>
       <c r="M528" s="4">
-        <v>45743.0</v>
+        <v>45764.0</v>
       </c>
       <c r="N528" s="4">
-        <v>46502.0</v>
+        <v>47589.0</v>
       </c>
       <c r="O528" s="3"/>
       <c r="P528" s="4"/>
       <c r="Q528" s="4"/>
     </row>
     <row r="529" spans="1:17">
       <c r="A529" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B529" t="s">
         <v>891</v>
       </c>
       <c r="C529"/>
       <c r="D529" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E529" t="s">
-        <v>170</v>
+        <v>131</v>
       </c>
       <c r="F529" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="G529" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H529" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="I529" s="3">
-        <v>621.0</v>
+        <v>419.1</v>
       </c>
       <c r="J529" s="4">
-        <v>45764.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K529" s="4">
-        <v>47589.0</v>
+        <v>46901.0</v>
       </c>
       <c r="L529" s="3">
-        <v>463.0</v>
+        <v>205.8</v>
       </c>
       <c r="M529" s="4">
-        <v>45764.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N529" s="4">
-        <v>47589.0</v>
+        <v>46901.0</v>
       </c>
       <c r="O529" s="3"/>
       <c r="P529" s="4"/>
       <c r="Q529" s="4"/>
     </row>
     <row r="530" spans="1:17">
       <c r="A530" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B530" t="s">
         <v>892</v>
       </c>
-      <c r="C530"/>
+      <c r="C530" t="s">
+        <v>176</v>
+      </c>
       <c r="D530" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="E530" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="F530" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="G530" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="H530" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="I530" s="3">
-        <v>419.1</v>
+        <v>300.0</v>
       </c>
       <c r="J530" s="4">
-        <v>45839.0</v>
+        <v>45406.0</v>
       </c>
       <c r="K530" s="4">
-        <v>46901.0</v>
+        <v>47231.0</v>
       </c>
       <c r="L530" s="3">
-        <v>205.8</v>
+        <v>200.0</v>
       </c>
       <c r="M530" s="4">
-        <v>45839.0</v>
+        <v>45406.0</v>
       </c>
       <c r="N530" s="4">
-        <v>46901.0</v>
+        <v>47231.0</v>
       </c>
       <c r="O530" s="3"/>
       <c r="P530" s="4"/>
       <c r="Q530" s="4"/>
     </row>
     <row r="531" spans="1:17">
       <c r="A531" s="1">
         <v>8</v>
       </c>
       <c r="B531" t="s">
         <v>893</v>
       </c>
       <c r="C531" t="s">
-        <v>176</v>
+        <v>135</v>
       </c>
       <c r="D531" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E531" t="s">
-        <v>147</v>
+        <v>181</v>
       </c>
       <c r="F531" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="G531" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H531" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="I531" s="3">
-        <v>300.0</v>
+        <v>859.3</v>
       </c>
       <c r="J531" s="4">
-        <v>45406.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K531" s="4">
-        <v>47231.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L531" s="3">
-        <v>200.0</v>
+        <v>737.8</v>
       </c>
       <c r="M531" s="4">
-        <v>45406.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N531" s="4">
-        <v>47231.0</v>
+        <v>47092.0</v>
       </c>
       <c r="O531" s="3"/>
       <c r="P531" s="4"/>
       <c r="Q531" s="4"/>
     </row>
     <row r="532" spans="1:17">
       <c r="A532" s="1">
         <v>8</v>
       </c>
       <c r="B532" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="C532" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D532" t="s">
         <v>180</v>
       </c>
       <c r="E532" t="s">
         <v>181</v>
       </c>
       <c r="F532" t="s">
         <v>91</v>
       </c>
       <c r="G532" t="s">
         <v>182</v>
       </c>
       <c r="H532" t="s">
         <v>93</v>
       </c>
       <c r="I532" s="3">
-        <v>859.3</v>
+        <v>113.1</v>
       </c>
       <c r="J532" s="4">
         <v>45839.0</v>
       </c>
       <c r="K532" s="4">
         <v>47092.0</v>
       </c>
       <c r="L532" s="3">
-        <v>737.8</v>
+        <v>113.1</v>
       </c>
       <c r="M532" s="4">
         <v>45839.0</v>
       </c>
       <c r="N532" s="4">
         <v>47092.0</v>
       </c>
       <c r="O532" s="3"/>
       <c r="P532" s="4"/>
       <c r="Q532" s="4"/>
     </row>
     <row r="533" spans="1:17">
       <c r="A533" s="1">
         <v>8</v>
       </c>
       <c r="B533" t="s">
         <v>894</v>
       </c>
-      <c r="C533" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C533"/>
       <c r="D533" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="E533" t="s">
-        <v>181</v>
+        <v>69</v>
       </c>
       <c r="F533" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="G533" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="H533" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="I533" s="3">
-        <v>113.1</v>
+        <v>364.0</v>
       </c>
       <c r="J533" s="4">
-        <v>45839.0</v>
+        <v>46139.0</v>
       </c>
       <c r="K533" s="4">
-        <v>47092.0</v>
+        <v>47964.0</v>
       </c>
       <c r="L533" s="3">
-        <v>113.1</v>
+        <v>294.0</v>
       </c>
       <c r="M533" s="4">
-        <v>45839.0</v>
+        <v>46139.0</v>
       </c>
       <c r="N533" s="4">
-        <v>47092.0</v>
+        <v>47964.0</v>
       </c>
       <c r="O533" s="3"/>
       <c r="P533" s="4"/>
       <c r="Q533" s="4"/>
     </row>
     <row r="534" spans="1:17">
       <c r="A534" s="1">
         <v>8</v>
       </c>
       <c r="B534" t="s">
         <v>895</v>
       </c>
-      <c r="C534"/>
+      <c r="C534" t="s">
+        <v>135</v>
+      </c>
       <c r="D534" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E534" t="s">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="F534" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="G534" t="s">
-        <v>185</v>
+        <v>138</v>
       </c>
       <c r="H534" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="I534" s="3">
-        <v>364.0</v>
+        <v>1035.4</v>
       </c>
       <c r="J534" s="4">
-        <v>46139.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K534" s="4">
-        <v>47964.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L534" s="3">
-        <v>294.0</v>
+        <v>824.6</v>
       </c>
       <c r="M534" s="4">
-        <v>46139.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N534" s="4">
-        <v>47964.0</v>
+        <v>47092.0</v>
       </c>
       <c r="O534" s="3"/>
       <c r="P534" s="4"/>
       <c r="Q534" s="4"/>
     </row>
     <row r="535" spans="1:17">
       <c r="A535" s="1">
         <v>8</v>
       </c>
       <c r="B535" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="C535" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D535" t="s">
         <v>187</v>
       </c>
       <c r="E535" t="s">
         <v>137</v>
       </c>
       <c r="F535" t="s">
         <v>91</v>
       </c>
       <c r="G535" t="s">
         <v>138</v>
       </c>
       <c r="H535" t="s">
         <v>93</v>
       </c>
       <c r="I535" s="3">
-        <v>1035.4</v>
+        <v>80.6</v>
       </c>
       <c r="J535" s="4">
         <v>45839.0</v>
       </c>
       <c r="K535" s="4">
         <v>47092.0</v>
       </c>
       <c r="L535" s="3">
-        <v>824.6</v>
+        <v>80.6</v>
       </c>
       <c r="M535" s="4">
         <v>45839.0</v>
       </c>
       <c r="N535" s="4">
         <v>47092.0</v>
       </c>
       <c r="O535" s="3"/>
       <c r="P535" s="4"/>
       <c r="Q535" s="4"/>
     </row>
     <row r="536" spans="1:17">
       <c r="A536" s="1">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B536" t="s">
         <v>896</v>
       </c>
-      <c r="C536" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C536"/>
       <c r="D536" t="s">
-        <v>187</v>
+        <v>758</v>
       </c>
       <c r="E536" t="s">
-        <v>137</v>
+        <v>265</v>
       </c>
       <c r="F536" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="G536" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H536" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="I536" s="3">
-        <v>80.6</v>
+        <v>230.0</v>
       </c>
       <c r="J536" s="4">
-        <v>45839.0</v>
+        <v>45574.0</v>
       </c>
       <c r="K536" s="4">
-        <v>47092.0</v>
+        <v>46657.0</v>
       </c>
       <c r="L536" s="3">
-        <v>80.6</v>
+        <v>125.0</v>
       </c>
       <c r="M536" s="4">
-        <v>45839.0</v>
+        <v>45574.0</v>
       </c>
       <c r="N536" s="4">
-        <v>47092.0</v>
+        <v>46657.0</v>
       </c>
       <c r="O536" s="3"/>
       <c r="P536" s="4"/>
       <c r="Q536" s="4"/>
     </row>
     <row r="537" spans="1:17">
       <c r="A537" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B537" t="s">
         <v>897</v>
       </c>
       <c r="C537"/>
       <c r="D537" t="s">
-        <v>759</v>
+        <v>898</v>
       </c>
       <c r="E537" t="s">
-        <v>265</v>
+        <v>83</v>
       </c>
       <c r="F537" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G537" t="s">
-        <v>275</v>
+        <v>84</v>
       </c>
       <c r="H537" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="I537" s="3">
-        <v>230.0</v>
+        <v>285.2</v>
       </c>
       <c r="J537" s="4">
-        <v>45574.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K537" s="4">
-        <v>46657.0</v>
+        <v>46335.0</v>
       </c>
       <c r="L537" s="3">
-        <v>125.0</v>
+        <v>261.64</v>
       </c>
       <c r="M537" s="4">
-        <v>45574.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N537" s="4">
-        <v>46657.0</v>
+        <v>46335.0</v>
       </c>
       <c r="O537" s="3"/>
       <c r="P537" s="4"/>
       <c r="Q537" s="4"/>
     </row>
     <row r="538" spans="1:17">
       <c r="A538" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B538" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="C538"/>
       <c r="D538" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="E538" t="s">
         <v>83</v>
       </c>
       <c r="F538" t="s">
         <v>34</v>
       </c>
       <c r="G538" t="s">
         <v>84</v>
       </c>
       <c r="H538" t="s">
         <v>36</v>
       </c>
       <c r="I538" s="3">
-        <v>285.2</v>
+        <v>332.32</v>
       </c>
       <c r="J538" s="4">
         <v>45839.0</v>
       </c>
       <c r="K538" s="4">
         <v>46335.0</v>
       </c>
       <c r="L538" s="3">
-        <v>261.64</v>
+        <v>302.56</v>
       </c>
       <c r="M538" s="4">
         <v>45839.0</v>
       </c>
       <c r="N538" s="4">
         <v>46335.0</v>
       </c>
-      <c r="O538" s="3"/>
-[...1 lines deleted...]
-      <c r="Q538" s="4"/>
+      <c r="O538" s="3">
+        <v>102.0</v>
+      </c>
+      <c r="P538" s="4">
+        <v>45523.0</v>
+      </c>
+      <c r="Q538" s="4">
+        <v>46335.0</v>
+      </c>
     </row>
     <row r="539" spans="1:17">
       <c r="A539" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B539" t="s">
         <v>900</v>
       </c>
-      <c r="C539"/>
+      <c r="C539" t="s">
+        <v>901</v>
+      </c>
       <c r="D539" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="E539" t="s">
         <v>83</v>
       </c>
       <c r="F539" t="s">
         <v>34</v>
       </c>
       <c r="G539" t="s">
         <v>84</v>
       </c>
       <c r="H539" t="s">
         <v>36</v>
       </c>
       <c r="I539" s="3">
-        <v>332.32</v>
+        <v>257.92</v>
       </c>
       <c r="J539" s="4">
-        <v>45839.0</v>
+        <v>46086.0</v>
       </c>
       <c r="K539" s="4">
         <v>46335.0</v>
       </c>
-      <c r="L539" s="3">
-[...16 lines deleted...]
-      </c>
+      <c r="L539" s="3"/>
+      <c r="M539" s="4"/>
+      <c r="N539" s="4"/>
+      <c r="O539" s="3"/>
+      <c r="P539" s="4"/>
+      <c r="Q539" s="4"/>
     </row>
     <row r="540" spans="1:17">
       <c r="A540" s="1">
         <v>5</v>
       </c>
       <c r="B540" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="C540" t="s">
-        <v>902</v>
+        <v>198</v>
       </c>
       <c r="D540" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="E540" t="s">
         <v>83</v>
       </c>
       <c r="F540" t="s">
         <v>34</v>
       </c>
       <c r="G540" t="s">
         <v>84</v>
       </c>
       <c r="H540" t="s">
         <v>36</v>
       </c>
       <c r="I540" s="3">
-        <v>257.92</v>
+        <v>319.92</v>
       </c>
       <c r="J540" s="4">
-        <v>46086.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K540" s="4">
         <v>46335.0</v>
       </c>
-      <c r="L540" s="3"/>
-[...4 lines deleted...]
-      <c r="Q540" s="4"/>
+      <c r="L540" s="3">
+        <v>312.48</v>
+      </c>
+      <c r="M540" s="4">
+        <v>46086.0</v>
+      </c>
+      <c r="N540" s="4">
+        <v>46335.0</v>
+      </c>
+      <c r="O540" s="3">
+        <v>102.0</v>
+      </c>
+      <c r="P540" s="4">
+        <v>45523.0</v>
+      </c>
+      <c r="Q540" s="4">
+        <v>46335.0</v>
+      </c>
     </row>
     <row r="541" spans="1:17">
       <c r="A541" s="1">
         <v>5</v>
       </c>
       <c r="B541" t="s">
-        <v>901</v>
-[...3 lines deleted...]
-      </c>
+        <v>902</v>
+      </c>
+      <c r="C541"/>
       <c r="D541" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="E541" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="F541" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="G541" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="H541" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="I541" s="3">
-        <v>319.92</v>
+        <v>126.0</v>
       </c>
       <c r="J541" s="4">
-        <v>45839.0</v>
+        <v>45048.0</v>
       </c>
       <c r="K541" s="4">
-        <v>46335.0</v>
+        <v>46874.0</v>
       </c>
       <c r="L541" s="3">
-        <v>312.48</v>
+        <v>88.0</v>
       </c>
       <c r="M541" s="4">
-        <v>46086.0</v>
+        <v>45048.0</v>
       </c>
       <c r="N541" s="4">
-        <v>46335.0</v>
+        <v>46874.0</v>
       </c>
       <c r="O541" s="3">
-        <v>102.0</v>
+        <v>38.0</v>
       </c>
       <c r="P541" s="4">
-        <v>45523.0</v>
+        <v>45048.0</v>
       </c>
       <c r="Q541" s="4">
-        <v>46335.0</v>
+        <v>46874.0</v>
       </c>
     </row>
     <row r="542" spans="1:17">
       <c r="A542" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B542" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="C542"/>
       <c r="D542" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="E542" t="s">
-        <v>62</v>
+        <v>338</v>
       </c>
       <c r="F542" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="G542" t="s">
-        <v>104</v>
+        <v>339</v>
       </c>
       <c r="H542" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="I542" s="3">
-        <v>126.0</v>
+        <v>148.0</v>
       </c>
       <c r="J542" s="4">
-        <v>45048.0</v>
+        <v>46139.0</v>
       </c>
       <c r="K542" s="4">
-        <v>46874.0</v>
-[...1 lines deleted...]
-      <c r="L542" s="3">
+        <v>47964.0</v>
+      </c>
+      <c r="L542" s="3"/>
+      <c r="M542" s="4"/>
+      <c r="N542" s="4"/>
+      <c r="O542" s="3">
         <v>88.0</v>
       </c>
-      <c r="M542" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="P542" s="4">
-        <v>45048.0</v>
+        <v>46139.0</v>
       </c>
       <c r="Q542" s="4">
-        <v>46874.0</v>
+        <v>47964.0</v>
       </c>
     </row>
     <row r="543" spans="1:17">
       <c r="A543" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B543" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C543"/>
       <c r="D543" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="E543" t="s">
         <v>338</v>
       </c>
       <c r="F543" t="s">
         <v>70</v>
       </c>
       <c r="G543" t="s">
         <v>339</v>
       </c>
       <c r="H543" t="s">
         <v>72</v>
       </c>
       <c r="I543" s="3">
         <v>148.0</v>
       </c>
       <c r="J543" s="4">
         <v>46139.0</v>
       </c>
       <c r="K543" s="4">
         <v>47964.0</v>
       </c>
       <c r="L543" s="3"/>
       <c r="M543" s="4"/>
       <c r="N543" s="4"/>
       <c r="O543" s="3">
         <v>88.0</v>
       </c>
       <c r="P543" s="4">
         <v>46139.0</v>
       </c>
       <c r="Q543" s="4">
         <v>47964.0</v>
       </c>
     </row>
     <row r="544" spans="1:17">
       <c r="A544" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B544" t="s">
         <v>907</v>
       </c>
       <c r="C544"/>
       <c r="D544" t="s">
-        <v>906</v>
+        <v>547</v>
       </c>
       <c r="E544" t="s">
-        <v>338</v>
+        <v>224</v>
       </c>
       <c r="F544" t="s">
-        <v>70</v>
+        <v>225</v>
       </c>
       <c r="G544" t="s">
-        <v>339</v>
+        <v>548</v>
       </c>
       <c r="H544" t="s">
-        <v>72</v>
+        <v>227</v>
       </c>
       <c r="I544" s="3">
-        <v>148.0</v>
+        <v>185.0</v>
       </c>
       <c r="J544" s="4">
-        <v>46139.0</v>
+        <v>45901.0</v>
       </c>
       <c r="K544" s="4">
-        <v>47964.0</v>
+        <v>47063.0</v>
       </c>
       <c r="L544" s="3"/>
       <c r="M544" s="4"/>
       <c r="N544" s="4"/>
-      <c r="O544" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O544" s="3"/>
+      <c r="P544" s="4"/>
+      <c r="Q544" s="4"/>
     </row>
     <row r="545" spans="1:17">
       <c r="A545" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B545" t="s">
         <v>908</v>
       </c>
       <c r="C545"/>
       <c r="D545" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E545" t="s">
         <v>224</v>
       </c>
       <c r="F545" t="s">
         <v>225</v>
       </c>
       <c r="G545" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="H545" t="s">
         <v>227</v>
       </c>
       <c r="I545" s="3">
-        <v>185.0</v>
+        <v>210.0</v>
       </c>
       <c r="J545" s="4">
         <v>45901.0</v>
       </c>
       <c r="K545" s="4">
         <v>47063.0</v>
       </c>
       <c r="L545" s="3"/>
       <c r="M545" s="4"/>
       <c r="N545" s="4"/>
       <c r="O545" s="3"/>
       <c r="P545" s="4"/>
       <c r="Q545" s="4"/>
     </row>
     <row r="546" spans="1:17">
       <c r="A546" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B546" t="s">
         <v>909</v>
       </c>
       <c r="C546"/>
       <c r="D546" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E546" t="s">
         <v>224</v>
       </c>
       <c r="F546" t="s">
         <v>225</v>
       </c>
       <c r="G546" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="H546" t="s">
         <v>227</v>
       </c>
       <c r="I546" s="3">
         <v>210.0</v>
       </c>
       <c r="J546" s="4">
         <v>45901.0</v>
       </c>
       <c r="K546" s="4">
         <v>47063.0</v>
       </c>
       <c r="L546" s="3"/>
       <c r="M546" s="4"/>
       <c r="N546" s="4"/>
       <c r="O546" s="3"/>
       <c r="P546" s="4"/>
       <c r="Q546" s="4"/>
     </row>
     <row r="547" spans="1:17">
       <c r="A547" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B547" t="s">
         <v>910</v>
       </c>
       <c r="C547"/>
       <c r="D547" t="s">
-        <v>549</v>
+        <v>911</v>
       </c>
       <c r="E547" t="s">
-        <v>224</v>
+        <v>697</v>
       </c>
       <c r="F547" t="s">
-        <v>225</v>
+        <v>98</v>
       </c>
       <c r="G547" t="s">
-        <v>550</v>
+        <v>912</v>
       </c>
       <c r="H547" t="s">
-        <v>227</v>
+        <v>100</v>
       </c>
       <c r="I547" s="3">
-        <v>210.0</v>
+        <v>170.0</v>
       </c>
       <c r="J547" s="4">
-        <v>45901.0</v>
+        <v>45442.0</v>
       </c>
       <c r="K547" s="4">
-        <v>47063.0</v>
-[...3 lines deleted...]
-      <c r="N547" s="4"/>
+        <v>47267.0</v>
+      </c>
+      <c r="L547" s="3">
+        <v>123.0</v>
+      </c>
+      <c r="M547" s="4">
+        <v>45442.0</v>
+      </c>
+      <c r="N547" s="4">
+        <v>47267.0</v>
+      </c>
       <c r="O547" s="3"/>
       <c r="P547" s="4"/>
       <c r="Q547" s="4"/>
     </row>
     <row r="548" spans="1:17">
       <c r="A548" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B548" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="C548"/>
       <c r="D548" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="E548" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="F548" t="s">
         <v>98</v>
       </c>
       <c r="G548" t="s">
-        <v>913</v>
+        <v>912</v>
       </c>
       <c r="H548" t="s">
         <v>100</v>
       </c>
       <c r="I548" s="3">
         <v>170.0</v>
       </c>
       <c r="J548" s="4">
         <v>45442.0</v>
       </c>
       <c r="K548" s="4">
         <v>47267.0</v>
       </c>
       <c r="L548" s="3">
         <v>123.0</v>
       </c>
       <c r="M548" s="4">
         <v>45442.0</v>
       </c>
       <c r="N548" s="4">
         <v>47267.0</v>
       </c>
       <c r="O548" s="3"/>
       <c r="P548" s="4"/>
       <c r="Q548" s="4"/>
     </row>
     <row r="549" spans="1:17">
-      <c r="A549" s="1">
-[...44 lines deleted...]
-      <c r="A550" s="1"/>
+      <c r="A549" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:Q1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O63"/>
   <sheetViews>
@@ -28371,2367 +28335,2367 @@
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="55">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="O1" s="2"/>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="1">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>55</v>
       </c>
       <c r="C2" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="D2" t="s">
         <v>56</v>
       </c>
       <c r="E2" t="s">
         <v>57</v>
       </c>
       <c r="F2" t="s">
         <v>57</v>
       </c>
       <c r="G2" t="s">
         <v>58</v>
       </c>
       <c r="H2" t="s">
         <v>59</v>
       </c>
       <c r="I2" s="3">
         <v>160.0</v>
       </c>
       <c r="J2" s="4">
         <v>45988.0</v>
       </c>
       <c r="K2" s="4">
         <v>47168.0</v>
       </c>
       <c r="L2" s="3"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="D3" t="s">
         <v>56</v>
       </c>
       <c r="E3" t="s">
         <v>57</v>
       </c>
       <c r="F3" t="s">
         <v>57</v>
       </c>
       <c r="G3" t="s">
         <v>58</v>
       </c>
       <c r="H3" t="s">
         <v>59</v>
       </c>
       <c r="I3" s="3">
         <v>270.0</v>
       </c>
       <c r="J3" s="4">
         <v>45988.0</v>
       </c>
       <c r="K3" s="4">
         <v>47168.0</v>
       </c>
       <c r="L3" s="3"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>55</v>
       </c>
       <c r="C4" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="D4" t="s">
         <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>57</v>
       </c>
       <c r="F4" t="s">
         <v>57</v>
       </c>
       <c r="G4" t="s">
         <v>58</v>
       </c>
       <c r="H4" t="s">
         <v>59</v>
       </c>
       <c r="I4" s="3">
         <v>287.0</v>
       </c>
       <c r="J4" s="4">
         <v>45988.0</v>
       </c>
       <c r="K4" s="4">
         <v>47168.0</v>
       </c>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
       <c r="C5" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="D5" t="s">
         <v>56</v>
       </c>
       <c r="E5" t="s">
         <v>57</v>
       </c>
       <c r="F5" t="s">
         <v>57</v>
       </c>
       <c r="G5" t="s">
         <v>58</v>
       </c>
       <c r="H5" t="s">
         <v>59</v>
       </c>
       <c r="I5" s="3">
         <v>160.0</v>
       </c>
       <c r="J5" s="4">
         <v>45988.0</v>
       </c>
       <c r="K5" s="4">
         <v>47168.0</v>
       </c>
       <c r="L5" s="3"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="D6" t="s">
         <v>56</v>
       </c>
       <c r="E6" t="s">
         <v>57</v>
       </c>
       <c r="F6" t="s">
         <v>57</v>
       </c>
       <c r="G6" t="s">
         <v>58</v>
       </c>
       <c r="H6" t="s">
         <v>59</v>
       </c>
       <c r="I6" s="3">
         <v>115.0</v>
       </c>
       <c r="J6" s="4">
         <v>45988.0</v>
       </c>
       <c r="K6" s="4">
         <v>47168.0</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>235</v>
       </c>
       <c r="C7" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="D7" t="s">
         <v>236</v>
       </c>
       <c r="E7" t="s">
         <v>57</v>
       </c>
       <c r="F7" t="s">
         <v>57</v>
       </c>
       <c r="G7" t="s">
         <v>237</v>
       </c>
       <c r="H7" t="s">
         <v>59</v>
       </c>
       <c r="I7" s="3">
         <v>179.8</v>
       </c>
       <c r="J7" s="4">
         <v>45839.0</v>
       </c>
       <c r="K7" s="4">
         <v>47168.0</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>235</v>
       </c>
       <c r="C8" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="D8" t="s">
         <v>236</v>
       </c>
       <c r="E8" t="s">
         <v>57</v>
       </c>
       <c r="F8" t="s">
         <v>57</v>
       </c>
       <c r="G8" t="s">
         <v>237</v>
       </c>
       <c r="H8" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="3">
         <v>105.4</v>
       </c>
       <c r="J8" s="4">
         <v>45839.0</v>
       </c>
       <c r="K8" s="4">
         <v>47168.0</v>
       </c>
       <c r="L8" s="3"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>235</v>
       </c>
       <c r="C9" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D9" t="s">
         <v>236</v>
       </c>
       <c r="E9" t="s">
         <v>57</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>237</v>
       </c>
       <c r="H9" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3">
         <v>235.6</v>
       </c>
       <c r="J9" s="4">
         <v>45839.0</v>
       </c>
       <c r="K9" s="4">
         <v>47168.0</v>
       </c>
       <c r="L9" s="3"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>235</v>
       </c>
       <c r="C10" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="D10" t="s">
         <v>236</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" t="s">
         <v>237</v>
       </c>
       <c r="H10" t="s">
         <v>59</v>
       </c>
       <c r="I10" s="3">
         <v>55.8</v>
       </c>
       <c r="J10" s="4">
         <v>45839.0</v>
       </c>
       <c r="K10" s="4">
         <v>47168.0</v>
       </c>
       <c r="L10" s="3"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>261</v>
       </c>
       <c r="C11" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="D11" t="s">
         <v>262</v>
       </c>
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>57</v>
       </c>
       <c r="G11" t="s">
         <v>237</v>
       </c>
       <c r="H11" t="s">
         <v>59</v>
       </c>
       <c r="I11" s="3">
         <v>179.8</v>
       </c>
       <c r="J11" s="4">
         <v>45839.0</v>
       </c>
       <c r="K11" s="4">
         <v>47168.0</v>
       </c>
       <c r="L11" s="3"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>261</v>
       </c>
       <c r="C12" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="D12" t="s">
         <v>262</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12" t="s">
         <v>237</v>
       </c>
       <c r="H12" t="s">
         <v>59</v>
       </c>
       <c r="I12" s="3">
         <v>105.4</v>
       </c>
       <c r="J12" s="4">
         <v>45839.0</v>
       </c>
       <c r="K12" s="4">
         <v>47168.0</v>
       </c>
       <c r="L12" s="3"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>261</v>
       </c>
       <c r="C13" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="D13" t="s">
         <v>262</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>57</v>
       </c>
       <c r="G13" t="s">
         <v>237</v>
       </c>
       <c r="H13" t="s">
         <v>59</v>
       </c>
       <c r="I13" s="3">
         <v>55.8</v>
       </c>
       <c r="J13" s="4">
         <v>45839.0</v>
       </c>
       <c r="K13" s="4">
         <v>47168.0</v>
       </c>
       <c r="L13" s="3"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>261</v>
       </c>
       <c r="C14" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="D14" t="s">
         <v>262</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>57</v>
       </c>
       <c r="G14" t="s">
         <v>237</v>
       </c>
       <c r="H14" t="s">
         <v>59</v>
       </c>
       <c r="I14" s="3">
         <v>235.6</v>
       </c>
       <c r="J14" s="4">
         <v>45839.0</v>
       </c>
       <c r="K14" s="4">
         <v>47168.0</v>
       </c>
       <c r="L14" s="3"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>272</v>
       </c>
       <c r="C15" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="D15" t="s">
         <v>273</v>
       </c>
       <c r="E15" t="s">
         <v>274</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="s">
         <v>275</v>
       </c>
       <c r="H15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="3">
         <v>75.0</v>
       </c>
       <c r="J15" s="4">
         <v>45798.0</v>
       </c>
       <c r="K15" s="4">
         <v>46861.0</v>
       </c>
       <c r="L15" s="3"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="1">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>276</v>
       </c>
       <c r="C16" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="D16" t="s">
         <v>273</v>
       </c>
       <c r="E16" t="s">
         <v>274</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
       <c r="G16" t="s">
         <v>275</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="3">
         <v>75.0</v>
       </c>
       <c r="J16" s="4">
         <v>45798.0</v>
       </c>
       <c r="K16" s="4">
         <v>46861.0</v>
       </c>
       <c r="L16" s="3"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="1">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="C17"/>
       <c r="D17" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="E17" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F17" t="s">
         <v>91</v>
       </c>
       <c r="G17" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="H17" t="s">
         <v>93</v>
       </c>
       <c r="I17" s="3">
         <v>162.0</v>
       </c>
       <c r="J17" s="4">
         <v>45354.0</v>
       </c>
       <c r="K17" s="4">
         <v>47179.0</v>
       </c>
       <c r="L17" s="3"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="1">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="E18" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F18" t="s">
         <v>91</v>
       </c>
       <c r="G18" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="H18" t="s">
         <v>93</v>
       </c>
       <c r="I18" s="3">
         <v>162.0</v>
       </c>
       <c r="J18" s="4">
         <v>45354.0</v>
       </c>
       <c r="K18" s="4">
         <v>47179.0</v>
       </c>
       <c r="L18" s="3"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="1">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="C19"/>
       <c r="D19" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="E19" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F19" t="s">
         <v>91</v>
       </c>
       <c r="G19" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="H19" t="s">
         <v>93</v>
       </c>
       <c r="I19" s="3">
         <v>162.0</v>
       </c>
       <c r="J19" s="4">
         <v>45354.0</v>
       </c>
       <c r="K19" s="4">
         <v>47179.0</v>
       </c>
       <c r="L19" s="3"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="1">
         <v>4</v>
       </c>
       <c r="B20" t="s">
+        <v>471</v>
+      </c>
+      <c r="C20" t="s">
+        <v>928</v>
+      </c>
+      <c r="D20" t="s">
+        <v>472</v>
+      </c>
+      <c r="E20" t="s">
         <v>473</v>
-      </c>
-[...7 lines deleted...]
-        <v>475</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
       <c r="G20" t="s">
         <v>275</v>
       </c>
       <c r="H20" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="3">
         <v>80.0</v>
       </c>
       <c r="J20" s="4">
         <v>45798.0</v>
       </c>
       <c r="K20" s="4">
         <v>46861.0</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="1">
         <v>5</v>
       </c>
       <c r="B21" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C21" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="D21" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E21" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
       <c r="G21" t="s">
         <v>275</v>
       </c>
       <c r="H21" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="3">
         <v>80.0</v>
       </c>
       <c r="J21" s="4">
         <v>45798.0</v>
       </c>
       <c r="K21" s="4">
         <v>46861.0</v>
       </c>
       <c r="L21" s="3"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="1">
         <v>5</v>
       </c>
       <c r="B22" t="s">
+        <v>558</v>
+      </c>
+      <c r="C22" t="s">
+        <v>929</v>
+      </c>
+      <c r="D22" t="s">
         <v>559</v>
-      </c>
-[...4 lines deleted...]
-        <v>560</v>
       </c>
       <c r="E22" t="s">
         <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>57</v>
       </c>
       <c r="G22" t="s">
         <v>237</v>
       </c>
       <c r="H22" t="s">
         <v>59</v>
       </c>
       <c r="I22" s="3">
         <v>93.0</v>
       </c>
       <c r="J22" s="4">
         <v>45839.0</v>
       </c>
       <c r="K22" s="4">
         <v>47168.0</v>
       </c>
       <c r="L22" s="3"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="1">
         <v>5</v>
       </c>
       <c r="B23" t="s">
+        <v>558</v>
+      </c>
+      <c r="C23" t="s">
+        <v>930</v>
+      </c>
+      <c r="D23" t="s">
         <v>559</v>
-      </c>
-[...4 lines deleted...]
-        <v>560</v>
       </c>
       <c r="E23" t="s">
         <v>57</v>
       </c>
       <c r="F23" t="s">
         <v>57</v>
       </c>
       <c r="G23" t="s">
         <v>237</v>
       </c>
       <c r="H23" t="s">
         <v>59</v>
       </c>
       <c r="I23" s="3">
         <v>167.4</v>
       </c>
       <c r="J23" s="4">
         <v>45839.0</v>
       </c>
       <c r="K23" s="4">
         <v>47168.0</v>
       </c>
       <c r="L23" s="3"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="1">
         <v>5</v>
       </c>
       <c r="B24" t="s">
+        <v>558</v>
+      </c>
+      <c r="C24" t="s">
+        <v>931</v>
+      </c>
+      <c r="D24" t="s">
         <v>559</v>
-      </c>
-[...4 lines deleted...]
-        <v>560</v>
       </c>
       <c r="E24" t="s">
         <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
       <c r="G24" t="s">
         <v>237</v>
       </c>
       <c r="H24" t="s">
         <v>59</v>
       </c>
       <c r="I24" s="3">
         <v>93.0</v>
       </c>
       <c r="J24" s="4">
         <v>45839.0</v>
       </c>
       <c r="K24" s="4">
         <v>47168.0</v>
       </c>
       <c r="L24" s="3"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="1">
         <v>2</v>
       </c>
       <c r="B25" t="s">
+        <v>560</v>
+      </c>
+      <c r="C25" t="s">
+        <v>932</v>
+      </c>
+      <c r="D25" t="s">
         <v>561</v>
-      </c>
-[...4 lines deleted...]
-        <v>562</v>
       </c>
       <c r="E25" t="s">
         <v>57</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
       <c r="G25" t="s">
         <v>237</v>
       </c>
       <c r="H25" t="s">
         <v>59</v>
       </c>
       <c r="I25" s="3">
         <v>80.6</v>
       </c>
       <c r="J25" s="4">
         <v>45839.0</v>
       </c>
       <c r="K25" s="4">
         <v>47168.0</v>
       </c>
       <c r="L25" s="3"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="1">
         <v>2</v>
       </c>
       <c r="B26" t="s">
+        <v>560</v>
+      </c>
+      <c r="C26" t="s">
+        <v>925</v>
+      </c>
+      <c r="D26" t="s">
         <v>561</v>
-      </c>
-[...4 lines deleted...]
-        <v>562</v>
       </c>
       <c r="E26" t="s">
         <v>57</v>
       </c>
       <c r="F26" t="s">
         <v>57</v>
       </c>
       <c r="G26" t="s">
         <v>237</v>
       </c>
       <c r="H26" t="s">
         <v>59</v>
       </c>
       <c r="I26" s="3">
         <v>55.8</v>
       </c>
       <c r="J26" s="4">
         <v>45839.0</v>
       </c>
       <c r="K26" s="4">
         <v>47168.0</v>
       </c>
       <c r="L26" s="3"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="1">
         <v>2</v>
       </c>
       <c r="B27" t="s">
+        <v>560</v>
+      </c>
+      <c r="C27" t="s">
+        <v>933</v>
+      </c>
+      <c r="D27" t="s">
         <v>561</v>
-      </c>
-[...4 lines deleted...]
-        <v>562</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
       <c r="G27" t="s">
         <v>237</v>
       </c>
       <c r="H27" t="s">
         <v>59</v>
       </c>
       <c r="I27" s="3">
         <v>93.0</v>
       </c>
       <c r="J27" s="4">
         <v>45839.0</v>
       </c>
       <c r="K27" s="4">
         <v>47168.0</v>
       </c>
       <c r="L27" s="3"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="1">
         <v>4</v>
       </c>
       <c r="B28" t="s">
+        <v>562</v>
+      </c>
+      <c r="C28" t="s">
+        <v>934</v>
+      </c>
+      <c r="D28" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
       <c r="E28" t="s">
         <v>57</v>
       </c>
       <c r="F28" t="s">
         <v>57</v>
       </c>
       <c r="G28" t="s">
         <v>237</v>
       </c>
       <c r="H28" t="s">
         <v>59</v>
       </c>
       <c r="I28" s="3">
         <v>217.0</v>
       </c>
       <c r="J28" s="4">
         <v>45839.0</v>
       </c>
       <c r="K28" s="4">
         <v>47168.0</v>
       </c>
       <c r="L28" s="3"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="1">
         <v>4</v>
       </c>
       <c r="B29" t="s">
+        <v>562</v>
+      </c>
+      <c r="C29" t="s">
+        <v>935</v>
+      </c>
+      <c r="D29" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
       <c r="E29" t="s">
         <v>57</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
       <c r="G29" t="s">
         <v>237</v>
       </c>
       <c r="H29" t="s">
         <v>59</v>
       </c>
       <c r="I29" s="3">
         <v>179.8</v>
       </c>
       <c r="J29" s="4">
         <v>45839.0</v>
       </c>
       <c r="K29" s="4">
         <v>47168.0</v>
       </c>
       <c r="L29" s="3"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="1">
         <v>4</v>
       </c>
       <c r="B30" t="s">
+        <v>562</v>
+      </c>
+      <c r="C30" t="s">
+        <v>936</v>
+      </c>
+      <c r="D30" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
       <c r="E30" t="s">
         <v>57</v>
       </c>
       <c r="F30" t="s">
         <v>57</v>
       </c>
       <c r="G30" t="s">
         <v>237</v>
       </c>
       <c r="H30" t="s">
         <v>59</v>
       </c>
       <c r="I30" s="3">
         <v>124.0</v>
       </c>
       <c r="J30" s="4">
         <v>45839.0</v>
       </c>
       <c r="K30" s="4">
         <v>47168.0</v>
       </c>
       <c r="L30" s="3"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="1">
         <v>4</v>
       </c>
       <c r="B31" t="s">
+        <v>562</v>
+      </c>
+      <c r="C31" t="s">
+        <v>925</v>
+      </c>
+      <c r="D31" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
         <v>57</v>
       </c>
       <c r="G31" t="s">
         <v>237</v>
       </c>
       <c r="H31" t="s">
         <v>59</v>
       </c>
       <c r="I31" s="3">
         <v>55.8</v>
       </c>
       <c r="J31" s="4">
         <v>45839.0</v>
       </c>
       <c r="K31" s="4">
         <v>47168.0</v>
       </c>
       <c r="L31" s="3"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="1">
         <v>4</v>
       </c>
       <c r="B32" t="s">
+        <v>564</v>
+      </c>
+      <c r="C32" t="s">
+        <v>937</v>
+      </c>
+      <c r="D32" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>566</v>
       </c>
       <c r="E32" t="s">
         <v>57</v>
       </c>
       <c r="F32" t="s">
         <v>57</v>
       </c>
       <c r="G32" t="s">
         <v>237</v>
       </c>
       <c r="H32" t="s">
         <v>59</v>
       </c>
       <c r="I32" s="3">
         <v>93.0</v>
       </c>
       <c r="J32" s="4">
         <v>45839.0</v>
       </c>
       <c r="K32" s="4">
         <v>47168.0</v>
       </c>
       <c r="L32" s="3"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="1">
         <v>4</v>
       </c>
       <c r="B33" t="s">
+        <v>564</v>
+      </c>
+      <c r="C33" t="s">
+        <v>930</v>
+      </c>
+      <c r="D33" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>566</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>57</v>
       </c>
       <c r="G33" t="s">
         <v>237</v>
       </c>
       <c r="H33" t="s">
         <v>59</v>
       </c>
       <c r="I33" s="3">
         <v>167.4</v>
       </c>
       <c r="J33" s="4">
         <v>45839.0</v>
       </c>
       <c r="K33" s="4">
         <v>47168.0</v>
       </c>
       <c r="L33" s="3"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="1">
         <v>4</v>
       </c>
       <c r="B34" t="s">
+        <v>564</v>
+      </c>
+      <c r="C34" t="s">
+        <v>925</v>
+      </c>
+      <c r="D34" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>566</v>
       </c>
       <c r="E34" t="s">
         <v>57</v>
       </c>
       <c r="F34" t="s">
         <v>57</v>
       </c>
       <c r="G34" t="s">
         <v>237</v>
       </c>
       <c r="H34" t="s">
         <v>59</v>
       </c>
       <c r="I34" s="3">
         <v>55.8</v>
       </c>
       <c r="J34" s="4">
         <v>45839.0</v>
       </c>
       <c r="K34" s="4">
         <v>47168.0</v>
       </c>
       <c r="L34" s="3"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="1">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="C35"/>
       <c r="D35" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="E35" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F35" t="s">
         <v>91</v>
       </c>
       <c r="G35" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="H35" t="s">
         <v>93</v>
       </c>
       <c r="I35" s="3">
         <v>280.0</v>
       </c>
       <c r="J35" s="4">
         <v>45978.0</v>
       </c>
       <c r="K35" s="4">
         <v>47803.0</v>
       </c>
       <c r="L35" s="3"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="1">
         <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="C36"/>
       <c r="D36" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="E36" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F36" t="s">
         <v>91</v>
       </c>
       <c r="G36" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="H36" t="s">
         <v>93</v>
       </c>
       <c r="I36" s="3">
         <v>332.0</v>
       </c>
       <c r="J36" s="4">
         <v>45978.0</v>
       </c>
       <c r="K36" s="4">
         <v>47803.0</v>
       </c>
       <c r="L36" s="3"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="1">
         <v>5</v>
       </c>
       <c r="B37" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="C37"/>
       <c r="D37" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="E37" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F37" t="s">
         <v>91</v>
       </c>
       <c r="G37" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="H37" t="s">
         <v>93</v>
       </c>
       <c r="I37" s="3">
         <v>332.0</v>
       </c>
       <c r="J37" s="4">
         <v>45978.0</v>
       </c>
       <c r="K37" s="4">
         <v>47803.0</v>
       </c>
       <c r="L37" s="3"/>
       <c r="M37" s="4"/>
       <c r="N37" s="4"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="1">
         <v>5</v>
       </c>
       <c r="B38" t="s">
+        <v>673</v>
+      </c>
+      <c r="C38" t="s">
+        <v>938</v>
+      </c>
+      <c r="D38" t="s">
         <v>674</v>
-      </c>
-[...4 lines deleted...]
-        <v>675</v>
       </c>
       <c r="E38" t="s">
         <v>121</v>
       </c>
       <c r="F38" t="s">
         <v>122</v>
       </c>
       <c r="G38" t="s">
         <v>123</v>
       </c>
       <c r="H38" t="s">
         <v>124</v>
       </c>
       <c r="I38" s="3">
         <v>39.0</v>
       </c>
       <c r="J38" s="4">
         <v>44896.0</v>
       </c>
       <c r="K38" s="4">
         <v>46489.0</v>
       </c>
       <c r="L38" s="3"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="1">
         <v>5</v>
       </c>
       <c r="B39" t="s">
+        <v>673</v>
+      </c>
+      <c r="C39" t="s">
+        <v>939</v>
+      </c>
+      <c r="D39" t="s">
         <v>674</v>
-      </c>
-[...4 lines deleted...]
-        <v>675</v>
       </c>
       <c r="E39" t="s">
         <v>121</v>
       </c>
       <c r="F39" t="s">
         <v>122</v>
       </c>
       <c r="G39" t="s">
         <v>123</v>
       </c>
       <c r="H39" t="s">
         <v>124</v>
       </c>
       <c r="I39" s="3">
         <v>110.0</v>
       </c>
       <c r="J39" s="4">
         <v>44896.0</v>
       </c>
       <c r="K39" s="4">
         <v>46489.0</v>
       </c>
       <c r="L39" s="3"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="1">
         <v>5</v>
       </c>
       <c r="B40" t="s">
+        <v>673</v>
+      </c>
+      <c r="C40" t="s">
+        <v>940</v>
+      </c>
+      <c r="D40" t="s">
         <v>674</v>
-      </c>
-[...4 lines deleted...]
-        <v>675</v>
       </c>
       <c r="E40" t="s">
         <v>121</v>
       </c>
       <c r="F40" t="s">
         <v>122</v>
       </c>
       <c r="G40" t="s">
         <v>123</v>
       </c>
       <c r="H40" t="s">
         <v>124</v>
       </c>
       <c r="I40" s="3">
         <v>14.0</v>
       </c>
       <c r="J40" s="4">
         <v>44896.0</v>
       </c>
       <c r="K40" s="4">
         <v>46489.0</v>
       </c>
       <c r="L40" s="3"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="1">
         <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="C41" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="D41" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="E41" t="s">
         <v>121</v>
       </c>
       <c r="F41" t="s">
         <v>122</v>
       </c>
       <c r="G41" t="s">
         <v>123</v>
       </c>
       <c r="H41" t="s">
         <v>124</v>
       </c>
       <c r="I41" s="3">
         <v>25.0</v>
       </c>
       <c r="J41" s="4">
         <v>44896.0</v>
       </c>
       <c r="K41" s="4">
         <v>46489.0</v>
       </c>
       <c r="L41" s="3"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="1">
         <v>4</v>
       </c>
       <c r="B42" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="C42" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="D42" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="E42" t="s">
         <v>121</v>
       </c>
       <c r="F42" t="s">
         <v>122</v>
       </c>
       <c r="G42" t="s">
         <v>123</v>
       </c>
       <c r="H42" t="s">
         <v>124</v>
       </c>
       <c r="I42" s="3">
         <v>120.0</v>
       </c>
       <c r="J42" s="4">
         <v>44896.0</v>
       </c>
       <c r="K42" s="4">
         <v>46489.0</v>
       </c>
       <c r="L42" s="3"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="1">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="C43" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="D43" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="E43" t="s">
         <v>121</v>
       </c>
       <c r="F43" t="s">
         <v>122</v>
       </c>
       <c r="G43" t="s">
         <v>123</v>
       </c>
       <c r="H43" t="s">
         <v>124</v>
       </c>
       <c r="I43" s="3">
         <v>14.0</v>
       </c>
       <c r="J43" s="4">
         <v>44896.0</v>
       </c>
       <c r="K43" s="4">
         <v>46489.0</v>
       </c>
       <c r="L43" s="3"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="1">
         <v>3</v>
       </c>
       <c r="B44" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="C44" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="D44" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="E44" t="s">
         <v>57</v>
       </c>
       <c r="F44" t="s">
         <v>57</v>
       </c>
       <c r="G44" t="s">
         <v>237</v>
       </c>
       <c r="H44" t="s">
         <v>59</v>
       </c>
       <c r="I44" s="3">
         <v>74.4</v>
       </c>
       <c r="J44" s="4">
         <v>45839.0</v>
       </c>
       <c r="K44" s="4">
         <v>47168.0</v>
       </c>
       <c r="L44" s="3"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="1">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="C45" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="D45" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="E45" t="s">
         <v>57</v>
       </c>
       <c r="F45" t="s">
         <v>57</v>
       </c>
       <c r="G45" t="s">
         <v>237</v>
       </c>
       <c r="H45" t="s">
         <v>59</v>
       </c>
       <c r="I45" s="3">
         <v>86.6</v>
       </c>
       <c r="J45" s="4">
         <v>45839.0</v>
       </c>
       <c r="K45" s="4">
         <v>47168.0</v>
       </c>
       <c r="L45" s="3"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="1">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="C46" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="D46" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="E46" t="s">
         <v>57</v>
       </c>
       <c r="F46" t="s">
         <v>57</v>
       </c>
       <c r="G46" t="s">
         <v>237</v>
       </c>
       <c r="H46" t="s">
         <v>59</v>
       </c>
       <c r="I46" s="3">
         <v>55.8</v>
       </c>
       <c r="J46" s="4">
         <v>45839.0</v>
       </c>
       <c r="K46" s="4">
         <v>47168.0</v>
       </c>
       <c r="L46" s="3"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="1">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="C47" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="D47" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="E47" t="s">
         <v>57</v>
       </c>
       <c r="F47" t="s">
         <v>57</v>
       </c>
       <c r="G47" t="s">
         <v>237</v>
       </c>
       <c r="H47" t="s">
         <v>59</v>
       </c>
       <c r="I47" s="3">
         <v>93.0</v>
       </c>
       <c r="J47" s="4">
         <v>45839.0</v>
       </c>
       <c r="K47" s="4">
         <v>47168.0</v>
       </c>
       <c r="L47" s="3"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="1">
         <v>4</v>
       </c>
       <c r="B48" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="C48" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="D48" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="E48" t="s">
         <v>57</v>
       </c>
       <c r="F48" t="s">
         <v>57</v>
       </c>
       <c r="G48" t="s">
         <v>237</v>
       </c>
       <c r="H48" t="s">
         <v>59</v>
       </c>
       <c r="I48" s="3">
         <v>167.4</v>
       </c>
       <c r="J48" s="4">
         <v>45839.0</v>
       </c>
       <c r="K48" s="4">
         <v>47168.0</v>
       </c>
       <c r="L48" s="3"/>
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="1">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="C49" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="D49" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="E49" t="s">
         <v>57</v>
       </c>
       <c r="F49" t="s">
         <v>57</v>
       </c>
       <c r="G49" t="s">
         <v>237</v>
       </c>
       <c r="H49" t="s">
         <v>59</v>
       </c>
       <c r="I49" s="3">
         <v>55.8</v>
       </c>
       <c r="J49" s="4">
         <v>45839.0</v>
       </c>
       <c r="K49" s="4">
         <v>47168.0</v>
       </c>
       <c r="L49" s="3"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="1">
         <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="C50" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="D50" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="E50" t="s">
         <v>57</v>
       </c>
       <c r="F50" t="s">
         <v>57</v>
       </c>
       <c r="G50" t="s">
         <v>237</v>
       </c>
       <c r="H50" t="s">
         <v>59</v>
       </c>
       <c r="I50" s="3">
         <v>93.0</v>
       </c>
       <c r="J50" s="4">
         <v>45839.0</v>
       </c>
       <c r="K50" s="4">
         <v>47168.0</v>
       </c>
       <c r="L50" s="3"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="1">
         <v>4</v>
       </c>
       <c r="B51" t="s">
+        <v>804</v>
+      </c>
+      <c r="C51" t="s">
+        <v>944</v>
+      </c>
+      <c r="D51" t="s">
         <v>805</v>
       </c>
-      <c r="C51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E51" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="F51" t="s">
         <v>57</v>
       </c>
       <c r="G51" t="s">
         <v>113</v>
       </c>
       <c r="H51" t="s">
         <v>59</v>
       </c>
       <c r="I51" s="3">
         <v>125.0</v>
       </c>
       <c r="J51" s="4">
         <v>45260.0</v>
       </c>
       <c r="K51" s="4">
         <v>46301.0</v>
       </c>
       <c r="L51" s="3"/>
       <c r="M51" s="4"/>
       <c r="N51" s="4"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="1">
         <v>4</v>
       </c>
       <c r="B52" t="s">
+        <v>804</v>
+      </c>
+      <c r="C52" t="s">
+        <v>945</v>
+      </c>
+      <c r="D52" t="s">
         <v>805</v>
       </c>
-      <c r="C52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="F52" t="s">
         <v>57</v>
       </c>
       <c r="G52" t="s">
         <v>113</v>
       </c>
       <c r="H52" t="s">
         <v>59</v>
       </c>
       <c r="I52" s="3">
         <v>200.0</v>
       </c>
       <c r="J52" s="4">
         <v>45260.0</v>
       </c>
       <c r="K52" s="4">
         <v>46301.0</v>
       </c>
       <c r="L52" s="3"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="1">
         <v>6</v>
       </c>
       <c r="B53" t="s">
+        <v>811</v>
+      </c>
+      <c r="C53" t="s">
+        <v>946</v>
+      </c>
+      <c r="D53" t="s">
         <v>812</v>
-      </c>
-[...4 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E53" t="s">
         <v>121</v>
       </c>
       <c r="F53" t="s">
         <v>122</v>
       </c>
       <c r="G53" t="s">
         <v>123</v>
       </c>
       <c r="H53" t="s">
         <v>124</v>
       </c>
       <c r="I53" s="3">
         <v>160.0</v>
       </c>
       <c r="J53" s="4">
         <v>45020.0</v>
       </c>
       <c r="K53" s="4">
         <v>46489.0</v>
       </c>
       <c r="L53" s="3"/>
       <c r="M53" s="4"/>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="1">
         <v>6</v>
       </c>
       <c r="B54" t="s">
+        <v>811</v>
+      </c>
+      <c r="C54" t="s">
+        <v>947</v>
+      </c>
+      <c r="D54" t="s">
         <v>812</v>
-      </c>
-[...4 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E54" t="s">
         <v>121</v>
       </c>
       <c r="F54" t="s">
         <v>122</v>
       </c>
       <c r="G54" t="s">
         <v>123</v>
       </c>
       <c r="H54" t="s">
         <v>124</v>
       </c>
       <c r="I54" s="3">
         <v>150.0</v>
       </c>
       <c r="J54" s="4">
         <v>45020.0</v>
       </c>
       <c r="K54" s="4">
         <v>46489.0</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="4"/>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="1">
         <v>6</v>
       </c>
       <c r="B55" t="s">
+        <v>811</v>
+      </c>
+      <c r="C55" t="s">
+        <v>940</v>
+      </c>
+      <c r="D55" t="s">
         <v>812</v>
-      </c>
-[...4 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E55" t="s">
         <v>121</v>
       </c>
       <c r="F55" t="s">
         <v>122</v>
       </c>
       <c r="G55" t="s">
         <v>123</v>
       </c>
       <c r="H55" t="s">
         <v>124</v>
       </c>
       <c r="I55" s="3">
         <v>30.0</v>
       </c>
       <c r="J55" s="4">
         <v>45020.0</v>
       </c>
       <c r="K55" s="4">
         <v>46489.0</v>
       </c>
       <c r="L55" s="3"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="1">
         <v>6</v>
       </c>
       <c r="B56" t="s">
+        <v>811</v>
+      </c>
+      <c r="C56" t="s">
+        <v>813</v>
+      </c>
+      <c r="D56" t="s">
         <v>812</v>
-      </c>
-[...4 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E56" t="s">
         <v>121</v>
       </c>
       <c r="F56" t="s">
         <v>122</v>
       </c>
       <c r="G56" t="s">
         <v>123</v>
       </c>
       <c r="H56" t="s">
         <v>124</v>
       </c>
       <c r="I56" s="3">
         <v>389.0</v>
       </c>
       <c r="J56" s="4">
         <v>45020.0</v>
       </c>
       <c r="K56" s="4">
         <v>46489.0</v>
       </c>
       <c r="L56" s="3"/>
       <c r="M56" s="4"/>
       <c r="N56" s="4"/>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="1">
         <v>6</v>
       </c>
       <c r="B57" t="s">
+        <v>811</v>
+      </c>
+      <c r="C57" t="s">
+        <v>814</v>
+      </c>
+      <c r="D57" t="s">
         <v>812</v>
-      </c>
-[...4 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E57" t="s">
         <v>121</v>
       </c>
       <c r="F57" t="s">
         <v>122</v>
       </c>
       <c r="G57" t="s">
         <v>123</v>
       </c>
       <c r="H57" t="s">
         <v>124</v>
       </c>
       <c r="I57" s="3">
         <v>224.0</v>
       </c>
       <c r="J57" s="4">
         <v>45020.0</v>
       </c>
       <c r="K57" s="4">
         <v>46489.0</v>
       </c>
       <c r="L57" s="3"/>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" s="1">
         <v>6</v>
       </c>
       <c r="B58" t="s">
+        <v>811</v>
+      </c>
+      <c r="C58" t="s">
+        <v>815</v>
+      </c>
+      <c r="D58" t="s">
         <v>812</v>
-      </c>
-[...4 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E58" t="s">
         <v>121</v>
       </c>
       <c r="F58" t="s">
         <v>122</v>
       </c>
       <c r="G58" t="s">
         <v>123</v>
       </c>
       <c r="H58" t="s">
         <v>124</v>
       </c>
       <c r="I58" s="3">
         <v>137.0</v>
       </c>
       <c r="J58" s="4">
         <v>45020.0</v>
       </c>
       <c r="K58" s="4">
         <v>46489.0</v>
       </c>
       <c r="L58" s="3"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="1">
         <v>5</v>
       </c>
       <c r="B59" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C59" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="D59" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="E59" t="s">
         <v>121</v>
       </c>
       <c r="F59" t="s">
         <v>122</v>
       </c>
       <c r="G59" t="s">
         <v>123</v>
       </c>
       <c r="H59" t="s">
         <v>124</v>
       </c>
       <c r="I59" s="3">
         <v>100.0</v>
       </c>
       <c r="J59" s="4">
         <v>45020.0</v>
       </c>
       <c r="K59" s="4">
         <v>46489.0</v>
       </c>
       <c r="L59" s="3"/>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="1">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C60" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="D60" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="E60" t="s">
         <v>121</v>
       </c>
       <c r="F60" t="s">
         <v>122</v>
       </c>
       <c r="G60" t="s">
         <v>123</v>
       </c>
       <c r="H60" t="s">
         <v>124</v>
       </c>
       <c r="I60" s="3">
         <v>100.0</v>
       </c>
       <c r="J60" s="4">
         <v>45020.0</v>
       </c>
       <c r="K60" s="4">
         <v>46489.0</v>
       </c>
       <c r="L60" s="3"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="1">
         <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C61" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="D61" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="E61" t="s">
         <v>121</v>
       </c>
       <c r="F61" t="s">
         <v>122</v>
       </c>
       <c r="G61" t="s">
         <v>123</v>
       </c>
       <c r="H61" t="s">
         <v>124</v>
       </c>
       <c r="I61" s="3">
         <v>40.0</v>
       </c>
       <c r="J61" s="4">
         <v>45020.0</v>
       </c>
       <c r="K61" s="4">
         <v>46489.0</v>
       </c>
       <c r="L61" s="3"/>
       <c r="M61" s="4"/>
       <c r="N61" s="4"/>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" s="1">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="C62" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="D62" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="E62" t="s">
         <v>121</v>
       </c>
       <c r="F62" t="s">
         <v>122</v>
       </c>
       <c r="G62" t="s">
         <v>123</v>
       </c>
       <c r="H62" t="s">
         <v>124</v>
       </c>
       <c r="I62" s="3">
         <v>137.0</v>
       </c>
       <c r="J62" s="4">
         <v>45020.0</v>
       </c>
       <c r="K62" s="4">
         <v>46489.0</v>
       </c>
       <c r="L62" s="3"/>
       <c r="M62" s="4"/>
       <c r="N62" s="4"/>
@@ -30773,110 +30737,110 @@
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="60" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="55" customWidth="true" style="0"/>
     <col min="10" max="10" width="55" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="13" customWidth="true" style="0"/>
     <col min="16" max="16" width="13" customWidth="true" style="0"/>
     <col min="17" max="17" width="13" customWidth="true" style="0"/>
     <col min="18" max="18" width="13" customWidth="true" style="0"/>
     <col min="19" max="19" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" customHeight="1" ht="40">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="1">
         <v>4</v>
       </c>
       <c r="B2" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2" t="s">
         <v>56</v>
       </c>
       <c r="G2" t="s">
         <v>57</v>
       </c>
       <c r="H2" t="s">
         <v>57</v>
       </c>
       <c r="I2" t="s">
         <v>58</v>
       </c>
       <c r="J2" t="s">
         <v>59</v>
       </c>
       <c r="K2" s="3">
         <v>338.0</v>
@@ -30889,102 +30853,102 @@
       </c>
       <c r="N2" s="3">
         <v>322.0</v>
       </c>
       <c r="O2" s="4">
         <v>45988.0</v>
       </c>
       <c r="P2" s="4">
         <v>47168.0</v>
       </c>
       <c r="Q2" s="3">
         <v>151.0</v>
       </c>
       <c r="R2" s="4">
         <v>45342.0</v>
       </c>
       <c r="S2" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="1">
         <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>7</v>
       </c>
       <c r="E3" t="s">
         <v>150</v>
       </c>
       <c r="F3" t="s">
         <v>151</v>
       </c>
       <c r="G3" t="s">
         <v>152</v>
       </c>
       <c r="H3" t="s">
         <v>91</v>
       </c>
       <c r="I3" t="s">
         <v>153</v>
       </c>
       <c r="J3" t="s">
         <v>93</v>
       </c>
       <c r="K3" s="3">
         <v>475.0</v>
       </c>
       <c r="L3" s="4">
         <v>45839.0</v>
       </c>
       <c r="M3" s="4">
         <v>47098.0</v>
       </c>
       <c r="N3" s="3">
         <v>422.0</v>
       </c>
       <c r="O3" s="4">
         <v>45839.0</v>
       </c>
       <c r="P3" s="4">
         <v>47098.0</v>
       </c>
       <c r="Q3" s="3"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>2</v>
       </c>
       <c r="E4" t="s">
         <v>212</v>
       </c>
       <c r="F4" t="s">
         <v>213</v>
       </c>
       <c r="G4" t="s">
         <v>214</v>
       </c>
       <c r="H4" t="s">
         <v>215</v>
       </c>
       <c r="I4" t="s">
         <v>216</v>
       </c>
       <c r="J4" t="s">
         <v>217</v>
       </c>
       <c r="K4" s="3">
         <v>112.0</v>
@@ -30997,51 +30961,51 @@
       </c>
       <c r="N4" s="3">
         <v>112.0</v>
       </c>
       <c r="O4" s="4">
         <v>45336.0</v>
       </c>
       <c r="P4" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q4" s="3">
         <v>88.0</v>
       </c>
       <c r="R4" s="4">
         <v>45336.0</v>
       </c>
       <c r="S4" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="1">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>212</v>
       </c>
       <c r="F5" t="s">
         <v>213</v>
       </c>
       <c r="G5" t="s">
         <v>214</v>
       </c>
       <c r="H5" t="s">
         <v>215</v>
       </c>
       <c r="I5" t="s">
         <v>216</v>
       </c>
       <c r="J5" t="s">
         <v>217</v>
       </c>
       <c r="K5" s="3">
         <v>112.0</v>
@@ -31054,51 +31018,51 @@
       </c>
       <c r="N5" s="3">
         <v>112.0</v>
       </c>
       <c r="O5" s="4">
         <v>45336.0</v>
       </c>
       <c r="P5" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q5" s="3">
         <v>88.0</v>
       </c>
       <c r="R5" s="4">
         <v>45336.0</v>
       </c>
       <c r="S5" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="1">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>3</v>
       </c>
       <c r="E6" t="s">
         <v>218</v>
       </c>
       <c r="F6" t="s">
         <v>213</v>
       </c>
       <c r="G6" t="s">
         <v>214</v>
       </c>
       <c r="H6" t="s">
         <v>215</v>
       </c>
       <c r="I6" t="s">
         <v>216</v>
       </c>
       <c r="J6" t="s">
         <v>217</v>
       </c>
       <c r="K6" s="3">
         <v>112.0</v>
@@ -31111,51 +31075,51 @@
       </c>
       <c r="N6" s="3">
         <v>112.0</v>
       </c>
       <c r="O6" s="4">
         <v>45336.0</v>
       </c>
       <c r="P6" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q6" s="3">
         <v>88.0</v>
       </c>
       <c r="R6" s="4">
         <v>45336.0</v>
       </c>
       <c r="S6" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="1">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>3</v>
       </c>
       <c r="E7" t="s">
         <v>218</v>
       </c>
       <c r="F7" t="s">
         <v>213</v>
       </c>
       <c r="G7" t="s">
         <v>214</v>
       </c>
       <c r="H7" t="s">
         <v>215</v>
       </c>
       <c r="I7" t="s">
         <v>216</v>
       </c>
       <c r="J7" t="s">
         <v>217</v>
       </c>
       <c r="K7" s="3">
         <v>112.0</v>
@@ -31168,51 +31132,51 @@
       </c>
       <c r="N7" s="3">
         <v>112.0</v>
       </c>
       <c r="O7" s="4">
         <v>45336.0</v>
       </c>
       <c r="P7" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q7" s="3">
         <v>88.0</v>
       </c>
       <c r="R7" s="4">
         <v>45336.0</v>
       </c>
       <c r="S7" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>219</v>
       </c>
       <c r="F8" t="s">
         <v>213</v>
       </c>
       <c r="G8" t="s">
         <v>214</v>
       </c>
       <c r="H8" t="s">
         <v>215</v>
       </c>
       <c r="I8" t="s">
         <v>216</v>
       </c>
       <c r="J8" t="s">
         <v>217</v>
       </c>
       <c r="K8" s="3">
         <v>112.0</v>
@@ -31225,51 +31189,51 @@
       </c>
       <c r="N8" s="3">
         <v>112.0</v>
       </c>
       <c r="O8" s="4">
         <v>45336.0</v>
       </c>
       <c r="P8" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q8" s="3">
         <v>88.0</v>
       </c>
       <c r="R8" s="4">
         <v>45336.0</v>
       </c>
       <c r="S8" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="1">
         <v>4</v>
       </c>
       <c r="B9" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>219</v>
       </c>
       <c r="F9" t="s">
         <v>213</v>
       </c>
       <c r="G9" t="s">
         <v>214</v>
       </c>
       <c r="H9" t="s">
         <v>215</v>
       </c>
       <c r="I9" t="s">
         <v>216</v>
       </c>
       <c r="J9" t="s">
         <v>217</v>
       </c>
       <c r="K9" s="3">
         <v>112.0</v>
@@ -31282,255 +31246,255 @@
       </c>
       <c r="N9" s="3">
         <v>112.0</v>
       </c>
       <c r="O9" s="4">
         <v>45336.0</v>
       </c>
       <c r="P9" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q9" s="3">
         <v>88.0</v>
       </c>
       <c r="R9" s="4">
         <v>45336.0</v>
       </c>
       <c r="S9" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="1">
         <v>5</v>
       </c>
       <c r="B10" t="s">
-        <v>959</v>
+        <v>958</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>5</v>
       </c>
       <c r="E10" t="s">
         <v>249</v>
       </c>
       <c r="F10" t="s">
         <v>250</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
         <v>251</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" s="3">
         <v>131.0</v>
       </c>
       <c r="L10" s="4">
         <v>45343.0</v>
       </c>
       <c r="M10" s="4">
         <v>47169.0</v>
       </c>
       <c r="N10" s="3">
         <v>87.0</v>
       </c>
       <c r="O10" s="4">
         <v>45343.0</v>
       </c>
       <c r="P10" s="4">
         <v>47169.0</v>
       </c>
       <c r="Q10" s="3"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="1">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>960</v>
+        <v>959</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>280</v>
       </c>
       <c r="F11" t="s">
         <v>281</v>
       </c>
       <c r="G11" t="s">
         <v>282</v>
       </c>
       <c r="H11" t="s">
         <v>215</v>
       </c>
       <c r="I11" t="s">
         <v>283</v>
       </c>
       <c r="J11" t="s">
         <v>217</v>
       </c>
       <c r="K11" s="3">
         <v>204.6</v>
       </c>
       <c r="L11" s="4">
         <v>45839.0</v>
       </c>
       <c r="M11" s="4">
         <v>46719.0</v>
       </c>
       <c r="N11" s="3"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="3">
         <v>61.0</v>
       </c>
       <c r="R11" s="4">
         <v>44894.0</v>
       </c>
       <c r="S11" s="4">
         <v>46719.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="1">
         <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>280</v>
       </c>
       <c r="F12" t="s">
         <v>281</v>
       </c>
       <c r="G12" t="s">
         <v>282</v>
       </c>
       <c r="H12" t="s">
         <v>215</v>
       </c>
       <c r="I12" t="s">
         <v>283</v>
       </c>
       <c r="J12" t="s">
         <v>217</v>
       </c>
       <c r="K12" s="3">
         <v>204.6</v>
       </c>
       <c r="L12" s="4">
         <v>45839.0</v>
       </c>
       <c r="M12" s="4">
         <v>46719.0</v>
       </c>
       <c r="N12" s="3"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="3">
         <v>61.0</v>
       </c>
       <c r="R12" s="4">
         <v>44894.0</v>
       </c>
       <c r="S12" s="4">
         <v>46719.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="1">
         <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>280</v>
       </c>
       <c r="F13" t="s">
         <v>281</v>
       </c>
       <c r="G13" t="s">
         <v>282</v>
       </c>
       <c r="H13" t="s">
         <v>215</v>
       </c>
       <c r="I13" t="s">
         <v>283</v>
       </c>
       <c r="J13" t="s">
         <v>217</v>
       </c>
       <c r="K13" s="3">
         <v>204.6</v>
       </c>
       <c r="L13" s="4">
         <v>45839.0</v>
       </c>
       <c r="M13" s="4">
         <v>46719.0</v>
       </c>
       <c r="N13" s="3"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="3">
         <v>61.0</v>
       </c>
       <c r="R13" s="4">
         <v>44894.0</v>
       </c>
       <c r="S13" s="4">
         <v>46719.0</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="1">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>295</v>
       </c>
       <c r="F14" t="s">
         <v>296</v>
       </c>
       <c r="G14" t="s">
         <v>297</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
         <v>298</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14" s="3">
         <v>176.0</v>
@@ -31543,1985 +31507,1985 @@
       </c>
       <c r="N14" s="3">
         <v>130.0</v>
       </c>
       <c r="O14" s="4">
         <v>44874.0</v>
       </c>
       <c r="P14" s="4">
         <v>46699.0</v>
       </c>
       <c r="Q14" s="3">
         <v>80.0</v>
       </c>
       <c r="R14" s="4">
         <v>46106.0</v>
       </c>
       <c r="S14" s="4">
         <v>46699.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="1">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>328</v>
       </c>
       <c r="F15" t="s">
         <v>327</v>
       </c>
       <c r="G15" t="s">
         <v>107</v>
       </c>
       <c r="H15" t="s">
         <v>70</v>
       </c>
       <c r="I15" t="s">
         <v>108</v>
       </c>
       <c r="J15" t="s">
         <v>72</v>
       </c>
       <c r="K15" s="3">
         <v>192.2</v>
       </c>
       <c r="L15" s="4">
         <v>45839.0</v>
       </c>
       <c r="M15" s="4">
         <v>47153.0</v>
       </c>
       <c r="N15" s="3"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="3">
         <v>74.0</v>
       </c>
       <c r="R15" s="4">
         <v>45327.0</v>
       </c>
       <c r="S15" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="1">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>328</v>
       </c>
       <c r="F16" t="s">
         <v>327</v>
       </c>
       <c r="G16" t="s">
         <v>107</v>
       </c>
       <c r="H16" t="s">
         <v>70</v>
       </c>
       <c r="I16" t="s">
         <v>108</v>
       </c>
       <c r="J16" t="s">
         <v>72</v>
       </c>
       <c r="K16" s="3">
         <v>192.2</v>
       </c>
       <c r="L16" s="4">
         <v>45839.0</v>
       </c>
       <c r="M16" s="4">
         <v>47153.0</v>
       </c>
       <c r="N16" s="3"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="3">
         <v>74.0</v>
       </c>
       <c r="R16" s="4">
         <v>45327.0</v>
       </c>
       <c r="S16" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="1">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>328</v>
       </c>
       <c r="F17" t="s">
         <v>327</v>
       </c>
       <c r="G17" t="s">
         <v>107</v>
       </c>
       <c r="H17" t="s">
         <v>70</v>
       </c>
       <c r="I17" t="s">
         <v>108</v>
       </c>
       <c r="J17" t="s">
         <v>72</v>
       </c>
       <c r="K17" s="3">
         <v>192.2</v>
       </c>
       <c r="L17" s="4">
         <v>45839.0</v>
       </c>
       <c r="M17" s="4">
         <v>47153.0</v>
       </c>
       <c r="N17" s="3"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="3">
         <v>74.0</v>
       </c>
       <c r="R17" s="4">
         <v>45327.0</v>
       </c>
       <c r="S17" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="1">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
         <v>5</v>
       </c>
       <c r="E18" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="F18" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="G18" t="s">
         <v>224</v>
       </c>
       <c r="H18" t="s">
         <v>225</v>
       </c>
       <c r="I18" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="J18" t="s">
         <v>227</v>
       </c>
       <c r="K18" s="3">
         <v>202.0</v>
       </c>
       <c r="L18" s="4">
         <v>45839.0</v>
       </c>
       <c r="M18" s="4">
         <v>46501.0</v>
       </c>
       <c r="N18" s="3">
         <v>165.0</v>
       </c>
       <c r="O18" s="4">
         <v>45839.0</v>
       </c>
       <c r="P18" s="4">
         <v>46501.0</v>
       </c>
       <c r="Q18" s="3"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="1">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
         <v>3</v>
       </c>
       <c r="E19" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="F19" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="G19" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="H19" t="s">
         <v>34</v>
       </c>
       <c r="I19" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="J19" t="s">
         <v>36</v>
       </c>
       <c r="K19" s="3">
         <v>140.12</v>
       </c>
       <c r="L19" s="4">
         <v>46023.0</v>
       </c>
       <c r="M19" s="4">
         <v>47057.0</v>
       </c>
       <c r="N19" s="3">
         <v>131.44</v>
       </c>
       <c r="O19" s="4">
         <v>46023.0</v>
       </c>
       <c r="P19" s="4">
         <v>47057.0</v>
       </c>
       <c r="Q19" s="3"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="1">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
         <v>3</v>
       </c>
       <c r="E20" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="F20" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="G20" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="H20" t="s">
         <v>34</v>
       </c>
       <c r="I20" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
       <c r="J20" t="s">
         <v>36</v>
       </c>
       <c r="K20" s="3">
         <v>140.12</v>
       </c>
       <c r="L20" s="4">
         <v>46023.0</v>
       </c>
       <c r="M20" s="4">
         <v>47057.0</v>
       </c>
       <c r="N20" s="3">
         <v>131.44</v>
       </c>
       <c r="O20" s="4">
         <v>46023.0</v>
       </c>
       <c r="P20" s="4">
         <v>47057.0</v>
       </c>
       <c r="Q20" s="3"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="1">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
         <v>4</v>
       </c>
       <c r="E21" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="F21" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="G21" t="s">
         <v>297</v>
       </c>
       <c r="H21" t="s">
         <v>22</v>
       </c>
       <c r="I21" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" s="3">
         <v>141.0</v>
       </c>
       <c r="L21" s="4">
         <v>45978.0</v>
       </c>
       <c r="M21" s="4">
         <v>47803.0</v>
       </c>
       <c r="N21" s="3">
         <v>88.0</v>
       </c>
       <c r="O21" s="4">
         <v>45978.0</v>
       </c>
       <c r="P21" s="4">
         <v>47803.0</v>
       </c>
       <c r="Q21" s="3"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="1">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
         <v>4</v>
       </c>
       <c r="E22" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="F22" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="G22" t="s">
         <v>297</v>
       </c>
       <c r="H22" t="s">
         <v>22</v>
       </c>
       <c r="I22" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" s="3">
         <v>141.0</v>
       </c>
       <c r="L22" s="4">
         <v>45978.0</v>
       </c>
       <c r="M22" s="4">
         <v>47803.0</v>
       </c>
       <c r="N22" s="3">
         <v>88.0</v>
       </c>
       <c r="O22" s="4">
         <v>45978.0</v>
       </c>
       <c r="P22" s="4">
         <v>47803.0</v>
       </c>
       <c r="Q22" s="3"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="1">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
         <v>5</v>
       </c>
       <c r="E23" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="F23" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="G23" t="s">
         <v>258</v>
       </c>
       <c r="H23" t="s">
         <v>76</v>
       </c>
       <c r="I23" t="s">
         <v>259</v>
       </c>
       <c r="J23" t="s">
         <v>78</v>
       </c>
       <c r="K23" s="3">
         <v>142.6</v>
       </c>
       <c r="L23" s="4">
         <v>45839.0</v>
       </c>
       <c r="M23" s="4">
         <v>47071.0</v>
       </c>
       <c r="N23" s="3"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="3">
         <v>101.0</v>
       </c>
       <c r="R23" s="4">
         <v>45245.0</v>
       </c>
       <c r="S23" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="1">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
         <v>4</v>
       </c>
       <c r="E24" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="F24" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="G24" t="s">
         <v>258</v>
       </c>
       <c r="H24" t="s">
         <v>76</v>
       </c>
       <c r="I24" t="s">
         <v>259</v>
       </c>
       <c r="J24" t="s">
         <v>78</v>
       </c>
       <c r="K24" s="3">
         <v>142.6</v>
       </c>
       <c r="L24" s="4">
         <v>45839.0</v>
       </c>
       <c r="M24" s="4">
         <v>47071.0</v>
       </c>
       <c r="N24" s="3"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="3">
         <v>101.0</v>
       </c>
       <c r="R24" s="4">
         <v>45245.0</v>
       </c>
       <c r="S24" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="1">
         <v>5</v>
       </c>
       <c r="B25" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
         <v>5</v>
       </c>
       <c r="E25" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F25" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="G25" t="s">
         <v>258</v>
       </c>
       <c r="H25" t="s">
         <v>76</v>
       </c>
       <c r="I25" t="s">
         <v>259</v>
       </c>
       <c r="J25" t="s">
         <v>78</v>
       </c>
       <c r="K25" s="3">
         <v>142.6</v>
       </c>
       <c r="L25" s="4">
         <v>45839.0</v>
       </c>
       <c r="M25" s="4">
         <v>47071.0</v>
       </c>
       <c r="N25" s="3"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="3">
         <v>101.0</v>
       </c>
       <c r="R25" s="4">
         <v>45245.0</v>
       </c>
       <c r="S25" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="1">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
         <v>5</v>
       </c>
       <c r="E26" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F26" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="G26" t="s">
         <v>258</v>
       </c>
       <c r="H26" t="s">
         <v>76</v>
       </c>
       <c r="I26" t="s">
         <v>259</v>
       </c>
       <c r="J26" t="s">
         <v>78</v>
       </c>
       <c r="K26" s="3">
         <v>142.6</v>
       </c>
       <c r="L26" s="4">
         <v>45839.0</v>
       </c>
       <c r="M26" s="4">
         <v>47071.0</v>
       </c>
       <c r="N26" s="3"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="3">
         <v>101.0</v>
       </c>
       <c r="R26" s="4">
         <v>45245.0</v>
       </c>
       <c r="S26" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="1">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
         <v>4</v>
       </c>
       <c r="E27" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F27" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="G27" t="s">
         <v>270</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>271</v>
       </c>
       <c r="J27" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="3">
         <v>169.88</v>
       </c>
       <c r="L27" s="4">
         <v>45839.0</v>
       </c>
       <c r="M27" s="4">
         <v>46692.0</v>
       </c>
       <c r="N27" s="3"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="3">
         <v>109.0</v>
       </c>
       <c r="R27" s="4">
         <v>44867.0</v>
       </c>
       <c r="S27" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="1">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
         <v>3</v>
       </c>
       <c r="E28" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F28" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="G28" t="s">
         <v>270</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>271</v>
       </c>
       <c r="J28" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="3">
         <v>169.88</v>
       </c>
       <c r="L28" s="4">
         <v>45839.0</v>
       </c>
       <c r="M28" s="4">
         <v>46692.0</v>
       </c>
       <c r="N28" s="3"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="3">
         <v>109.0</v>
       </c>
       <c r="R28" s="4">
         <v>44867.0</v>
       </c>
       <c r="S28" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="1">
         <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
         <v>3</v>
       </c>
       <c r="E29" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="F29" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="J29" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="3">
         <v>220.0</v>
       </c>
       <c r="L29" s="4">
         <v>45027.0</v>
       </c>
       <c r="M29" s="4">
         <v>46326.0</v>
       </c>
       <c r="N29" s="3"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="3">
         <v>105.0</v>
       </c>
       <c r="R29" s="4">
         <v>45027.0</v>
       </c>
       <c r="S29" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="1">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
         <v>3</v>
       </c>
       <c r="E30" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="F30" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="J30" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="3">
         <v>220.0</v>
       </c>
       <c r="L30" s="4">
         <v>45027.0</v>
       </c>
       <c r="M30" s="4">
         <v>46326.0</v>
       </c>
       <c r="N30" s="3"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="3">
         <v>105.0</v>
       </c>
       <c r="R30" s="4">
         <v>45027.0</v>
       </c>
       <c r="S30" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="1">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
         <v>4</v>
       </c>
       <c r="E31" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="F31" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="J31" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="3">
         <v>220.0</v>
       </c>
       <c r="L31" s="4">
         <v>44501.0</v>
       </c>
       <c r="M31" s="4">
         <v>46326.0</v>
       </c>
       <c r="N31" s="3"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="3">
         <v>105.0</v>
       </c>
       <c r="R31" s="4">
         <v>44501.0</v>
       </c>
       <c r="S31" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="1">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1">
         <v>4</v>
       </c>
       <c r="E32" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="F32" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="J32" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="3">
         <v>220.0</v>
       </c>
       <c r="L32" s="4">
         <v>44501.0</v>
       </c>
       <c r="M32" s="4">
         <v>46326.0</v>
       </c>
       <c r="N32" s="3"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="3">
         <v>105.0</v>
       </c>
       <c r="R32" s="4">
         <v>44501.0</v>
       </c>
       <c r="S32" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="1">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
         <v>4</v>
       </c>
       <c r="E33" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="F33" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="J33" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="3">
         <v>220.0</v>
       </c>
       <c r="L33" s="4">
         <v>44501.0</v>
       </c>
       <c r="M33" s="4">
         <v>46326.0</v>
       </c>
       <c r="N33" s="3"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="3">
         <v>105.0</v>
       </c>
       <c r="R33" s="4">
         <v>44501.0</v>
       </c>
       <c r="S33" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="1">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1">
         <v>5</v>
       </c>
       <c r="E34" t="s">
+        <v>566</v>
+      </c>
+      <c r="F34" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="G34" t="s">
         <v>75</v>
       </c>
       <c r="H34" t="s">
         <v>76</v>
       </c>
       <c r="I34" t="s">
         <v>77</v>
       </c>
       <c r="J34" t="s">
         <v>78</v>
       </c>
       <c r="K34" s="3">
         <v>276.5</v>
       </c>
       <c r="L34" s="4">
         <v>45839.0</v>
       </c>
       <c r="M34" s="4">
         <v>47071.0</v>
       </c>
       <c r="N34" s="3">
         <v>276.5</v>
       </c>
       <c r="O34" s="4">
         <v>45839.0</v>
       </c>
       <c r="P34" s="4">
         <v>47071.0</v>
       </c>
       <c r="Q34" s="3"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="1">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="C35"/>
       <c r="D35" s="1">
         <v>4</v>
       </c>
       <c r="E35" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="F35" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="G35" t="s">
         <v>75</v>
       </c>
       <c r="H35" t="s">
         <v>76</v>
       </c>
       <c r="I35" t="s">
         <v>77</v>
       </c>
       <c r="J35" t="s">
         <v>78</v>
       </c>
       <c r="K35" s="3">
         <v>276.5</v>
       </c>
       <c r="L35" s="4">
         <v>45839.0</v>
       </c>
       <c r="M35" s="4">
         <v>47071.0</v>
       </c>
       <c r="N35" s="3"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="4"/>
       <c r="S35" s="4"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="1">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="C36"/>
       <c r="D36" s="1">
         <v>5</v>
       </c>
       <c r="E36" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F36" t="s">
+        <v>603</v>
+      </c>
+      <c r="G36" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="H36" t="s">
         <v>225</v>
       </c>
       <c r="I36" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="J36" t="s">
         <v>227</v>
       </c>
       <c r="K36" s="3">
         <v>96.0</v>
       </c>
       <c r="L36" s="4">
         <v>45292.0</v>
       </c>
       <c r="M36" s="4">
         <v>46387.0</v>
       </c>
       <c r="N36" s="3">
         <v>78.0</v>
       </c>
       <c r="O36" s="4">
         <v>45292.0</v>
       </c>
       <c r="P36" s="4">
         <v>46387.0</v>
       </c>
       <c r="Q36" s="3"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="1">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
         <v>6</v>
       </c>
       <c r="E37" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
       <c r="F37" t="s">
+        <v>603</v>
+      </c>
+      <c r="G37" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="H37" t="s">
         <v>225</v>
       </c>
       <c r="I37" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="J37" t="s">
         <v>227</v>
       </c>
       <c r="K37" s="3">
         <v>96.0</v>
       </c>
       <c r="L37" s="4">
         <v>44562.0</v>
       </c>
       <c r="M37" s="4">
         <v>46387.0</v>
       </c>
       <c r="N37" s="3">
         <v>78.0</v>
       </c>
       <c r="O37" s="4">
         <v>44562.0</v>
       </c>
       <c r="P37" s="4">
         <v>46387.0</v>
       </c>
       <c r="Q37" s="3"/>
       <c r="R37" s="4"/>
       <c r="S37" s="4"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="1">
         <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1">
         <v>4</v>
       </c>
       <c r="E38" t="s">
+        <v>609</v>
+      </c>
+      <c r="F38" t="s">
         <v>610</v>
       </c>
-      <c r="F38" t="s">
+      <c r="G38" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="H38" t="s">
         <v>57</v>
       </c>
       <c r="I38" t="s">
         <v>113</v>
       </c>
       <c r="J38" t="s">
         <v>59</v>
       </c>
       <c r="K38" s="3"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="3"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="3">
         <v>40.0</v>
       </c>
       <c r="R38" s="4">
         <v>45266.0</v>
       </c>
       <c r="S38" s="4">
         <v>47092.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="1">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="C39"/>
       <c r="D39" s="1">
         <v>4</v>
       </c>
       <c r="E39" t="s">
+        <v>609</v>
+      </c>
+      <c r="F39" t="s">
         <v>610</v>
       </c>
-      <c r="F39" t="s">
+      <c r="G39" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="H39" t="s">
         <v>57</v>
       </c>
       <c r="I39" t="s">
         <v>113</v>
       </c>
       <c r="J39" t="s">
         <v>59</v>
       </c>
       <c r="K39" s="3"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="3"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="3">
         <v>40.0</v>
       </c>
       <c r="R39" s="4">
         <v>45266.0</v>
       </c>
       <c r="S39" s="4">
         <v>47092.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="1">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1">
         <v>4</v>
       </c>
       <c r="E40" t="s">
+        <v>609</v>
+      </c>
+      <c r="F40" t="s">
         <v>610</v>
       </c>
-      <c r="F40" t="s">
+      <c r="G40" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="H40" t="s">
         <v>57</v>
       </c>
       <c r="I40" t="s">
         <v>113</v>
       </c>
       <c r="J40" t="s">
         <v>59</v>
       </c>
       <c r="K40" s="3"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="3"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="3">
         <v>40.0</v>
       </c>
       <c r="R40" s="4">
         <v>45266.0</v>
       </c>
       <c r="S40" s="4">
         <v>47092.0</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="1">
         <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="C41"/>
       <c r="D41" s="1">
         <v>4</v>
       </c>
       <c r="E41" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="F41" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="G41" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="H41" t="s">
         <v>91</v>
       </c>
       <c r="I41" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="J41" t="s">
         <v>93</v>
       </c>
       <c r="K41" s="3">
         <v>415.0</v>
       </c>
       <c r="L41" s="4">
         <v>45978.0</v>
       </c>
       <c r="M41" s="4">
         <v>47803.0</v>
       </c>
       <c r="N41" s="3">
         <v>324.0</v>
       </c>
       <c r="O41" s="4">
         <v>45978.0</v>
       </c>
       <c r="P41" s="4">
         <v>47803.0</v>
       </c>
       <c r="Q41" s="3"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="1">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="C42"/>
       <c r="D42" s="1">
         <v>3</v>
       </c>
       <c r="E42" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F42" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="G42" t="s">
         <v>57</v>
       </c>
       <c r="H42" t="s">
         <v>57</v>
       </c>
       <c r="I42" t="s">
         <v>237</v>
       </c>
       <c r="J42" t="s">
         <v>59</v>
       </c>
       <c r="K42" s="3">
         <v>158.72</v>
       </c>
       <c r="L42" s="4">
         <v>45839.0</v>
       </c>
       <c r="M42" s="4">
         <v>47168.0</v>
       </c>
       <c r="N42" s="3">
         <v>64.48</v>
       </c>
       <c r="O42" s="4">
         <v>45988.0</v>
       </c>
       <c r="P42" s="4">
         <v>47168.0</v>
       </c>
       <c r="Q42" s="3">
         <v>91.0</v>
       </c>
       <c r="R42" s="4">
         <v>45750.0</v>
       </c>
       <c r="S42" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="1">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1">
         <v>4</v>
       </c>
       <c r="E43" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="F43" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="G43" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="H43" t="s">
         <v>76</v>
       </c>
       <c r="I43" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="J43" t="s">
         <v>78</v>
       </c>
       <c r="K43" s="3">
         <v>183.0</v>
       </c>
       <c r="L43" s="4">
         <v>45245.0</v>
       </c>
       <c r="M43" s="4">
         <v>47071.0</v>
       </c>
       <c r="N43" s="3">
         <v>183.0</v>
       </c>
       <c r="O43" s="4">
         <v>45245.0</v>
       </c>
       <c r="P43" s="4">
         <v>47071.0</v>
       </c>
       <c r="Q43" s="3"/>
       <c r="R43" s="4"/>
       <c r="S43" s="4"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="1">
         <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="C44" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="D44" s="1">
         <v>4</v>
       </c>
       <c r="E44" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="F44" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="G44" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="H44" t="s">
         <v>76</v>
       </c>
       <c r="I44" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="J44" t="s">
         <v>78</v>
       </c>
       <c r="K44" s="3">
         <v>195.2</v>
       </c>
       <c r="L44" s="4">
         <v>45245.0</v>
       </c>
       <c r="M44" s="4">
         <v>47071.0</v>
       </c>
       <c r="N44" s="3"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="1">
         <v>4</v>
       </c>
       <c r="B45" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="C45"/>
       <c r="D45" s="1">
         <v>4</v>
       </c>
       <c r="E45" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="F45" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="G45" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="H45" t="s">
         <v>76</v>
       </c>
       <c r="I45" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="J45" t="s">
         <v>78</v>
       </c>
       <c r="K45" s="3">
         <v>183.0</v>
       </c>
       <c r="L45" s="4">
         <v>45245.0</v>
       </c>
       <c r="M45" s="4">
         <v>47071.0</v>
       </c>
       <c r="N45" s="3">
         <v>183.0</v>
       </c>
       <c r="O45" s="4">
         <v>45245.0</v>
       </c>
       <c r="P45" s="4">
         <v>47071.0</v>
       </c>
       <c r="Q45" s="3"/>
       <c r="R45" s="4"/>
       <c r="S45" s="4"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="1">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="C46" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="D46" s="1">
         <v>4</v>
       </c>
       <c r="E46" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="F46" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="G46" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="H46" t="s">
         <v>76</v>
       </c>
       <c r="I46" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="J46" t="s">
         <v>78</v>
       </c>
       <c r="K46" s="3">
         <v>195.2</v>
       </c>
       <c r="L46" s="4">
         <v>45245.0</v>
       </c>
       <c r="M46" s="4">
         <v>47071.0</v>
       </c>
       <c r="N46" s="3"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="3"/>
       <c r="R46" s="4"/>
       <c r="S46" s="4"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="1">
         <v>3</v>
       </c>
       <c r="B47" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="C47"/>
       <c r="D47" s="1">
         <v>3</v>
       </c>
       <c r="E47" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="F47" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="G47" t="s">
         <v>333</v>
       </c>
       <c r="H47" t="s">
         <v>40</v>
       </c>
       <c r="I47" t="s">
         <v>334</v>
       </c>
       <c r="J47" t="s">
         <v>42</v>
       </c>
       <c r="K47" s="3">
         <v>97.0</v>
       </c>
       <c r="L47" s="4">
         <v>45392.0</v>
       </c>
       <c r="M47" s="4">
         <v>47217.0</v>
       </c>
       <c r="N47" s="3"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="3">
         <v>38.0</v>
       </c>
       <c r="R47" s="4">
         <v>45392.0</v>
       </c>
       <c r="S47" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="1">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="C48"/>
       <c r="D48" s="1">
         <v>3</v>
       </c>
       <c r="E48" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="F48" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="G48" t="s">
         <v>333</v>
       </c>
       <c r="H48" t="s">
         <v>40</v>
       </c>
       <c r="I48" t="s">
         <v>334</v>
       </c>
       <c r="J48" t="s">
         <v>42</v>
       </c>
       <c r="K48" s="3">
         <v>97.0</v>
       </c>
       <c r="L48" s="4">
         <v>45392.0</v>
       </c>
       <c r="M48" s="4">
         <v>47217.0</v>
       </c>
       <c r="N48" s="3"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="3">
         <v>38.0</v>
       </c>
       <c r="R48" s="4">
         <v>45392.0</v>
       </c>
       <c r="S48" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="1">
         <v>5</v>
       </c>
       <c r="B49" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="C49"/>
       <c r="D49" s="1">
         <v>5</v>
       </c>
       <c r="E49" t="s">
+        <v>861</v>
+      </c>
+      <c r="F49" t="s">
         <v>862</v>
       </c>
-      <c r="F49" t="s">
+      <c r="G49" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="H49" t="s">
         <v>34</v>
       </c>
       <c r="I49" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="J49" t="s">
         <v>36</v>
       </c>
       <c r="K49" s="3">
         <v>106.0</v>
       </c>
       <c r="L49" s="4">
         <v>44881.0</v>
       </c>
       <c r="M49" s="4">
         <v>46706.0</v>
       </c>
       <c r="N49" s="3">
         <v>4.8</v>
       </c>
       <c r="O49" s="4">
         <v>45460.0</v>
       </c>
       <c r="P49" s="4">
         <v>46706.0</v>
       </c>
       <c r="Q49" s="3">
         <v>48.0</v>
       </c>
       <c r="R49" s="4">
         <v>44881.0</v>
       </c>
       <c r="S49" s="4">
         <v>46706.0</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="1">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="C50"/>
       <c r="D50" s="1">
         <v>5</v>
       </c>
       <c r="E50" t="s">
+        <v>861</v>
+      </c>
+      <c r="F50" t="s">
         <v>862</v>
       </c>
-      <c r="F50" t="s">
+      <c r="G50" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="H50" t="s">
         <v>34</v>
       </c>
       <c r="I50" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="J50" t="s">
         <v>36</v>
       </c>
       <c r="K50" s="3">
         <v>106.0</v>
       </c>
       <c r="L50" s="4">
         <v>44881.0</v>
       </c>
       <c r="M50" s="4">
         <v>46706.0</v>
       </c>
       <c r="N50" s="3">
         <v>4.8</v>
       </c>
       <c r="O50" s="4">
         <v>45460.0</v>
       </c>
       <c r="P50" s="4">
         <v>46706.0</v>
       </c>
       <c r="Q50" s="3">
         <v>48.0</v>
       </c>
       <c r="R50" s="4">
         <v>44881.0</v>
       </c>
       <c r="S50" s="4">
         <v>46706.0</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" s="1">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="C51"/>
       <c r="D51" s="1">
         <v>4</v>
       </c>
       <c r="E51" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="F51" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="G51" t="s">
         <v>258</v>
       </c>
       <c r="H51" t="s">
         <v>76</v>
       </c>
       <c r="I51" t="s">
         <v>259</v>
       </c>
       <c r="J51" t="s">
         <v>78</v>
       </c>
       <c r="K51" s="3">
         <v>142.6</v>
       </c>
       <c r="L51" s="4">
         <v>45839.0</v>
       </c>
       <c r="M51" s="4">
         <v>47071.0</v>
       </c>
       <c r="N51" s="3"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="3">
         <v>101.0</v>
       </c>
       <c r="R51" s="4">
         <v>45245.0</v>
       </c>
       <c r="S51" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" s="1">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="C52"/>
       <c r="D52" s="1">
         <v>4</v>
       </c>
       <c r="E52" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
       <c r="F52" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
       <c r="G52" t="s">
         <v>258</v>
       </c>
       <c r="H52" t="s">
         <v>76</v>
       </c>
       <c r="I52" t="s">
         <v>259</v>
       </c>
       <c r="J52" t="s">
         <v>78</v>
       </c>
       <c r="K52" s="3">
         <v>142.6</v>
       </c>
       <c r="L52" s="4">
         <v>45839.0</v>
       </c>
       <c r="M52" s="4">
         <v>47071.0</v>
       </c>
       <c r="N52" s="3"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="3">
         <v>101.0</v>
       </c>
       <c r="R52" s="4">
         <v>45245.0</v>
       </c>
       <c r="S52" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" s="1">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="C53"/>
       <c r="D53" s="1">
         <v>6</v>
       </c>
       <c r="E53" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="F53" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="G53" t="s">
         <v>265</v>
       </c>
       <c r="H53" t="s">
         <v>46</v>
       </c>
       <c r="I53" t="s">
         <v>275</v>
       </c>
       <c r="J53" t="s">
         <v>48</v>
       </c>
       <c r="K53" s="3">
         <v>170.0</v>
       </c>
       <c r="L53" s="4">
         <v>45574.0</v>
       </c>
       <c r="M53" s="4">
         <v>46657.0</v>
       </c>
       <c r="N53" s="3">
         <v>125.0</v>
       </c>
@@ -33570,443 +33534,443 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="60" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="55" customWidth="true" style="0"/>
     <col min="10" max="10" width="55" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="13" customWidth="true" style="0"/>
     <col min="16" max="16" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" customHeight="1" ht="40">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="1">
         <v>4</v>
       </c>
       <c r="B2" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="C2" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="D2" s="1">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2" t="s">
         <v>56</v>
       </c>
       <c r="G2" t="s">
         <v>57</v>
       </c>
       <c r="H2" t="s">
         <v>57</v>
       </c>
       <c r="I2" t="s">
         <v>58</v>
       </c>
       <c r="J2" t="s">
         <v>59</v>
       </c>
       <c r="K2" s="3">
         <v>160.0</v>
       </c>
       <c r="L2" s="4">
         <v>45988.0</v>
       </c>
       <c r="M2" s="4">
         <v>47168.0</v>
       </c>
       <c r="N2" s="3"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="1">
         <v>4</v>
       </c>
       <c r="B3" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="C3" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="D3" s="1">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3" t="s">
         <v>56</v>
       </c>
       <c r="G3" t="s">
         <v>57</v>
       </c>
       <c r="H3" t="s">
         <v>57</v>
       </c>
       <c r="I3" t="s">
         <v>58</v>
       </c>
       <c r="J3" t="s">
         <v>59</v>
       </c>
       <c r="K3" s="3">
         <v>270.0</v>
       </c>
       <c r="L3" s="4">
         <v>45988.0</v>
       </c>
       <c r="M3" s="4">
         <v>47168.0</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="1">
         <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="C4" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="D4" s="1">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4" t="s">
         <v>56</v>
       </c>
       <c r="G4" t="s">
         <v>57</v>
       </c>
       <c r="H4" t="s">
         <v>57</v>
       </c>
       <c r="I4" t="s">
         <v>58</v>
       </c>
       <c r="J4" t="s">
         <v>59</v>
       </c>
       <c r="K4" s="3">
         <v>287.0</v>
       </c>
       <c r="L4" s="4">
         <v>45988.0</v>
       </c>
       <c r="M4" s="4">
         <v>47168.0</v>
       </c>
       <c r="N4" s="3"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="C5" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="D5" s="1">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>55</v>
       </c>
       <c r="F5" t="s">
         <v>56</v>
       </c>
       <c r="G5" t="s">
         <v>57</v>
       </c>
       <c r="H5" t="s">
         <v>57</v>
       </c>
       <c r="I5" t="s">
         <v>58</v>
       </c>
       <c r="J5" t="s">
         <v>59</v>
       </c>
       <c r="K5" s="3">
         <v>160.0</v>
       </c>
       <c r="L5" s="4">
         <v>45988.0</v>
       </c>
       <c r="M5" s="4">
         <v>47168.0</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="C6" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="D6" s="1">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6" t="s">
         <v>56</v>
       </c>
       <c r="G6" t="s">
         <v>57</v>
       </c>
       <c r="H6" t="s">
         <v>57</v>
       </c>
       <c r="I6" t="s">
         <v>58</v>
       </c>
       <c r="J6" t="s">
         <v>59</v>
       </c>
       <c r="K6" s="3">
         <v>115.0</v>
       </c>
       <c r="L6" s="4">
         <v>45988.0</v>
       </c>
       <c r="M6" s="4">
         <v>47168.0</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="1">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="C7" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="D7" s="1">
         <v>3</v>
       </c>
       <c r="E7" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F7" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="G7" t="s">
         <v>57</v>
       </c>
       <c r="H7" t="s">
         <v>57</v>
       </c>
       <c r="I7" t="s">
         <v>237</v>
       </c>
       <c r="J7" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="3">
         <v>93.0</v>
       </c>
       <c r="L7" s="4">
         <v>45839.0</v>
       </c>
       <c r="M7" s="4">
         <v>47168.0</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="1">
         <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="C8" t="s">
-        <v>1001</v>
+        <v>1000</v>
       </c>
       <c r="D8" s="1">
         <v>3</v>
       </c>
       <c r="E8" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F8" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="G8" t="s">
         <v>57</v>
       </c>
       <c r="H8" t="s">
         <v>57</v>
       </c>
       <c r="I8" t="s">
         <v>237</v>
       </c>
       <c r="J8" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="3">
         <v>86.8</v>
       </c>
       <c r="L8" s="4">
         <v>45839.0</v>
       </c>
       <c r="M8" s="4">
         <v>47168.0</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="1">
         <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="C9" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="D9" s="1">
         <v>3</v>
       </c>
       <c r="E9" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F9" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" t="s">
         <v>57</v>
       </c>
       <c r="I9" t="s">
         <v>237</v>
       </c>
       <c r="J9" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="3">
         <v>55.8</v>
       </c>
       <c r="L9" s="4">
         <v>45839.0</v>
       </c>
       <c r="M9" s="4">
         <v>47168.0</v>
       </c>
       <c r="N9" s="3"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
@@ -34061,51 +34025,51 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="32">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1002</v>
+        <v>1001</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C2" t="s">
         <v>87</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
@@ -34587,371 +34551,371 @@
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>23</v>
       </c>
       <c r="G17" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="3">
         <v>165.0</v>
       </c>
       <c r="I17" s="4">
         <v>46119.0</v>
       </c>
       <c r="J17" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18">
         <v>5</v>
       </c>
       <c r="B18" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="C18" t="s">
         <v>585</v>
-      </c>
-[...1 lines deleted...]
-        <v>586</v>
       </c>
       <c r="D18" t="s">
         <v>368</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
       <c r="F18" t="s">
         <v>339</v>
       </c>
       <c r="G18" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="3">
         <v>58.0</v>
       </c>
       <c r="I18" s="4">
         <v>45307.0</v>
       </c>
       <c r="J18" s="4">
         <v>47056.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="C19" t="s">
         <v>367</v>
       </c>
       <c r="D19" t="s">
         <v>368</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>339</v>
       </c>
       <c r="G19" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="3">
         <v>58.0</v>
       </c>
       <c r="I19" s="4">
         <v>45307.0</v>
       </c>
       <c r="J19" s="4">
         <v>47056.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="C20" t="s">
         <v>818</v>
-      </c>
-[...1 lines deleted...]
-        <v>819</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
       <c r="F20" t="s">
         <v>23</v>
       </c>
       <c r="G20" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="3">
         <v>165.0</v>
       </c>
       <c r="I20" s="4">
         <v>46119.0</v>
       </c>
       <c r="J20" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="C21" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
       <c r="D21" t="s">
         <v>83</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
       <c r="F21" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="G21" t="s">
         <v>36</v>
       </c>
       <c r="H21" s="3">
         <v>31.0</v>
       </c>
       <c r="I21" s="4">
         <v>45839.0</v>
       </c>
       <c r="J21" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="C22" t="s">
         <v>826</v>
-      </c>
-[...1 lines deleted...]
-        <v>827</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="G22" t="s">
         <v>36</v>
       </c>
       <c r="H22" s="3">
         <v>31.0</v>
       </c>
       <c r="I22" s="4">
         <v>45839.0</v>
       </c>
       <c r="J22" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="C23" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="G23" t="s">
         <v>36</v>
       </c>
       <c r="H23" s="3">
         <v>31.0</v>
       </c>
       <c r="I23" s="4">
         <v>45839.0</v>
       </c>
       <c r="J23" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="C24" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24" t="s">
         <v>34</v>
       </c>
       <c r="F24" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="G24" t="s">
         <v>36</v>
       </c>
       <c r="H24" s="3">
         <v>31.0</v>
       </c>
       <c r="I24" s="4">
         <v>45839.0</v>
       </c>
       <c r="J24" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="C25" t="s">
+        <v>820</v>
+      </c>
+      <c r="D25" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
       <c r="E25" t="s">
         <v>122</v>
       </c>
       <c r="F25" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="G25" t="s">
         <v>124</v>
       </c>
       <c r="H25" s="3">
         <v>31.0</v>
       </c>
       <c r="I25" s="4">
         <v>45839.0</v>
       </c>
       <c r="J25" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>1003</v>
+        <v>1002</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26" t="s">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>23</v>
       </c>
       <c r="G26" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="3">
         <v>165.0</v>
       </c>
       <c r="I26" s="4">
         <v>46119.0</v>
       </c>
       <c r="J26" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>5</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>23</v>
       </c>
       <c r="G27" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="3">
         <v>165.0</v>
       </c>
       <c r="I27" s="4">
         <v>46119.0</v>
       </c>
       <c r="J27" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>849</v>
+        <v>848</v>
       </c>
       <c r="C28" t="s">
         <v>26</v>
       </c>
       <c r="D28" t="s">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>23</v>
       </c>
       <c r="G28" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="3">
         <v>165.0</v>
       </c>
       <c r="I28" s="4">
         <v>46119.0</v>
       </c>
       <c r="J28" s="4">
         <v>47944.0</v>
       </c>
@@ -35023,2274 +34987,2274 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="3">
         <v>120.0</v>
       </c>
       <c r="J2" s="4">
         <v>44501.0</v>
       </c>
       <c r="K2" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="1">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>50</v>
       </c>
       <c r="C3" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="3">
         <v>120.0</v>
       </c>
       <c r="J3" s="4">
         <v>44501.0</v>
       </c>
       <c r="K3" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="1">
         <v>5</v>
       </c>
       <c r="B4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C4" t="s">
         <v>1006</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>1007</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="3">
         <v>44.0</v>
       </c>
       <c r="J4" s="4">
         <v>44538.0</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>110</v>
       </c>
       <c r="C5" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="D5" t="s">
         <v>111</v>
       </c>
       <c r="E5" t="s">
         <v>112</v>
       </c>
       <c r="F5" t="s">
         <v>57</v>
       </c>
       <c r="G5" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="H5" t="s">
         <v>59</v>
       </c>
       <c r="I5" s="3">
         <v>90.0</v>
       </c>
       <c r="J5" s="4">
         <v>44197.0</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C6" t="s">
         <v>1014</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>1015</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="F6" t="s">
         <v>98</v>
       </c>
       <c r="G6" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="H6" t="s">
         <v>100</v>
       </c>
       <c r="I6" s="3">
         <v>58.0</v>
       </c>
       <c r="J6" s="4">
         <v>43060.0</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="1">
         <v>4</v>
       </c>
       <c r="B7" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C7" t="s">
         <v>1014</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>1015</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>1016</v>
-      </c>
-[...1 lines deleted...]
-        <v>1017</v>
       </c>
       <c r="F7" t="s">
         <v>98</v>
       </c>
       <c r="G7" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="H7" t="s">
         <v>100</v>
       </c>
       <c r="I7" s="3">
         <v>58.0</v>
       </c>
       <c r="J7" s="4">
         <v>42979.0</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>233</v>
       </c>
       <c r="C8" t="s">
-        <v>1004</v>
+        <v>1003</v>
       </c>
       <c r="D8" t="s">
         <v>234</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="3">
         <v>120.0</v>
       </c>
       <c r="J8" s="4">
         <v>44501.0</v>
       </c>
       <c r="K8" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="1">
         <v>5</v>
       </c>
       <c r="B9" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C9" t="s">
         <v>1020</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>1021</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>1022</v>
-      </c>
-[...1 lines deleted...]
-        <v>1023</v>
       </c>
       <c r="F9" t="s">
         <v>98</v>
       </c>
       <c r="G9" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="H9" t="s">
         <v>100</v>
       </c>
       <c r="I9" s="3">
         <v>31.0</v>
       </c>
       <c r="J9" s="4">
         <v>44197.0</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1">
         <v>4</v>
       </c>
       <c r="B10" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C10" t="s">
         <v>1024</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>1025</v>
-      </c>
-[...1 lines deleted...]
-        <v>1026</v>
       </c>
       <c r="E10" t="s">
         <v>406</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
       <c r="I10" s="3">
         <v>41.0</v>
       </c>
       <c r="J10" s="4">
         <v>44805.0</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>272</v>
       </c>
       <c r="C11" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="D11" t="s">
         <v>273</v>
       </c>
       <c r="E11" t="s">
         <v>274</v>
       </c>
       <c r="F11" t="s">
         <v>46</v>
       </c>
       <c r="G11" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="H11" t="s">
         <v>48</v>
       </c>
       <c r="I11" s="3">
         <v>70.0</v>
       </c>
       <c r="J11" s="4">
         <v>44518.0</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="1">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>272</v>
       </c>
       <c r="C12" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="D12" t="s">
         <v>273</v>
       </c>
       <c r="E12" t="s">
         <v>274</v>
       </c>
       <c r="F12" t="s">
         <v>46</v>
       </c>
       <c r="G12" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="H12" t="s">
         <v>48</v>
       </c>
       <c r="I12" s="3">
         <v>70.0</v>
       </c>
       <c r="J12" s="4">
         <v>44197.0</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="1">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>276</v>
       </c>
       <c r="C13" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="D13" t="s">
         <v>273</v>
       </c>
       <c r="E13" t="s">
         <v>274</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="H13" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="3">
         <v>70.0</v>
       </c>
       <c r="J13" s="4">
         <v>44518.0</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="1">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>276</v>
       </c>
       <c r="C14" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="D14" t="s">
         <v>273</v>
       </c>
       <c r="E14" t="s">
         <v>274</v>
       </c>
       <c r="F14" t="s">
         <v>46</v>
       </c>
       <c r="G14" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="H14" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="3">
         <v>70.0</v>
       </c>
       <c r="J14" s="4">
         <v>44197.0</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="1">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>276</v>
       </c>
       <c r="C15" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="D15" t="s">
         <v>273</v>
       </c>
       <c r="E15" t="s">
         <v>274</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
       <c r="H15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="3">
         <v>70.0</v>
       </c>
       <c r="J15" s="4">
         <v>44197.0</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="1">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>276</v>
       </c>
       <c r="C16" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="D16" t="s">
         <v>273</v>
       </c>
       <c r="E16" t="s">
         <v>274</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
       <c r="G16" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="3">
         <v>70.0</v>
       </c>
       <c r="J16" s="4">
         <v>44197.0</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="1">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>276</v>
       </c>
       <c r="C17" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="D17" t="s">
         <v>273</v>
       </c>
       <c r="E17" t="s">
         <v>274</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
       <c r="G17" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="H17" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="3">
         <v>70.0</v>
       </c>
       <c r="J17" s="4">
         <v>44197.0</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="1">
         <v>4</v>
       </c>
       <c r="B18" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C18" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D18" t="s">
         <v>1032</v>
-      </c>
-[...4 lines deleted...]
-        <v>1033</v>
       </c>
       <c r="E18" t="s">
         <v>406</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
       <c r="G18" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="H18" t="s">
         <v>42</v>
       </c>
       <c r="I18" s="3">
         <v>38.0</v>
       </c>
       <c r="J18" s="4">
         <v>44197.0</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="1">
         <v>4</v>
       </c>
       <c r="B19" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C19" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D19" t="s">
         <v>1032</v>
-      </c>
-[...4 lines deleted...]
-        <v>1033</v>
       </c>
       <c r="E19" t="s">
         <v>406</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
       <c r="G19" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="H19" t="s">
         <v>42</v>
       </c>
       <c r="I19" s="3">
         <v>38.0</v>
       </c>
       <c r="J19" s="4">
         <v>44805.0</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="1">
         <v>4</v>
       </c>
       <c r="B20" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C20" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D20" t="s">
         <v>1035</v>
-      </c>
-[...4 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="E20" t="s">
         <v>406</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
       <c r="G20" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="H20" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="3">
         <v>38.0</v>
       </c>
       <c r="J20" s="4">
         <v>44805.0</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="1">
         <v>4</v>
       </c>
       <c r="B21" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C21" t="s">
         <v>1037</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>1038</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
       <c r="F21" t="s">
         <v>70</v>
       </c>
       <c r="G21" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="H21" t="s">
         <v>72</v>
       </c>
       <c r="I21" s="3">
         <v>90.0</v>
       </c>
       <c r="J21" s="4">
         <v>44670.0</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="1">
         <v>4</v>
       </c>
       <c r="B22" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C22" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
       <c r="D22" t="s">
         <v>189</v>
       </c>
       <c r="E22" t="s">
         <v>190</v>
       </c>
       <c r="F22" t="s">
         <v>40</v>
       </c>
       <c r="G22" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="H22" t="s">
         <v>42</v>
       </c>
       <c r="I22" s="3">
         <v>89.0</v>
       </c>
       <c r="J22" s="4">
         <v>44197.0</v>
       </c>
       <c r="K22" s="4">
         <v>47362.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="1">
         <v>4</v>
       </c>
       <c r="B23" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C23" t="s">
         <v>1041</v>
-      </c>
-[...1 lines deleted...]
-        <v>1042</v>
       </c>
       <c r="D23" t="s">
         <v>189</v>
       </c>
       <c r="E23" t="s">
         <v>190</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
       <c r="G23" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="H23" t="s">
         <v>42</v>
       </c>
       <c r="I23" s="3">
         <v>89.0</v>
       </c>
       <c r="J23" s="4">
         <v>44197.0</v>
       </c>
       <c r="K23" s="4">
         <v>47362.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="1">
         <v>5</v>
       </c>
       <c r="B24" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C24" t="s">
         <v>1044</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045</v>
       </c>
       <c r="D24" t="s">
         <v>189</v>
       </c>
       <c r="E24" t="s">
         <v>190</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
       <c r="G24" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="H24" t="s">
         <v>42</v>
       </c>
       <c r="I24" s="3">
         <v>41.0</v>
       </c>
       <c r="J24" s="4">
         <v>44197.0</v>
       </c>
       <c r="K24" s="4">
         <v>46631.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="1">
         <v>4</v>
       </c>
       <c r="B25" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C25" t="s">
         <v>1046</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>1047</v>
-      </c>
-[...1 lines deleted...]
-        <v>1048</v>
       </c>
       <c r="E25" t="s">
         <v>324</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
         <v>325</v>
       </c>
       <c r="H25" t="s">
         <v>36</v>
       </c>
       <c r="I25" s="3">
         <v>97.0</v>
       </c>
       <c r="J25" s="4">
         <v>44197.0</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="1">
         <v>4</v>
       </c>
       <c r="B26" t="s">
+        <v>471</v>
+      </c>
+      <c r="C26" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D26" t="s">
+        <v>472</v>
+      </c>
+      <c r="E26" t="s">
         <v>473</v>
-      </c>
-[...7 lines deleted...]
-        <v>475</v>
       </c>
       <c r="F26" t="s">
         <v>46</v>
       </c>
       <c r="G26" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="H26" t="s">
         <v>48</v>
       </c>
       <c r="I26" s="3">
         <v>38.0</v>
       </c>
       <c r="J26" s="4">
         <v>44197.0</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="1">
         <v>4</v>
       </c>
       <c r="B27" t="s">
+        <v>471</v>
+      </c>
+      <c r="C27" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D27" t="s">
+        <v>472</v>
+      </c>
+      <c r="E27" t="s">
         <v>473</v>
-      </c>
-[...7 lines deleted...]
-        <v>475</v>
       </c>
       <c r="F27" t="s">
         <v>46</v>
       </c>
       <c r="G27" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="H27" t="s">
         <v>48</v>
       </c>
       <c r="I27" s="3">
         <v>38.0</v>
       </c>
       <c r="J27" s="4">
         <v>44518.0</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="1">
         <v>4</v>
       </c>
       <c r="B28" t="s">
+        <v>471</v>
+      </c>
+      <c r="C28" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D28" t="s">
+        <v>472</v>
+      </c>
+      <c r="E28" t="s">
         <v>473</v>
-      </c>
-[...7 lines deleted...]
-        <v>475</v>
       </c>
       <c r="F28" t="s">
         <v>46</v>
       </c>
       <c r="G28" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="H28" t="s">
         <v>48</v>
       </c>
       <c r="I28" s="3">
         <v>38.0</v>
       </c>
       <c r="J28" s="4">
         <v>44197.0</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="1">
         <v>4</v>
       </c>
       <c r="B29" t="s">
+        <v>471</v>
+      </c>
+      <c r="C29" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D29" t="s">
+        <v>472</v>
+      </c>
+      <c r="E29" t="s">
         <v>473</v>
-      </c>
-[...7 lines deleted...]
-        <v>475</v>
       </c>
       <c r="F29" t="s">
         <v>46</v>
       </c>
       <c r="G29" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="H29" t="s">
         <v>48</v>
       </c>
       <c r="I29" s="3">
         <v>38.0</v>
       </c>
       <c r="J29" s="4">
         <v>44197.0</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="1">
         <v>5</v>
       </c>
       <c r="B30" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C30" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
       <c r="D30" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E30" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F30" t="s">
         <v>46</v>
       </c>
       <c r="G30" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="H30" t="s">
         <v>48</v>
       </c>
       <c r="I30" s="3">
         <v>38.0</v>
       </c>
       <c r="J30" s="4">
         <v>44518.0</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="1">
         <v>5</v>
       </c>
       <c r="B31" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C31" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
       <c r="D31" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E31" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F31" t="s">
         <v>46</v>
       </c>
       <c r="G31" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="H31" t="s">
         <v>48</v>
       </c>
       <c r="I31" s="3">
         <v>38.0</v>
       </c>
       <c r="J31" s="4">
         <v>44197.0</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="1">
         <v>5</v>
       </c>
       <c r="B32" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="C32" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="D32" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E32" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F32" t="s">
         <v>46</v>
       </c>
       <c r="G32" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="H32" t="s">
         <v>48</v>
       </c>
       <c r="I32" s="3">
         <v>32.0</v>
       </c>
       <c r="J32" s="4">
         <v>44685.0</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="1">
         <v>2</v>
       </c>
       <c r="B33" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C33" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="D33" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33" t="s">
-        <v>1052</v>
+        <v>1051</v>
       </c>
       <c r="H33" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="3">
         <v>120.0</v>
       </c>
       <c r="J33" s="4">
         <v>44501.0</v>
       </c>
       <c r="K33" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="1">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C34" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="D34" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34" t="s">
-        <v>1052</v>
+        <v>1051</v>
       </c>
       <c r="H34" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="3">
         <v>120.0</v>
       </c>
       <c r="J34" s="4">
         <v>44501.0</v>
       </c>
       <c r="K34" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="1">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
       <c r="C35" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="D35" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="H35" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="3">
         <v>120.0</v>
       </c>
       <c r="J35" s="4">
         <v>44501.0</v>
       </c>
       <c r="K35" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="1">
         <v>4</v>
       </c>
       <c r="B36" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C36" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="D36" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36" t="s">
-        <v>1052</v>
+        <v>1051</v>
       </c>
       <c r="H36" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="3">
         <v>120.0</v>
       </c>
       <c r="J36" s="4">
         <v>44501.0</v>
       </c>
       <c r="K36" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="1">
         <v>4</v>
       </c>
       <c r="B37" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="C37" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="D37" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="H37" t="s">
         <v>18</v>
       </c>
       <c r="I37" s="3">
         <v>120.0</v>
       </c>
       <c r="J37" s="4">
         <v>44501.0</v>
       </c>
       <c r="K37" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="1">
         <v>5</v>
       </c>
       <c r="B38" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C38" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
       <c r="D38" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E38" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="F38" t="s">
         <v>98</v>
       </c>
       <c r="G38" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="H38" t="s">
         <v>100</v>
       </c>
       <c r="I38" s="3">
         <v>59.0</v>
       </c>
       <c r="J38" s="4">
         <v>44868.0</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="1">
         <v>5</v>
       </c>
       <c r="B39" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C39" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
       <c r="D39" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E39" t="s">
-        <v>514</v>
+        <v>512</v>
       </c>
       <c r="F39" t="s">
         <v>98</v>
       </c>
       <c r="G39" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="H39" t="s">
         <v>100</v>
       </c>
       <c r="I39" s="3">
         <v>59.0</v>
       </c>
       <c r="J39" s="4">
         <v>44868.0</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="1">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="C40" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D40" t="s">
         <v>1038</v>
       </c>
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>1039</v>
-      </c>
-[...1 lines deleted...]
-        <v>1040</v>
       </c>
       <c r="F40" t="s">
         <v>70</v>
       </c>
       <c r="G40" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="H40" t="s">
         <v>72</v>
       </c>
       <c r="I40" s="3">
         <v>90.0</v>
       </c>
       <c r="J40" s="4">
         <v>44670.0</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="1">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="C41" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="D41" t="s">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="H41" t="s">
         <v>18</v>
       </c>
       <c r="I41" s="3">
         <v>120.0</v>
       </c>
       <c r="J41" s="4">
         <v>44501.0</v>
       </c>
       <c r="K41" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="1">
         <v>4</v>
       </c>
       <c r="B42" t="s">
+        <v>609</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D42" t="s">
         <v>610</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>611</v>
-      </c>
-[...1 lines deleted...]
-        <v>612</v>
       </c>
       <c r="F42" t="s">
         <v>57</v>
       </c>
       <c r="G42" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="H42" t="s">
         <v>59</v>
       </c>
       <c r="I42" s="3">
         <v>40.0</v>
       </c>
       <c r="J42" s="4">
         <v>45260.0</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="1">
         <v>5</v>
       </c>
       <c r="B43" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C43" t="s">
         <v>1057</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>1058</v>
       </c>
-      <c r="D43" t="s">
+      <c r="E43" t="s">
         <v>1059</v>
-      </c>
-[...1 lines deleted...]
-        <v>1060</v>
       </c>
       <c r="F43" t="s">
         <v>98</v>
       </c>
       <c r="G43" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="H43" t="s">
         <v>100</v>
       </c>
       <c r="I43" s="3">
         <v>72.0</v>
       </c>
       <c r="J43" s="4">
         <v>45246.0</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="1">
         <v>3</v>
       </c>
       <c r="B44" t="s">
+        <v>652</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D44" t="s">
         <v>653</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="F44" t="s">
         <v>57</v>
       </c>
       <c r="G44" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="H44" t="s">
         <v>59</v>
       </c>
       <c r="I44" s="3">
         <v>90.0</v>
       </c>
       <c r="J44" s="4">
         <v>44197.0</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="1">
         <v>5</v>
       </c>
       <c r="B45" t="s">
+        <v>663</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D45" t="s">
         <v>664</v>
-      </c>
-[...4 lines deleted...]
-        <v>665</v>
       </c>
       <c r="E45" t="s">
         <v>112</v>
       </c>
       <c r="F45" t="s">
         <v>57</v>
       </c>
       <c r="G45" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="H45" t="s">
         <v>59</v>
       </c>
       <c r="I45" s="3">
         <v>90.0</v>
       </c>
       <c r="J45" s="4">
         <v>44651.0</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="1">
         <v>5</v>
       </c>
       <c r="B46" t="s">
+        <v>663</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D46" t="s">
         <v>664</v>
-      </c>
-[...4 lines deleted...]
-        <v>665</v>
       </c>
       <c r="E46" t="s">
         <v>112</v>
       </c>
       <c r="F46" t="s">
         <v>57</v>
       </c>
       <c r="G46" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="H46" t="s">
         <v>59</v>
       </c>
       <c r="I46" s="3">
         <v>90.0</v>
       </c>
       <c r="J46" s="4">
         <v>44651.0</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="1">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="E47" t="s">
         <v>121</v>
       </c>
       <c r="F47" t="s">
         <v>122</v>
       </c>
       <c r="G47" t="s">
         <v>123</v>
       </c>
       <c r="H47" t="s">
         <v>124</v>
       </c>
       <c r="I47" s="3">
         <v>2.5</v>
       </c>
       <c r="J47" s="4">
         <v>42844.0</v>
       </c>
       <c r="K47" s="4">
         <v>46752.0</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="1">
         <v>5</v>
       </c>
       <c r="B48" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="E48" t="s">
         <v>121</v>
       </c>
       <c r="F48" t="s">
         <v>122</v>
       </c>
       <c r="G48" t="s">
         <v>123</v>
       </c>
       <c r="H48" t="s">
         <v>124</v>
       </c>
       <c r="I48" s="3">
         <v>2.5</v>
       </c>
       <c r="J48" s="4">
         <v>42844.0</v>
       </c>
       <c r="K48" s="4">
         <v>46752.0</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="1">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="C49"/>
       <c r="D49" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="E49" t="s">
         <v>121</v>
       </c>
       <c r="F49" t="s">
         <v>122</v>
       </c>
       <c r="G49" t="s">
         <v>123</v>
       </c>
       <c r="H49" t="s">
         <v>124</v>
       </c>
       <c r="I49" s="3">
         <v>2.5</v>
       </c>
       <c r="J49" s="4">
         <v>44896.0</v>
       </c>
       <c r="K49" s="4">
         <v>46752.0</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="1">
         <v>4</v>
       </c>
       <c r="B50" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D50" t="s">
         <v>1063</v>
-      </c>
-[...4 lines deleted...]
-        <v>1064</v>
       </c>
       <c r="E50" t="s">
         <v>406</v>
       </c>
       <c r="F50" t="s">
         <v>40</v>
       </c>
       <c r="G50" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="H50" t="s">
         <v>42</v>
       </c>
       <c r="I50" s="3">
         <v>38.0</v>
       </c>
       <c r="J50" s="4">
         <v>44197.0</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="1">
         <v>4</v>
       </c>
       <c r="B51" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C51" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D51" t="s">
         <v>1063</v>
-      </c>
-[...4 lines deleted...]
-        <v>1064</v>
       </c>
       <c r="E51" t="s">
         <v>406</v>
       </c>
       <c r="F51" t="s">
         <v>40</v>
       </c>
       <c r="G51" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="H51" t="s">
         <v>42</v>
       </c>
       <c r="I51" s="3">
         <v>38.0</v>
       </c>
       <c r="J51" s="4">
         <v>44805.0</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="1">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
       <c r="C52" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
       <c r="D52" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="E52" t="s">
         <v>406</v>
       </c>
       <c r="F52" t="s">
         <v>40</v>
       </c>
       <c r="G52" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="H52" t="s">
         <v>42</v>
       </c>
       <c r="I52" s="3">
         <v>38.0</v>
       </c>
       <c r="J52" s="4">
         <v>44805.0</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="1">
         <v>4</v>
       </c>
       <c r="B53" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="C53" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="D53" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="E53" t="s">
         <v>274</v>
       </c>
       <c r="F53" t="s">
         <v>46</v>
       </c>
       <c r="G53" t="s">
-        <v>1019</v>
+        <v>1018</v>
       </c>
       <c r="H53" t="s">
         <v>48</v>
       </c>
       <c r="I53" s="3">
         <v>38.0</v>
       </c>
       <c r="J53" s="4">
         <v>44197.0</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="1">
         <v>4</v>
       </c>
       <c r="B54" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="C54" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="D54" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="E54" t="s">
         <v>274</v>
       </c>
       <c r="F54" t="s">
         <v>46</v>
       </c>
       <c r="G54" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="H54" t="s">
         <v>48</v>
       </c>
       <c r="I54" s="3">
         <v>38.0</v>
       </c>
       <c r="J54" s="4">
         <v>44518.0</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="1">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="C55" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="D55" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="E55" t="s">
         <v>274</v>
       </c>
       <c r="F55" t="s">
         <v>46</v>
       </c>
       <c r="G55" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="H55" t="s">
         <v>48</v>
       </c>
       <c r="I55" s="3">
         <v>38.0</v>
       </c>
       <c r="J55" s="4">
         <v>44197.0</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="1">
         <v>4</v>
       </c>
       <c r="B56" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="C56" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="D56" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="E56" t="s">
         <v>274</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="H56" t="s">
         <v>48</v>
       </c>
       <c r="I56" s="3">
         <v>38.0</v>
       </c>
       <c r="J56" s="4">
         <v>44197.0</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="1">
         <v>4</v>
       </c>
       <c r="B57" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C57" t="s">
         <v>1068</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>1069</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="F57" t="s">
         <v>98</v>
       </c>
       <c r="G57" t="s">
-        <v>1018</v>
+        <v>1017</v>
       </c>
       <c r="H57" t="s">
         <v>100</v>
       </c>
       <c r="I57" s="3">
         <v>31.0</v>
       </c>
       <c r="J57" s="4">
         <v>44183.0</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="1">
         <v>4</v>
       </c>
       <c r="B58" t="s">
+        <v>804</v>
+      </c>
+      <c r="C58" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D58" t="s">
         <v>805</v>
       </c>
-      <c r="C58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="F58" t="s">
         <v>57</v>
       </c>
       <c r="G58" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="H58" t="s">
         <v>59</v>
       </c>
       <c r="I58" s="3">
         <v>90.0</v>
       </c>
       <c r="J58" s="4">
         <v>44197.0</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="1">
         <v>5</v>
       </c>
       <c r="B59" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C59" t="s">
         <v>1071</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>1072</v>
       </c>
-      <c r="D59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F59" t="s">
         <v>63</v>
       </c>
       <c r="G59" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="H59" t="s">
         <v>65</v>
       </c>
       <c r="I59" s="3">
         <v>49.0</v>
       </c>
       <c r="J59" s="4">
         <v>44197.0</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="1">
         <v>5</v>
       </c>
       <c r="B60" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C60" t="s">
         <v>1071</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>1072</v>
       </c>
-      <c r="D60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F60" t="s">
         <v>63</v>
       </c>
       <c r="G60" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="H60" t="s">
         <v>65</v>
       </c>
       <c r="I60" s="3">
         <v>49.0</v>
       </c>
       <c r="J60" s="4">
         <v>44197.0</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="1">
         <v>5</v>
       </c>
       <c r="B61" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C61" t="s">
         <v>1071</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>1072</v>
       </c>
-      <c r="D61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F61" t="s">
         <v>63</v>
       </c>
       <c r="G61" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
       <c r="H61" t="s">
         <v>65</v>
       </c>
       <c r="I61" s="3">
         <v>49.0</v>
       </c>
       <c r="J61" s="4">
         <v>44197.0</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="1">
         <v>5</v>
       </c>
       <c r="B62" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C62" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D62" t="s">
         <v>1075</v>
       </c>
-      <c r="C62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E62" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F62" t="s">
         <v>63</v>
       </c>
       <c r="G62" t="s">
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="H62" t="s">
         <v>65</v>
       </c>
       <c r="I62" s="3">
         <v>49.0</v>
       </c>
       <c r="J62" s="4">
         <v>44197.0</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="1">
         <v>5</v>
       </c>
       <c r="B63" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C63" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D63" t="s">
         <v>1075</v>
       </c>
-      <c r="C63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F63" t="s">
         <v>63</v>
       </c>
       <c r="G63" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="H63" t="s">
         <v>65</v>
       </c>
       <c r="I63" s="3">
         <v>49.0</v>
       </c>
       <c r="J63" s="4">
         <v>44197.0</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="1">
         <v>5</v>
       </c>
       <c r="B64" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C64" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D64" t="s">
         <v>1075</v>
       </c>
-      <c r="C64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F64" t="s">
         <v>63</v>
       </c>
       <c r="G64" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
       <c r="H64" t="s">
         <v>65</v>
       </c>
       <c r="I64" s="3">
         <v>49.0</v>
       </c>
       <c r="J64" s="4">
         <v>44197.0</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="1">
         <v>5</v>
       </c>
       <c r="B65" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C65" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D65" t="s">
         <v>1075</v>
       </c>
-      <c r="C65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="F65" t="s">
         <v>63</v>
       </c>
       <c r="G65" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="H65" t="s">
         <v>65</v>
       </c>
       <c r="I65" s="3">
         <v>49.0</v>
       </c>
       <c r="J65" s="4">
         <v>44197.0</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:K1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>