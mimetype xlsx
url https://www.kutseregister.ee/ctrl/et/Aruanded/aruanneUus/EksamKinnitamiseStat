--- v2 (2026-09-23)
+++ v3 (2026-10-17)
@@ -29,51 +29,51 @@
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kutsetunnistuse tasu" sheetId="1" r:id="rId4"/>
     <sheet name="Korduseksami tasu" sheetId="2" r:id="rId5"/>
     <sheet name="Osakutsetunnistuse tasu" sheetId="3" r:id="rId6"/>
     <sheet name="Osakutse korduseksami tasu" sheetId="4" r:id="rId7"/>
     <sheet name="VÕTA tasu" sheetId="5" r:id="rId8"/>
     <sheet name="Kutseeksami läbiviimise tasu" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Kutsetunnistuse tasu'!$A$1:$Q$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Korduseksami tasu'!$A$1:$N$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Osakutsetunnistuse tasu'!$A$1:$S$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Osakutse korduseksami tasu'!$A$1:$P$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'VÕTA tasu'!$A$1:$J$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Kutseeksami läbiviimise tasu'!$A$1:$K$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1076">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>EKR tase</t>
   </si>
   <si>
     <t>Kutse</t>
   </si>
   <si>
     <t>Märkused</t>
   </si>
   <si>
     <t>Kutse grupp</t>
   </si>
   <si>
     <t>Kutseala</t>
   </si>
   <si>
     <t>Kutsetegevuse valdkond</t>
   </si>
   <si>
     <t>Kutse andja</t>
   </si>
   <si>
     <t>Kutsenõukogu</t>
   </si>
   <si>
@@ -2274,53 +2274,50 @@
     <t>Ruumilise keskkonna planeerija, tase 7</t>
   </si>
   <si>
     <t>Eesti Planeerijate Ühing</t>
   </si>
   <si>
     <t>Rätsep-stilist, tase 5</t>
   </si>
   <si>
     <t>Sekretär, tase 5</t>
   </si>
   <si>
     <t>Sepp, tase 4</t>
   </si>
   <si>
     <t>Sepp</t>
   </si>
   <si>
     <t>Sepp, tase 5</t>
   </si>
   <si>
     <t>Sisearhitekt-ekspert, tase 8</t>
   </si>
   <si>
     <t>Sisearhitekt, tase 6</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sisetööde elektrik, tase 4</t>
   </si>
   <si>
     <t>Soojusenergeetikainsener, tase 6</t>
   </si>
   <si>
     <t>Sotsiaal- ja tervishoiuvaldkonna spetsialist, tase 4</t>
   </si>
   <si>
     <t>tegevusjuhendaja, tase 4 spetsialiseerumine</t>
   </si>
   <si>
     <t>Tegevusjuhendaja (sh. tugiisik)</t>
   </si>
   <si>
     <t>tugiisik, tase 4 spetsialiseerumine</t>
   </si>
   <si>
     <t>tugiisik, tase 4 täiendav spetsialiseerumine</t>
   </si>
   <si>
     <t>Sotsiaalpedagoog, tase 6</t>
   </si>
   <si>
     <t>Sotsiaalpedagoog</t>
   </si>
@@ -2872,56 +2869,50 @@
     <t>metsaveokiga manööverdamine</t>
   </si>
   <si>
     <t>puidu laadimise, metsaveoki korrashoiu ja ohutuse ülesanded</t>
   </si>
   <si>
     <t>eneseanalüüs</t>
   </si>
   <si>
     <t>Kaasuste lahendamine</t>
   </si>
   <si>
     <t>Praktiline eksam</t>
   </si>
   <si>
     <t>Test</t>
   </si>
   <si>
     <t>Elustamine</t>
   </si>
   <si>
     <t>praktiline kompleksülesanne</t>
   </si>
   <si>
     <t>praktiline langetus</t>
-  </si>
-[...4 lines deleted...]
-    <t>Teooriatöö kirjalik test elektroonilises keskkonnas</t>
   </si>
   <si>
     <t>Intervjuu</t>
   </si>
   <si>
     <t>Kaasusülesanded</t>
   </si>
   <si>
     <t>Osakutse</t>
   </si>
   <si>
     <t>Osakutse
 tasu</t>
   </si>
   <si>
     <t>Tõstukil töötav arborist, tase 4</t>
   </si>
   <si>
     <t>Energiakasutuse modelleerija, tase 7</t>
   </si>
   <si>
     <t>Elektroonikakoostude koostaja, tase 2</t>
   </si>
   <si>
     <t>Kaablikoostude koostaja, tase 2</t>
@@ -3663,51 +3654,51 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q549"/>
+  <dimension ref="A1:Q548"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="13" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="13" customWidth="true" style="0"/>
     <col min="16" max="16" width="13" customWidth="true" style="0"/>
     <col min="17" max="17" width="13" customWidth="true" style="0"/>
   </cols>
@@ -4961,69 +4952,69 @@
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="1">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>110</v>
       </c>
       <c r="C28"/>
       <c r="D28" t="s">
         <v>111</v>
       </c>
       <c r="E28" t="s">
         <v>112</v>
       </c>
       <c r="F28" t="s">
         <v>57</v>
       </c>
       <c r="G28" t="s">
         <v>113</v>
       </c>
       <c r="H28" t="s">
         <v>59</v>
       </c>
       <c r="I28" s="3">
-        <v>235.0</v>
+        <v>291.4</v>
       </c>
       <c r="J28" s="4">
-        <v>44476.0</v>
+        <v>46302.0</v>
       </c>
       <c r="K28" s="4">
-        <v>46301.0</v>
+        <v>48127.0</v>
       </c>
       <c r="L28" s="3"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="3">
         <v>90.0</v>
       </c>
       <c r="P28" s="4">
-        <v>44476.0</v>
+        <v>46302.0</v>
       </c>
       <c r="Q28" s="4">
-        <v>46301.0</v>
+        <v>48127.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="1">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>114</v>
       </c>
       <c r="C29"/>
       <c r="D29" t="s">
         <v>115</v>
       </c>
       <c r="E29" t="s">
         <v>116</v>
       </c>
       <c r="F29" t="s">
         <v>40</v>
       </c>
       <c r="G29" t="s">
         <v>117</v>
       </c>
       <c r="H29" t="s">
         <v>42</v>
       </c>
@@ -11681,63 +11672,63 @@
     </row>
     <row r="178" spans="1:17">
       <c r="A178" s="1">
         <v>7</v>
       </c>
       <c r="B178" t="s">
         <v>401</v>
       </c>
       <c r="C178"/>
       <c r="D178" t="s">
         <v>402</v>
       </c>
       <c r="E178" t="s">
         <v>371</v>
       </c>
       <c r="F178" t="s">
         <v>98</v>
       </c>
       <c r="G178" t="s">
         <v>372</v>
       </c>
       <c r="H178" t="s">
         <v>100</v>
       </c>
       <c r="I178" s="3">
-        <v>200.0</v>
+        <v>298.0</v>
       </c>
       <c r="J178" s="4">
-        <v>45258.0</v>
+        <v>46301.0</v>
       </c>
       <c r="K178" s="4">
         <v>47084.0</v>
       </c>
       <c r="L178" s="3">
-        <v>75.0</v>
+        <v>156.0</v>
       </c>
       <c r="M178" s="4">
-        <v>45258.0</v>
+        <v>46301.0</v>
       </c>
       <c r="N178" s="4">
         <v>47084.0</v>
       </c>
       <c r="O178" s="3"/>
       <c r="P178" s="4"/>
       <c r="Q178" s="4"/>
     </row>
     <row r="179" spans="1:17">
       <c r="A179" s="1">
         <v>8</v>
       </c>
       <c r="B179" t="s">
         <v>403</v>
       </c>
       <c r="C179"/>
       <c r="D179" t="s">
         <v>402</v>
       </c>
       <c r="E179" t="s">
         <v>371</v>
       </c>
       <c r="F179" t="s">
         <v>98</v>
       </c>
@@ -17925,63 +17916,63 @@
     </row>
     <row r="316" spans="1:17">
       <c r="A316" s="1">
         <v>7</v>
       </c>
       <c r="B316" t="s">
         <v>639</v>
       </c>
       <c r="C316"/>
       <c r="D316" t="s">
         <v>402</v>
       </c>
       <c r="E316" t="s">
         <v>371</v>
       </c>
       <c r="F316" t="s">
         <v>98</v>
       </c>
       <c r="G316" t="s">
         <v>372</v>
       </c>
       <c r="H316" t="s">
         <v>100</v>
       </c>
       <c r="I316" s="3">
-        <v>271.0</v>
+        <v>404.0</v>
       </c>
       <c r="J316" s="4">
-        <v>45258.0</v>
+        <v>46301.0</v>
       </c>
       <c r="K316" s="4">
         <v>47084.0</v>
       </c>
       <c r="L316" s="3">
-        <v>179.0</v>
+        <v>188.0</v>
       </c>
       <c r="M316" s="4">
-        <v>45258.0</v>
+        <v>46301.0</v>
       </c>
       <c r="N316" s="4">
         <v>47084.0</v>
       </c>
       <c r="O316" s="3"/>
       <c r="P316" s="4"/>
       <c r="Q316" s="4"/>
     </row>
     <row r="317" spans="1:17">
       <c r="A317" s="1">
         <v>2</v>
       </c>
       <c r="B317" t="s">
         <v>640</v>
       </c>
       <c r="C317"/>
       <c r="D317" t="s">
         <v>641</v>
       </c>
       <c r="E317" t="s">
         <v>301</v>
       </c>
       <c r="F317" t="s">
         <v>22</v>
       </c>
@@ -18336,69 +18327,69 @@
     </row>
     <row r="325" spans="1:17">
       <c r="A325" s="1">
         <v>3</v>
       </c>
       <c r="B325" t="s">
         <v>652</v>
       </c>
       <c r="C325"/>
       <c r="D325" t="s">
         <v>653</v>
       </c>
       <c r="E325" t="s">
         <v>611</v>
       </c>
       <c r="F325" t="s">
         <v>57</v>
       </c>
       <c r="G325" t="s">
         <v>113</v>
       </c>
       <c r="H325" t="s">
         <v>59</v>
       </c>
       <c r="I325" s="3">
-        <v>235.0</v>
+        <v>291.4</v>
       </c>
       <c r="J325" s="4">
-        <v>44476.0</v>
+        <v>46302.0</v>
       </c>
       <c r="K325" s="4">
-        <v>46301.0</v>
+        <v>48127.0</v>
       </c>
       <c r="L325" s="3"/>
       <c r="M325" s="4"/>
       <c r="N325" s="4"/>
       <c r="O325" s="3">
         <v>90.0</v>
       </c>
       <c r="P325" s="4">
-        <v>44476.0</v>
+        <v>46302.0</v>
       </c>
       <c r="Q325" s="4">
-        <v>46301.0</v>
+        <v>48127.0</v>
       </c>
     </row>
     <row r="326" spans="1:17">
       <c r="A326" s="1">
         <v>3</v>
       </c>
       <c r="B326" t="s">
         <v>654</v>
       </c>
       <c r="C326"/>
       <c r="D326" t="s">
         <v>655</v>
       </c>
       <c r="E326" t="s">
         <v>112</v>
       </c>
       <c r="F326" t="s">
         <v>57</v>
       </c>
       <c r="G326" t="s">
         <v>113</v>
       </c>
       <c r="H326" t="s">
         <v>59</v>
       </c>
@@ -21749,7214 +21740,7181 @@
       </c>
       <c r="I403" s="3">
         <v>419.1</v>
       </c>
       <c r="J403" s="4">
         <v>45839.0</v>
       </c>
       <c r="K403" s="4">
         <v>46901.0</v>
       </c>
       <c r="L403" s="3">
         <v>205.8</v>
       </c>
       <c r="M403" s="4">
         <v>45839.0</v>
       </c>
       <c r="N403" s="4">
         <v>46901.0</v>
       </c>
       <c r="O403" s="3"/>
       <c r="P403" s="4"/>
       <c r="Q403" s="4"/>
     </row>
     <row r="404" spans="1:17">
       <c r="A404" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B404" t="s">
         <v>746</v>
       </c>
-      <c r="C404"/>
+      <c r="C404" t="s">
+        <v>176</v>
+      </c>
       <c r="D404" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="E404" t="s">
-        <v>83</v>
+        <v>147</v>
       </c>
       <c r="F404" t="s">
         <v>34</v>
       </c>
       <c r="G404" t="s">
-        <v>84</v>
+        <v>178</v>
       </c>
       <c r="H404" t="s">
         <v>36</v>
       </c>
-      <c r="I404" s="3"/>
-[...13 lines deleted...]
-      </c>
+      <c r="I404" s="3">
+        <v>300.0</v>
+      </c>
+      <c r="J404" s="4">
+        <v>45406.0</v>
+      </c>
+      <c r="K404" s="4">
+        <v>47231.0</v>
+      </c>
+      <c r="L404" s="3">
+        <v>200.0</v>
+      </c>
+      <c r="M404" s="4">
+        <v>45406.0</v>
+      </c>
+      <c r="N404" s="4">
+        <v>47231.0</v>
+      </c>
+      <c r="O404" s="3"/>
+      <c r="P404" s="4"/>
+      <c r="Q404" s="4"/>
     </row>
     <row r="405" spans="1:17">
       <c r="A405" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B405" t="s">
         <v>747</v>
       </c>
       <c r="C405" t="s">
-        <v>176</v>
+        <v>748</v>
       </c>
       <c r="D405" t="s">
-        <v>177</v>
+        <v>749</v>
       </c>
       <c r="E405" t="s">
-        <v>147</v>
+        <v>274</v>
       </c>
       <c r="F405" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="G405" t="s">
-        <v>178</v>
+        <v>275</v>
       </c>
       <c r="H405" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="I405" s="3">
-        <v>300.0</v>
+        <v>199.0</v>
       </c>
       <c r="J405" s="4">
-        <v>45406.0</v>
+        <v>45974.0</v>
       </c>
       <c r="K405" s="4">
-        <v>47231.0</v>
+        <v>46861.0</v>
       </c>
       <c r="L405" s="3">
-        <v>200.0</v>
+        <v>99.0</v>
       </c>
       <c r="M405" s="4">
-        <v>45406.0</v>
+        <v>45974.0</v>
       </c>
       <c r="N405" s="4">
-        <v>47231.0</v>
-[...3 lines deleted...]
-      <c r="Q405" s="4"/>
+        <v>46861.0</v>
+      </c>
+      <c r="O405" s="3">
+        <v>38.0</v>
+      </c>
+      <c r="P405" s="4">
+        <v>45035.0</v>
+      </c>
+      <c r="Q405" s="4">
+        <v>46861.0</v>
+      </c>
     </row>
     <row r="406" spans="1:17">
       <c r="A406" s="1">
         <v>4</v>
       </c>
       <c r="B406" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="C406" t="s">
+        <v>750</v>
+      </c>
+      <c r="D406" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="E406" t="s">
         <v>274</v>
       </c>
       <c r="F406" t="s">
         <v>46</v>
       </c>
       <c r="G406" t="s">
         <v>275</v>
       </c>
       <c r="H406" t="s">
         <v>48</v>
       </c>
       <c r="I406" s="3">
-        <v>199.0</v>
+        <v>160.0</v>
       </c>
       <c r="J406" s="4">
-        <v>45974.0</v>
+        <v>45574.0</v>
       </c>
       <c r="K406" s="4">
         <v>46861.0</v>
       </c>
       <c r="L406" s="3">
-        <v>99.0</v>
+        <v>80.0</v>
       </c>
       <c r="M406" s="4">
-        <v>45974.0</v>
+        <v>45574.0</v>
       </c>
       <c r="N406" s="4">
         <v>46861.0</v>
       </c>
       <c r="O406" s="3">
         <v>38.0</v>
       </c>
       <c r="P406" s="4">
         <v>45035.0</v>
       </c>
       <c r="Q406" s="4">
         <v>46861.0</v>
       </c>
     </row>
     <row r="407" spans="1:17">
       <c r="A407" s="1">
         <v>4</v>
       </c>
       <c r="B407" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="C407" t="s">
         <v>751</v>
       </c>
       <c r="D407" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="E407" t="s">
         <v>274</v>
       </c>
       <c r="F407" t="s">
         <v>46</v>
       </c>
       <c r="G407" t="s">
         <v>275</v>
       </c>
       <c r="H407" t="s">
         <v>48</v>
       </c>
       <c r="I407" s="3">
-        <v>160.0</v>
+        <v>70.0</v>
       </c>
       <c r="J407" s="4">
         <v>45574.0</v>
       </c>
       <c r="K407" s="4">
         <v>46861.0</v>
       </c>
       <c r="L407" s="3">
-        <v>80.0</v>
+        <v>55.0</v>
       </c>
       <c r="M407" s="4">
-        <v>45574.0</v>
+        <v>45035.0</v>
       </c>
       <c r="N407" s="4">
         <v>46861.0</v>
       </c>
-      <c r="O407" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O407" s="3"/>
+      <c r="P407" s="4"/>
+      <c r="Q407" s="4"/>
     </row>
     <row r="408" spans="1:17">
       <c r="A408" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B408" t="s">
-        <v>748</v>
-[...1 lines deleted...]
-      <c r="C408" t="s">
         <v>752</v>
       </c>
+      <c r="C408"/>
       <c r="D408" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E408" t="s">
-        <v>274</v>
+        <v>224</v>
       </c>
       <c r="F408" t="s">
-        <v>46</v>
+        <v>225</v>
       </c>
       <c r="G408" t="s">
-        <v>275</v>
+        <v>754</v>
       </c>
       <c r="H408" t="s">
-        <v>48</v>
+        <v>227</v>
       </c>
       <c r="I408" s="3">
-        <v>70.0</v>
+        <v>150.0</v>
       </c>
       <c r="J408" s="4">
-        <v>45574.0</v>
+        <v>45399.0</v>
       </c>
       <c r="K408" s="4">
-        <v>46861.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47224.0</v>
+      </c>
+      <c r="L408" s="3"/>
+      <c r="M408" s="4"/>
+      <c r="N408" s="4"/>
       <c r="O408" s="3"/>
       <c r="P408" s="4"/>
       <c r="Q408" s="4"/>
     </row>
     <row r="409" spans="1:17">
       <c r="A409" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B409" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="C409"/>
       <c r="D409" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="E409" t="s">
         <v>224</v>
       </c>
       <c r="F409" t="s">
         <v>225</v>
       </c>
       <c r="G409" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="H409" t="s">
         <v>227</v>
       </c>
       <c r="I409" s="3">
         <v>150.0</v>
       </c>
       <c r="J409" s="4">
         <v>45399.0</v>
       </c>
       <c r="K409" s="4">
         <v>47224.0</v>
       </c>
-      <c r="L409" s="3"/>
-[...1 lines deleted...]
-      <c r="N409" s="4"/>
+      <c r="L409" s="3">
+        <v>130.0</v>
+      </c>
+      <c r="M409" s="4">
+        <v>45399.0</v>
+      </c>
+      <c r="N409" s="4">
+        <v>47224.0</v>
+      </c>
       <c r="O409" s="3"/>
       <c r="P409" s="4"/>
       <c r="Q409" s="4"/>
     </row>
     <row r="410" spans="1:17">
       <c r="A410" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B410" t="s">
         <v>756</v>
       </c>
       <c r="C410"/>
       <c r="D410" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="E410" t="s">
-        <v>224</v>
+        <v>265</v>
       </c>
       <c r="F410" t="s">
-        <v>225</v>
+        <v>46</v>
       </c>
       <c r="G410" t="s">
-        <v>755</v>
+        <v>275</v>
       </c>
       <c r="H410" t="s">
-        <v>227</v>
+        <v>48</v>
       </c>
       <c r="I410" s="3">
-        <v>150.0</v>
+        <v>210.0</v>
       </c>
       <c r="J410" s="4">
-        <v>45399.0</v>
+        <v>45574.0</v>
       </c>
       <c r="K410" s="4">
-        <v>47224.0</v>
+        <v>46861.0</v>
       </c>
       <c r="L410" s="3">
-        <v>130.0</v>
+        <v>125.0</v>
       </c>
       <c r="M410" s="4">
-        <v>45399.0</v>
+        <v>45574.0</v>
       </c>
       <c r="N410" s="4">
-        <v>47224.0</v>
+        <v>46861.0</v>
       </c>
       <c r="O410" s="3"/>
       <c r="P410" s="4"/>
       <c r="Q410" s="4"/>
     </row>
     <row r="411" spans="1:17">
       <c r="A411" s="1">
         <v>6</v>
       </c>
       <c r="B411" t="s">
+        <v>756</v>
+      </c>
+      <c r="C411" t="s">
+        <v>758</v>
+      </c>
+      <c r="D411" t="s">
         <v>757</v>
-      </c>
-[...2 lines deleted...]
-        <v>758</v>
       </c>
       <c r="E411" t="s">
         <v>265</v>
       </c>
       <c r="F411" t="s">
         <v>46</v>
       </c>
       <c r="G411" t="s">
         <v>275</v>
       </c>
       <c r="H411" t="s">
         <v>48</v>
       </c>
       <c r="I411" s="3">
-        <v>210.0</v>
+        <v>60.0</v>
       </c>
       <c r="J411" s="4">
         <v>45574.0</v>
       </c>
       <c r="K411" s="4">
         <v>46861.0</v>
       </c>
       <c r="L411" s="3">
-        <v>125.0</v>
+        <v>30.0</v>
       </c>
       <c r="M411" s="4">
         <v>45574.0</v>
       </c>
       <c r="N411" s="4">
         <v>46861.0</v>
       </c>
       <c r="O411" s="3"/>
       <c r="P411" s="4"/>
       <c r="Q411" s="4"/>
     </row>
     <row r="412" spans="1:17">
       <c r="A412" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B412" t="s">
+        <v>759</v>
+      </c>
+      <c r="C412"/>
+      <c r="D412" t="s">
         <v>757</v>
-      </c>
-[...4 lines deleted...]
-        <v>758</v>
       </c>
       <c r="E412" t="s">
         <v>265</v>
       </c>
       <c r="F412" t="s">
         <v>46</v>
       </c>
       <c r="G412" t="s">
         <v>275</v>
       </c>
       <c r="H412" t="s">
         <v>48</v>
       </c>
       <c r="I412" s="3">
-        <v>60.0</v>
+        <v>210.0</v>
       </c>
       <c r="J412" s="4">
         <v>45574.0</v>
       </c>
       <c r="K412" s="4">
         <v>46861.0</v>
       </c>
       <c r="L412" s="3">
-        <v>30.0</v>
+        <v>125.0</v>
       </c>
       <c r="M412" s="4">
         <v>45574.0</v>
       </c>
       <c r="N412" s="4">
         <v>46861.0</v>
       </c>
       <c r="O412" s="3"/>
       <c r="P412" s="4"/>
       <c r="Q412" s="4"/>
     </row>
     <row r="413" spans="1:17">
       <c r="A413" s="1">
         <v>7</v>
       </c>
       <c r="B413" t="s">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="C413"/>
+        <v>759</v>
+      </c>
+      <c r="C413" t="s">
+        <v>758</v>
+      </c>
       <c r="D413" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="E413" t="s">
         <v>265</v>
       </c>
       <c r="F413" t="s">
         <v>46</v>
       </c>
       <c r="G413" t="s">
         <v>275</v>
       </c>
       <c r="H413" t="s">
         <v>48</v>
       </c>
       <c r="I413" s="3">
-        <v>210.0</v>
+        <v>60.0</v>
       </c>
       <c r="J413" s="4">
         <v>45574.0</v>
       </c>
       <c r="K413" s="4">
         <v>46861.0</v>
       </c>
       <c r="L413" s="3">
-        <v>125.0</v>
+        <v>30.0</v>
       </c>
       <c r="M413" s="4">
         <v>45574.0</v>
       </c>
       <c r="N413" s="4">
         <v>46861.0</v>
       </c>
       <c r="O413" s="3"/>
       <c r="P413" s="4"/>
       <c r="Q413" s="4"/>
     </row>
     <row r="414" spans="1:17">
       <c r="A414" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B414" t="s">
         <v>760</v>
       </c>
-      <c r="C414" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C414"/>
       <c r="D414" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="E414" t="s">
-        <v>265</v>
+        <v>297</v>
       </c>
       <c r="F414" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="G414" t="s">
-        <v>275</v>
+        <v>762</v>
       </c>
       <c r="H414" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="I414" s="3">
-        <v>60.0</v>
+        <v>145.0</v>
       </c>
       <c r="J414" s="4">
-        <v>45574.0</v>
+        <v>45708.0</v>
       </c>
       <c r="K414" s="4">
-        <v>46861.0</v>
+        <v>47533.0</v>
       </c>
       <c r="L414" s="3">
-        <v>30.0</v>
+        <v>120.0</v>
       </c>
       <c r="M414" s="4">
-        <v>45574.0</v>
+        <v>45708.0</v>
       </c>
       <c r="N414" s="4">
-        <v>46861.0</v>
-[...3 lines deleted...]
-      <c r="Q414" s="4"/>
+        <v>47533.0</v>
+      </c>
+      <c r="O414" s="3">
+        <v>80.0</v>
+      </c>
+      <c r="P414" s="4">
+        <v>45708.0</v>
+      </c>
+      <c r="Q414" s="4">
+        <v>47533.0</v>
+      </c>
     </row>
     <row r="415" spans="1:17">
       <c r="A415" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B415" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="C415"/>
       <c r="D415" t="s">
-        <v>762</v>
+        <v>402</v>
       </c>
       <c r="E415" t="s">
-        <v>297</v>
+        <v>371</v>
       </c>
       <c r="F415" t="s">
-        <v>22</v>
+        <v>98</v>
       </c>
       <c r="G415" t="s">
-        <v>763</v>
+        <v>372</v>
       </c>
       <c r="H415" t="s">
-        <v>24</v>
+        <v>100</v>
       </c>
       <c r="I415" s="3">
-        <v>145.0</v>
+        <v>298.0</v>
       </c>
       <c r="J415" s="4">
-        <v>45708.0</v>
+        <v>46301.0</v>
       </c>
       <c r="K415" s="4">
-        <v>47533.0</v>
+        <v>47084.0</v>
       </c>
       <c r="L415" s="3">
-        <v>120.0</v>
+        <v>156.0</v>
       </c>
       <c r="M415" s="4">
-        <v>45708.0</v>
+        <v>46301.0</v>
       </c>
       <c r="N415" s="4">
-        <v>47533.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47084.0</v>
+      </c>
+      <c r="O415" s="3"/>
+      <c r="P415" s="4"/>
+      <c r="Q415" s="4"/>
     </row>
     <row r="416" spans="1:17">
       <c r="A416" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B416" t="s">
         <v>764</v>
       </c>
       <c r="C416"/>
       <c r="D416" t="s">
-        <v>402</v>
+        <v>80</v>
       </c>
       <c r="E416" t="s">
-        <v>371</v>
+        <v>75</v>
       </c>
       <c r="F416" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="G416" t="s">
-        <v>372</v>
+        <v>77</v>
       </c>
       <c r="H416" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="I416" s="3">
-        <v>251.0</v>
+        <v>313.7</v>
       </c>
       <c r="J416" s="4">
-        <v>45258.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K416" s="4">
-        <v>47084.0</v>
-[...6 lines deleted...]
-      <c r="Q416" s="4"/>
+        <v>47071.0</v>
+      </c>
+      <c r="L416" s="3">
+        <v>214.5</v>
+      </c>
+      <c r="M416" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N416" s="4">
+        <v>47071.0</v>
+      </c>
+      <c r="O416" s="3">
+        <v>113.0</v>
+      </c>
+      <c r="P416" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="Q416" s="4">
+        <v>47071.0</v>
+      </c>
     </row>
     <row r="417" spans="1:17">
       <c r="A417" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B417" t="s">
         <v>765</v>
       </c>
       <c r="C417"/>
       <c r="D417" t="s">
-        <v>80</v>
+        <v>567</v>
       </c>
       <c r="E417" t="s">
         <v>75</v>
       </c>
       <c r="F417" t="s">
         <v>76</v>
       </c>
       <c r="G417" t="s">
         <v>77</v>
       </c>
       <c r="H417" t="s">
         <v>78</v>
       </c>
       <c r="I417" s="3">
         <v>313.7</v>
       </c>
       <c r="J417" s="4">
         <v>45839.0</v>
       </c>
       <c r="K417" s="4">
         <v>47071.0</v>
       </c>
       <c r="L417" s="3">
         <v>214.5</v>
       </c>
       <c r="M417" s="4">
         <v>45839.0</v>
       </c>
       <c r="N417" s="4">
         <v>47071.0</v>
       </c>
       <c r="O417" s="3">
         <v>113.0</v>
       </c>
       <c r="P417" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q417" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="418" spans="1:17">
       <c r="A418" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B418" t="s">
         <v>766</v>
       </c>
       <c r="C418"/>
       <c r="D418" t="s">
-        <v>567</v>
+        <v>767</v>
       </c>
       <c r="E418" t="s">
-        <v>75</v>
+        <v>270</v>
       </c>
       <c r="F418" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="G418" t="s">
-        <v>77</v>
+        <v>271</v>
       </c>
       <c r="H418" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="I418" s="3">
-        <v>313.7</v>
+        <v>178.56</v>
       </c>
       <c r="J418" s="4">
         <v>45839.0</v>
       </c>
       <c r="K418" s="4">
-        <v>47071.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>46692.0</v>
+      </c>
+      <c r="L418" s="3"/>
+      <c r="M418" s="4"/>
+      <c r="N418" s="4"/>
       <c r="O418" s="3">
-        <v>113.0</v>
+        <v>120.0</v>
       </c>
       <c r="P418" s="4">
-        <v>45245.0</v>
+        <v>44867.0</v>
       </c>
       <c r="Q418" s="4">
-        <v>47071.0</v>
+        <v>46692.0</v>
       </c>
     </row>
     <row r="419" spans="1:17">
       <c r="A419" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B419" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C419"/>
       <c r="D419" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="E419" t="s">
         <v>270</v>
       </c>
       <c r="F419" t="s">
         <v>16</v>
       </c>
       <c r="G419" t="s">
         <v>271</v>
       </c>
       <c r="H419" t="s">
         <v>18</v>
       </c>
       <c r="I419" s="3">
-        <v>178.56</v>
+        <v>179.8</v>
       </c>
       <c r="J419" s="4">
         <v>45839.0</v>
       </c>
       <c r="K419" s="4">
         <v>46692.0</v>
       </c>
       <c r="L419" s="3"/>
       <c r="M419" s="4"/>
       <c r="N419" s="4"/>
       <c r="O419" s="3">
         <v>120.0</v>
       </c>
       <c r="P419" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q419" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="420" spans="1:17">
       <c r="A420" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B420" t="s">
         <v>769</v>
       </c>
       <c r="C420"/>
       <c r="D420" t="s">
-        <v>768</v>
+        <v>565</v>
       </c>
       <c r="E420" t="s">
-        <v>270</v>
+        <v>57</v>
       </c>
       <c r="F420" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="G420" t="s">
-        <v>271</v>
+        <v>237</v>
       </c>
       <c r="H420" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="I420" s="3">
-        <v>179.8</v>
+        <v>234.36</v>
       </c>
       <c r="J420" s="4">
         <v>45839.0</v>
       </c>
       <c r="K420" s="4">
-        <v>46692.0</v>
-[...3 lines deleted...]
-      <c r="N420" s="4"/>
+        <v>47168.0</v>
+      </c>
+      <c r="L420" s="3">
+        <v>127.72</v>
+      </c>
+      <c r="M420" s="4">
+        <v>45988.0</v>
+      </c>
+      <c r="N420" s="4">
+        <v>47168.0</v>
+      </c>
       <c r="O420" s="3">
-        <v>120.0</v>
+        <v>116.0</v>
       </c>
       <c r="P420" s="4">
-        <v>44867.0</v>
+        <v>45342.0</v>
       </c>
       <c r="Q420" s="4">
-        <v>46692.0</v>
+        <v>47168.0</v>
       </c>
     </row>
     <row r="421" spans="1:17">
       <c r="A421" s="1">
         <v>4</v>
       </c>
       <c r="B421" t="s">
         <v>770</v>
       </c>
       <c r="C421"/>
       <c r="D421" t="s">
-        <v>565</v>
+        <v>771</v>
       </c>
       <c r="E421" t="s">
-        <v>57</v>
+        <v>406</v>
       </c>
       <c r="F421" t="s">
-        <v>57</v>
+        <v>40</v>
       </c>
       <c r="G421" t="s">
-        <v>237</v>
+        <v>772</v>
       </c>
       <c r="H421" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="I421" s="3">
-        <v>234.36</v>
+        <v>93.0</v>
       </c>
       <c r="J421" s="4">
-        <v>45839.0</v>
+        <v>45747.0</v>
       </c>
       <c r="K421" s="4">
-        <v>47168.0</v>
+        <v>47572.0</v>
       </c>
       <c r="L421" s="3">
-        <v>127.72</v>
+        <v>93.0</v>
       </c>
       <c r="M421" s="4">
-        <v>45988.0</v>
+        <v>45747.0</v>
       </c>
       <c r="N421" s="4">
-        <v>47168.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47572.0</v>
+      </c>
+      <c r="O421" s="3"/>
+      <c r="P421" s="4"/>
+      <c r="Q421" s="4"/>
     </row>
     <row r="422" spans="1:17">
       <c r="A422" s="1">
         <v>4</v>
       </c>
       <c r="B422" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="C422"/>
       <c r="D422" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E422" t="s">
         <v>406</v>
       </c>
       <c r="F422" t="s">
         <v>40</v>
       </c>
       <c r="G422" t="s">
         <v>773</v>
       </c>
       <c r="H422" t="s">
         <v>42</v>
       </c>
       <c r="I422" s="3">
-        <v>93.0</v>
+        <v>123.0</v>
       </c>
       <c r="J422" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="K422" s="4">
         <v>47572.0</v>
       </c>
       <c r="L422" s="3">
-        <v>93.0</v>
+        <v>98.0</v>
       </c>
       <c r="M422" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="N422" s="4">
         <v>47572.0</v>
       </c>
       <c r="O422" s="3"/>
       <c r="P422" s="4"/>
       <c r="Q422" s="4"/>
     </row>
     <row r="423" spans="1:17">
       <c r="A423" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B423" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="C423"/>
       <c r="D423" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E423" t="s">
         <v>406</v>
       </c>
       <c r="F423" t="s">
         <v>40</v>
       </c>
       <c r="G423" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="H423" t="s">
         <v>42</v>
       </c>
       <c r="I423" s="3">
-        <v>123.0</v>
+        <v>93.0</v>
       </c>
       <c r="J423" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="K423" s="4">
         <v>47572.0</v>
       </c>
       <c r="L423" s="3">
-        <v>98.0</v>
+        <v>93.0</v>
       </c>
       <c r="M423" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="N423" s="4">
         <v>47572.0</v>
       </c>
       <c r="O423" s="3"/>
       <c r="P423" s="4"/>
       <c r="Q423" s="4"/>
     </row>
     <row r="424" spans="1:17">
       <c r="A424" s="1">
         <v>5</v>
       </c>
       <c r="B424" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="C424"/>
       <c r="D424" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E424" t="s">
         <v>406</v>
       </c>
       <c r="F424" t="s">
         <v>40</v>
       </c>
       <c r="G424" t="s">
         <v>773</v>
       </c>
       <c r="H424" t="s">
         <v>42</v>
       </c>
       <c r="I424" s="3">
-        <v>93.0</v>
+        <v>123.0</v>
       </c>
       <c r="J424" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="K424" s="4">
         <v>47572.0</v>
       </c>
       <c r="L424" s="3">
-        <v>93.0</v>
+        <v>98.0</v>
       </c>
       <c r="M424" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="N424" s="4">
         <v>47572.0</v>
       </c>
       <c r="O424" s="3"/>
       <c r="P424" s="4"/>
       <c r="Q424" s="4"/>
     </row>
     <row r="425" spans="1:17">
       <c r="A425" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B425" t="s">
         <v>775</v>
       </c>
       <c r="C425"/>
       <c r="D425" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E425" t="s">
         <v>406</v>
       </c>
       <c r="F425" t="s">
         <v>40</v>
       </c>
       <c r="G425" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="H425" t="s">
         <v>42</v>
       </c>
       <c r="I425" s="3">
-        <v>123.0</v>
+        <v>93.0</v>
       </c>
       <c r="J425" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="K425" s="4">
         <v>47572.0</v>
       </c>
       <c r="L425" s="3">
-        <v>98.0</v>
+        <v>93.0</v>
       </c>
       <c r="M425" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="N425" s="4">
         <v>47572.0</v>
       </c>
       <c r="O425" s="3"/>
       <c r="P425" s="4"/>
       <c r="Q425" s="4"/>
     </row>
     <row r="426" spans="1:17">
       <c r="A426" s="1">
         <v>6</v>
       </c>
       <c r="B426" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="C426"/>
       <c r="D426" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E426" t="s">
         <v>406</v>
       </c>
       <c r="F426" t="s">
         <v>40</v>
       </c>
       <c r="G426" t="s">
         <v>773</v>
       </c>
       <c r="H426" t="s">
         <v>42</v>
       </c>
       <c r="I426" s="3">
-        <v>93.0</v>
+        <v>123.0</v>
       </c>
       <c r="J426" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="K426" s="4">
         <v>47572.0</v>
       </c>
       <c r="L426" s="3">
-        <v>93.0</v>
+        <v>98.0</v>
       </c>
       <c r="M426" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="N426" s="4">
         <v>47572.0</v>
       </c>
       <c r="O426" s="3"/>
       <c r="P426" s="4"/>
       <c r="Q426" s="4"/>
     </row>
     <row r="427" spans="1:17">
       <c r="A427" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B427" t="s">
         <v>776</v>
       </c>
       <c r="C427"/>
       <c r="D427" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E427" t="s">
         <v>406</v>
       </c>
       <c r="F427" t="s">
         <v>40</v>
       </c>
       <c r="G427" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="H427" t="s">
         <v>42</v>
       </c>
       <c r="I427" s="3">
-        <v>123.0</v>
+        <v>93.0</v>
       </c>
       <c r="J427" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="K427" s="4">
         <v>47572.0</v>
       </c>
       <c r="L427" s="3">
-        <v>98.0</v>
+        <v>93.0</v>
       </c>
       <c r="M427" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="N427" s="4">
         <v>47572.0</v>
       </c>
       <c r="O427" s="3"/>
       <c r="P427" s="4"/>
       <c r="Q427" s="4"/>
     </row>
     <row r="428" spans="1:17">
       <c r="A428" s="1">
         <v>7</v>
       </c>
       <c r="B428" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="C428"/>
       <c r="D428" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E428" t="s">
         <v>406</v>
       </c>
       <c r="F428" t="s">
         <v>40</v>
       </c>
       <c r="G428" t="s">
         <v>773</v>
       </c>
       <c r="H428" t="s">
         <v>42</v>
       </c>
       <c r="I428" s="3">
-        <v>93.0</v>
+        <v>123.0</v>
       </c>
       <c r="J428" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="K428" s="4">
         <v>47572.0</v>
       </c>
       <c r="L428" s="3">
-        <v>93.0</v>
+        <v>98.0</v>
       </c>
       <c r="M428" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="N428" s="4">
         <v>47572.0</v>
       </c>
       <c r="O428" s="3"/>
       <c r="P428" s="4"/>
       <c r="Q428" s="4"/>
     </row>
     <row r="429" spans="1:17">
       <c r="A429" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B429" t="s">
         <v>777</v>
       </c>
       <c r="C429"/>
       <c r="D429" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E429" t="s">
         <v>406</v>
       </c>
       <c r="F429" t="s">
         <v>40</v>
       </c>
       <c r="G429" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="H429" t="s">
         <v>42</v>
       </c>
       <c r="I429" s="3">
-        <v>123.0</v>
+        <v>93.0</v>
       </c>
       <c r="J429" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="K429" s="4">
         <v>47572.0</v>
       </c>
       <c r="L429" s="3">
-        <v>98.0</v>
+        <v>93.0</v>
       </c>
       <c r="M429" s="4">
-        <v>46113.0</v>
+        <v>45747.0</v>
       </c>
       <c r="N429" s="4">
         <v>47572.0</v>
       </c>
       <c r="O429" s="3"/>
       <c r="P429" s="4"/>
       <c r="Q429" s="4"/>
     </row>
     <row r="430" spans="1:17">
       <c r="A430" s="1">
         <v>8</v>
       </c>
       <c r="B430" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="C430"/>
       <c r="D430" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="E430" t="s">
         <v>406</v>
       </c>
       <c r="F430" t="s">
         <v>40</v>
       </c>
       <c r="G430" t="s">
         <v>773</v>
       </c>
       <c r="H430" t="s">
         <v>42</v>
       </c>
       <c r="I430" s="3">
-        <v>93.0</v>
+        <v>123.0</v>
       </c>
       <c r="J430" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="K430" s="4">
         <v>47572.0</v>
       </c>
       <c r="L430" s="3">
-        <v>93.0</v>
+        <v>98.0</v>
       </c>
       <c r="M430" s="4">
-        <v>45747.0</v>
+        <v>46113.0</v>
       </c>
       <c r="N430" s="4">
         <v>47572.0</v>
       </c>
       <c r="O430" s="3"/>
       <c r="P430" s="4"/>
       <c r="Q430" s="4"/>
     </row>
     <row r="431" spans="1:17">
       <c r="A431" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B431" t="s">
         <v>778</v>
       </c>
       <c r="C431"/>
       <c r="D431" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="E431" t="s">
-        <v>406</v>
+        <v>258</v>
       </c>
       <c r="F431" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="G431" t="s">
-        <v>774</v>
+        <v>259</v>
       </c>
       <c r="H431" t="s">
-        <v>42</v>
+        <v>78</v>
       </c>
       <c r="I431" s="3">
-        <v>123.0</v>
+        <v>189.72</v>
       </c>
       <c r="J431" s="4">
-        <v>46113.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K431" s="4">
-        <v>47572.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47071.0</v>
+      </c>
+      <c r="L431" s="3"/>
+      <c r="M431" s="4"/>
+      <c r="N431" s="4"/>
       <c r="O431" s="3"/>
       <c r="P431" s="4"/>
       <c r="Q431" s="4"/>
     </row>
     <row r="432" spans="1:17">
       <c r="A432" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B432" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="C432"/>
       <c r="D432" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="E432" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="F432" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="G432" t="s">
-        <v>259</v>
+        <v>782</v>
       </c>
       <c r="H432" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="I432" s="3">
-        <v>189.72</v>
+        <v>214.0</v>
       </c>
       <c r="J432" s="4">
-        <v>45839.0</v>
+        <v>45971.0</v>
       </c>
       <c r="K432" s="4">
-        <v>47071.0</v>
-[...3 lines deleted...]
-      <c r="N432" s="4"/>
+        <v>47796.0</v>
+      </c>
+      <c r="L432" s="3">
+        <v>124.0</v>
+      </c>
+      <c r="M432" s="4">
+        <v>45971.0</v>
+      </c>
+      <c r="N432" s="4">
+        <v>47796.0</v>
+      </c>
       <c r="O432" s="3"/>
       <c r="P432" s="4"/>
       <c r="Q432" s="4"/>
     </row>
     <row r="433" spans="1:17">
       <c r="A433" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B433" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="C433"/>
       <c r="D433" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
       <c r="E433" t="s">
-        <v>62</v>
+        <v>181</v>
       </c>
       <c r="F433" t="s">
-        <v>63</v>
+        <v>91</v>
       </c>
       <c r="G433" t="s">
-        <v>783</v>
+        <v>182</v>
       </c>
       <c r="H433" t="s">
-        <v>65</v>
+        <v>93</v>
       </c>
       <c r="I433" s="3">
-        <v>214.0</v>
+        <v>276.8</v>
       </c>
       <c r="J433" s="4">
-        <v>45971.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K433" s="4">
-        <v>47796.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L433" s="3">
-        <v>124.0</v>
+        <v>239.8</v>
       </c>
       <c r="M433" s="4">
-        <v>45971.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N433" s="4">
-        <v>47796.0</v>
-[...3 lines deleted...]
-      <c r="Q433" s="4"/>
+        <v>47092.0</v>
+      </c>
+      <c r="O433" s="3">
+        <v>96.0</v>
+      </c>
+      <c r="P433" s="4">
+        <v>45266.0</v>
+      </c>
+      <c r="Q433" s="4">
+        <v>47092.0</v>
+      </c>
     </row>
     <row r="434" spans="1:17">
       <c r="A434" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B434" t="s">
-        <v>784</v>
-[...1 lines deleted...]
-      <c r="C434"/>
+        <v>785</v>
+      </c>
+      <c r="C434" t="s">
+        <v>135</v>
+      </c>
       <c r="D434" t="s">
-        <v>785</v>
+        <v>180</v>
       </c>
       <c r="E434" t="s">
         <v>181</v>
       </c>
       <c r="F434" t="s">
         <v>91</v>
       </c>
       <c r="G434" t="s">
         <v>182</v>
       </c>
       <c r="H434" t="s">
         <v>93</v>
       </c>
       <c r="I434" s="3">
-        <v>276.8</v>
+        <v>617.5</v>
       </c>
       <c r="J434" s="4">
         <v>45839.0</v>
       </c>
       <c r="K434" s="4">
         <v>47092.0</v>
       </c>
       <c r="L434" s="3">
-        <v>239.8</v>
+        <v>489.8</v>
       </c>
       <c r="M434" s="4">
         <v>45839.0</v>
       </c>
       <c r="N434" s="4">
         <v>47092.0</v>
       </c>
-      <c r="O434" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O434" s="3"/>
+      <c r="P434" s="4"/>
+      <c r="Q434" s="4"/>
     </row>
     <row r="435" spans="1:17">
       <c r="A435" s="1">
         <v>6</v>
       </c>
       <c r="B435" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="C435" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D435" t="s">
         <v>180</v>
       </c>
       <c r="E435" t="s">
         <v>181</v>
       </c>
       <c r="F435" t="s">
         <v>91</v>
       </c>
       <c r="G435" t="s">
         <v>182</v>
       </c>
       <c r="H435" t="s">
         <v>93</v>
       </c>
       <c r="I435" s="3">
-        <v>617.5</v>
+        <v>82.1</v>
       </c>
       <c r="J435" s="4">
         <v>45839.0</v>
       </c>
       <c r="K435" s="4">
         <v>47092.0</v>
       </c>
       <c r="L435" s="3">
-        <v>489.8</v>
+        <v>82.1</v>
       </c>
       <c r="M435" s="4">
         <v>45839.0</v>
       </c>
       <c r="N435" s="4">
         <v>47092.0</v>
       </c>
       <c r="O435" s="3"/>
       <c r="P435" s="4"/>
       <c r="Q435" s="4"/>
     </row>
     <row r="436" spans="1:17">
       <c r="A436" s="1">
         <v>6</v>
       </c>
       <c r="B436" t="s">
         <v>786</v>
       </c>
-      <c r="C436" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C436"/>
       <c r="D436" t="s">
-        <v>180</v>
+        <v>787</v>
       </c>
       <c r="E436" t="s">
-        <v>181</v>
+        <v>574</v>
       </c>
       <c r="F436" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G436" t="s">
-        <v>182</v>
+        <v>47</v>
       </c>
       <c r="H436" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="I436" s="3">
-        <v>82.1</v>
+        <v>217.0</v>
       </c>
       <c r="J436" s="4">
-        <v>45839.0</v>
+        <v>45028.0</v>
       </c>
       <c r="K436" s="4">
-        <v>47092.0</v>
+        <v>46854.0</v>
       </c>
       <c r="L436" s="3">
-        <v>82.1</v>
+        <v>69.0</v>
       </c>
       <c r="M436" s="4">
-        <v>45839.0</v>
+        <v>45028.0</v>
       </c>
       <c r="N436" s="4">
-        <v>47092.0</v>
+        <v>46854.0</v>
       </c>
       <c r="O436" s="3"/>
       <c r="P436" s="4"/>
       <c r="Q436" s="4"/>
     </row>
     <row r="437" spans="1:17">
       <c r="A437" s="1">
         <v>6</v>
       </c>
       <c r="B437" t="s">
+        <v>786</v>
+      </c>
+      <c r="C437" t="s">
+        <v>788</v>
+      </c>
+      <c r="D437" t="s">
         <v>787</v>
-      </c>
-[...2 lines deleted...]
-        <v>788</v>
       </c>
       <c r="E437" t="s">
         <v>574</v>
       </c>
       <c r="F437" t="s">
         <v>98</v>
       </c>
       <c r="G437" t="s">
         <v>47</v>
       </c>
       <c r="H437" t="s">
         <v>100</v>
       </c>
       <c r="I437" s="3">
-        <v>217.0</v>
+        <v>302.0</v>
       </c>
       <c r="J437" s="4">
-        <v>45028.0</v>
+        <v>45246.0</v>
       </c>
       <c r="K437" s="4">
         <v>46854.0</v>
       </c>
-      <c r="L437" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L437" s="3"/>
+      <c r="M437" s="4"/>
+      <c r="N437" s="4"/>
       <c r="O437" s="3"/>
       <c r="P437" s="4"/>
       <c r="Q437" s="4"/>
     </row>
     <row r="438" spans="1:17">
       <c r="A438" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B438" t="s">
+        <v>789</v>
+      </c>
+      <c r="C438"/>
+      <c r="D438" t="s">
         <v>787</v>
-      </c>
-[...4 lines deleted...]
-        <v>788</v>
       </c>
       <c r="E438" t="s">
         <v>574</v>
       </c>
       <c r="F438" t="s">
         <v>98</v>
       </c>
       <c r="G438" t="s">
         <v>47</v>
       </c>
       <c r="H438" t="s">
         <v>100</v>
       </c>
       <c r="I438" s="3">
-        <v>302.0</v>
+        <v>292.0</v>
       </c>
       <c r="J438" s="4">
         <v>45246.0</v>
       </c>
       <c r="K438" s="4">
         <v>46854.0</v>
       </c>
-      <c r="L438" s="3"/>
-[...1 lines deleted...]
-      <c r="N438" s="4"/>
+      <c r="L438" s="3">
+        <v>69.0</v>
+      </c>
+      <c r="M438" s="4">
+        <v>45246.0</v>
+      </c>
+      <c r="N438" s="4">
+        <v>46854.0</v>
+      </c>
       <c r="O438" s="3"/>
       <c r="P438" s="4"/>
       <c r="Q438" s="4"/>
     </row>
     <row r="439" spans="1:17">
       <c r="A439" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B439" t="s">
         <v>790</v>
       </c>
       <c r="C439"/>
       <c r="D439" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="E439" t="s">
-        <v>574</v>
+        <v>333</v>
       </c>
       <c r="F439" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="G439" t="s">
-        <v>47</v>
+        <v>334</v>
       </c>
       <c r="H439" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="I439" s="3">
-        <v>292.0</v>
+        <v>97.0</v>
       </c>
       <c r="J439" s="4">
-        <v>45246.0</v>
+        <v>45392.0</v>
       </c>
       <c r="K439" s="4">
-        <v>46854.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47217.0</v>
+      </c>
+      <c r="L439" s="3"/>
+      <c r="M439" s="4"/>
+      <c r="N439" s="4"/>
       <c r="O439" s="3"/>
       <c r="P439" s="4"/>
       <c r="Q439" s="4"/>
     </row>
     <row r="440" spans="1:17">
       <c r="A440" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B440" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C440"/>
       <c r="D440" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="E440" t="s">
         <v>333</v>
       </c>
       <c r="F440" t="s">
         <v>40</v>
       </c>
       <c r="G440" t="s">
         <v>334</v>
       </c>
       <c r="H440" t="s">
         <v>42</v>
       </c>
       <c r="I440" s="3">
         <v>97.0</v>
       </c>
       <c r="J440" s="4">
         <v>45392.0</v>
       </c>
       <c r="K440" s="4">
         <v>47217.0</v>
       </c>
       <c r="L440" s="3"/>
       <c r="M440" s="4"/>
       <c r="N440" s="4"/>
       <c r="O440" s="3"/>
       <c r="P440" s="4"/>
       <c r="Q440" s="4"/>
     </row>
     <row r="441" spans="1:17">
       <c r="A441" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B441" t="s">
         <v>793</v>
       </c>
       <c r="C441"/>
       <c r="D441" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="E441" t="s">
         <v>333</v>
       </c>
       <c r="F441" t="s">
         <v>40</v>
       </c>
       <c r="G441" t="s">
         <v>334</v>
       </c>
       <c r="H441" t="s">
         <v>42</v>
       </c>
       <c r="I441" s="3">
         <v>97.0</v>
       </c>
       <c r="J441" s="4">
         <v>45392.0</v>
       </c>
       <c r="K441" s="4">
         <v>47217.0</v>
       </c>
       <c r="L441" s="3"/>
       <c r="M441" s="4"/>
       <c r="N441" s="4"/>
-      <c r="O441" s="3"/>
-[...1 lines deleted...]
-      <c r="Q441" s="4"/>
+      <c r="O441" s="3">
+        <v>38.0</v>
+      </c>
+      <c r="P441" s="4">
+        <v>45392.0</v>
+      </c>
+      <c r="Q441" s="4">
+        <v>47217.0</v>
+      </c>
     </row>
     <row r="442" spans="1:17">
       <c r="A442" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B442" t="s">
         <v>794</v>
       </c>
       <c r="C442"/>
       <c r="D442" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="E442" t="s">
         <v>333</v>
       </c>
       <c r="F442" t="s">
         <v>40</v>
       </c>
       <c r="G442" t="s">
         <v>334</v>
       </c>
       <c r="H442" t="s">
         <v>42</v>
       </c>
       <c r="I442" s="3">
         <v>97.0</v>
       </c>
       <c r="J442" s="4">
         <v>45392.0</v>
       </c>
       <c r="K442" s="4">
         <v>47217.0</v>
       </c>
       <c r="L442" s="3"/>
       <c r="M442" s="4"/>
       <c r="N442" s="4"/>
       <c r="O442" s="3">
         <v>38.0</v>
       </c>
       <c r="P442" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q442" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="443" spans="1:17">
       <c r="A443" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B443" t="s">
         <v>795</v>
       </c>
       <c r="C443"/>
       <c r="D443" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="E443" t="s">
         <v>333</v>
       </c>
       <c r="F443" t="s">
         <v>40</v>
       </c>
       <c r="G443" t="s">
         <v>334</v>
       </c>
       <c r="H443" t="s">
         <v>42</v>
       </c>
       <c r="I443" s="3">
         <v>97.0</v>
       </c>
       <c r="J443" s="4">
         <v>45392.0</v>
       </c>
       <c r="K443" s="4">
         <v>47217.0</v>
       </c>
       <c r="L443" s="3"/>
       <c r="M443" s="4"/>
       <c r="N443" s="4"/>
       <c r="O443" s="3">
         <v>38.0</v>
       </c>
       <c r="P443" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q443" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="444" spans="1:17">
       <c r="A444" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B444" t="s">
         <v>796</v>
       </c>
       <c r="C444"/>
       <c r="D444" t="s">
-        <v>792</v>
+        <v>797</v>
       </c>
       <c r="E444" t="s">
-        <v>333</v>
+        <v>798</v>
       </c>
       <c r="F444" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="G444" t="s">
-        <v>334</v>
+        <v>799</v>
       </c>
       <c r="H444" t="s">
-        <v>42</v>
+        <v>100</v>
       </c>
       <c r="I444" s="3">
-        <v>97.0</v>
+        <v>169.0</v>
       </c>
       <c r="J444" s="4">
-        <v>45392.0</v>
+        <v>45608.0</v>
       </c>
       <c r="K444" s="4">
-        <v>47217.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47433.0</v>
+      </c>
+      <c r="L444" s="3">
+        <v>114.0</v>
+      </c>
+      <c r="M444" s="4">
+        <v>45608.0</v>
+      </c>
+      <c r="N444" s="4">
+        <v>47433.0</v>
+      </c>
+      <c r="O444" s="3"/>
+      <c r="P444" s="4"/>
+      <c r="Q444" s="4"/>
     </row>
     <row r="445" spans="1:17">
       <c r="A445" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B445" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="C445"/>
       <c r="D445" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="E445" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="F445" t="s">
         <v>98</v>
       </c>
       <c r="G445" t="s">
-        <v>800</v>
+        <v>104</v>
       </c>
       <c r="H445" t="s">
         <v>100</v>
       </c>
       <c r="I445" s="3">
-        <v>169.0</v>
+        <v>126.0</v>
       </c>
       <c r="J445" s="4">
-        <v>45608.0</v>
+        <v>45028.0</v>
       </c>
       <c r="K445" s="4">
-        <v>47433.0</v>
+        <v>46854.0</v>
       </c>
       <c r="L445" s="3">
-        <v>114.0</v>
+        <v>88.0</v>
       </c>
       <c r="M445" s="4">
-        <v>45608.0</v>
+        <v>45028.0</v>
       </c>
       <c r="N445" s="4">
-        <v>47433.0</v>
-[...3 lines deleted...]
-      <c r="Q445" s="4"/>
+        <v>46854.0</v>
+      </c>
+      <c r="O445" s="3">
+        <v>38.0</v>
+      </c>
+      <c r="P445" s="4">
+        <v>45028.0</v>
+      </c>
+      <c r="Q445" s="4">
+        <v>46854.0</v>
+      </c>
     </row>
     <row r="446" spans="1:17">
       <c r="A446" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B446" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="C446"/>
       <c r="D446" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="E446" t="s">
-        <v>803</v>
+        <v>611</v>
       </c>
       <c r="F446" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="G446" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="H446" t="s">
-        <v>100</v>
+        <v>59</v>
       </c>
       <c r="I446" s="3">
-        <v>126.0</v>
+        <v>291.4</v>
       </c>
       <c r="J446" s="4">
-        <v>45028.0</v>
+        <v>46302.0</v>
       </c>
       <c r="K446" s="4">
-        <v>46854.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>48127.0</v>
+      </c>
+      <c r="L446" s="3"/>
+      <c r="M446" s="4"/>
+      <c r="N446" s="4"/>
       <c r="O446" s="3">
-        <v>38.0</v>
+        <v>90.0</v>
       </c>
       <c r="P446" s="4">
-        <v>45028.0</v>
+        <v>46302.0</v>
       </c>
       <c r="Q446" s="4">
-        <v>46854.0</v>
+        <v>48127.0</v>
       </c>
     </row>
     <row r="447" spans="1:17">
       <c r="A447" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B447" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="C447"/>
       <c r="D447" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="E447" t="s">
-        <v>611</v>
+        <v>371</v>
       </c>
       <c r="F447" t="s">
-        <v>57</v>
+        <v>98</v>
       </c>
       <c r="G447" t="s">
-        <v>113</v>
+        <v>807</v>
       </c>
       <c r="H447" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="I447" s="3">
-        <v>235.0</v>
+        <v>227.0</v>
       </c>
       <c r="J447" s="4">
-        <v>44476.0</v>
+        <v>45788.0</v>
       </c>
       <c r="K447" s="4">
-        <v>46301.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47613.0</v>
+      </c>
+      <c r="L447" s="3">
+        <v>184.0</v>
+      </c>
+      <c r="M447" s="4">
+        <v>45788.0</v>
+      </c>
+      <c r="N447" s="4">
+        <v>47613.0</v>
+      </c>
+      <c r="O447" s="3"/>
+      <c r="P447" s="4"/>
+      <c r="Q447" s="4"/>
     </row>
     <row r="448" spans="1:17">
       <c r="A448" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B448" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="C448"/>
       <c r="D448" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="E448" t="s">
         <v>371</v>
       </c>
       <c r="F448" t="s">
         <v>98</v>
       </c>
       <c r="G448" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="H448" t="s">
         <v>100</v>
       </c>
       <c r="I448" s="3">
-        <v>227.0</v>
+        <v>244.0</v>
       </c>
       <c r="J448" s="4">
         <v>45788.0</v>
       </c>
       <c r="K448" s="4">
         <v>47613.0</v>
       </c>
       <c r="L448" s="3">
-        <v>184.0</v>
+        <v>190.0</v>
       </c>
       <c r="M448" s="4">
         <v>45788.0</v>
       </c>
       <c r="N448" s="4">
         <v>47613.0</v>
       </c>
       <c r="O448" s="3"/>
       <c r="P448" s="4"/>
       <c r="Q448" s="4"/>
     </row>
     <row r="449" spans="1:17">
       <c r="A449" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B449" t="s">
         <v>809</v>
       </c>
       <c r="C449"/>
       <c r="D449" t="s">
-        <v>807</v>
+        <v>38</v>
       </c>
       <c r="E449" t="s">
-        <v>371</v>
+        <v>39</v>
       </c>
       <c r="F449" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="G449" t="s">
-        <v>808</v>
+        <v>41</v>
       </c>
       <c r="H449" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="I449" s="3">
-        <v>244.0</v>
+        <v>80.0</v>
       </c>
       <c r="J449" s="4">
-        <v>45788.0</v>
+        <v>45972.0</v>
       </c>
       <c r="K449" s="4">
-        <v>47613.0</v>
+        <v>47797.0</v>
       </c>
       <c r="L449" s="3">
-        <v>190.0</v>
+        <v>80.0</v>
       </c>
       <c r="M449" s="4">
-        <v>45788.0</v>
+        <v>45972.0</v>
       </c>
       <c r="N449" s="4">
-        <v>47613.0</v>
+        <v>47797.0</v>
       </c>
       <c r="O449" s="3"/>
       <c r="P449" s="4"/>
       <c r="Q449" s="4"/>
     </row>
     <row r="450" spans="1:17">
       <c r="A450" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B450" t="s">
         <v>810</v>
       </c>
       <c r="C450"/>
       <c r="D450" t="s">
-        <v>38</v>
+        <v>811</v>
       </c>
       <c r="E450" t="s">
-        <v>39</v>
+        <v>121</v>
       </c>
       <c r="F450" t="s">
-        <v>40</v>
+        <v>122</v>
       </c>
       <c r="G450" t="s">
-        <v>41</v>
+        <v>123</v>
       </c>
       <c r="H450" t="s">
-        <v>42</v>
+        <v>124</v>
       </c>
       <c r="I450" s="3">
-        <v>80.0</v>
+        <v>329.0</v>
       </c>
       <c r="J450" s="4">
-        <v>45972.0</v>
+        <v>45020.0</v>
       </c>
       <c r="K450" s="4">
-        <v>47797.0</v>
+        <v>46489.0</v>
       </c>
       <c r="L450" s="3">
-        <v>80.0</v>
+        <v>194.0</v>
       </c>
       <c r="M450" s="4">
-        <v>45972.0</v>
+        <v>45020.0</v>
       </c>
       <c r="N450" s="4">
-        <v>47797.0</v>
+        <v>46489.0</v>
       </c>
       <c r="O450" s="3"/>
       <c r="P450" s="4"/>
       <c r="Q450" s="4"/>
     </row>
     <row r="451" spans="1:17">
       <c r="A451" s="1">
         <v>6</v>
       </c>
       <c r="B451" t="s">
+        <v>810</v>
+      </c>
+      <c r="C451" t="s">
+        <v>812</v>
+      </c>
+      <c r="D451" t="s">
         <v>811</v>
-      </c>
-[...2 lines deleted...]
-        <v>812</v>
       </c>
       <c r="E451" t="s">
         <v>121</v>
       </c>
       <c r="F451" t="s">
         <v>122</v>
       </c>
       <c r="G451" t="s">
         <v>123</v>
       </c>
       <c r="H451" t="s">
         <v>124</v>
       </c>
       <c r="I451" s="3">
-        <v>329.0</v>
+        <v>389.0</v>
       </c>
       <c r="J451" s="4">
         <v>45020.0</v>
       </c>
       <c r="K451" s="4">
         <v>46489.0</v>
       </c>
       <c r="L451" s="3">
-        <v>194.0</v>
+        <v>315.0</v>
       </c>
       <c r="M451" s="4">
         <v>45020.0</v>
       </c>
       <c r="N451" s="4">
         <v>46489.0</v>
       </c>
       <c r="O451" s="3"/>
       <c r="P451" s="4"/>
       <c r="Q451" s="4"/>
     </row>
     <row r="452" spans="1:17">
       <c r="A452" s="1">
         <v>6</v>
       </c>
       <c r="B452" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C452" t="s">
         <v>813</v>
       </c>
       <c r="D452" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E452" t="s">
         <v>121</v>
       </c>
       <c r="F452" t="s">
         <v>122</v>
       </c>
       <c r="G452" t="s">
         <v>123</v>
       </c>
       <c r="H452" t="s">
         <v>124</v>
       </c>
       <c r="I452" s="3">
-        <v>389.0</v>
+        <v>224.0</v>
       </c>
       <c r="J452" s="4">
         <v>45020.0</v>
       </c>
       <c r="K452" s="4">
         <v>46489.0</v>
       </c>
       <c r="L452" s="3">
-        <v>315.0</v>
+        <v>200.0</v>
       </c>
       <c r="M452" s="4">
         <v>45020.0</v>
       </c>
       <c r="N452" s="4">
         <v>46489.0</v>
       </c>
       <c r="O452" s="3"/>
       <c r="P452" s="4"/>
       <c r="Q452" s="4"/>
     </row>
     <row r="453" spans="1:17">
       <c r="A453" s="1">
         <v>6</v>
       </c>
       <c r="B453" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="C453" t="s">
         <v>814</v>
       </c>
       <c r="D453" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E453" t="s">
         <v>121</v>
       </c>
       <c r="F453" t="s">
         <v>122</v>
       </c>
       <c r="G453" t="s">
         <v>123</v>
       </c>
       <c r="H453" t="s">
         <v>124</v>
       </c>
       <c r="I453" s="3">
-        <v>224.0</v>
+        <v>137.0</v>
       </c>
       <c r="J453" s="4">
         <v>45020.0</v>
       </c>
       <c r="K453" s="4">
         <v>46489.0</v>
       </c>
       <c r="L453" s="3">
-        <v>200.0</v>
+        <v>98.0</v>
       </c>
       <c r="M453" s="4">
         <v>45020.0</v>
       </c>
       <c r="N453" s="4">
         <v>46489.0</v>
       </c>
       <c r="O453" s="3"/>
       <c r="P453" s="4"/>
       <c r="Q453" s="4"/>
     </row>
     <row r="454" spans="1:17">
       <c r="A454" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B454" t="s">
+        <v>815</v>
+      </c>
+      <c r="C454"/>
+      <c r="D454" t="s">
         <v>811</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
       <c r="E454" t="s">
         <v>121</v>
       </c>
       <c r="F454" t="s">
         <v>122</v>
       </c>
       <c r="G454" t="s">
         <v>123</v>
       </c>
       <c r="H454" t="s">
         <v>124</v>
       </c>
       <c r="I454" s="3">
-        <v>137.0</v>
+        <v>221.0</v>
       </c>
       <c r="J454" s="4">
         <v>45020.0</v>
       </c>
       <c r="K454" s="4">
         <v>46489.0</v>
       </c>
       <c r="L454" s="3">
-        <v>98.0</v>
+        <v>155.0</v>
       </c>
       <c r="M454" s="4">
         <v>45020.0</v>
       </c>
       <c r="N454" s="4">
         <v>46489.0</v>
       </c>
       <c r="O454" s="3"/>
       <c r="P454" s="4"/>
       <c r="Q454" s="4"/>
     </row>
     <row r="455" spans="1:17">
       <c r="A455" s="1">
         <v>5</v>
       </c>
       <c r="B455" t="s">
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="C455"/>
+        <v>815</v>
+      </c>
+      <c r="C455" t="s">
+        <v>814</v>
+      </c>
       <c r="D455" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E455" t="s">
         <v>121</v>
       </c>
       <c r="F455" t="s">
         <v>122</v>
       </c>
       <c r="G455" t="s">
         <v>123</v>
       </c>
       <c r="H455" t="s">
         <v>124</v>
       </c>
       <c r="I455" s="3">
-        <v>221.0</v>
+        <v>137.0</v>
       </c>
       <c r="J455" s="4">
         <v>45020.0</v>
       </c>
       <c r="K455" s="4">
         <v>46489.0</v>
       </c>
       <c r="L455" s="3">
-        <v>155.0</v>
+        <v>98.0</v>
       </c>
       <c r="M455" s="4">
         <v>45020.0</v>
       </c>
       <c r="N455" s="4">
         <v>46489.0</v>
       </c>
       <c r="O455" s="3"/>
       <c r="P455" s="4"/>
       <c r="Q455" s="4"/>
     </row>
     <row r="456" spans="1:17">
       <c r="A456" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B456" t="s">
         <v>816</v>
       </c>
-      <c r="C456" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C456"/>
       <c r="D456" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="E456" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="F456" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="G456" t="s">
-        <v>123</v>
+        <v>23</v>
       </c>
       <c r="H456" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="I456" s="3">
-        <v>137.0</v>
+        <v>229.0</v>
       </c>
       <c r="J456" s="4">
-        <v>45020.0</v>
+        <v>46119.0</v>
       </c>
       <c r="K456" s="4">
-        <v>46489.0</v>
-[...12 lines deleted...]
-      <c r="Q456" s="4"/>
+        <v>47944.0</v>
+      </c>
+      <c r="L456" s="3"/>
+      <c r="M456" s="4"/>
+      <c r="N456" s="4"/>
+      <c r="O456" s="3">
+        <v>80.0</v>
+      </c>
+      <c r="P456" s="4">
+        <v>46119.0</v>
+      </c>
+      <c r="Q456" s="4">
+        <v>47944.0</v>
+      </c>
     </row>
     <row r="457" spans="1:17">
       <c r="A457" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B457" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C457"/>
       <c r="D457" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="E457" t="s">
-        <v>21</v>
+        <v>820</v>
       </c>
       <c r="F457" t="s">
-        <v>22</v>
+        <v>122</v>
       </c>
       <c r="G457" t="s">
-        <v>23</v>
+        <v>821</v>
       </c>
       <c r="H457" t="s">
-        <v>24</v>
+        <v>124</v>
       </c>
       <c r="I457" s="3">
-        <v>229.0</v>
+        <v>152.52</v>
       </c>
       <c r="J457" s="4">
-        <v>46119.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K457" s="4">
-        <v>47944.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>46853.0</v>
+      </c>
+      <c r="L457" s="3">
+        <v>95.48</v>
+      </c>
+      <c r="M457" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N457" s="4">
+        <v>46853.0</v>
+      </c>
+      <c r="O457" s="3"/>
+      <c r="P457" s="4"/>
+      <c r="Q457" s="4"/>
     </row>
     <row r="458" spans="1:17">
       <c r="A458" s="1">
         <v>5</v>
       </c>
       <c r="B458" t="s">
+        <v>818</v>
+      </c>
+      <c r="C458" t="s">
+        <v>316</v>
+      </c>
+      <c r="D458" t="s">
         <v>819</v>
       </c>
-      <c r="C458"/>
-      <c r="D458" t="s">
+      <c r="E458" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
       <c r="F458" t="s">
         <v>122</v>
       </c>
       <c r="G458" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H458" t="s">
         <v>124</v>
       </c>
       <c r="I458" s="3">
-        <v>152.52</v>
+        <v>14.88</v>
       </c>
       <c r="J458" s="4">
         <v>45839.0</v>
       </c>
       <c r="K458" s="4">
         <v>46853.0</v>
       </c>
       <c r="L458" s="3">
-        <v>95.48</v>
+        <v>14.88</v>
       </c>
       <c r="M458" s="4">
         <v>45839.0</v>
       </c>
       <c r="N458" s="4">
         <v>46853.0</v>
       </c>
       <c r="O458" s="3"/>
       <c r="P458" s="4"/>
       <c r="Q458" s="4"/>
     </row>
     <row r="459" spans="1:17">
       <c r="A459" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B459" t="s">
-        <v>819</v>
-[...3 lines deleted...]
-      </c>
+        <v>822</v>
+      </c>
+      <c r="C459"/>
       <c r="D459" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="E459" t="s">
+        <v>83</v>
+      </c>
+      <c r="F459" t="s">
+        <v>34</v>
+      </c>
+      <c r="G459" t="s">
         <v>821</v>
       </c>
-      <c r="F459" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H459" t="s">
-        <v>124</v>
+        <v>36</v>
       </c>
       <c r="I459" s="3">
-        <v>14.88</v>
+        <v>50.84</v>
       </c>
       <c r="J459" s="4">
         <v>45839.0</v>
       </c>
       <c r="K459" s="4">
         <v>46853.0</v>
       </c>
-      <c r="L459" s="3">
-[...5 lines deleted...]
-      <c r="N459" s="4">
+      <c r="L459" s="3"/>
+      <c r="M459" s="4"/>
+      <c r="N459" s="4"/>
+      <c r="O459" s="3">
+        <v>28.0</v>
+      </c>
+      <c r="P459" s="4">
+        <v>45027.0</v>
+      </c>
+      <c r="Q459" s="4">
         <v>46853.0</v>
       </c>
-      <c r="O459" s="3"/>
-[...1 lines deleted...]
-      <c r="Q459" s="4"/>
     </row>
     <row r="460" spans="1:17">
       <c r="A460" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B460" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C460"/>
       <c r="D460" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="E460" t="s">
         <v>83</v>
       </c>
       <c r="F460" t="s">
         <v>34</v>
       </c>
       <c r="G460" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H460" t="s">
         <v>36</v>
       </c>
       <c r="I460" s="3">
-        <v>50.84</v>
+        <v>164.92</v>
       </c>
       <c r="J460" s="4">
         <v>45839.0</v>
       </c>
       <c r="K460" s="4">
         <v>46853.0</v>
       </c>
-      <c r="L460" s="3"/>
-[...8 lines deleted...]
-      <c r="Q460" s="4">
+      <c r="L460" s="3">
+        <v>124.0</v>
+      </c>
+      <c r="M460" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N460" s="4">
         <v>46853.0</v>
       </c>
+      <c r="O460" s="3"/>
+      <c r="P460" s="4"/>
+      <c r="Q460" s="4"/>
     </row>
     <row r="461" spans="1:17">
       <c r="A461" s="1">
         <v>6</v>
       </c>
       <c r="B461" t="s">
+        <v>824</v>
+      </c>
+      <c r="C461" t="s">
+        <v>826</v>
+      </c>
+      <c r="D461" t="s">
         <v>825</v>
-      </c>
-[...2 lines deleted...]
-        <v>826</v>
       </c>
       <c r="E461" t="s">
         <v>83</v>
       </c>
       <c r="F461" t="s">
         <v>34</v>
       </c>
       <c r="G461" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H461" t="s">
         <v>36</v>
       </c>
       <c r="I461" s="3">
-        <v>164.92</v>
+        <v>80.6</v>
       </c>
       <c r="J461" s="4">
         <v>45839.0</v>
       </c>
       <c r="K461" s="4">
         <v>46853.0</v>
       </c>
       <c r="L461" s="3">
-        <v>124.0</v>
+        <v>55.8</v>
       </c>
       <c r="M461" s="4">
         <v>45839.0</v>
       </c>
       <c r="N461" s="4">
         <v>46853.0</v>
       </c>
       <c r="O461" s="3"/>
       <c r="P461" s="4"/>
       <c r="Q461" s="4"/>
     </row>
     <row r="462" spans="1:17">
       <c r="A462" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B462" t="s">
-        <v>825</v>
-[...1 lines deleted...]
-      <c r="C462" t="s">
         <v>827</v>
       </c>
+      <c r="C462"/>
       <c r="D462" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="E462" t="s">
         <v>83</v>
       </c>
       <c r="F462" t="s">
         <v>34</v>
       </c>
       <c r="G462" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H462" t="s">
         <v>36</v>
       </c>
       <c r="I462" s="3">
-        <v>80.6</v>
+        <v>121.52</v>
       </c>
       <c r="J462" s="4">
         <v>45839.0</v>
       </c>
       <c r="K462" s="4">
         <v>46853.0</v>
       </c>
       <c r="L462" s="3">
-        <v>55.8</v>
+        <v>83.03</v>
       </c>
       <c r="M462" s="4">
         <v>45839.0</v>
       </c>
       <c r="N462" s="4">
         <v>46853.0</v>
       </c>
       <c r="O462" s="3"/>
       <c r="P462" s="4"/>
       <c r="Q462" s="4"/>
     </row>
     <row r="463" spans="1:17">
       <c r="A463" s="1">
         <v>4</v>
       </c>
       <c r="B463" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="C463"/>
+        <v>827</v>
+      </c>
+      <c r="C463" t="s">
+        <v>826</v>
+      </c>
       <c r="D463" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="E463" t="s">
         <v>83</v>
       </c>
       <c r="F463" t="s">
         <v>34</v>
       </c>
       <c r="G463" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H463" t="s">
         <v>36</v>
       </c>
       <c r="I463" s="3">
-        <v>121.52</v>
+        <v>49.6</v>
       </c>
       <c r="J463" s="4">
         <v>45839.0</v>
       </c>
       <c r="K463" s="4">
         <v>46853.0</v>
       </c>
       <c r="L463" s="3">
-        <v>83.03</v>
+        <v>37.2</v>
       </c>
       <c r="M463" s="4">
         <v>45839.0</v>
       </c>
       <c r="N463" s="4">
         <v>46853.0</v>
       </c>
       <c r="O463" s="3"/>
       <c r="P463" s="4"/>
       <c r="Q463" s="4"/>
     </row>
     <row r="464" spans="1:17">
       <c r="A464" s="1">
         <v>4</v>
       </c>
       <c r="B464" t="s">
+        <v>827</v>
+      </c>
+      <c r="C464" t="s">
         <v>828</v>
       </c>
-      <c r="C464" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D464" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="E464" t="s">
         <v>83</v>
       </c>
       <c r="F464" t="s">
         <v>34</v>
       </c>
       <c r="G464" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H464" t="s">
         <v>36</v>
       </c>
       <c r="I464" s="3">
-        <v>49.6</v>
+        <v>239.32</v>
       </c>
       <c r="J464" s="4">
         <v>45839.0</v>
       </c>
       <c r="K464" s="4">
         <v>46853.0</v>
       </c>
       <c r="L464" s="3">
-        <v>37.2</v>
+        <v>208.32</v>
       </c>
       <c r="M464" s="4">
         <v>45839.0</v>
       </c>
       <c r="N464" s="4">
         <v>46853.0</v>
       </c>
       <c r="O464" s="3"/>
       <c r="P464" s="4"/>
       <c r="Q464" s="4"/>
     </row>
     <row r="465" spans="1:17">
       <c r="A465" s="1">
         <v>4</v>
       </c>
       <c r="B465" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="C465" t="s">
         <v>829</v>
       </c>
+      <c r="C465"/>
       <c r="D465" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="E465" t="s">
         <v>83</v>
       </c>
       <c r="F465" t="s">
         <v>34</v>
       </c>
       <c r="G465" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H465" t="s">
         <v>36</v>
       </c>
-      <c r="I465" s="3">
-[...5 lines deleted...]
-      <c r="K465" s="4">
+      <c r="I465" s="3"/>
+      <c r="J465" s="4"/>
+      <c r="K465" s="4"/>
+      <c r="L465" s="3"/>
+      <c r="M465" s="4"/>
+      <c r="N465" s="4"/>
+      <c r="O465" s="3">
+        <v>88.0</v>
+      </c>
+      <c r="P465" s="4">
+        <v>45027.0</v>
+      </c>
+      <c r="Q465" s="4">
         <v>46853.0</v>
       </c>
-      <c r="L465" s="3">
-[...10 lines deleted...]
-      <c r="Q465" s="4"/>
     </row>
     <row r="466" spans="1:17">
       <c r="A466" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B466" t="s">
         <v>830</v>
       </c>
       <c r="C466"/>
       <c r="D466" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="E466" t="s">
         <v>83</v>
       </c>
       <c r="F466" t="s">
         <v>34</v>
       </c>
       <c r="G466" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H466" t="s">
         <v>36</v>
       </c>
-      <c r="I466" s="3"/>
-[...11 lines deleted...]
-      <c r="Q466" s="4">
+      <c r="I466" s="3">
+        <v>148.8</v>
+      </c>
+      <c r="J466" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="K466" s="4">
         <v>46853.0</v>
       </c>
+      <c r="L466" s="3">
+        <v>111.6</v>
+      </c>
+      <c r="M466" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N466" s="4">
+        <v>46853.0</v>
+      </c>
+      <c r="O466" s="3"/>
+      <c r="P466" s="4"/>
+      <c r="Q466" s="4"/>
     </row>
     <row r="467" spans="1:17">
       <c r="A467" s="1">
         <v>5</v>
       </c>
       <c r="B467" t="s">
-        <v>831</v>
-[...1 lines deleted...]
-      <c r="C467"/>
+        <v>830</v>
+      </c>
+      <c r="C467" t="s">
+        <v>826</v>
+      </c>
       <c r="D467" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="E467" t="s">
         <v>83</v>
       </c>
       <c r="F467" t="s">
         <v>34</v>
       </c>
       <c r="G467" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H467" t="s">
         <v>36</v>
       </c>
       <c r="I467" s="3">
-        <v>148.8</v>
+        <v>68.2</v>
       </c>
       <c r="J467" s="4">
         <v>45839.0</v>
       </c>
       <c r="K467" s="4">
         <v>46853.0</v>
       </c>
       <c r="L467" s="3">
-        <v>111.6</v>
+        <v>49.6</v>
       </c>
       <c r="M467" s="4">
         <v>45839.0</v>
       </c>
       <c r="N467" s="4">
         <v>46853.0</v>
       </c>
       <c r="O467" s="3"/>
       <c r="P467" s="4"/>
       <c r="Q467" s="4"/>
     </row>
     <row r="468" spans="1:17">
       <c r="A468" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B468" t="s">
         <v>831</v>
       </c>
-      <c r="C468" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C468"/>
       <c r="D468" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="E468" t="s">
-        <v>83</v>
+        <v>820</v>
       </c>
       <c r="F468" t="s">
-        <v>34</v>
+        <v>122</v>
       </c>
       <c r="G468" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H468" t="s">
-        <v>36</v>
+        <v>124</v>
       </c>
       <c r="I468" s="3">
-        <v>68.2</v>
+        <v>76.88</v>
       </c>
       <c r="J468" s="4">
         <v>45839.0</v>
       </c>
       <c r="K468" s="4">
         <v>46853.0</v>
       </c>
       <c r="L468" s="3">
-        <v>49.6</v>
+        <v>35.96</v>
       </c>
       <c r="M468" s="4">
         <v>45839.0</v>
       </c>
       <c r="N468" s="4">
         <v>46853.0</v>
       </c>
       <c r="O468" s="3"/>
       <c r="P468" s="4"/>
       <c r="Q468" s="4"/>
     </row>
     <row r="469" spans="1:17">
       <c r="A469" s="1">
         <v>4</v>
       </c>
       <c r="B469" t="s">
-        <v>832</v>
-[...1 lines deleted...]
-      <c r="C469"/>
+        <v>831</v>
+      </c>
+      <c r="C469" t="s">
+        <v>316</v>
+      </c>
       <c r="D469" t="s">
+        <v>819</v>
+      </c>
+      <c r="E469" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
       <c r="F469" t="s">
         <v>122</v>
       </c>
       <c r="G469" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="H469" t="s">
         <v>124</v>
       </c>
       <c r="I469" s="3">
-        <v>76.88</v>
+        <v>18.6</v>
       </c>
       <c r="J469" s="4">
         <v>45839.0</v>
       </c>
       <c r="K469" s="4">
         <v>46853.0</v>
       </c>
       <c r="L469" s="3">
-        <v>35.96</v>
+        <v>18.6</v>
       </c>
       <c r="M469" s="4">
         <v>45839.0</v>
       </c>
       <c r="N469" s="4">
         <v>46853.0</v>
       </c>
       <c r="O469" s="3"/>
       <c r="P469" s="4"/>
       <c r="Q469" s="4"/>
     </row>
     <row r="470" spans="1:17">
       <c r="A470" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B470" t="s">
         <v>832</v>
       </c>
-      <c r="C470" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C470"/>
       <c r="D470" t="s">
-        <v>820</v>
+        <v>833</v>
       </c>
       <c r="E470" t="s">
-        <v>821</v>
+        <v>314</v>
       </c>
       <c r="F470" t="s">
-        <v>122</v>
+        <v>225</v>
       </c>
       <c r="G470" t="s">
-        <v>822</v>
+        <v>834</v>
       </c>
       <c r="H470" t="s">
-        <v>124</v>
+        <v>227</v>
       </c>
       <c r="I470" s="3">
-        <v>18.6</v>
+        <v>140.0</v>
       </c>
       <c r="J470" s="4">
-        <v>45839.0</v>
+        <v>44676.0</v>
       </c>
       <c r="K470" s="4">
-        <v>46853.0</v>
+        <v>46501.0</v>
       </c>
       <c r="L470" s="3">
-        <v>18.6</v>
+        <v>90.0</v>
       </c>
       <c r="M470" s="4">
-        <v>45839.0</v>
+        <v>44676.0</v>
       </c>
       <c r="N470" s="4">
-        <v>46853.0</v>
+        <v>46501.0</v>
       </c>
       <c r="O470" s="3"/>
       <c r="P470" s="4"/>
       <c r="Q470" s="4"/>
     </row>
     <row r="471" spans="1:17">
       <c r="A471" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B471" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="C471"/>
       <c r="D471" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="E471" t="s">
         <v>314</v>
       </c>
       <c r="F471" t="s">
         <v>225</v>
       </c>
       <c r="G471" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="H471" t="s">
         <v>227</v>
       </c>
       <c r="I471" s="3">
-        <v>140.0</v>
+        <v>165.0</v>
       </c>
       <c r="J471" s="4">
         <v>44676.0</v>
       </c>
       <c r="K471" s="4">
         <v>46501.0</v>
       </c>
       <c r="L471" s="3">
         <v>90.0</v>
       </c>
       <c r="M471" s="4">
         <v>44676.0</v>
       </c>
       <c r="N471" s="4">
         <v>46501.0</v>
       </c>
       <c r="O471" s="3"/>
       <c r="P471" s="4"/>
       <c r="Q471" s="4"/>
     </row>
     <row r="472" spans="1:17">
       <c r="A472" s="1">
         <v>6</v>
       </c>
       <c r="B472" t="s">
+        <v>835</v>
+      </c>
+      <c r="C472" t="s">
         <v>836</v>
       </c>
-      <c r="C472"/>
       <c r="D472" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="E472" t="s">
         <v>314</v>
       </c>
       <c r="F472" t="s">
         <v>225</v>
       </c>
       <c r="G472" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="H472" t="s">
         <v>227</v>
       </c>
       <c r="I472" s="3">
-        <v>165.0</v>
+        <v>295.0</v>
       </c>
       <c r="J472" s="4">
         <v>44676.0</v>
       </c>
       <c r="K472" s="4">
         <v>46501.0</v>
       </c>
       <c r="L472" s="3">
-        <v>90.0</v>
+        <v>235.0</v>
       </c>
       <c r="M472" s="4">
         <v>44676.0</v>
       </c>
       <c r="N472" s="4">
         <v>46501.0</v>
       </c>
       <c r="O472" s="3"/>
       <c r="P472" s="4"/>
       <c r="Q472" s="4"/>
     </row>
     <row r="473" spans="1:17">
       <c r="A473" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B473" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="C473" t="s">
         <v>837</v>
       </c>
+      <c r="C473"/>
       <c r="D473" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="E473" t="s">
         <v>314</v>
       </c>
       <c r="F473" t="s">
         <v>225</v>
       </c>
       <c r="G473" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="H473" t="s">
         <v>227</v>
       </c>
       <c r="I473" s="3">
-        <v>295.0</v>
+        <v>200.0</v>
       </c>
       <c r="J473" s="4">
         <v>44676.0</v>
       </c>
       <c r="K473" s="4">
         <v>46501.0</v>
       </c>
       <c r="L473" s="3">
-        <v>235.0</v>
+        <v>90.0</v>
       </c>
       <c r="M473" s="4">
         <v>44676.0</v>
       </c>
       <c r="N473" s="4">
         <v>46501.0</v>
       </c>
       <c r="O473" s="3"/>
       <c r="P473" s="4"/>
       <c r="Q473" s="4"/>
     </row>
     <row r="474" spans="1:17">
       <c r="A474" s="1">
         <v>7</v>
       </c>
       <c r="B474" t="s">
+        <v>837</v>
+      </c>
+      <c r="C474" t="s">
         <v>838</v>
       </c>
-      <c r="C474"/>
       <c r="D474" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="E474" t="s">
         <v>314</v>
       </c>
       <c r="F474" t="s">
         <v>225</v>
       </c>
       <c r="G474" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="H474" t="s">
         <v>227</v>
       </c>
       <c r="I474" s="3">
-        <v>200.0</v>
+        <v>340.0</v>
       </c>
       <c r="J474" s="4">
         <v>44676.0</v>
       </c>
       <c r="K474" s="4">
         <v>46501.0</v>
       </c>
       <c r="L474" s="3">
-        <v>90.0</v>
+        <v>235.0</v>
       </c>
       <c r="M474" s="4">
         <v>44676.0</v>
       </c>
       <c r="N474" s="4">
         <v>46501.0</v>
       </c>
       <c r="O474" s="3"/>
       <c r="P474" s="4"/>
       <c r="Q474" s="4"/>
     </row>
     <row r="475" spans="1:17">
       <c r="A475" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B475" t="s">
-        <v>838</v>
-[...1 lines deleted...]
-      <c r="C475" t="s">
         <v>839</v>
       </c>
+      <c r="C475"/>
       <c r="D475" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="E475" t="s">
         <v>314</v>
       </c>
       <c r="F475" t="s">
         <v>225</v>
       </c>
       <c r="G475" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="H475" t="s">
         <v>227</v>
       </c>
       <c r="I475" s="3">
-        <v>340.0</v>
+        <v>225.0</v>
       </c>
       <c r="J475" s="4">
         <v>44676.0</v>
       </c>
       <c r="K475" s="4">
         <v>46501.0</v>
       </c>
       <c r="L475" s="3">
-        <v>235.0</v>
+        <v>90.0</v>
       </c>
       <c r="M475" s="4">
         <v>44676.0</v>
       </c>
       <c r="N475" s="4">
         <v>46501.0</v>
       </c>
       <c r="O475" s="3"/>
       <c r="P475" s="4"/>
       <c r="Q475" s="4"/>
     </row>
     <row r="476" spans="1:17">
       <c r="A476" s="1">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B476" t="s">
         <v>840</v>
       </c>
       <c r="C476"/>
       <c r="D476" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="E476" t="s">
-        <v>314</v>
+        <v>701</v>
       </c>
       <c r="F476" t="s">
-        <v>225</v>
+        <v>76</v>
       </c>
       <c r="G476" t="s">
-        <v>835</v>
+        <v>702</v>
       </c>
       <c r="H476" t="s">
-        <v>227</v>
+        <v>78</v>
       </c>
       <c r="I476" s="3">
-        <v>225.0</v>
+        <v>183.0</v>
       </c>
       <c r="J476" s="4">
-        <v>44676.0</v>
+        <v>45245.0</v>
       </c>
       <c r="K476" s="4">
-        <v>46501.0</v>
+        <v>47071.0</v>
       </c>
       <c r="L476" s="3">
-        <v>90.0</v>
+        <v>183.0</v>
       </c>
       <c r="M476" s="4">
-        <v>44676.0</v>
+        <v>45245.0</v>
       </c>
       <c r="N476" s="4">
-        <v>46501.0</v>
+        <v>47071.0</v>
       </c>
       <c r="O476" s="3"/>
       <c r="P476" s="4"/>
       <c r="Q476" s="4"/>
     </row>
     <row r="477" spans="1:17">
       <c r="A477" s="1">
         <v>4</v>
       </c>
       <c r="B477" t="s">
+        <v>840</v>
+      </c>
+      <c r="C477" t="s">
+        <v>703</v>
+      </c>
+      <c r="D477" t="s">
         <v>841</v>
-      </c>
-[...2 lines deleted...]
-        <v>842</v>
       </c>
       <c r="E477" t="s">
         <v>701</v>
       </c>
       <c r="F477" t="s">
         <v>76</v>
       </c>
       <c r="G477" t="s">
         <v>702</v>
       </c>
       <c r="H477" t="s">
         <v>78</v>
       </c>
       <c r="I477" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J477" s="4">
         <v>45245.0</v>
       </c>
       <c r="K477" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L477" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L477" s="3"/>
+      <c r="M477" s="4"/>
+      <c r="N477" s="4"/>
       <c r="O477" s="3"/>
       <c r="P477" s="4"/>
       <c r="Q477" s="4"/>
     </row>
     <row r="478" spans="1:17">
       <c r="A478" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B478" t="s">
-        <v>841</v>
-[...3 lines deleted...]
-      </c>
+        <v>842</v>
+      </c>
+      <c r="C478"/>
       <c r="D478" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="E478" t="s">
-        <v>701</v>
+        <v>116</v>
       </c>
       <c r="F478" t="s">
-        <v>76</v>
+        <v>40</v>
       </c>
       <c r="G478" t="s">
-        <v>702</v>
+        <v>117</v>
       </c>
       <c r="H478" t="s">
-        <v>78</v>
+        <v>42</v>
       </c>
       <c r="I478" s="3">
-        <v>195.2</v>
+        <v>35.5</v>
       </c>
       <c r="J478" s="4">
-        <v>45245.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K478" s="4">
-        <v>47071.0</v>
+        <v>47440.0</v>
       </c>
       <c r="L478" s="3"/>
       <c r="M478" s="4"/>
       <c r="N478" s="4"/>
       <c r="O478" s="3"/>
       <c r="P478" s="4"/>
       <c r="Q478" s="4"/>
     </row>
     <row r="479" spans="1:17">
       <c r="A479" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B479" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="C479"/>
       <c r="D479" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="E479" t="s">
         <v>116</v>
       </c>
       <c r="F479" t="s">
         <v>40</v>
       </c>
       <c r="G479" t="s">
         <v>117</v>
       </c>
       <c r="H479" t="s">
         <v>42</v>
       </c>
       <c r="I479" s="3">
         <v>35.5</v>
       </c>
       <c r="J479" s="4">
         <v>45839.0</v>
       </c>
       <c r="K479" s="4">
         <v>47440.0</v>
       </c>
       <c r="L479" s="3"/>
       <c r="M479" s="4"/>
       <c r="N479" s="4"/>
-      <c r="O479" s="3"/>
-[...1 lines deleted...]
-      <c r="Q479" s="4"/>
+      <c r="O479" s="3">
+        <v>89.0</v>
+      </c>
+      <c r="P479" s="4">
+        <v>46113.0</v>
+      </c>
+      <c r="Q479" s="4">
+        <v>47440.0</v>
+      </c>
     </row>
     <row r="480" spans="1:17">
       <c r="A480" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B480" t="s">
         <v>845</v>
       </c>
       <c r="C480"/>
       <c r="D480" t="s">
-        <v>844</v>
+        <v>819</v>
       </c>
       <c r="E480" t="s">
-        <v>116</v>
+        <v>820</v>
       </c>
       <c r="F480" t="s">
-        <v>40</v>
+        <v>122</v>
       </c>
       <c r="G480" t="s">
-        <v>117</v>
+        <v>821</v>
       </c>
       <c r="H480" t="s">
-        <v>42</v>
+        <v>124</v>
       </c>
       <c r="I480" s="3">
-        <v>35.5</v>
+        <v>35.96</v>
       </c>
       <c r="J480" s="4">
         <v>45839.0</v>
       </c>
       <c r="K480" s="4">
-        <v>47440.0</v>
+        <v>46853.0</v>
       </c>
       <c r="L480" s="3"/>
       <c r="M480" s="4"/>
       <c r="N480" s="4"/>
-      <c r="O480" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O480" s="3"/>
+      <c r="P480" s="4"/>
+      <c r="Q480" s="4"/>
     </row>
     <row r="481" spans="1:17">
       <c r="A481" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B481" t="s">
         <v>846</v>
       </c>
       <c r="C481"/>
       <c r="D481" t="s">
-        <v>820</v>
+        <v>20</v>
       </c>
       <c r="E481" t="s">
-        <v>821</v>
+        <v>21</v>
       </c>
       <c r="F481" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="G481" t="s">
-        <v>822</v>
+        <v>23</v>
       </c>
       <c r="H481" t="s">
-        <v>124</v>
-[...9 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="I481" s="3"/>
+      <c r="J481" s="4"/>
+      <c r="K481" s="4"/>
       <c r="L481" s="3"/>
       <c r="M481" s="4"/>
       <c r="N481" s="4"/>
-      <c r="O481" s="3"/>
-[...1 lines deleted...]
-      <c r="Q481" s="4"/>
+      <c r="O481" s="3">
+        <v>80.0</v>
+      </c>
+      <c r="P481" s="4">
+        <v>46119.0</v>
+      </c>
+      <c r="Q481" s="4">
+        <v>47944.0</v>
+      </c>
     </row>
     <row r="482" spans="1:17">
       <c r="A482" s="1">
         <v>5</v>
       </c>
       <c r="B482" t="s">
         <v>847</v>
       </c>
       <c r="C482"/>
       <c r="D482" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E482" t="s">
         <v>21</v>
       </c>
       <c r="F482" t="s">
         <v>22</v>
       </c>
       <c r="G482" t="s">
         <v>23</v>
       </c>
       <c r="H482" t="s">
         <v>24</v>
       </c>
       <c r="I482" s="3"/>
       <c r="J482" s="4"/>
       <c r="K482" s="4"/>
       <c r="L482" s="3"/>
       <c r="M482" s="4"/>
       <c r="N482" s="4"/>
       <c r="O482" s="3">
         <v>80.0</v>
       </c>
       <c r="P482" s="4">
         <v>46119.0</v>
       </c>
       <c r="Q482" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="483" spans="1:17">
       <c r="A483" s="1">
         <v>5</v>
       </c>
       <c r="B483" t="s">
         <v>848</v>
       </c>
       <c r="C483"/>
       <c r="D483" t="s">
-        <v>26</v>
+        <v>387</v>
       </c>
       <c r="E483" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="F483" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G483" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="H483" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      <c r="K483" s="4"/>
+        <v>18</v>
+      </c>
+      <c r="I483" s="3">
+        <v>139.0</v>
+      </c>
+      <c r="J483" s="4">
+        <v>46142.0</v>
+      </c>
+      <c r="K483" s="4">
+        <v>47967.0</v>
+      </c>
       <c r="L483" s="3"/>
       <c r="M483" s="4"/>
       <c r="N483" s="4"/>
       <c r="O483" s="3">
-        <v>80.0</v>
+        <v>88.0</v>
       </c>
       <c r="P483" s="4">
-        <v>46119.0</v>
+        <v>46142.0</v>
       </c>
       <c r="Q483" s="4">
-        <v>47944.0</v>
+        <v>47967.0</v>
       </c>
     </row>
     <row r="484" spans="1:17">
       <c r="A484" s="1">
         <v>5</v>
       </c>
       <c r="B484" t="s">
         <v>849</v>
       </c>
       <c r="C484"/>
       <c r="D484" t="s">
-        <v>387</v>
+        <v>288</v>
       </c>
       <c r="E484" t="s">
-        <v>29</v>
+        <v>116</v>
       </c>
       <c r="F484" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G484" t="s">
-        <v>30</v>
+        <v>117</v>
       </c>
       <c r="H484" t="s">
-        <v>18</v>
+        <v>42</v>
       </c>
       <c r="I484" s="3">
-        <v>139.0</v>
+        <v>35.5</v>
       </c>
       <c r="J484" s="4">
-        <v>46142.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K484" s="4">
-        <v>47967.0</v>
+        <v>47440.0</v>
       </c>
       <c r="L484" s="3"/>
       <c r="M484" s="4"/>
       <c r="N484" s="4"/>
-      <c r="O484" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O484" s="3"/>
+      <c r="P484" s="4"/>
+      <c r="Q484" s="4"/>
     </row>
     <row r="485" spans="1:17">
       <c r="A485" s="1">
         <v>5</v>
       </c>
       <c r="B485" t="s">
         <v>850</v>
       </c>
       <c r="C485"/>
       <c r="D485" t="s">
-        <v>288</v>
+        <v>28</v>
       </c>
       <c r="E485" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="F485" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="G485" t="s">
-        <v>117</v>
+        <v>30</v>
       </c>
       <c r="H485" t="s">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="I485" s="3">
-        <v>35.5</v>
+        <v>139.0</v>
       </c>
       <c r="J485" s="4">
-        <v>45839.0</v>
+        <v>46142.0</v>
       </c>
       <c r="K485" s="4">
-        <v>47440.0</v>
+        <v>47967.0</v>
       </c>
       <c r="L485" s="3"/>
       <c r="M485" s="4"/>
       <c r="N485" s="4"/>
-      <c r="O485" s="3"/>
-[...1 lines deleted...]
-      <c r="Q485" s="4"/>
+      <c r="O485" s="3">
+        <v>88.0</v>
+      </c>
+      <c r="P485" s="4">
+        <v>46142.0</v>
+      </c>
+      <c r="Q485" s="4">
+        <v>47967.0</v>
+      </c>
     </row>
     <row r="486" spans="1:17">
       <c r="A486" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B486" t="s">
         <v>851</v>
       </c>
       <c r="C486"/>
       <c r="D486" t="s">
-        <v>28</v>
+        <v>599</v>
       </c>
       <c r="E486" t="s">
-        <v>29</v>
+        <v>445</v>
       </c>
       <c r="F486" t="s">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="G486" t="s">
-        <v>30</v>
+        <v>600</v>
       </c>
       <c r="H486" t="s">
-        <v>18</v>
+        <v>65</v>
       </c>
       <c r="I486" s="3">
-        <v>139.0</v>
+        <v>658.0</v>
       </c>
       <c r="J486" s="4">
-        <v>46142.0</v>
+        <v>45422.0</v>
       </c>
       <c r="K486" s="4">
-        <v>47967.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>47247.0</v>
+      </c>
+      <c r="L486" s="3">
+        <v>258.0</v>
+      </c>
+      <c r="M486" s="4">
+        <v>45422.0</v>
+      </c>
+      <c r="N486" s="4">
+        <v>47247.0</v>
+      </c>
+      <c r="O486" s="3"/>
+      <c r="P486" s="4"/>
+      <c r="Q486" s="4"/>
     </row>
     <row r="487" spans="1:17">
       <c r="A487" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B487" t="s">
         <v>852</v>
       </c>
       <c r="C487"/>
       <c r="D487" t="s">
-        <v>599</v>
+        <v>290</v>
       </c>
       <c r="E487" t="s">
-        <v>445</v>
+        <v>291</v>
       </c>
       <c r="F487" t="s">
         <v>63</v>
       </c>
       <c r="G487" t="s">
-        <v>600</v>
+        <v>292</v>
       </c>
       <c r="H487" t="s">
         <v>65</v>
       </c>
       <c r="I487" s="3">
-        <v>658.0</v>
+        <v>269.08</v>
       </c>
       <c r="J487" s="4">
-        <v>45422.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K487" s="4">
-        <v>47247.0</v>
+        <v>46874.0</v>
       </c>
       <c r="L487" s="3">
-        <v>258.0</v>
+        <v>101.68</v>
       </c>
       <c r="M487" s="4">
-        <v>45422.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N487" s="4">
-        <v>47247.0</v>
+        <v>46874.0</v>
       </c>
       <c r="O487" s="3"/>
       <c r="P487" s="4"/>
       <c r="Q487" s="4"/>
     </row>
     <row r="488" spans="1:17">
       <c r="A488" s="1">
         <v>6</v>
       </c>
       <c r="B488" t="s">
         <v>853</v>
       </c>
       <c r="C488"/>
       <c r="D488" t="s">
-        <v>290</v>
+        <v>38</v>
       </c>
       <c r="E488" t="s">
-        <v>291</v>
+        <v>39</v>
       </c>
       <c r="F488" t="s">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="G488" t="s">
-        <v>292</v>
+        <v>41</v>
       </c>
       <c r="H488" t="s">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="I488" s="3">
-        <v>269.08</v>
+        <v>90.0</v>
       </c>
       <c r="J488" s="4">
-        <v>45839.0</v>
+        <v>45972.0</v>
       </c>
       <c r="K488" s="4">
-        <v>46874.0</v>
+        <v>47797.0</v>
       </c>
       <c r="L488" s="3">
-        <v>101.68</v>
+        <v>90.0</v>
       </c>
       <c r="M488" s="4">
-        <v>45839.0</v>
+        <v>45972.0</v>
       </c>
       <c r="N488" s="4">
-        <v>46874.0</v>
+        <v>47797.0</v>
       </c>
       <c r="O488" s="3"/>
       <c r="P488" s="4"/>
       <c r="Q488" s="4"/>
     </row>
     <row r="489" spans="1:17">
       <c r="A489" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B489" t="s">
         <v>854</v>
       </c>
       <c r="C489"/>
       <c r="D489" t="s">
-        <v>38</v>
+        <v>855</v>
       </c>
       <c r="E489" t="s">
-        <v>39</v>
+        <v>121</v>
       </c>
       <c r="F489" t="s">
-        <v>40</v>
+        <v>122</v>
       </c>
       <c r="G489" t="s">
-        <v>41</v>
+        <v>821</v>
       </c>
       <c r="H489" t="s">
-        <v>42</v>
+        <v>124</v>
       </c>
       <c r="I489" s="3">
-        <v>90.0</v>
+        <v>112.84</v>
       </c>
       <c r="J489" s="4">
-        <v>45972.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K489" s="4">
-        <v>47797.0</v>
+        <v>46489.0</v>
       </c>
       <c r="L489" s="3">
-        <v>90.0</v>
+        <v>52.08</v>
       </c>
       <c r="M489" s="4">
-        <v>45972.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N489" s="4">
-        <v>47797.0</v>
+        <v>46489.0</v>
       </c>
       <c r="O489" s="3"/>
       <c r="P489" s="4"/>
       <c r="Q489" s="4"/>
     </row>
     <row r="490" spans="1:17">
       <c r="A490" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B490" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="C490"/>
       <c r="D490" t="s">
-        <v>856</v>
+        <v>547</v>
       </c>
       <c r="E490" t="s">
-        <v>121</v>
+        <v>224</v>
       </c>
       <c r="F490" t="s">
-        <v>122</v>
+        <v>225</v>
       </c>
       <c r="G490" t="s">
-        <v>822</v>
+        <v>548</v>
       </c>
       <c r="H490" t="s">
-        <v>124</v>
+        <v>227</v>
       </c>
       <c r="I490" s="3">
-        <v>112.84</v>
+        <v>230.0</v>
       </c>
       <c r="J490" s="4">
-        <v>45839.0</v>
+        <v>45901.0</v>
       </c>
       <c r="K490" s="4">
-        <v>46489.0</v>
+        <v>47063.0</v>
       </c>
       <c r="L490" s="3">
-        <v>52.08</v>
+        <v>115.0</v>
       </c>
       <c r="M490" s="4">
-        <v>45839.0</v>
+        <v>45901.0</v>
       </c>
       <c r="N490" s="4">
-        <v>46489.0</v>
+        <v>47063.0</v>
       </c>
       <c r="O490" s="3"/>
       <c r="P490" s="4"/>
       <c r="Q490" s="4"/>
     </row>
     <row r="491" spans="1:17">
       <c r="A491" s="1">
         <v>7</v>
       </c>
       <c r="B491" t="s">
-        <v>857</v>
-[...1 lines deleted...]
-      <c r="C491"/>
+        <v>856</v>
+      </c>
+      <c r="C491" t="s">
+        <v>549</v>
+      </c>
       <c r="D491" t="s">
         <v>547</v>
       </c>
       <c r="E491" t="s">
         <v>224</v>
       </c>
       <c r="F491" t="s">
         <v>225</v>
       </c>
       <c r="G491" t="s">
         <v>548</v>
       </c>
       <c r="H491" t="s">
         <v>227</v>
       </c>
       <c r="I491" s="3">
-        <v>230.0</v>
+        <v>20.0</v>
       </c>
       <c r="J491" s="4">
-        <v>45901.0</v>
+        <v>45237.0</v>
       </c>
       <c r="K491" s="4">
         <v>47063.0</v>
       </c>
-      <c r="L491" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L491" s="3"/>
+      <c r="M491" s="4"/>
+      <c r="N491" s="4"/>
       <c r="O491" s="3"/>
       <c r="P491" s="4"/>
       <c r="Q491" s="4"/>
     </row>
     <row r="492" spans="1:17">
       <c r="A492" s="1">
         <v>7</v>
       </c>
       <c r="B492" t="s">
         <v>857</v>
       </c>
-      <c r="C492" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C492"/>
       <c r="D492" t="s">
-        <v>547</v>
+        <v>347</v>
       </c>
       <c r="E492" t="s">
-        <v>224</v>
+        <v>342</v>
       </c>
       <c r="F492" t="s">
-        <v>225</v>
+        <v>91</v>
       </c>
       <c r="G492" t="s">
-        <v>548</v>
+        <v>348</v>
       </c>
       <c r="H492" t="s">
-        <v>227</v>
+        <v>93</v>
       </c>
       <c r="I492" s="3">
-        <v>20.0</v>
+        <v>750.0</v>
       </c>
       <c r="J492" s="4">
-        <v>45237.0</v>
+        <v>45080.0</v>
       </c>
       <c r="K492" s="4">
-        <v>47063.0</v>
+        <v>46906.0</v>
       </c>
       <c r="L492" s="3"/>
       <c r="M492" s="4"/>
       <c r="N492" s="4"/>
       <c r="O492" s="3"/>
       <c r="P492" s="4"/>
       <c r="Q492" s="4"/>
     </row>
     <row r="493" spans="1:17">
       <c r="A493" s="1">
         <v>7</v>
       </c>
       <c r="B493" t="s">
-        <v>858</v>
-[...1 lines deleted...]
-      <c r="C493"/>
+        <v>857</v>
+      </c>
+      <c r="C493" t="s">
+        <v>349</v>
+      </c>
       <c r="D493" t="s">
         <v>347</v>
       </c>
       <c r="E493" t="s">
         <v>342</v>
       </c>
       <c r="F493" t="s">
         <v>91</v>
       </c>
       <c r="G493" t="s">
         <v>348</v>
       </c>
       <c r="H493" t="s">
         <v>93</v>
       </c>
-      <c r="I493" s="3">
-[...2 lines deleted...]
-      <c r="J493" s="4">
+      <c r="I493" s="3"/>
+      <c r="J493" s="4"/>
+      <c r="K493" s="4"/>
+      <c r="L493" s="3">
+        <v>707.0</v>
+      </c>
+      <c r="M493" s="4">
         <v>45080.0</v>
       </c>
-      <c r="K493" s="4">
+      <c r="N493" s="4">
         <v>46906.0</v>
       </c>
-      <c r="L493" s="3"/>
-[...1 lines deleted...]
-      <c r="N493" s="4"/>
       <c r="O493" s="3"/>
       <c r="P493" s="4"/>
       <c r="Q493" s="4"/>
     </row>
     <row r="494" spans="1:17">
       <c r="A494" s="1">
         <v>7</v>
       </c>
       <c r="B494" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="C494" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D494" t="s">
         <v>347</v>
       </c>
       <c r="E494" t="s">
         <v>342</v>
       </c>
       <c r="F494" t="s">
         <v>91</v>
       </c>
       <c r="G494" t="s">
         <v>348</v>
       </c>
       <c r="H494" t="s">
         <v>93</v>
       </c>
       <c r="I494" s="3"/>
       <c r="J494" s="4"/>
       <c r="K494" s="4"/>
       <c r="L494" s="3">
-        <v>707.0</v>
+        <v>520.0</v>
       </c>
       <c r="M494" s="4">
         <v>45080.0</v>
       </c>
       <c r="N494" s="4">
         <v>46906.0</v>
       </c>
       <c r="O494" s="3"/>
       <c r="P494" s="4"/>
       <c r="Q494" s="4"/>
     </row>
     <row r="495" spans="1:17">
       <c r="A495" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B495" t="s">
         <v>858</v>
       </c>
-      <c r="C495" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C495"/>
       <c r="D495" t="s">
-        <v>347</v>
+        <v>859</v>
       </c>
       <c r="E495" t="s">
-        <v>342</v>
+        <v>701</v>
       </c>
       <c r="F495" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="G495" t="s">
-        <v>348</v>
+        <v>702</v>
       </c>
       <c r="H495" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="K495" s="4"/>
+        <v>78</v>
+      </c>
+      <c r="I495" s="3">
+        <v>183.0</v>
+      </c>
+      <c r="J495" s="4">
+        <v>45245.0</v>
+      </c>
+      <c r="K495" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="L495" s="3">
-        <v>520.0</v>
+        <v>183.0</v>
       </c>
       <c r="M495" s="4">
-        <v>45080.0</v>
+        <v>45245.0</v>
       </c>
       <c r="N495" s="4">
-        <v>46906.0</v>
+        <v>47071.0</v>
       </c>
       <c r="O495" s="3"/>
       <c r="P495" s="4"/>
       <c r="Q495" s="4"/>
     </row>
     <row r="496" spans="1:17">
       <c r="A496" s="1">
         <v>4</v>
       </c>
       <c r="B496" t="s">
+        <v>858</v>
+      </c>
+      <c r="C496" t="s">
+        <v>703</v>
+      </c>
+      <c r="D496" t="s">
         <v>859</v>
-      </c>
-[...2 lines deleted...]
-        <v>860</v>
       </c>
       <c r="E496" t="s">
         <v>701</v>
       </c>
       <c r="F496" t="s">
         <v>76</v>
       </c>
       <c r="G496" t="s">
         <v>702</v>
       </c>
       <c r="H496" t="s">
         <v>78</v>
       </c>
       <c r="I496" s="3">
-        <v>183.0</v>
+        <v>195.2</v>
       </c>
       <c r="J496" s="4">
         <v>45245.0</v>
       </c>
       <c r="K496" s="4">
         <v>47071.0</v>
       </c>
-      <c r="L496" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="L496" s="3"/>
+      <c r="M496" s="4"/>
+      <c r="N496" s="4"/>
       <c r="O496" s="3"/>
       <c r="P496" s="4"/>
       <c r="Q496" s="4"/>
     </row>
     <row r="497" spans="1:17">
       <c r="A497" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B497" t="s">
-        <v>859</v>
-[...3 lines deleted...]
-      </c>
+        <v>860</v>
+      </c>
+      <c r="C497"/>
       <c r="D497" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="E497" t="s">
-        <v>701</v>
+        <v>862</v>
       </c>
       <c r="F497" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="G497" t="s">
-        <v>702</v>
+        <v>863</v>
       </c>
       <c r="H497" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="I497" s="3">
-        <v>195.2</v>
+        <v>162.0</v>
       </c>
       <c r="J497" s="4">
-        <v>45245.0</v>
+        <v>44881.0</v>
       </c>
       <c r="K497" s="4">
-        <v>47071.0</v>
-[...6 lines deleted...]
-      <c r="Q497" s="4"/>
+        <v>46706.0</v>
+      </c>
+      <c r="L497" s="3">
+        <v>4.8</v>
+      </c>
+      <c r="M497" s="4">
+        <v>45460.0</v>
+      </c>
+      <c r="N497" s="4">
+        <v>46706.0</v>
+      </c>
+      <c r="O497" s="3">
+        <v>81.0</v>
+      </c>
+      <c r="P497" s="4">
+        <v>44881.0</v>
+      </c>
+      <c r="Q497" s="4">
+        <v>46706.0</v>
+      </c>
     </row>
     <row r="498" spans="1:17">
       <c r="A498" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B498" t="s">
-        <v>861</v>
-[...1 lines deleted...]
-      <c r="C498"/>
+        <v>864</v>
+      </c>
+      <c r="C498" t="s">
+        <v>135</v>
+      </c>
       <c r="D498" t="s">
-        <v>862</v>
+        <v>187</v>
       </c>
       <c r="E498" t="s">
-        <v>863</v>
+        <v>137</v>
       </c>
       <c r="F498" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="G498" t="s">
-        <v>864</v>
+        <v>138</v>
       </c>
       <c r="H498" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="I498" s="3">
-        <v>162.0</v>
+        <v>589.0</v>
       </c>
       <c r="J498" s="4">
-        <v>44881.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K498" s="4">
-        <v>46706.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L498" s="3">
-        <v>4.8</v>
+        <v>465.0</v>
       </c>
       <c r="M498" s="4">
-        <v>45460.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N498" s="4">
-        <v>46706.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>47092.0</v>
+      </c>
+      <c r="O498" s="3"/>
+      <c r="P498" s="4"/>
+      <c r="Q498" s="4"/>
     </row>
     <row r="499" spans="1:17">
       <c r="A499" s="1">
         <v>6</v>
       </c>
       <c r="B499" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="C499" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D499" t="s">
         <v>187</v>
       </c>
       <c r="E499" t="s">
         <v>137</v>
       </c>
       <c r="F499" t="s">
         <v>91</v>
       </c>
       <c r="G499" t="s">
         <v>138</v>
       </c>
       <c r="H499" t="s">
         <v>93</v>
       </c>
       <c r="I499" s="3">
-        <v>589.0</v>
+        <v>49.6</v>
       </c>
       <c r="J499" s="4">
         <v>45839.0</v>
       </c>
       <c r="K499" s="4">
         <v>47092.0</v>
       </c>
       <c r="L499" s="3">
-        <v>465.0</v>
+        <v>49.6</v>
       </c>
       <c r="M499" s="4">
         <v>45839.0</v>
       </c>
       <c r="N499" s="4">
         <v>47092.0</v>
       </c>
       <c r="O499" s="3"/>
       <c r="P499" s="4"/>
       <c r="Q499" s="4"/>
     </row>
     <row r="500" spans="1:17">
       <c r="A500" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B500" t="s">
         <v>865</v>
       </c>
-      <c r="C500" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C500"/>
       <c r="D500" t="s">
-        <v>187</v>
+        <v>866</v>
       </c>
       <c r="E500" t="s">
-        <v>137</v>
+        <v>459</v>
       </c>
       <c r="F500" t="s">
         <v>91</v>
       </c>
       <c r="G500" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
       <c r="H500" t="s">
         <v>93</v>
       </c>
       <c r="I500" s="3">
-        <v>49.6</v>
+        <v>105.4</v>
       </c>
       <c r="J500" s="4">
         <v>45839.0</v>
       </c>
       <c r="K500" s="4">
-        <v>47092.0</v>
+        <v>47055.0</v>
       </c>
       <c r="L500" s="3">
-        <v>49.6</v>
+        <v>64.5</v>
       </c>
       <c r="M500" s="4">
         <v>45839.0</v>
       </c>
       <c r="N500" s="4">
-        <v>47092.0</v>
+        <v>47055.0</v>
       </c>
       <c r="O500" s="3"/>
       <c r="P500" s="4"/>
       <c r="Q500" s="4"/>
     </row>
     <row r="501" spans="1:17">
       <c r="A501" s="1">
         <v>4</v>
       </c>
       <c r="B501" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="C501"/>
       <c r="D501" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="E501" t="s">
         <v>459</v>
       </c>
       <c r="F501" t="s">
         <v>91</v>
       </c>
       <c r="G501" t="s">
         <v>92</v>
       </c>
       <c r="H501" t="s">
         <v>93</v>
       </c>
-      <c r="I501" s="3">
-[...5 lines deleted...]
-      <c r="K501" s="4">
+      <c r="I501" s="3"/>
+      <c r="J501" s="4"/>
+      <c r="K501" s="4"/>
+      <c r="L501" s="3"/>
+      <c r="M501" s="4"/>
+      <c r="N501" s="4"/>
+      <c r="O501" s="3">
+        <v>42.0</v>
+      </c>
+      <c r="P501" s="4">
+        <v>45229.0</v>
+      </c>
+      <c r="Q501" s="4">
         <v>47055.0</v>
       </c>
-      <c r="L501" s="3">
-[...10 lines deleted...]
-      <c r="Q501" s="4"/>
     </row>
     <row r="502" spans="1:17">
       <c r="A502" s="1">
         <v>4</v>
       </c>
       <c r="B502" t="s">
         <v>868</v>
       </c>
       <c r="C502"/>
       <c r="D502" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E502" t="s">
         <v>459</v>
       </c>
       <c r="F502" t="s">
         <v>91</v>
       </c>
       <c r="G502" t="s">
         <v>92</v>
       </c>
       <c r="H502" t="s">
         <v>93</v>
       </c>
-      <c r="I502" s="3"/>
-[...11 lines deleted...]
-      <c r="Q502" s="4">
+      <c r="I502" s="3">
+        <v>105.4</v>
+      </c>
+      <c r="J502" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="K502" s="4">
         <v>47055.0</v>
       </c>
+      <c r="L502" s="3">
+        <v>64.5</v>
+      </c>
+      <c r="M502" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="N502" s="4">
+        <v>47055.0</v>
+      </c>
+      <c r="O502" s="3"/>
+      <c r="P502" s="4"/>
+      <c r="Q502" s="4"/>
     </row>
     <row r="503" spans="1:17">
       <c r="A503" s="1">
         <v>4</v>
       </c>
       <c r="B503" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="C503"/>
       <c r="D503" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="E503" t="s">
         <v>459</v>
       </c>
       <c r="F503" t="s">
         <v>91</v>
       </c>
       <c r="G503" t="s">
         <v>92</v>
       </c>
       <c r="H503" t="s">
         <v>93</v>
       </c>
-      <c r="I503" s="3">
-[...5 lines deleted...]
-      <c r="K503" s="4">
+      <c r="I503" s="3"/>
+      <c r="J503" s="4"/>
+      <c r="K503" s="4"/>
+      <c r="L503" s="3"/>
+      <c r="M503" s="4"/>
+      <c r="N503" s="4"/>
+      <c r="O503" s="3">
+        <v>42.0</v>
+      </c>
+      <c r="P503" s="4">
+        <v>45229.0</v>
+      </c>
+      <c r="Q503" s="4">
         <v>47055.0</v>
       </c>
-      <c r="L503" s="3">
-[...10 lines deleted...]
-      <c r="Q503" s="4"/>
     </row>
     <row r="504" spans="1:17">
       <c r="A504" s="1">
         <v>4</v>
       </c>
       <c r="B504" t="s">
         <v>871</v>
       </c>
       <c r="C504"/>
       <c r="D504" t="s">
-        <v>870</v>
+        <v>485</v>
       </c>
       <c r="E504" t="s">
-        <v>459</v>
+        <v>258</v>
       </c>
       <c r="F504" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="G504" t="s">
-        <v>92</v>
+        <v>259</v>
       </c>
       <c r="H504" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="K504" s="4"/>
+        <v>78</v>
+      </c>
+      <c r="I504" s="3">
+        <v>142.6</v>
+      </c>
+      <c r="J504" s="4">
+        <v>45839.0</v>
+      </c>
+      <c r="K504" s="4">
+        <v>47071.0</v>
+      </c>
       <c r="L504" s="3"/>
       <c r="M504" s="4"/>
       <c r="N504" s="4"/>
       <c r="O504" s="3">
-        <v>42.0</v>
+        <v>101.0</v>
       </c>
       <c r="P504" s="4">
-        <v>45229.0</v>
+        <v>45245.0</v>
       </c>
       <c r="Q504" s="4">
-        <v>47055.0</v>
+        <v>47071.0</v>
       </c>
     </row>
     <row r="505" spans="1:17">
       <c r="A505" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B505" t="s">
         <v>872</v>
       </c>
       <c r="C505"/>
       <c r="D505" t="s">
-        <v>485</v>
+        <v>855</v>
       </c>
       <c r="E505" t="s">
-        <v>258</v>
+        <v>121</v>
       </c>
       <c r="F505" t="s">
-        <v>76</v>
+        <v>122</v>
       </c>
       <c r="G505" t="s">
-        <v>259</v>
+        <v>821</v>
       </c>
       <c r="H505" t="s">
-        <v>78</v>
+        <v>124</v>
       </c>
       <c r="I505" s="3">
-        <v>142.6</v>
+        <v>86.8</v>
       </c>
       <c r="J505" s="4">
         <v>45839.0</v>
       </c>
       <c r="K505" s="4">
-        <v>47071.0</v>
+        <v>46489.0</v>
       </c>
       <c r="L505" s="3"/>
       <c r="M505" s="4"/>
       <c r="N505" s="4"/>
-      <c r="O505" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O505" s="3"/>
+      <c r="P505" s="4"/>
+      <c r="Q505" s="4"/>
     </row>
     <row r="506" spans="1:17">
       <c r="A506" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B506" t="s">
         <v>873</v>
       </c>
       <c r="C506"/>
       <c r="D506" t="s">
-        <v>856</v>
+        <v>539</v>
       </c>
       <c r="E506" t="s">
-        <v>121</v>
+        <v>320</v>
       </c>
       <c r="F506" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="G506" t="s">
-        <v>822</v>
+        <v>540</v>
       </c>
       <c r="H506" t="s">
-        <v>124</v>
+        <v>24</v>
       </c>
       <c r="I506" s="3">
-        <v>86.8</v>
+        <v>296.0</v>
       </c>
       <c r="J506" s="4">
-        <v>45839.0</v>
+        <v>45216.0</v>
       </c>
       <c r="K506" s="4">
-        <v>46489.0</v>
-[...3 lines deleted...]
-      <c r="N506" s="4"/>
+        <v>47042.0</v>
+      </c>
+      <c r="L506" s="3">
+        <v>194.0</v>
+      </c>
+      <c r="M506" s="4">
+        <v>45216.0</v>
+      </c>
+      <c r="N506" s="4">
+        <v>47042.0</v>
+      </c>
       <c r="O506" s="3"/>
       <c r="P506" s="4"/>
       <c r="Q506" s="4"/>
     </row>
     <row r="507" spans="1:17">
       <c r="A507" s="1">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B507" t="s">
         <v>874</v>
       </c>
       <c r="C507"/>
       <c r="D507" t="s">
-        <v>539</v>
+        <v>130</v>
       </c>
       <c r="E507" t="s">
-        <v>320</v>
+        <v>131</v>
       </c>
       <c r="F507" t="s">
-        <v>22</v>
+        <v>91</v>
       </c>
       <c r="G507" t="s">
-        <v>540</v>
+        <v>132</v>
       </c>
       <c r="H507" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="I507" s="3">
-        <v>296.0</v>
+        <v>647.0</v>
       </c>
       <c r="J507" s="4">
-        <v>45216.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K507" s="4">
-        <v>47042.0</v>
+        <v>46901.0</v>
       </c>
       <c r="L507" s="3">
-        <v>194.0</v>
+        <v>456.0</v>
       </c>
       <c r="M507" s="4">
-        <v>45216.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N507" s="4">
-        <v>47042.0</v>
+        <v>46901.0</v>
       </c>
       <c r="O507" s="3"/>
       <c r="P507" s="4"/>
       <c r="Q507" s="4"/>
     </row>
     <row r="508" spans="1:17">
       <c r="A508" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B508" t="s">
         <v>875</v>
       </c>
       <c r="C508"/>
       <c r="D508" t="s">
         <v>130</v>
       </c>
       <c r="E508" t="s">
         <v>131</v>
       </c>
       <c r="F508" t="s">
         <v>91</v>
       </c>
       <c r="G508" t="s">
         <v>132</v>
       </c>
       <c r="H508" t="s">
         <v>93</v>
       </c>
       <c r="I508" s="3">
         <v>647.0</v>
       </c>
       <c r="J508" s="4">
         <v>45839.0</v>
       </c>
       <c r="K508" s="4">
         <v>46901.0</v>
       </c>
       <c r="L508" s="3">
         <v>456.0</v>
       </c>
       <c r="M508" s="4">
         <v>45839.0</v>
       </c>
       <c r="N508" s="4">
         <v>46901.0</v>
       </c>
       <c r="O508" s="3"/>
       <c r="P508" s="4"/>
       <c r="Q508" s="4"/>
     </row>
     <row r="509" spans="1:17">
       <c r="A509" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B509" t="s">
         <v>876</v>
       </c>
       <c r="C509"/>
       <c r="D509" t="s">
-        <v>130</v>
+        <v>68</v>
       </c>
       <c r="E509" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="F509" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="G509" t="s">
-        <v>132</v>
+        <v>71</v>
       </c>
       <c r="H509" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="I509" s="3">
-        <v>647.0</v>
+        <v>275.0</v>
       </c>
       <c r="J509" s="4">
-        <v>45839.0</v>
+        <v>45768.0</v>
       </c>
       <c r="K509" s="4">
-        <v>46901.0</v>
+        <v>47593.0</v>
       </c>
       <c r="L509" s="3">
-        <v>456.0</v>
+        <v>150.0</v>
       </c>
       <c r="M509" s="4">
-        <v>45839.0</v>
+        <v>45768.0</v>
       </c>
       <c r="N509" s="4">
-        <v>46901.0</v>
+        <v>47593.0</v>
       </c>
       <c r="O509" s="3"/>
       <c r="P509" s="4"/>
       <c r="Q509" s="4"/>
     </row>
     <row r="510" spans="1:17">
       <c r="A510" s="1">
         <v>8</v>
       </c>
       <c r="B510" t="s">
         <v>877</v>
       </c>
-      <c r="C510"/>
+      <c r="C510" t="s">
+        <v>135</v>
+      </c>
       <c r="D510" t="s">
-        <v>68</v>
+        <v>136</v>
       </c>
       <c r="E510" t="s">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="F510" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="G510" t="s">
-        <v>71</v>
+        <v>138</v>
       </c>
       <c r="H510" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="I510" s="3">
-        <v>275.0</v>
+        <v>1035.4</v>
       </c>
       <c r="J510" s="4">
-        <v>45768.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K510" s="4">
-        <v>47593.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L510" s="3">
-        <v>150.0</v>
+        <v>824.6</v>
       </c>
       <c r="M510" s="4">
-        <v>45768.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N510" s="4">
-        <v>47593.0</v>
+        <v>47092.0</v>
       </c>
       <c r="O510" s="3"/>
       <c r="P510" s="4"/>
       <c r="Q510" s="4"/>
     </row>
     <row r="511" spans="1:17">
       <c r="A511" s="1">
         <v>8</v>
       </c>
       <c r="B511" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="C511" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D511" t="s">
         <v>136</v>
       </c>
       <c r="E511" t="s">
         <v>137</v>
       </c>
       <c r="F511" t="s">
         <v>91</v>
       </c>
       <c r="G511" t="s">
         <v>138</v>
       </c>
       <c r="H511" t="s">
         <v>93</v>
       </c>
       <c r="I511" s="3">
-        <v>1035.4</v>
+        <v>80.6</v>
       </c>
       <c r="J511" s="4">
         <v>45839.0</v>
       </c>
       <c r="K511" s="4">
         <v>47092.0</v>
       </c>
       <c r="L511" s="3">
-        <v>824.6</v>
+        <v>80.6</v>
       </c>
       <c r="M511" s="4">
         <v>45839.0</v>
       </c>
       <c r="N511" s="4">
         <v>47092.0</v>
       </c>
       <c r="O511" s="3"/>
       <c r="P511" s="4"/>
       <c r="Q511" s="4"/>
     </row>
     <row r="512" spans="1:17">
       <c r="A512" s="1">
         <v>8</v>
       </c>
       <c r="B512" t="s">
         <v>878</v>
       </c>
-      <c r="C512" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C512"/>
       <c r="D512" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E512" t="s">
-        <v>137</v>
+        <v>69</v>
       </c>
       <c r="F512" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="G512" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="H512" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="I512" s="3">
-        <v>80.6</v>
+        <v>300.0</v>
       </c>
       <c r="J512" s="4">
-        <v>45839.0</v>
+        <v>45768.0</v>
       </c>
       <c r="K512" s="4">
-        <v>47092.0</v>
+        <v>47593.0</v>
       </c>
       <c r="L512" s="3">
-        <v>80.6</v>
+        <v>250.0</v>
       </c>
       <c r="M512" s="4">
-        <v>45839.0</v>
+        <v>45768.0</v>
       </c>
       <c r="N512" s="4">
-        <v>47092.0</v>
+        <v>47593.0</v>
       </c>
       <c r="O512" s="3"/>
       <c r="P512" s="4"/>
       <c r="Q512" s="4"/>
     </row>
     <row r="513" spans="1:17">
       <c r="A513" s="1">
         <v>8</v>
       </c>
       <c r="B513" t="s">
         <v>879</v>
       </c>
-      <c r="C513"/>
+      <c r="C513" t="s">
+        <v>135</v>
+      </c>
       <c r="D513" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E513" t="s">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="F513" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="G513" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="H513" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="I513" s="3">
-        <v>300.0</v>
+        <v>1035.4</v>
       </c>
       <c r="J513" s="4">
-        <v>45768.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K513" s="4">
-        <v>47593.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L513" s="3">
-        <v>250.0</v>
+        <v>824.6</v>
       </c>
       <c r="M513" s="4">
-        <v>45768.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N513" s="4">
-        <v>47593.0</v>
+        <v>47092.0</v>
       </c>
       <c r="O513" s="3"/>
       <c r="P513" s="4"/>
       <c r="Q513" s="4"/>
     </row>
     <row r="514" spans="1:17">
       <c r="A514" s="1">
         <v>8</v>
       </c>
       <c r="B514" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C514" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D514" t="s">
         <v>144</v>
       </c>
       <c r="E514" t="s">
         <v>137</v>
       </c>
       <c r="F514" t="s">
         <v>91</v>
       </c>
       <c r="G514" t="s">
         <v>138</v>
       </c>
       <c r="H514" t="s">
         <v>93</v>
       </c>
       <c r="I514" s="3">
-        <v>1035.4</v>
+        <v>80.6</v>
       </c>
       <c r="J514" s="4">
         <v>45839.0</v>
       </c>
       <c r="K514" s="4">
         <v>47092.0</v>
       </c>
       <c r="L514" s="3">
-        <v>824.6</v>
+        <v>80.6</v>
       </c>
       <c r="M514" s="4">
         <v>45839.0</v>
       </c>
       <c r="N514" s="4">
         <v>47092.0</v>
       </c>
       <c r="O514" s="3"/>
       <c r="P514" s="4"/>
       <c r="Q514" s="4"/>
     </row>
     <row r="515" spans="1:17">
       <c r="A515" s="1">
         <v>8</v>
       </c>
       <c r="B515" t="s">
         <v>880</v>
       </c>
-      <c r="C515" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C515"/>
       <c r="D515" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E515" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="F515" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="G515" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="H515" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="I515" s="3">
-        <v>80.6</v>
+        <v>372.0</v>
       </c>
       <c r="J515" s="4">
         <v>45839.0</v>
       </c>
       <c r="K515" s="4">
-        <v>47092.0</v>
+        <v>47057.0</v>
       </c>
       <c r="L515" s="3">
-        <v>80.6</v>
+        <v>285.2</v>
       </c>
       <c r="M515" s="4">
         <v>45839.0</v>
       </c>
       <c r="N515" s="4">
-        <v>47092.0</v>
+        <v>47057.0</v>
       </c>
       <c r="O515" s="3"/>
       <c r="P515" s="4"/>
       <c r="Q515" s="4"/>
     </row>
     <row r="516" spans="1:17">
       <c r="A516" s="1">
         <v>8</v>
       </c>
       <c r="B516" t="s">
-        <v>881</v>
-[...1 lines deleted...]
-      <c r="C516"/>
+        <v>880</v>
+      </c>
+      <c r="C516" t="s">
+        <v>149</v>
+      </c>
       <c r="D516" t="s">
         <v>146</v>
       </c>
       <c r="E516" t="s">
         <v>147</v>
       </c>
       <c r="F516" t="s">
         <v>34</v>
       </c>
       <c r="G516" t="s">
         <v>148</v>
       </c>
       <c r="H516" t="s">
         <v>36</v>
       </c>
       <c r="I516" s="3">
-        <v>372.0</v>
+        <v>471.2</v>
       </c>
       <c r="J516" s="4">
-        <v>45839.0</v>
+        <v>46023.0</v>
       </c>
       <c r="K516" s="4">
         <v>47057.0</v>
       </c>
       <c r="L516" s="3">
-        <v>285.2</v>
+        <v>384.4</v>
       </c>
       <c r="M516" s="4">
-        <v>45839.0</v>
+        <v>45946.0</v>
       </c>
       <c r="N516" s="4">
         <v>47057.0</v>
       </c>
       <c r="O516" s="3"/>
       <c r="P516" s="4"/>
       <c r="Q516" s="4"/>
     </row>
     <row r="517" spans="1:17">
       <c r="A517" s="1">
         <v>8</v>
       </c>
       <c r="B517" t="s">
         <v>881</v>
       </c>
-      <c r="C517" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C517"/>
       <c r="D517" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E517" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="F517" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="G517" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="H517" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="I517" s="3">
-        <v>471.2</v>
+        <v>645.0</v>
       </c>
       <c r="J517" s="4">
-        <v>46023.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K517" s="4">
-        <v>47057.0</v>
+        <v>47098.0</v>
       </c>
       <c r="L517" s="3">
-        <v>384.4</v>
+        <v>454.0</v>
       </c>
       <c r="M517" s="4">
-        <v>45946.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N517" s="4">
-        <v>47057.0</v>
+        <v>47098.0</v>
       </c>
       <c r="O517" s="3"/>
       <c r="P517" s="4"/>
       <c r="Q517" s="4"/>
     </row>
     <row r="518" spans="1:17">
       <c r="A518" s="1">
         <v>8</v>
       </c>
       <c r="B518" t="s">
+        <v>881</v>
+      </c>
+      <c r="C518" t="s">
         <v>882</v>
       </c>
-      <c r="C518"/>
       <c r="D518" t="s">
         <v>151</v>
       </c>
       <c r="E518" t="s">
         <v>152</v>
       </c>
       <c r="F518" t="s">
         <v>91</v>
       </c>
       <c r="G518" t="s">
         <v>153</v>
       </c>
       <c r="H518" t="s">
         <v>93</v>
       </c>
       <c r="I518" s="3">
-        <v>645.0</v>
+        <v>127.0</v>
       </c>
       <c r="J518" s="4">
         <v>45839.0</v>
       </c>
       <c r="K518" s="4">
         <v>47098.0</v>
       </c>
       <c r="L518" s="3">
-        <v>454.0</v>
+        <v>64.0</v>
       </c>
       <c r="M518" s="4">
         <v>45839.0</v>
       </c>
       <c r="N518" s="4">
         <v>47098.0</v>
       </c>
       <c r="O518" s="3"/>
       <c r="P518" s="4"/>
       <c r="Q518" s="4"/>
     </row>
     <row r="519" spans="1:17">
       <c r="A519" s="1">
         <v>8</v>
       </c>
       <c r="B519" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="C519" t="s">
-        <v>883</v>
+        <v>135</v>
       </c>
       <c r="D519" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="E519" t="s">
-        <v>152</v>
+        <v>137</v>
       </c>
       <c r="F519" t="s">
         <v>91</v>
       </c>
       <c r="G519" t="s">
-        <v>153</v>
+        <v>138</v>
       </c>
       <c r="H519" t="s">
         <v>93</v>
       </c>
       <c r="I519" s="3">
-        <v>127.0</v>
+        <v>1035.4</v>
       </c>
       <c r="J519" s="4">
         <v>45839.0</v>
       </c>
       <c r="K519" s="4">
-        <v>47098.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L519" s="3">
-        <v>64.0</v>
+        <v>824.6</v>
       </c>
       <c r="M519" s="4">
         <v>45839.0</v>
       </c>
       <c r="N519" s="4">
-        <v>47098.0</v>
+        <v>47092.0</v>
       </c>
       <c r="O519" s="3"/>
       <c r="P519" s="4"/>
       <c r="Q519" s="4"/>
     </row>
     <row r="520" spans="1:17">
       <c r="A520" s="1">
         <v>8</v>
       </c>
       <c r="B520" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="C520" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D520" t="s">
         <v>155</v>
       </c>
       <c r="E520" t="s">
         <v>137</v>
       </c>
       <c r="F520" t="s">
         <v>91</v>
       </c>
       <c r="G520" t="s">
         <v>138</v>
       </c>
       <c r="H520" t="s">
         <v>93</v>
       </c>
       <c r="I520" s="3">
-        <v>1035.4</v>
+        <v>80.6</v>
       </c>
       <c r="J520" s="4">
         <v>45839.0</v>
       </c>
       <c r="K520" s="4">
         <v>47092.0</v>
       </c>
       <c r="L520" s="3">
-        <v>824.6</v>
+        <v>80.6</v>
       </c>
       <c r="M520" s="4">
         <v>45839.0</v>
       </c>
       <c r="N520" s="4">
         <v>47092.0</v>
       </c>
       <c r="O520" s="3"/>
       <c r="P520" s="4"/>
       <c r="Q520" s="4"/>
     </row>
     <row r="521" spans="1:17">
       <c r="A521" s="1">
         <v>8</v>
       </c>
       <c r="B521" t="s">
         <v>884</v>
       </c>
       <c r="C521" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D521" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E521" t="s">
         <v>137</v>
       </c>
       <c r="F521" t="s">
         <v>91</v>
       </c>
       <c r="G521" t="s">
         <v>138</v>
       </c>
       <c r="H521" t="s">
         <v>93</v>
       </c>
       <c r="I521" s="3">
-        <v>80.6</v>
+        <v>1035.4</v>
       </c>
       <c r="J521" s="4">
         <v>45839.0</v>
       </c>
       <c r="K521" s="4">
         <v>47092.0</v>
       </c>
       <c r="L521" s="3">
-        <v>80.6</v>
+        <v>824.6</v>
       </c>
       <c r="M521" s="4">
         <v>45839.0</v>
       </c>
       <c r="N521" s="4">
         <v>47092.0</v>
       </c>
       <c r="O521" s="3"/>
       <c r="P521" s="4"/>
       <c r="Q521" s="4"/>
     </row>
     <row r="522" spans="1:17">
       <c r="A522" s="1">
         <v>8</v>
       </c>
       <c r="B522" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="C522" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D522" t="s">
         <v>157</v>
       </c>
       <c r="E522" t="s">
         <v>137</v>
       </c>
       <c r="F522" t="s">
         <v>91</v>
       </c>
       <c r="G522" t="s">
         <v>138</v>
       </c>
       <c r="H522" t="s">
         <v>93</v>
       </c>
       <c r="I522" s="3">
-        <v>1035.4</v>
+        <v>80.6</v>
       </c>
       <c r="J522" s="4">
         <v>45839.0</v>
       </c>
       <c r="K522" s="4">
         <v>47092.0</v>
       </c>
       <c r="L522" s="3">
-        <v>824.6</v>
+        <v>80.6</v>
       </c>
       <c r="M522" s="4">
         <v>45839.0</v>
       </c>
       <c r="N522" s="4">
         <v>47092.0</v>
       </c>
       <c r="O522" s="3"/>
       <c r="P522" s="4"/>
       <c r="Q522" s="4"/>
     </row>
     <row r="523" spans="1:17">
       <c r="A523" s="1">
         <v>8</v>
       </c>
       <c r="B523" t="s">
         <v>885</v>
       </c>
-      <c r="C523" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C523"/>
       <c r="D523" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E523" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="F523" t="s">
         <v>91</v>
       </c>
       <c r="G523" t="s">
-        <v>138</v>
+        <v>160</v>
       </c>
       <c r="H523" t="s">
         <v>93</v>
       </c>
       <c r="I523" s="3">
-        <v>80.6</v>
+        <v>550.0</v>
       </c>
       <c r="J523" s="4">
-        <v>45839.0</v>
+        <v>45658.0</v>
       </c>
       <c r="K523" s="4">
-        <v>47092.0</v>
+        <v>46676.0</v>
       </c>
       <c r="L523" s="3">
-        <v>80.6</v>
+        <v>398.0</v>
       </c>
       <c r="M523" s="4">
-        <v>45839.0</v>
+        <v>45658.0</v>
       </c>
       <c r="N523" s="4">
-        <v>47092.0</v>
+        <v>46676.0</v>
       </c>
       <c r="O523" s="3"/>
       <c r="P523" s="4"/>
       <c r="Q523" s="4"/>
     </row>
     <row r="524" spans="1:17">
       <c r="A524" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B524" t="s">
         <v>886</v>
       </c>
       <c r="C524"/>
       <c r="D524" t="s">
         <v>159</v>
       </c>
       <c r="E524" t="s">
         <v>131</v>
       </c>
       <c r="F524" t="s">
         <v>91</v>
       </c>
       <c r="G524" t="s">
         <v>160</v>
       </c>
       <c r="H524" t="s">
         <v>93</v>
       </c>
       <c r="I524" s="3">
         <v>550.0</v>
       </c>
       <c r="J524" s="4">
         <v>45658.0</v>
       </c>
       <c r="K524" s="4">
         <v>46676.0</v>
       </c>
       <c r="L524" s="3">
         <v>398.0</v>
       </c>
       <c r="M524" s="4">
         <v>45658.0</v>
       </c>
       <c r="N524" s="4">
         <v>46676.0</v>
       </c>
       <c r="O524" s="3"/>
       <c r="P524" s="4"/>
       <c r="Q524" s="4"/>
     </row>
     <row r="525" spans="1:17">
       <c r="A525" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B525" t="s">
         <v>887</v>
       </c>
       <c r="C525"/>
       <c r="D525" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E525" t="s">
-        <v>131</v>
+        <v>69</v>
       </c>
       <c r="F525" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="G525" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="H525" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="I525" s="3">
-        <v>550.0</v>
+        <v>250.0</v>
       </c>
       <c r="J525" s="4">
-        <v>45658.0</v>
+        <v>45238.0</v>
       </c>
       <c r="K525" s="4">
-        <v>46676.0</v>
+        <v>47064.0</v>
       </c>
       <c r="L525" s="3">
-        <v>398.0</v>
+        <v>180.0</v>
       </c>
       <c r="M525" s="4">
-        <v>45658.0</v>
+        <v>45238.0</v>
       </c>
       <c r="N525" s="4">
-        <v>46676.0</v>
+        <v>47064.0</v>
       </c>
       <c r="O525" s="3"/>
       <c r="P525" s="4"/>
       <c r="Q525" s="4"/>
     </row>
     <row r="526" spans="1:17">
       <c r="A526" s="1">
         <v>8</v>
       </c>
       <c r="B526" t="s">
         <v>888</v>
       </c>
       <c r="C526"/>
       <c r="D526" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E526" t="s">
-        <v>69</v>
+        <v>166</v>
       </c>
       <c r="F526" t="s">
-        <v>70</v>
+        <v>34</v>
       </c>
       <c r="G526" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="H526" t="s">
-        <v>72</v>
+        <v>36</v>
       </c>
       <c r="I526" s="3">
-        <v>250.0</v>
+        <v>393.0</v>
       </c>
       <c r="J526" s="4">
-        <v>45238.0</v>
+        <v>45744.0</v>
       </c>
       <c r="K526" s="4">
-        <v>47064.0</v>
+        <v>46502.0</v>
       </c>
       <c r="L526" s="3">
-        <v>180.0</v>
+        <v>247.0</v>
       </c>
       <c r="M526" s="4">
-        <v>45238.0</v>
+        <v>45743.0</v>
       </c>
       <c r="N526" s="4">
-        <v>47064.0</v>
+        <v>46502.0</v>
       </c>
       <c r="O526" s="3"/>
       <c r="P526" s="4"/>
       <c r="Q526" s="4"/>
     </row>
     <row r="527" spans="1:17">
       <c r="A527" s="1">
         <v>8</v>
       </c>
       <c r="B527" t="s">
         <v>889</v>
       </c>
       <c r="C527"/>
       <c r="D527" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="E527" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="F527" t="s">
-        <v>34</v>
+        <v>76</v>
       </c>
       <c r="G527" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="H527" t="s">
-        <v>36</v>
+        <v>78</v>
       </c>
       <c r="I527" s="3">
-        <v>393.0</v>
+        <v>621.0</v>
       </c>
       <c r="J527" s="4">
-        <v>45744.0</v>
+        <v>45764.0</v>
       </c>
       <c r="K527" s="4">
-        <v>46502.0</v>
+        <v>47589.0</v>
       </c>
       <c r="L527" s="3">
-        <v>247.0</v>
+        <v>463.0</v>
       </c>
       <c r="M527" s="4">
-        <v>45743.0</v>
+        <v>45764.0</v>
       </c>
       <c r="N527" s="4">
-        <v>46502.0</v>
+        <v>47589.0</v>
       </c>
       <c r="O527" s="3"/>
       <c r="P527" s="4"/>
       <c r="Q527" s="4"/>
     </row>
     <row r="528" spans="1:17">
       <c r="A528" s="1">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B528" t="s">
         <v>890</v>
       </c>
       <c r="C528"/>
       <c r="D528" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="E528" t="s">
-        <v>170</v>
+        <v>131</v>
       </c>
       <c r="F528" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="G528" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H528" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="I528" s="3">
-        <v>621.0</v>
+        <v>419.1</v>
       </c>
       <c r="J528" s="4">
-        <v>45764.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K528" s="4">
-        <v>47589.0</v>
+        <v>46901.0</v>
       </c>
       <c r="L528" s="3">
-        <v>463.0</v>
+        <v>205.8</v>
       </c>
       <c r="M528" s="4">
-        <v>45764.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N528" s="4">
-        <v>47589.0</v>
+        <v>46901.0</v>
       </c>
       <c r="O528" s="3"/>
       <c r="P528" s="4"/>
       <c r="Q528" s="4"/>
     </row>
     <row r="529" spans="1:17">
       <c r="A529" s="1">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B529" t="s">
         <v>891</v>
       </c>
-      <c r="C529"/>
+      <c r="C529" t="s">
+        <v>176</v>
+      </c>
       <c r="D529" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="E529" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="F529" t="s">
-        <v>91</v>
+        <v>34</v>
       </c>
       <c r="G529" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="H529" t="s">
-        <v>93</v>
+        <v>36</v>
       </c>
       <c r="I529" s="3">
-        <v>419.1</v>
+        <v>300.0</v>
       </c>
       <c r="J529" s="4">
-        <v>45839.0</v>
+        <v>45406.0</v>
       </c>
       <c r="K529" s="4">
-        <v>46901.0</v>
+        <v>47231.0</v>
       </c>
       <c r="L529" s="3">
-        <v>205.8</v>
+        <v>200.0</v>
       </c>
       <c r="M529" s="4">
-        <v>45839.0</v>
+        <v>45406.0</v>
       </c>
       <c r="N529" s="4">
-        <v>46901.0</v>
+        <v>47231.0</v>
       </c>
       <c r="O529" s="3"/>
       <c r="P529" s="4"/>
       <c r="Q529" s="4"/>
     </row>
     <row r="530" spans="1:17">
       <c r="A530" s="1">
         <v>8</v>
       </c>
       <c r="B530" t="s">
         <v>892</v>
       </c>
       <c r="C530" t="s">
-        <v>176</v>
+        <v>135</v>
       </c>
       <c r="D530" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E530" t="s">
-        <v>147</v>
+        <v>181</v>
       </c>
       <c r="F530" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="G530" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H530" t="s">
-        <v>36</v>
+        <v>93</v>
       </c>
       <c r="I530" s="3">
-        <v>300.0</v>
+        <v>859.3</v>
       </c>
       <c r="J530" s="4">
-        <v>45406.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K530" s="4">
-        <v>47231.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L530" s="3">
-        <v>200.0</v>
+        <v>737.8</v>
       </c>
       <c r="M530" s="4">
-        <v>45406.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N530" s="4">
-        <v>47231.0</v>
+        <v>47092.0</v>
       </c>
       <c r="O530" s="3"/>
       <c r="P530" s="4"/>
       <c r="Q530" s="4"/>
     </row>
     <row r="531" spans="1:17">
       <c r="A531" s="1">
         <v>8</v>
       </c>
       <c r="B531" t="s">
-        <v>893</v>
+        <v>892</v>
       </c>
       <c r="C531" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D531" t="s">
         <v>180</v>
       </c>
       <c r="E531" t="s">
         <v>181</v>
       </c>
       <c r="F531" t="s">
         <v>91</v>
       </c>
       <c r="G531" t="s">
         <v>182</v>
       </c>
       <c r="H531" t="s">
         <v>93</v>
       </c>
       <c r="I531" s="3">
-        <v>859.3</v>
+        <v>113.1</v>
       </c>
       <c r="J531" s="4">
         <v>45839.0</v>
       </c>
       <c r="K531" s="4">
         <v>47092.0</v>
       </c>
       <c r="L531" s="3">
-        <v>737.8</v>
+        <v>113.1</v>
       </c>
       <c r="M531" s="4">
         <v>45839.0</v>
       </c>
       <c r="N531" s="4">
         <v>47092.0</v>
       </c>
       <c r="O531" s="3"/>
       <c r="P531" s="4"/>
       <c r="Q531" s="4"/>
     </row>
     <row r="532" spans="1:17">
       <c r="A532" s="1">
         <v>8</v>
       </c>
       <c r="B532" t="s">
         <v>893</v>
       </c>
-      <c r="C532" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C532"/>
       <c r="D532" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="E532" t="s">
-        <v>181</v>
+        <v>69</v>
       </c>
       <c r="F532" t="s">
-        <v>91</v>
+        <v>70</v>
       </c>
       <c r="G532" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="H532" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="I532" s="3">
-        <v>113.1</v>
+        <v>364.0</v>
       </c>
       <c r="J532" s="4">
-        <v>45839.0</v>
+        <v>46139.0</v>
       </c>
       <c r="K532" s="4">
-        <v>47092.0</v>
+        <v>47964.0</v>
       </c>
       <c r="L532" s="3">
-        <v>113.1</v>
+        <v>294.0</v>
       </c>
       <c r="M532" s="4">
-        <v>45839.0</v>
+        <v>46139.0</v>
       </c>
       <c r="N532" s="4">
-        <v>47092.0</v>
+        <v>47964.0</v>
       </c>
       <c r="O532" s="3"/>
       <c r="P532" s="4"/>
       <c r="Q532" s="4"/>
     </row>
     <row r="533" spans="1:17">
       <c r="A533" s="1">
         <v>8</v>
       </c>
       <c r="B533" t="s">
         <v>894</v>
       </c>
-      <c r="C533"/>
+      <c r="C533" t="s">
+        <v>135</v>
+      </c>
       <c r="D533" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E533" t="s">
-        <v>69</v>
+        <v>137</v>
       </c>
       <c r="F533" t="s">
-        <v>70</v>
+        <v>91</v>
       </c>
       <c r="G533" t="s">
-        <v>185</v>
+        <v>138</v>
       </c>
       <c r="H533" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="I533" s="3">
-        <v>364.0</v>
+        <v>1035.4</v>
       </c>
       <c r="J533" s="4">
-        <v>46139.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K533" s="4">
-        <v>47964.0</v>
+        <v>47092.0</v>
       </c>
       <c r="L533" s="3">
-        <v>294.0</v>
+        <v>824.6</v>
       </c>
       <c r="M533" s="4">
-        <v>46139.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N533" s="4">
-        <v>47964.0</v>
+        <v>47092.0</v>
       </c>
       <c r="O533" s="3"/>
       <c r="P533" s="4"/>
       <c r="Q533" s="4"/>
     </row>
     <row r="534" spans="1:17">
       <c r="A534" s="1">
         <v>8</v>
       </c>
       <c r="B534" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="C534" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="D534" t="s">
         <v>187</v>
       </c>
       <c r="E534" t="s">
         <v>137</v>
       </c>
       <c r="F534" t="s">
         <v>91</v>
       </c>
       <c r="G534" t="s">
         <v>138</v>
       </c>
       <c r="H534" t="s">
         <v>93</v>
       </c>
       <c r="I534" s="3">
-        <v>1035.4</v>
+        <v>80.6</v>
       </c>
       <c r="J534" s="4">
         <v>45839.0</v>
       </c>
       <c r="K534" s="4">
         <v>47092.0</v>
       </c>
       <c r="L534" s="3">
-        <v>824.6</v>
+        <v>80.6</v>
       </c>
       <c r="M534" s="4">
         <v>45839.0</v>
       </c>
       <c r="N534" s="4">
         <v>47092.0</v>
       </c>
       <c r="O534" s="3"/>
       <c r="P534" s="4"/>
       <c r="Q534" s="4"/>
     </row>
     <row r="535" spans="1:17">
       <c r="A535" s="1">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B535" t="s">
         <v>895</v>
       </c>
-      <c r="C535" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C535"/>
       <c r="D535" t="s">
-        <v>187</v>
+        <v>757</v>
       </c>
       <c r="E535" t="s">
-        <v>137</v>
+        <v>265</v>
       </c>
       <c r="F535" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="G535" t="s">
-        <v>138</v>
+        <v>275</v>
       </c>
       <c r="H535" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="I535" s="3">
-        <v>80.6</v>
+        <v>230.0</v>
       </c>
       <c r="J535" s="4">
-        <v>45839.0</v>
+        <v>45574.0</v>
       </c>
       <c r="K535" s="4">
-        <v>47092.0</v>
+        <v>46657.0</v>
       </c>
       <c r="L535" s="3">
-        <v>80.6</v>
+        <v>125.0</v>
       </c>
       <c r="M535" s="4">
-        <v>45839.0</v>
+        <v>45574.0</v>
       </c>
       <c r="N535" s="4">
-        <v>47092.0</v>
+        <v>46657.0</v>
       </c>
       <c r="O535" s="3"/>
       <c r="P535" s="4"/>
       <c r="Q535" s="4"/>
     </row>
     <row r="536" spans="1:17">
       <c r="A536" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B536" t="s">
         <v>896</v>
       </c>
       <c r="C536"/>
       <c r="D536" t="s">
-        <v>758</v>
+        <v>897</v>
       </c>
       <c r="E536" t="s">
-        <v>265</v>
+        <v>83</v>
       </c>
       <c r="F536" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="G536" t="s">
-        <v>275</v>
+        <v>84</v>
       </c>
       <c r="H536" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="I536" s="3">
-        <v>230.0</v>
+        <v>285.2</v>
       </c>
       <c r="J536" s="4">
-        <v>45574.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K536" s="4">
-        <v>46657.0</v>
+        <v>46335.0</v>
       </c>
       <c r="L536" s="3">
-        <v>125.0</v>
+        <v>261.64</v>
       </c>
       <c r="M536" s="4">
-        <v>45574.0</v>
+        <v>45839.0</v>
       </c>
       <c r="N536" s="4">
-        <v>46657.0</v>
+        <v>46335.0</v>
       </c>
       <c r="O536" s="3"/>
       <c r="P536" s="4"/>
       <c r="Q536" s="4"/>
     </row>
     <row r="537" spans="1:17">
       <c r="A537" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B537" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C537"/>
       <c r="D537" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="E537" t="s">
         <v>83</v>
       </c>
       <c r="F537" t="s">
         <v>34</v>
       </c>
       <c r="G537" t="s">
         <v>84</v>
       </c>
       <c r="H537" t="s">
         <v>36</v>
       </c>
       <c r="I537" s="3">
-        <v>285.2</v>
+        <v>332.32</v>
       </c>
       <c r="J537" s="4">
         <v>45839.0</v>
       </c>
       <c r="K537" s="4">
         <v>46335.0</v>
       </c>
       <c r="L537" s="3">
-        <v>261.64</v>
+        <v>302.56</v>
       </c>
       <c r="M537" s="4">
         <v>45839.0</v>
       </c>
       <c r="N537" s="4">
         <v>46335.0</v>
       </c>
-      <c r="O537" s="3"/>
-[...1 lines deleted...]
-      <c r="Q537" s="4"/>
+      <c r="O537" s="3">
+        <v>102.0</v>
+      </c>
+      <c r="P537" s="4">
+        <v>45523.0</v>
+      </c>
+      <c r="Q537" s="4">
+        <v>46335.0</v>
+      </c>
     </row>
     <row r="538" spans="1:17">
       <c r="A538" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B538" t="s">
         <v>899</v>
       </c>
-      <c r="C538"/>
+      <c r="C538" t="s">
+        <v>900</v>
+      </c>
       <c r="D538" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="E538" t="s">
         <v>83</v>
       </c>
       <c r="F538" t="s">
         <v>34</v>
       </c>
       <c r="G538" t="s">
         <v>84</v>
       </c>
       <c r="H538" t="s">
         <v>36</v>
       </c>
       <c r="I538" s="3">
-        <v>332.32</v>
+        <v>257.92</v>
       </c>
       <c r="J538" s="4">
-        <v>45839.0</v>
+        <v>46086.0</v>
       </c>
       <c r="K538" s="4">
         <v>46335.0</v>
       </c>
-      <c r="L538" s="3">
-[...16 lines deleted...]
-      </c>
+      <c r="L538" s="3"/>
+      <c r="M538" s="4"/>
+      <c r="N538" s="4"/>
+      <c r="O538" s="3"/>
+      <c r="P538" s="4"/>
+      <c r="Q538" s="4"/>
     </row>
     <row r="539" spans="1:17">
       <c r="A539" s="1">
         <v>5</v>
       </c>
       <c r="B539" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="C539" t="s">
-        <v>901</v>
+        <v>198</v>
       </c>
       <c r="D539" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="E539" t="s">
         <v>83</v>
       </c>
       <c r="F539" t="s">
         <v>34</v>
       </c>
       <c r="G539" t="s">
         <v>84</v>
       </c>
       <c r="H539" t="s">
         <v>36</v>
       </c>
       <c r="I539" s="3">
-        <v>257.92</v>
+        <v>319.92</v>
       </c>
       <c r="J539" s="4">
-        <v>46086.0</v>
+        <v>45839.0</v>
       </c>
       <c r="K539" s="4">
         <v>46335.0</v>
       </c>
-      <c r="L539" s="3"/>
-[...4 lines deleted...]
-      <c r="Q539" s="4"/>
+      <c r="L539" s="3">
+        <v>312.48</v>
+      </c>
+      <c r="M539" s="4">
+        <v>46086.0</v>
+      </c>
+      <c r="N539" s="4">
+        <v>46335.0</v>
+      </c>
+      <c r="O539" s="3">
+        <v>102.0</v>
+      </c>
+      <c r="P539" s="4">
+        <v>45523.0</v>
+      </c>
+      <c r="Q539" s="4">
+        <v>46335.0</v>
+      </c>
     </row>
     <row r="540" spans="1:17">
       <c r="A540" s="1">
         <v>5</v>
       </c>
       <c r="B540" t="s">
-        <v>900</v>
-[...3 lines deleted...]
-      </c>
+        <v>901</v>
+      </c>
+      <c r="C540"/>
       <c r="D540" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E540" t="s">
-        <v>83</v>
+        <v>62</v>
       </c>
       <c r="F540" t="s">
-        <v>34</v>
+        <v>63</v>
       </c>
       <c r="G540" t="s">
-        <v>84</v>
+        <v>104</v>
       </c>
       <c r="H540" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="I540" s="3">
-        <v>319.92</v>
+        <v>126.0</v>
       </c>
       <c r="J540" s="4">
-        <v>45839.0</v>
+        <v>45048.0</v>
       </c>
       <c r="K540" s="4">
-        <v>46335.0</v>
+        <v>46874.0</v>
       </c>
       <c r="L540" s="3">
-        <v>312.48</v>
+        <v>88.0</v>
       </c>
       <c r="M540" s="4">
-        <v>46086.0</v>
+        <v>45048.0</v>
       </c>
       <c r="N540" s="4">
-        <v>46335.0</v>
+        <v>46874.0</v>
       </c>
       <c r="O540" s="3">
-        <v>102.0</v>
+        <v>38.0</v>
       </c>
       <c r="P540" s="4">
-        <v>45523.0</v>
+        <v>45048.0</v>
       </c>
       <c r="Q540" s="4">
-        <v>46335.0</v>
+        <v>46874.0</v>
       </c>
     </row>
     <row r="541" spans="1:17">
       <c r="A541" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B541" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C541"/>
       <c r="D541" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="E541" t="s">
-        <v>62</v>
+        <v>338</v>
       </c>
       <c r="F541" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="G541" t="s">
-        <v>104</v>
+        <v>339</v>
       </c>
       <c r="H541" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="I541" s="3">
-        <v>126.0</v>
+        <v>148.0</v>
       </c>
       <c r="J541" s="4">
-        <v>45048.0</v>
+        <v>46139.0</v>
       </c>
       <c r="K541" s="4">
-        <v>46874.0</v>
-[...1 lines deleted...]
-      <c r="L541" s="3">
+        <v>47964.0</v>
+      </c>
+      <c r="L541" s="3"/>
+      <c r="M541" s="4"/>
+      <c r="N541" s="4"/>
+      <c r="O541" s="3">
         <v>88.0</v>
       </c>
-      <c r="M541" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="P541" s="4">
-        <v>45048.0</v>
+        <v>46139.0</v>
       </c>
       <c r="Q541" s="4">
-        <v>46874.0</v>
+        <v>47964.0</v>
       </c>
     </row>
     <row r="542" spans="1:17">
       <c r="A542" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B542" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C542"/>
       <c r="D542" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="E542" t="s">
         <v>338</v>
       </c>
       <c r="F542" t="s">
         <v>70</v>
       </c>
       <c r="G542" t="s">
         <v>339</v>
       </c>
       <c r="H542" t="s">
         <v>72</v>
       </c>
       <c r="I542" s="3">
         <v>148.0</v>
       </c>
       <c r="J542" s="4">
         <v>46139.0</v>
       </c>
       <c r="K542" s="4">
         <v>47964.0</v>
       </c>
       <c r="L542" s="3"/>
       <c r="M542" s="4"/>
       <c r="N542" s="4"/>
       <c r="O542" s="3">
         <v>88.0</v>
       </c>
       <c r="P542" s="4">
         <v>46139.0</v>
       </c>
       <c r="Q542" s="4">
         <v>47964.0</v>
       </c>
     </row>
     <row r="543" spans="1:17">
       <c r="A543" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B543" t="s">
         <v>906</v>
       </c>
       <c r="C543"/>
       <c r="D543" t="s">
-        <v>905</v>
+        <v>547</v>
       </c>
       <c r="E543" t="s">
-        <v>338</v>
+        <v>224</v>
       </c>
       <c r="F543" t="s">
-        <v>70</v>
+        <v>225</v>
       </c>
       <c r="G543" t="s">
-        <v>339</v>
+        <v>548</v>
       </c>
       <c r="H543" t="s">
-        <v>72</v>
+        <v>227</v>
       </c>
       <c r="I543" s="3">
-        <v>148.0</v>
+        <v>185.0</v>
       </c>
       <c r="J543" s="4">
-        <v>46139.0</v>
+        <v>45901.0</v>
       </c>
       <c r="K543" s="4">
-        <v>47964.0</v>
+        <v>47063.0</v>
       </c>
       <c r="L543" s="3"/>
       <c r="M543" s="4"/>
       <c r="N543" s="4"/>
-      <c r="O543" s="3">
-[...7 lines deleted...]
-      </c>
+      <c r="O543" s="3"/>
+      <c r="P543" s="4"/>
+      <c r="Q543" s="4"/>
     </row>
     <row r="544" spans="1:17">
       <c r="A544" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B544" t="s">
         <v>907</v>
       </c>
       <c r="C544"/>
       <c r="D544" t="s">
         <v>547</v>
       </c>
       <c r="E544" t="s">
         <v>224</v>
       </c>
       <c r="F544" t="s">
         <v>225</v>
       </c>
       <c r="G544" t="s">
         <v>548</v>
       </c>
       <c r="H544" t="s">
         <v>227</v>
       </c>
       <c r="I544" s="3">
-        <v>185.0</v>
+        <v>210.0</v>
       </c>
       <c r="J544" s="4">
         <v>45901.0</v>
       </c>
       <c r="K544" s="4">
         <v>47063.0</v>
       </c>
       <c r="L544" s="3"/>
       <c r="M544" s="4"/>
       <c r="N544" s="4"/>
       <c r="O544" s="3"/>
       <c r="P544" s="4"/>
       <c r="Q544" s="4"/>
     </row>
     <row r="545" spans="1:17">
       <c r="A545" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B545" t="s">
         <v>908</v>
       </c>
       <c r="C545"/>
       <c r="D545" t="s">
         <v>547</v>
       </c>
       <c r="E545" t="s">
         <v>224</v>
       </c>
       <c r="F545" t="s">
         <v>225</v>
       </c>
       <c r="G545" t="s">
         <v>548</v>
       </c>
       <c r="H545" t="s">
         <v>227</v>
       </c>
       <c r="I545" s="3">
         <v>210.0</v>
       </c>
       <c r="J545" s="4">
         <v>45901.0</v>
       </c>
       <c r="K545" s="4">
         <v>47063.0</v>
       </c>
       <c r="L545" s="3"/>
       <c r="M545" s="4"/>
       <c r="N545" s="4"/>
       <c r="O545" s="3"/>
       <c r="P545" s="4"/>
       <c r="Q545" s="4"/>
     </row>
     <row r="546" spans="1:17">
       <c r="A546" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B546" t="s">
         <v>909</v>
       </c>
       <c r="C546"/>
       <c r="D546" t="s">
-        <v>547</v>
+        <v>910</v>
       </c>
       <c r="E546" t="s">
-        <v>224</v>
+        <v>697</v>
       </c>
       <c r="F546" t="s">
-        <v>225</v>
+        <v>98</v>
       </c>
       <c r="G546" t="s">
-        <v>548</v>
+        <v>911</v>
       </c>
       <c r="H546" t="s">
-        <v>227</v>
+        <v>100</v>
       </c>
       <c r="I546" s="3">
-        <v>210.0</v>
+        <v>170.0</v>
       </c>
       <c r="J546" s="4">
-        <v>45901.0</v>
+        <v>45442.0</v>
       </c>
       <c r="K546" s="4">
-        <v>47063.0</v>
-[...3 lines deleted...]
-      <c r="N546" s="4"/>
+        <v>47267.0</v>
+      </c>
+      <c r="L546" s="3">
+        <v>123.0</v>
+      </c>
+      <c r="M546" s="4">
+        <v>45442.0</v>
+      </c>
+      <c r="N546" s="4">
+        <v>47267.0</v>
+      </c>
       <c r="O546" s="3"/>
       <c r="P546" s="4"/>
       <c r="Q546" s="4"/>
     </row>
     <row r="547" spans="1:17">
       <c r="A547" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B547" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="C547"/>
       <c r="D547" t="s">
-        <v>911</v>
+        <v>910</v>
       </c>
       <c r="E547" t="s">
         <v>697</v>
       </c>
       <c r="F547" t="s">
         <v>98</v>
       </c>
       <c r="G547" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="H547" t="s">
         <v>100</v>
       </c>
       <c r="I547" s="3">
         <v>170.0</v>
       </c>
       <c r="J547" s="4">
         <v>45442.0</v>
       </c>
       <c r="K547" s="4">
         <v>47267.0</v>
       </c>
       <c r="L547" s="3">
         <v>123.0</v>
       </c>
       <c r="M547" s="4">
         <v>45442.0</v>
       </c>
       <c r="N547" s="4">
         <v>47267.0</v>
       </c>
       <c r="O547" s="3"/>
       <c r="P547" s="4"/>
       <c r="Q547" s="4"/>
     </row>
     <row r="548" spans="1:17">
-      <c r="A548" s="1">
-[...44 lines deleted...]
-      <c r="A549" s="1"/>
+      <c r="A548" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:Q1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O63"/>
+  <dimension ref="A1:O61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="55">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="O1" s="2"/>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" s="1">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>55</v>
       </c>
       <c r="C2" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="D2" t="s">
         <v>56</v>
       </c>
       <c r="E2" t="s">
         <v>57</v>
       </c>
       <c r="F2" t="s">
         <v>57</v>
       </c>
       <c r="G2" t="s">
         <v>58</v>
       </c>
       <c r="H2" t="s">
         <v>59</v>
       </c>
       <c r="I2" s="3">
         <v>160.0</v>
       </c>
       <c r="J2" s="4">
         <v>45988.0</v>
       </c>
       <c r="K2" s="4">
         <v>47168.0</v>
       </c>
       <c r="L2" s="3"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="1">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>55</v>
       </c>
       <c r="C3" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="D3" t="s">
         <v>56</v>
       </c>
       <c r="E3" t="s">
         <v>57</v>
       </c>
       <c r="F3" t="s">
         <v>57</v>
       </c>
       <c r="G3" t="s">
         <v>58</v>
       </c>
       <c r="H3" t="s">
         <v>59</v>
       </c>
       <c r="I3" s="3">
         <v>270.0</v>
       </c>
       <c r="J3" s="4">
         <v>45988.0</v>
       </c>
       <c r="K3" s="4">
         <v>47168.0</v>
       </c>
       <c r="L3" s="3"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" s="1">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>55</v>
       </c>
       <c r="C4" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="D4" t="s">
         <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>57</v>
       </c>
       <c r="F4" t="s">
         <v>57</v>
       </c>
       <c r="G4" t="s">
         <v>58</v>
       </c>
       <c r="H4" t="s">
         <v>59</v>
       </c>
       <c r="I4" s="3">
         <v>287.0</v>
       </c>
       <c r="J4" s="4">
         <v>45988.0</v>
       </c>
       <c r="K4" s="4">
         <v>47168.0</v>
       </c>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
       <c r="C5" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="D5" t="s">
         <v>56</v>
       </c>
       <c r="E5" t="s">
         <v>57</v>
       </c>
       <c r="F5" t="s">
         <v>57</v>
       </c>
       <c r="G5" t="s">
         <v>58</v>
       </c>
       <c r="H5" t="s">
         <v>59</v>
       </c>
       <c r="I5" s="3">
         <v>160.0</v>
       </c>
       <c r="J5" s="4">
         <v>45988.0</v>
       </c>
       <c r="K5" s="4">
         <v>47168.0</v>
       </c>
       <c r="L5" s="3"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="D6" t="s">
         <v>56</v>
       </c>
       <c r="E6" t="s">
         <v>57</v>
       </c>
       <c r="F6" t="s">
         <v>57</v>
       </c>
       <c r="G6" t="s">
         <v>58</v>
       </c>
       <c r="H6" t="s">
         <v>59</v>
       </c>
       <c r="I6" s="3">
         <v>115.0</v>
       </c>
       <c r="J6" s="4">
         <v>45988.0</v>
       </c>
       <c r="K6" s="4">
         <v>47168.0</v>
       </c>
       <c r="L6" s="3"/>
       <c r="M6" s="4"/>
       <c r="N6" s="4"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="1">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>235</v>
       </c>
       <c r="C7" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="D7" t="s">
         <v>236</v>
       </c>
       <c r="E7" t="s">
         <v>57</v>
       </c>
       <c r="F7" t="s">
         <v>57</v>
       </c>
       <c r="G7" t="s">
         <v>237</v>
       </c>
       <c r="H7" t="s">
         <v>59</v>
       </c>
       <c r="I7" s="3">
         <v>179.8</v>
       </c>
       <c r="J7" s="4">
         <v>45839.0</v>
       </c>
       <c r="K7" s="4">
         <v>47168.0</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>235</v>
       </c>
       <c r="C8" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="D8" t="s">
         <v>236</v>
       </c>
       <c r="E8" t="s">
         <v>57</v>
       </c>
       <c r="F8" t="s">
         <v>57</v>
       </c>
       <c r="G8" t="s">
         <v>237</v>
       </c>
       <c r="H8" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="3">
         <v>105.4</v>
       </c>
       <c r="J8" s="4">
         <v>45839.0</v>
       </c>
       <c r="K8" s="4">
         <v>47168.0</v>
       </c>
       <c r="L8" s="3"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>235</v>
       </c>
       <c r="C9" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="D9" t="s">
         <v>236</v>
       </c>
       <c r="E9" t="s">
         <v>57</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>237</v>
       </c>
       <c r="H9" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3">
         <v>235.6</v>
       </c>
       <c r="J9" s="4">
         <v>45839.0</v>
       </c>
       <c r="K9" s="4">
         <v>47168.0</v>
       </c>
       <c r="L9" s="3"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>235</v>
       </c>
       <c r="C10" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D10" t="s">
         <v>236</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" t="s">
         <v>237</v>
       </c>
       <c r="H10" t="s">
         <v>59</v>
       </c>
       <c r="I10" s="3">
         <v>55.8</v>
       </c>
       <c r="J10" s="4">
         <v>45839.0</v>
       </c>
       <c r="K10" s="4">
         <v>47168.0</v>
       </c>
       <c r="L10" s="3"/>
       <c r="M10" s="4"/>
       <c r="N10" s="4"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="1">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>261</v>
       </c>
       <c r="C11" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="D11" t="s">
         <v>262</v>
       </c>
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>57</v>
       </c>
       <c r="G11" t="s">
         <v>237</v>
       </c>
       <c r="H11" t="s">
         <v>59</v>
       </c>
       <c r="I11" s="3">
         <v>179.8</v>
       </c>
       <c r="J11" s="4">
         <v>45839.0</v>
       </c>
       <c r="K11" s="4">
         <v>47168.0</v>
       </c>
       <c r="L11" s="3"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>261</v>
       </c>
       <c r="C12" t="s">
-        <v>923</v>
+        <v>922</v>
       </c>
       <c r="D12" t="s">
         <v>262</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12" t="s">
         <v>237</v>
       </c>
       <c r="H12" t="s">
         <v>59</v>
       </c>
       <c r="I12" s="3">
         <v>105.4</v>
       </c>
       <c r="J12" s="4">
         <v>45839.0</v>
       </c>
       <c r="K12" s="4">
         <v>47168.0</v>
       </c>
       <c r="L12" s="3"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>261</v>
       </c>
       <c r="C13" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D13" t="s">
         <v>262</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="F13" t="s">
         <v>57</v>
       </c>
       <c r="G13" t="s">
         <v>237</v>
       </c>
       <c r="H13" t="s">
         <v>59</v>
       </c>
       <c r="I13" s="3">
         <v>55.8</v>
       </c>
       <c r="J13" s="4">
         <v>45839.0</v>
       </c>
       <c r="K13" s="4">
         <v>47168.0</v>
       </c>
       <c r="L13" s="3"/>
       <c r="M13" s="4"/>
       <c r="N13" s="4"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="1">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>261</v>
       </c>
       <c r="C14" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="D14" t="s">
         <v>262</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>57</v>
       </c>
       <c r="G14" t="s">
         <v>237</v>
       </c>
       <c r="H14" t="s">
         <v>59</v>
       </c>
       <c r="I14" s="3">
         <v>235.6</v>
       </c>
       <c r="J14" s="4">
         <v>45839.0</v>
       </c>
       <c r="K14" s="4">
         <v>47168.0</v>
       </c>
       <c r="L14" s="3"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>272</v>
       </c>
       <c r="C15" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="D15" t="s">
         <v>273</v>
       </c>
       <c r="E15" t="s">
         <v>274</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="s">
         <v>275</v>
       </c>
       <c r="H15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="3">
         <v>75.0</v>
       </c>
       <c r="J15" s="4">
         <v>45798.0</v>
       </c>
       <c r="K15" s="4">
         <v>46861.0</v>
       </c>
       <c r="L15" s="3"/>
       <c r="M15" s="4"/>
       <c r="N15" s="4"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="1">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>276</v>
       </c>
       <c r="C16" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="D16" t="s">
         <v>273</v>
       </c>
       <c r="E16" t="s">
         <v>274</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
       <c r="G16" t="s">
         <v>275</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="3">
         <v>75.0</v>
       </c>
       <c r="J16" s="4">
         <v>45798.0</v>
       </c>
       <c r="K16" s="4">
         <v>46861.0</v>
       </c>
@@ -29058,583 +29016,583 @@
       </c>
       <c r="H19" t="s">
         <v>93</v>
       </c>
       <c r="I19" s="3">
         <v>162.0</v>
       </c>
       <c r="J19" s="4">
         <v>45354.0</v>
       </c>
       <c r="K19" s="4">
         <v>47179.0</v>
       </c>
       <c r="L19" s="3"/>
       <c r="M19" s="4"/>
       <c r="N19" s="4"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="1">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>471</v>
       </c>
       <c r="C20" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="D20" t="s">
         <v>472</v>
       </c>
       <c r="E20" t="s">
         <v>473</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
       <c r="G20" t="s">
         <v>275</v>
       </c>
       <c r="H20" t="s">
         <v>48</v>
       </c>
       <c r="I20" s="3">
         <v>80.0</v>
       </c>
       <c r="J20" s="4">
         <v>45798.0</v>
       </c>
       <c r="K20" s="4">
         <v>46861.0</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="1">
         <v>5</v>
       </c>
       <c r="B21" t="s">
         <v>474</v>
       </c>
       <c r="C21" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="D21" t="s">
         <v>472</v>
       </c>
       <c r="E21" t="s">
         <v>473</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
       <c r="G21" t="s">
         <v>275</v>
       </c>
       <c r="H21" t="s">
         <v>48</v>
       </c>
       <c r="I21" s="3">
         <v>80.0</v>
       </c>
       <c r="J21" s="4">
         <v>45798.0</v>
       </c>
       <c r="K21" s="4">
         <v>46861.0</v>
       </c>
       <c r="L21" s="3"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="1">
         <v>5</v>
       </c>
       <c r="B22" t="s">
         <v>558</v>
       </c>
       <c r="C22" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="D22" t="s">
         <v>559</v>
       </c>
       <c r="E22" t="s">
         <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>57</v>
       </c>
       <c r="G22" t="s">
         <v>237</v>
       </c>
       <c r="H22" t="s">
         <v>59</v>
       </c>
       <c r="I22" s="3">
         <v>93.0</v>
       </c>
       <c r="J22" s="4">
         <v>45839.0</v>
       </c>
       <c r="K22" s="4">
         <v>47168.0</v>
       </c>
       <c r="L22" s="3"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="1">
         <v>5</v>
       </c>
       <c r="B23" t="s">
         <v>558</v>
       </c>
       <c r="C23" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="D23" t="s">
         <v>559</v>
       </c>
       <c r="E23" t="s">
         <v>57</v>
       </c>
       <c r="F23" t="s">
         <v>57</v>
       </c>
       <c r="G23" t="s">
         <v>237</v>
       </c>
       <c r="H23" t="s">
         <v>59</v>
       </c>
       <c r="I23" s="3">
         <v>167.4</v>
       </c>
       <c r="J23" s="4">
         <v>45839.0</v>
       </c>
       <c r="K23" s="4">
         <v>47168.0</v>
       </c>
       <c r="L23" s="3"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="1">
         <v>5</v>
       </c>
       <c r="B24" t="s">
         <v>558</v>
       </c>
       <c r="C24" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="D24" t="s">
         <v>559</v>
       </c>
       <c r="E24" t="s">
         <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
       <c r="G24" t="s">
         <v>237</v>
       </c>
       <c r="H24" t="s">
         <v>59</v>
       </c>
       <c r="I24" s="3">
         <v>93.0</v>
       </c>
       <c r="J24" s="4">
         <v>45839.0</v>
       </c>
       <c r="K24" s="4">
         <v>47168.0</v>
       </c>
       <c r="L24" s="3"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="1">
         <v>2</v>
       </c>
       <c r="B25" t="s">
         <v>560</v>
       </c>
       <c r="C25" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="D25" t="s">
         <v>561</v>
       </c>
       <c r="E25" t="s">
         <v>57</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
       <c r="G25" t="s">
         <v>237</v>
       </c>
       <c r="H25" t="s">
         <v>59</v>
       </c>
       <c r="I25" s="3">
         <v>80.6</v>
       </c>
       <c r="J25" s="4">
         <v>45839.0</v>
       </c>
       <c r="K25" s="4">
         <v>47168.0</v>
       </c>
       <c r="L25" s="3"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="1">
         <v>2</v>
       </c>
       <c r="B26" t="s">
         <v>560</v>
       </c>
       <c r="C26" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D26" t="s">
         <v>561</v>
       </c>
       <c r="E26" t="s">
         <v>57</v>
       </c>
       <c r="F26" t="s">
         <v>57</v>
       </c>
       <c r="G26" t="s">
         <v>237</v>
       </c>
       <c r="H26" t="s">
         <v>59</v>
       </c>
       <c r="I26" s="3">
         <v>55.8</v>
       </c>
       <c r="J26" s="4">
         <v>45839.0</v>
       </c>
       <c r="K26" s="4">
         <v>47168.0</v>
       </c>
       <c r="L26" s="3"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="1">
         <v>2</v>
       </c>
       <c r="B27" t="s">
         <v>560</v>
       </c>
       <c r="C27" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="D27" t="s">
         <v>561</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
       <c r="G27" t="s">
         <v>237</v>
       </c>
       <c r="H27" t="s">
         <v>59</v>
       </c>
       <c r="I27" s="3">
         <v>93.0</v>
       </c>
       <c r="J27" s="4">
         <v>45839.0</v>
       </c>
       <c r="K27" s="4">
         <v>47168.0</v>
       </c>
       <c r="L27" s="3"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="1">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>562</v>
       </c>
       <c r="C28" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="D28" t="s">
         <v>563</v>
       </c>
       <c r="E28" t="s">
         <v>57</v>
       </c>
       <c r="F28" t="s">
         <v>57</v>
       </c>
       <c r="G28" t="s">
         <v>237</v>
       </c>
       <c r="H28" t="s">
         <v>59</v>
       </c>
       <c r="I28" s="3">
         <v>217.0</v>
       </c>
       <c r="J28" s="4">
         <v>45839.0</v>
       </c>
       <c r="K28" s="4">
         <v>47168.0</v>
       </c>
       <c r="L28" s="3"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="1">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>562</v>
       </c>
       <c r="C29" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="D29" t="s">
         <v>563</v>
       </c>
       <c r="E29" t="s">
         <v>57</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
       <c r="G29" t="s">
         <v>237</v>
       </c>
       <c r="H29" t="s">
         <v>59</v>
       </c>
       <c r="I29" s="3">
         <v>179.8</v>
       </c>
       <c r="J29" s="4">
         <v>45839.0</v>
       </c>
       <c r="K29" s="4">
         <v>47168.0</v>
       </c>
       <c r="L29" s="3"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="1">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>562</v>
       </c>
       <c r="C30" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="D30" t="s">
         <v>563</v>
       </c>
       <c r="E30" t="s">
         <v>57</v>
       </c>
       <c r="F30" t="s">
         <v>57</v>
       </c>
       <c r="G30" t="s">
         <v>237</v>
       </c>
       <c r="H30" t="s">
         <v>59</v>
       </c>
       <c r="I30" s="3">
         <v>124.0</v>
       </c>
       <c r="J30" s="4">
         <v>45839.0</v>
       </c>
       <c r="K30" s="4">
         <v>47168.0</v>
       </c>
       <c r="L30" s="3"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="1">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>562</v>
       </c>
       <c r="C31" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D31" t="s">
         <v>563</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
         <v>57</v>
       </c>
       <c r="G31" t="s">
         <v>237</v>
       </c>
       <c r="H31" t="s">
         <v>59</v>
       </c>
       <c r="I31" s="3">
         <v>55.8</v>
       </c>
       <c r="J31" s="4">
         <v>45839.0</v>
       </c>
       <c r="K31" s="4">
         <v>47168.0</v>
       </c>
       <c r="L31" s="3"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="1">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>564</v>
       </c>
       <c r="C32" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="D32" t="s">
         <v>565</v>
       </c>
       <c r="E32" t="s">
         <v>57</v>
       </c>
       <c r="F32" t="s">
         <v>57</v>
       </c>
       <c r="G32" t="s">
         <v>237</v>
       </c>
       <c r="H32" t="s">
         <v>59</v>
       </c>
       <c r="I32" s="3">
         <v>93.0</v>
       </c>
       <c r="J32" s="4">
         <v>45839.0</v>
       </c>
       <c r="K32" s="4">
         <v>47168.0</v>
       </c>
       <c r="L32" s="3"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="1">
         <v>4</v>
       </c>
       <c r="B33" t="s">
         <v>564</v>
       </c>
       <c r="C33" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="D33" t="s">
         <v>565</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>57</v>
       </c>
       <c r="G33" t="s">
         <v>237</v>
       </c>
       <c r="H33" t="s">
         <v>59</v>
       </c>
       <c r="I33" s="3">
         <v>167.4</v>
       </c>
       <c r="J33" s="4">
         <v>45839.0</v>
       </c>
       <c r="K33" s="4">
         <v>47168.0</v>
       </c>
       <c r="L33" s="3"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="1">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>564</v>
       </c>
       <c r="C34" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D34" t="s">
         <v>565</v>
       </c>
       <c r="E34" t="s">
         <v>57</v>
       </c>
       <c r="F34" t="s">
         <v>57</v>
       </c>
       <c r="G34" t="s">
         <v>237</v>
       </c>
       <c r="H34" t="s">
         <v>59</v>
       </c>
       <c r="I34" s="3">
         <v>55.8</v>
       </c>
       <c r="J34" s="4">
         <v>45839.0</v>
       </c>
       <c r="K34" s="4">
         <v>47168.0</v>
       </c>
@@ -29736,994 +29694,918 @@
       </c>
       <c r="H37" t="s">
         <v>93</v>
       </c>
       <c r="I37" s="3">
         <v>332.0</v>
       </c>
       <c r="J37" s="4">
         <v>45978.0</v>
       </c>
       <c r="K37" s="4">
         <v>47803.0</v>
       </c>
       <c r="L37" s="3"/>
       <c r="M37" s="4"/>
       <c r="N37" s="4"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="1">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>673</v>
       </c>
       <c r="C38" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="D38" t="s">
         <v>674</v>
       </c>
       <c r="E38" t="s">
         <v>121</v>
       </c>
       <c r="F38" t="s">
         <v>122</v>
       </c>
       <c r="G38" t="s">
         <v>123</v>
       </c>
       <c r="H38" t="s">
         <v>124</v>
       </c>
       <c r="I38" s="3">
         <v>39.0</v>
       </c>
       <c r="J38" s="4">
         <v>44896.0</v>
       </c>
       <c r="K38" s="4">
         <v>46489.0</v>
       </c>
       <c r="L38" s="3"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="1">
         <v>5</v>
       </c>
       <c r="B39" t="s">
         <v>673</v>
       </c>
       <c r="C39" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="D39" t="s">
         <v>674</v>
       </c>
       <c r="E39" t="s">
         <v>121</v>
       </c>
       <c r="F39" t="s">
         <v>122</v>
       </c>
       <c r="G39" t="s">
         <v>123</v>
       </c>
       <c r="H39" t="s">
         <v>124</v>
       </c>
       <c r="I39" s="3">
         <v>110.0</v>
       </c>
       <c r="J39" s="4">
         <v>44896.0</v>
       </c>
       <c r="K39" s="4">
         <v>46489.0</v>
       </c>
       <c r="L39" s="3"/>
       <c r="M39" s="4"/>
       <c r="N39" s="4"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="1">
         <v>5</v>
       </c>
       <c r="B40" t="s">
         <v>673</v>
       </c>
       <c r="C40" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="D40" t="s">
         <v>674</v>
       </c>
       <c r="E40" t="s">
         <v>121</v>
       </c>
       <c r="F40" t="s">
         <v>122</v>
       </c>
       <c r="G40" t="s">
         <v>123</v>
       </c>
       <c r="H40" t="s">
         <v>124</v>
       </c>
       <c r="I40" s="3">
         <v>14.0</v>
       </c>
       <c r="J40" s="4">
         <v>44896.0</v>
       </c>
       <c r="K40" s="4">
         <v>46489.0</v>
       </c>
       <c r="L40" s="3"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="1">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>675</v>
       </c>
       <c r="C41" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="D41" t="s">
         <v>674</v>
       </c>
       <c r="E41" t="s">
         <v>121</v>
       </c>
       <c r="F41" t="s">
         <v>122</v>
       </c>
       <c r="G41" t="s">
         <v>123</v>
       </c>
       <c r="H41" t="s">
         <v>124</v>
       </c>
       <c r="I41" s="3">
         <v>25.0</v>
       </c>
       <c r="J41" s="4">
         <v>44896.0</v>
       </c>
       <c r="K41" s="4">
         <v>46489.0</v>
       </c>
       <c r="L41" s="3"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="1">
         <v>4</v>
       </c>
       <c r="B42" t="s">
         <v>675</v>
       </c>
       <c r="C42" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="D42" t="s">
         <v>674</v>
       </c>
       <c r="E42" t="s">
         <v>121</v>
       </c>
       <c r="F42" t="s">
         <v>122</v>
       </c>
       <c r="G42" t="s">
         <v>123</v>
       </c>
       <c r="H42" t="s">
         <v>124</v>
       </c>
       <c r="I42" s="3">
         <v>120.0</v>
       </c>
       <c r="J42" s="4">
         <v>44896.0</v>
       </c>
       <c r="K42" s="4">
         <v>46489.0</v>
       </c>
       <c r="L42" s="3"/>
       <c r="M42" s="4"/>
       <c r="N42" s="4"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="1">
         <v>4</v>
       </c>
       <c r="B43" t="s">
         <v>675</v>
       </c>
       <c r="C43" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="D43" t="s">
         <v>674</v>
       </c>
       <c r="E43" t="s">
         <v>121</v>
       </c>
       <c r="F43" t="s">
         <v>122</v>
       </c>
       <c r="G43" t="s">
         <v>123</v>
       </c>
       <c r="H43" t="s">
         <v>124</v>
       </c>
       <c r="I43" s="3">
         <v>14.0</v>
       </c>
       <c r="J43" s="4">
         <v>44896.0</v>
       </c>
       <c r="K43" s="4">
         <v>46489.0</v>
       </c>
       <c r="L43" s="3"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="1">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>690</v>
       </c>
       <c r="C44" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="D44" t="s">
         <v>561</v>
       </c>
       <c r="E44" t="s">
         <v>57</v>
       </c>
       <c r="F44" t="s">
         <v>57</v>
       </c>
       <c r="G44" t="s">
         <v>237</v>
       </c>
       <c r="H44" t="s">
         <v>59</v>
       </c>
       <c r="I44" s="3">
         <v>74.4</v>
       </c>
       <c r="J44" s="4">
         <v>45839.0</v>
       </c>
       <c r="K44" s="4">
         <v>47168.0</v>
       </c>
       <c r="L44" s="3"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="1">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>690</v>
       </c>
       <c r="C45" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="D45" t="s">
         <v>561</v>
       </c>
       <c r="E45" t="s">
         <v>57</v>
       </c>
       <c r="F45" t="s">
         <v>57</v>
       </c>
       <c r="G45" t="s">
         <v>237</v>
       </c>
       <c r="H45" t="s">
         <v>59</v>
       </c>
       <c r="I45" s="3">
         <v>86.6</v>
       </c>
       <c r="J45" s="4">
         <v>45839.0</v>
       </c>
       <c r="K45" s="4">
         <v>47168.0</v>
       </c>
       <c r="L45" s="3"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="1">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>690</v>
       </c>
       <c r="C46" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D46" t="s">
         <v>561</v>
       </c>
       <c r="E46" t="s">
         <v>57</v>
       </c>
       <c r="F46" t="s">
         <v>57</v>
       </c>
       <c r="G46" t="s">
         <v>237</v>
       </c>
       <c r="H46" t="s">
         <v>59</v>
       </c>
       <c r="I46" s="3">
         <v>55.8</v>
       </c>
       <c r="J46" s="4">
         <v>45839.0</v>
       </c>
       <c r="K46" s="4">
         <v>47168.0</v>
       </c>
       <c r="L46" s="3"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="1">
         <v>4</v>
       </c>
       <c r="B47" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="C47" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="D47" t="s">
         <v>565</v>
       </c>
       <c r="E47" t="s">
         <v>57</v>
       </c>
       <c r="F47" t="s">
         <v>57</v>
       </c>
       <c r="G47" t="s">
         <v>237</v>
       </c>
       <c r="H47" t="s">
         <v>59</v>
       </c>
       <c r="I47" s="3">
         <v>93.0</v>
       </c>
       <c r="J47" s="4">
         <v>45839.0</v>
       </c>
       <c r="K47" s="4">
         <v>47168.0</v>
       </c>
       <c r="L47" s="3"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="1">
         <v>4</v>
       </c>
       <c r="B48" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="C48" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="D48" t="s">
         <v>565</v>
       </c>
       <c r="E48" t="s">
         <v>57</v>
       </c>
       <c r="F48" t="s">
         <v>57</v>
       </c>
       <c r="G48" t="s">
         <v>237</v>
       </c>
       <c r="H48" t="s">
         <v>59</v>
       </c>
       <c r="I48" s="3">
         <v>167.4</v>
       </c>
       <c r="J48" s="4">
         <v>45839.0</v>
       </c>
       <c r="K48" s="4">
         <v>47168.0</v>
       </c>
       <c r="L48" s="3"/>
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="1">
         <v>4</v>
       </c>
       <c r="B49" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="C49" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D49" t="s">
         <v>565</v>
       </c>
       <c r="E49" t="s">
         <v>57</v>
       </c>
       <c r="F49" t="s">
         <v>57</v>
       </c>
       <c r="G49" t="s">
         <v>237</v>
       </c>
       <c r="H49" t="s">
         <v>59</v>
       </c>
       <c r="I49" s="3">
         <v>55.8</v>
       </c>
       <c r="J49" s="4">
         <v>45839.0</v>
       </c>
       <c r="K49" s="4">
         <v>47168.0</v>
       </c>
       <c r="L49" s="3"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="1">
         <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="C50" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="D50" t="s">
         <v>565</v>
       </c>
       <c r="E50" t="s">
         <v>57</v>
       </c>
       <c r="F50" t="s">
         <v>57</v>
       </c>
       <c r="G50" t="s">
         <v>237</v>
       </c>
       <c r="H50" t="s">
         <v>59</v>
       </c>
       <c r="I50" s="3">
         <v>93.0</v>
       </c>
       <c r="J50" s="4">
         <v>45839.0</v>
       </c>
       <c r="K50" s="4">
         <v>47168.0</v>
       </c>
       <c r="L50" s="3"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B51" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="C51" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="D51" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="E51" t="s">
-        <v>611</v>
+        <v>121</v>
       </c>
       <c r="F51" t="s">
-        <v>57</v>
+        <v>122</v>
       </c>
       <c r="G51" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="H51" t="s">
-        <v>59</v>
+        <v>124</v>
       </c>
       <c r="I51" s="3">
-        <v>125.0</v>
+        <v>160.0</v>
       </c>
       <c r="J51" s="4">
-        <v>45260.0</v>
+        <v>45020.0</v>
       </c>
       <c r="K51" s="4">
-        <v>46301.0</v>
+        <v>46489.0</v>
       </c>
       <c r="L51" s="3"/>
       <c r="M51" s="4"/>
       <c r="N51" s="4"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="C52" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="D52" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="E52" t="s">
-        <v>611</v>
+        <v>121</v>
       </c>
       <c r="F52" t="s">
-        <v>57</v>
+        <v>122</v>
       </c>
       <c r="G52" t="s">
-        <v>113</v>
+        <v>123</v>
       </c>
       <c r="H52" t="s">
-        <v>59</v>
+        <v>124</v>
       </c>
       <c r="I52" s="3">
-        <v>200.0</v>
+        <v>150.0</v>
       </c>
       <c r="J52" s="4">
-        <v>45260.0</v>
+        <v>45020.0</v>
       </c>
       <c r="K52" s="4">
-        <v>46301.0</v>
+        <v>46489.0</v>
       </c>
       <c r="L52" s="3"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="1">
         <v>6</v>
       </c>
       <c r="B53" t="s">
+        <v>810</v>
+      </c>
+      <c r="C53" t="s">
+        <v>939</v>
+      </c>
+      <c r="D53" t="s">
         <v>811</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
       <c r="E53" t="s">
         <v>121</v>
       </c>
       <c r="F53" t="s">
         <v>122</v>
       </c>
       <c r="G53" t="s">
         <v>123</v>
       </c>
       <c r="H53" t="s">
         <v>124</v>
       </c>
       <c r="I53" s="3">
-        <v>160.0</v>
+        <v>30.0</v>
       </c>
       <c r="J53" s="4">
         <v>45020.0</v>
       </c>
       <c r="K53" s="4">
         <v>46489.0</v>
       </c>
       <c r="L53" s="3"/>
       <c r="M53" s="4"/>
       <c r="N53" s="4"/>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="1">
         <v>6</v>
       </c>
       <c r="B54" t="s">
+        <v>810</v>
+      </c>
+      <c r="C54" t="s">
+        <v>812</v>
+      </c>
+      <c r="D54" t="s">
         <v>811</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
       <c r="E54" t="s">
         <v>121</v>
       </c>
       <c r="F54" t="s">
         <v>122</v>
       </c>
       <c r="G54" t="s">
         <v>123</v>
       </c>
       <c r="H54" t="s">
         <v>124</v>
       </c>
       <c r="I54" s="3">
-        <v>150.0</v>
+        <v>389.0</v>
       </c>
       <c r="J54" s="4">
         <v>45020.0</v>
       </c>
       <c r="K54" s="4">
         <v>46489.0</v>
       </c>
       <c r="L54" s="3"/>
       <c r="M54" s="4"/>
       <c r="N54" s="4"/>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="1">
         <v>6</v>
       </c>
       <c r="B55" t="s">
+        <v>810</v>
+      </c>
+      <c r="C55" t="s">
+        <v>813</v>
+      </c>
+      <c r="D55" t="s">
         <v>811</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
       <c r="E55" t="s">
         <v>121</v>
       </c>
       <c r="F55" t="s">
         <v>122</v>
       </c>
       <c r="G55" t="s">
         <v>123</v>
       </c>
       <c r="H55" t="s">
         <v>124</v>
       </c>
       <c r="I55" s="3">
-        <v>30.0</v>
+        <v>224.0</v>
       </c>
       <c r="J55" s="4">
         <v>45020.0</v>
       </c>
       <c r="K55" s="4">
         <v>46489.0</v>
       </c>
       <c r="L55" s="3"/>
       <c r="M55" s="4"/>
       <c r="N55" s="4"/>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="1">
         <v>6</v>
       </c>
       <c r="B56" t="s">
+        <v>810</v>
+      </c>
+      <c r="C56" t="s">
+        <v>814</v>
+      </c>
+      <c r="D56" t="s">
         <v>811</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
       <c r="E56" t="s">
         <v>121</v>
       </c>
       <c r="F56" t="s">
         <v>122</v>
       </c>
       <c r="G56" t="s">
         <v>123</v>
       </c>
       <c r="H56" t="s">
         <v>124</v>
       </c>
       <c r="I56" s="3">
-        <v>389.0</v>
+        <v>137.0</v>
       </c>
       <c r="J56" s="4">
         <v>45020.0</v>
       </c>
       <c r="K56" s="4">
         <v>46489.0</v>
       </c>
       <c r="L56" s="3"/>
       <c r="M56" s="4"/>
       <c r="N56" s="4"/>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B57" t="s">
+        <v>815</v>
+      </c>
+      <c r="C57" t="s">
+        <v>943</v>
+      </c>
+      <c r="D57" t="s">
         <v>811</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
       <c r="E57" t="s">
         <v>121</v>
       </c>
       <c r="F57" t="s">
         <v>122</v>
       </c>
       <c r="G57" t="s">
         <v>123</v>
       </c>
       <c r="H57" t="s">
         <v>124</v>
       </c>
       <c r="I57" s="3">
-        <v>224.0</v>
+        <v>100.0</v>
       </c>
       <c r="J57" s="4">
         <v>45020.0</v>
       </c>
       <c r="K57" s="4">
         <v>46489.0</v>
       </c>
       <c r="L57" s="3"/>
       <c r="M57" s="4"/>
       <c r="N57" s="4"/>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" s="1">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B58" t="s">
+        <v>815</v>
+      </c>
+      <c r="C58" t="s">
+        <v>944</v>
+      </c>
+      <c r="D58" t="s">
         <v>811</v>
-      </c>
-[...4 lines deleted...]
-        <v>812</v>
       </c>
       <c r="E58" t="s">
         <v>121</v>
       </c>
       <c r="F58" t="s">
         <v>122</v>
       </c>
       <c r="G58" t="s">
         <v>123</v>
       </c>
       <c r="H58" t="s">
         <v>124</v>
       </c>
       <c r="I58" s="3">
-        <v>137.0</v>
+        <v>100.0</v>
       </c>
       <c r="J58" s="4">
         <v>45020.0</v>
       </c>
       <c r="K58" s="4">
         <v>46489.0</v>
       </c>
       <c r="L58" s="3"/>
       <c r="M58" s="4"/>
       <c r="N58" s="4"/>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="1">
         <v>5</v>
       </c>
       <c r="B59" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C59" t="s">
-        <v>946</v>
+        <v>939</v>
       </c>
       <c r="D59" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E59" t="s">
         <v>121</v>
       </c>
       <c r="F59" t="s">
         <v>122</v>
       </c>
       <c r="G59" t="s">
         <v>123</v>
       </c>
       <c r="H59" t="s">
         <v>124</v>
       </c>
       <c r="I59" s="3">
-        <v>100.0</v>
+        <v>40.0</v>
       </c>
       <c r="J59" s="4">
         <v>45020.0</v>
       </c>
       <c r="K59" s="4">
         <v>46489.0</v>
       </c>
       <c r="L59" s="3"/>
       <c r="M59" s="4"/>
       <c r="N59" s="4"/>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="1">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="C60" t="s">
-        <v>947</v>
+        <v>814</v>
       </c>
       <c r="D60" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="E60" t="s">
         <v>121</v>
       </c>
       <c r="F60" t="s">
         <v>122</v>
       </c>
       <c r="G60" t="s">
         <v>123</v>
       </c>
       <c r="H60" t="s">
         <v>124</v>
       </c>
       <c r="I60" s="3">
-        <v>100.0</v>
+        <v>137.0</v>
       </c>
       <c r="J60" s="4">
         <v>45020.0</v>
       </c>
       <c r="K60" s="4">
         <v>46489.0</v>
       </c>
       <c r="L60" s="3"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
     </row>
     <row r="61" spans="1:15">
-      <c r="A61" s="1">
-[...75 lines deleted...]
-      <c r="A63" s="1"/>
+      <c r="A61" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:N1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S54"/>
   <sheetViews>
@@ -30737,110 +30619,110 @@
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="60" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="55" customWidth="true" style="0"/>
     <col min="10" max="10" width="55" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
     <col min="15" max="15" width="13" customWidth="true" style="0"/>
     <col min="16" max="16" width="13" customWidth="true" style="0"/>
     <col min="17" max="17" width="13" customWidth="true" style="0"/>
     <col min="18" max="18" width="13" customWidth="true" style="0"/>
     <col min="19" max="19" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" customHeight="1" ht="40">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>949</v>
+        <v>946</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="1">
         <v>4</v>
       </c>
       <c r="B2" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="C2"/>
       <c r="D2" s="1">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2" t="s">
         <v>56</v>
       </c>
       <c r="G2" t="s">
         <v>57</v>
       </c>
       <c r="H2" t="s">
         <v>57</v>
       </c>
       <c r="I2" t="s">
         <v>58</v>
       </c>
       <c r="J2" t="s">
         <v>59</v>
       </c>
       <c r="K2" s="3">
         <v>338.0</v>
@@ -30853,102 +30735,102 @@
       </c>
       <c r="N2" s="3">
         <v>322.0</v>
       </c>
       <c r="O2" s="4">
         <v>45988.0</v>
       </c>
       <c r="P2" s="4">
         <v>47168.0</v>
       </c>
       <c r="Q2" s="3">
         <v>151.0</v>
       </c>
       <c r="R2" s="4">
         <v>45342.0</v>
       </c>
       <c r="S2" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="1">
         <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="C3"/>
       <c r="D3" s="1">
         <v>7</v>
       </c>
       <c r="E3" t="s">
         <v>150</v>
       </c>
       <c r="F3" t="s">
         <v>151</v>
       </c>
       <c r="G3" t="s">
         <v>152</v>
       </c>
       <c r="H3" t="s">
         <v>91</v>
       </c>
       <c r="I3" t="s">
         <v>153</v>
       </c>
       <c r="J3" t="s">
         <v>93</v>
       </c>
       <c r="K3" s="3">
         <v>475.0</v>
       </c>
       <c r="L3" s="4">
         <v>45839.0</v>
       </c>
       <c r="M3" s="4">
         <v>47098.0</v>
       </c>
       <c r="N3" s="3">
         <v>422.0</v>
       </c>
       <c r="O3" s="4">
         <v>45839.0</v>
       </c>
       <c r="P3" s="4">
         <v>47098.0</v>
       </c>
       <c r="Q3" s="3"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="C4"/>
       <c r="D4" s="1">
         <v>2</v>
       </c>
       <c r="E4" t="s">
         <v>212</v>
       </c>
       <c r="F4" t="s">
         <v>213</v>
       </c>
       <c r="G4" t="s">
         <v>214</v>
       </c>
       <c r="H4" t="s">
         <v>215</v>
       </c>
       <c r="I4" t="s">
         <v>216</v>
       </c>
       <c r="J4" t="s">
         <v>217</v>
       </c>
       <c r="K4" s="3">
         <v>112.0</v>
@@ -30961,51 +30843,51 @@
       </c>
       <c r="N4" s="3">
         <v>112.0</v>
       </c>
       <c r="O4" s="4">
         <v>45336.0</v>
       </c>
       <c r="P4" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q4" s="3">
         <v>88.0</v>
       </c>
       <c r="R4" s="4">
         <v>45336.0</v>
       </c>
       <c r="S4" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="1">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>953</v>
+        <v>950</v>
       </c>
       <c r="C5"/>
       <c r="D5" s="1">
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>212</v>
       </c>
       <c r="F5" t="s">
         <v>213</v>
       </c>
       <c r="G5" t="s">
         <v>214</v>
       </c>
       <c r="H5" t="s">
         <v>215</v>
       </c>
       <c r="I5" t="s">
         <v>216</v>
       </c>
       <c r="J5" t="s">
         <v>217</v>
       </c>
       <c r="K5" s="3">
         <v>112.0</v>
@@ -31018,51 +30900,51 @@
       </c>
       <c r="N5" s="3">
         <v>112.0</v>
       </c>
       <c r="O5" s="4">
         <v>45336.0</v>
       </c>
       <c r="P5" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q5" s="3">
         <v>88.0</v>
       </c>
       <c r="R5" s="4">
         <v>45336.0</v>
       </c>
       <c r="S5" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="1">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="C6"/>
       <c r="D6" s="1">
         <v>3</v>
       </c>
       <c r="E6" t="s">
         <v>218</v>
       </c>
       <c r="F6" t="s">
         <v>213</v>
       </c>
       <c r="G6" t="s">
         <v>214</v>
       </c>
       <c r="H6" t="s">
         <v>215</v>
       </c>
       <c r="I6" t="s">
         <v>216</v>
       </c>
       <c r="J6" t="s">
         <v>217</v>
       </c>
       <c r="K6" s="3">
         <v>112.0</v>
@@ -31075,51 +30957,51 @@
       </c>
       <c r="N6" s="3">
         <v>112.0</v>
       </c>
       <c r="O6" s="4">
         <v>45336.0</v>
       </c>
       <c r="P6" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q6" s="3">
         <v>88.0</v>
       </c>
       <c r="R6" s="4">
         <v>45336.0</v>
       </c>
       <c r="S6" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="1">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>955</v>
+        <v>952</v>
       </c>
       <c r="C7"/>
       <c r="D7" s="1">
         <v>3</v>
       </c>
       <c r="E7" t="s">
         <v>218</v>
       </c>
       <c r="F7" t="s">
         <v>213</v>
       </c>
       <c r="G7" t="s">
         <v>214</v>
       </c>
       <c r="H7" t="s">
         <v>215</v>
       </c>
       <c r="I7" t="s">
         <v>216</v>
       </c>
       <c r="J7" t="s">
         <v>217</v>
       </c>
       <c r="K7" s="3">
         <v>112.0</v>
@@ -31132,51 +31014,51 @@
       </c>
       <c r="N7" s="3">
         <v>112.0</v>
       </c>
       <c r="O7" s="4">
         <v>45336.0</v>
       </c>
       <c r="P7" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q7" s="3">
         <v>88.0</v>
       </c>
       <c r="R7" s="4">
         <v>45336.0</v>
       </c>
       <c r="S7" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
       <c r="C8"/>
       <c r="D8" s="1">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>219</v>
       </c>
       <c r="F8" t="s">
         <v>213</v>
       </c>
       <c r="G8" t="s">
         <v>214</v>
       </c>
       <c r="H8" t="s">
         <v>215</v>
       </c>
       <c r="I8" t="s">
         <v>216</v>
       </c>
       <c r="J8" t="s">
         <v>217</v>
       </c>
       <c r="K8" s="3">
         <v>112.0</v>
@@ -31189,51 +31071,51 @@
       </c>
       <c r="N8" s="3">
         <v>112.0</v>
       </c>
       <c r="O8" s="4">
         <v>45336.0</v>
       </c>
       <c r="P8" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q8" s="3">
         <v>88.0</v>
       </c>
       <c r="R8" s="4">
         <v>45336.0</v>
       </c>
       <c r="S8" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="1">
         <v>4</v>
       </c>
       <c r="B9" t="s">
-        <v>957</v>
+        <v>954</v>
       </c>
       <c r="C9"/>
       <c r="D9" s="1">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>219</v>
       </c>
       <c r="F9" t="s">
         <v>213</v>
       </c>
       <c r="G9" t="s">
         <v>214</v>
       </c>
       <c r="H9" t="s">
         <v>215</v>
       </c>
       <c r="I9" t="s">
         <v>216</v>
       </c>
       <c r="J9" t="s">
         <v>217</v>
       </c>
       <c r="K9" s="3">
         <v>112.0</v>
@@ -31246,255 +31128,255 @@
       </c>
       <c r="N9" s="3">
         <v>112.0</v>
       </c>
       <c r="O9" s="4">
         <v>45336.0</v>
       </c>
       <c r="P9" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q9" s="3">
         <v>88.0</v>
       </c>
       <c r="R9" s="4">
         <v>45336.0</v>
       </c>
       <c r="S9" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="1">
         <v>5</v>
       </c>
       <c r="B10" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="C10"/>
       <c r="D10" s="1">
         <v>5</v>
       </c>
       <c r="E10" t="s">
         <v>249</v>
       </c>
       <c r="F10" t="s">
         <v>250</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
         <v>251</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" s="3">
         <v>131.0</v>
       </c>
       <c r="L10" s="4">
         <v>45343.0</v>
       </c>
       <c r="M10" s="4">
         <v>47169.0</v>
       </c>
       <c r="N10" s="3">
         <v>87.0</v>
       </c>
       <c r="O10" s="4">
         <v>45343.0</v>
       </c>
       <c r="P10" s="4">
         <v>47169.0</v>
       </c>
       <c r="Q10" s="3"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="1">
         <v>4</v>
       </c>
       <c r="B11" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="C11"/>
       <c r="D11" s="1">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>280</v>
       </c>
       <c r="F11" t="s">
         <v>281</v>
       </c>
       <c r="G11" t="s">
         <v>282</v>
       </c>
       <c r="H11" t="s">
         <v>215</v>
       </c>
       <c r="I11" t="s">
         <v>283</v>
       </c>
       <c r="J11" t="s">
         <v>217</v>
       </c>
       <c r="K11" s="3">
         <v>204.6</v>
       </c>
       <c r="L11" s="4">
         <v>45839.0</v>
       </c>
       <c r="M11" s="4">
         <v>46719.0</v>
       </c>
       <c r="N11" s="3"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="3">
         <v>61.0</v>
       </c>
       <c r="R11" s="4">
         <v>44894.0</v>
       </c>
       <c r="S11" s="4">
         <v>46719.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="1">
         <v>4</v>
       </c>
       <c r="B12" t="s">
-        <v>960</v>
+        <v>957</v>
       </c>
       <c r="C12"/>
       <c r="D12" s="1">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>280</v>
       </c>
       <c r="F12" t="s">
         <v>281</v>
       </c>
       <c r="G12" t="s">
         <v>282</v>
       </c>
       <c r="H12" t="s">
         <v>215</v>
       </c>
       <c r="I12" t="s">
         <v>283</v>
       </c>
       <c r="J12" t="s">
         <v>217</v>
       </c>
       <c r="K12" s="3">
         <v>204.6</v>
       </c>
       <c r="L12" s="4">
         <v>45839.0</v>
       </c>
       <c r="M12" s="4">
         <v>46719.0</v>
       </c>
       <c r="N12" s="3"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="3">
         <v>61.0</v>
       </c>
       <c r="R12" s="4">
         <v>44894.0</v>
       </c>
       <c r="S12" s="4">
         <v>46719.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="1">
         <v>4</v>
       </c>
       <c r="B13" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="C13"/>
       <c r="D13" s="1">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>280</v>
       </c>
       <c r="F13" t="s">
         <v>281</v>
       </c>
       <c r="G13" t="s">
         <v>282</v>
       </c>
       <c r="H13" t="s">
         <v>215</v>
       </c>
       <c r="I13" t="s">
         <v>283</v>
       </c>
       <c r="J13" t="s">
         <v>217</v>
       </c>
       <c r="K13" s="3">
         <v>204.6</v>
       </c>
       <c r="L13" s="4">
         <v>45839.0</v>
       </c>
       <c r="M13" s="4">
         <v>46719.0</v>
       </c>
       <c r="N13" s="3"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="3">
         <v>61.0</v>
       </c>
       <c r="R13" s="4">
         <v>44894.0</v>
       </c>
       <c r="S13" s="4">
         <v>46719.0</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="1">
         <v>4</v>
       </c>
       <c r="B14" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
       <c r="C14"/>
       <c r="D14" s="1">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>295</v>
       </c>
       <c r="F14" t="s">
         <v>296</v>
       </c>
       <c r="G14" t="s">
         <v>297</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
         <v>298</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14" s="3">
         <v>176.0</v>
@@ -31507,1404 +31389,1404 @@
       </c>
       <c r="N14" s="3">
         <v>130.0</v>
       </c>
       <c r="O14" s="4">
         <v>44874.0</v>
       </c>
       <c r="P14" s="4">
         <v>46699.0</v>
       </c>
       <c r="Q14" s="3">
         <v>80.0</v>
       </c>
       <c r="R14" s="4">
         <v>46106.0</v>
       </c>
       <c r="S14" s="4">
         <v>46699.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="1">
         <v>4</v>
       </c>
       <c r="B15" t="s">
-        <v>963</v>
+        <v>960</v>
       </c>
       <c r="C15"/>
       <c r="D15" s="1">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>328</v>
       </c>
       <c r="F15" t="s">
         <v>327</v>
       </c>
       <c r="G15" t="s">
         <v>107</v>
       </c>
       <c r="H15" t="s">
         <v>70</v>
       </c>
       <c r="I15" t="s">
         <v>108</v>
       </c>
       <c r="J15" t="s">
         <v>72</v>
       </c>
       <c r="K15" s="3">
         <v>192.2</v>
       </c>
       <c r="L15" s="4">
         <v>45839.0</v>
       </c>
       <c r="M15" s="4">
         <v>47153.0</v>
       </c>
       <c r="N15" s="3"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="3">
         <v>74.0</v>
       </c>
       <c r="R15" s="4">
         <v>45327.0</v>
       </c>
       <c r="S15" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="1">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>964</v>
+        <v>961</v>
       </c>
       <c r="C16"/>
       <c r="D16" s="1">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>328</v>
       </c>
       <c r="F16" t="s">
         <v>327</v>
       </c>
       <c r="G16" t="s">
         <v>107</v>
       </c>
       <c r="H16" t="s">
         <v>70</v>
       </c>
       <c r="I16" t="s">
         <v>108</v>
       </c>
       <c r="J16" t="s">
         <v>72</v>
       </c>
       <c r="K16" s="3">
         <v>192.2</v>
       </c>
       <c r="L16" s="4">
         <v>45839.0</v>
       </c>
       <c r="M16" s="4">
         <v>47153.0</v>
       </c>
       <c r="N16" s="3"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="3">
         <v>74.0</v>
       </c>
       <c r="R16" s="4">
         <v>45327.0</v>
       </c>
       <c r="S16" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="1">
         <v>4</v>
       </c>
       <c r="B17" t="s">
-        <v>965</v>
+        <v>962</v>
       </c>
       <c r="C17"/>
       <c r="D17" s="1">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>328</v>
       </c>
       <c r="F17" t="s">
         <v>327</v>
       </c>
       <c r="G17" t="s">
         <v>107</v>
       </c>
       <c r="H17" t="s">
         <v>70</v>
       </c>
       <c r="I17" t="s">
         <v>108</v>
       </c>
       <c r="J17" t="s">
         <v>72</v>
       </c>
       <c r="K17" s="3">
         <v>192.2</v>
       </c>
       <c r="L17" s="4">
         <v>45839.0</v>
       </c>
       <c r="M17" s="4">
         <v>47153.0</v>
       </c>
       <c r="N17" s="3"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="3">
         <v>74.0</v>
       </c>
       <c r="R17" s="4">
         <v>45327.0</v>
       </c>
       <c r="S17" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="1">
         <v>5</v>
       </c>
       <c r="B18" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="C18"/>
       <c r="D18" s="1">
         <v>5</v>
       </c>
       <c r="E18" t="s">
         <v>437</v>
       </c>
       <c r="F18" t="s">
         <v>438</v>
       </c>
       <c r="G18" t="s">
         <v>224</v>
       </c>
       <c r="H18" t="s">
         <v>225</v>
       </c>
       <c r="I18" t="s">
         <v>439</v>
       </c>
       <c r="J18" t="s">
         <v>227</v>
       </c>
       <c r="K18" s="3">
         <v>202.0</v>
       </c>
       <c r="L18" s="4">
         <v>45839.0</v>
       </c>
       <c r="M18" s="4">
         <v>46501.0</v>
       </c>
       <c r="N18" s="3">
         <v>165.0</v>
       </c>
       <c r="O18" s="4">
         <v>45839.0</v>
       </c>
       <c r="P18" s="4">
         <v>46501.0</v>
       </c>
       <c r="Q18" s="3"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="1">
         <v>3</v>
       </c>
       <c r="B19" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="C19"/>
       <c r="D19" s="1">
         <v>3</v>
       </c>
       <c r="E19" t="s">
         <v>454</v>
       </c>
       <c r="F19" t="s">
         <v>451</v>
       </c>
       <c r="G19" t="s">
         <v>452</v>
       </c>
       <c r="H19" t="s">
         <v>34</v>
       </c>
       <c r="I19" t="s">
         <v>453</v>
       </c>
       <c r="J19" t="s">
         <v>36</v>
       </c>
       <c r="K19" s="3">
         <v>140.12</v>
       </c>
       <c r="L19" s="4">
         <v>46023.0</v>
       </c>
       <c r="M19" s="4">
         <v>47057.0</v>
       </c>
       <c r="N19" s="3">
         <v>131.44</v>
       </c>
       <c r="O19" s="4">
         <v>46023.0</v>
       </c>
       <c r="P19" s="4">
         <v>47057.0</v>
       </c>
       <c r="Q19" s="3"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="1">
         <v>3</v>
       </c>
       <c r="B20" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="C20"/>
       <c r="D20" s="1">
         <v>3</v>
       </c>
       <c r="E20" t="s">
         <v>454</v>
       </c>
       <c r="F20" t="s">
         <v>451</v>
       </c>
       <c r="G20" t="s">
         <v>452</v>
       </c>
       <c r="H20" t="s">
         <v>34</v>
       </c>
       <c r="I20" t="s">
         <v>453</v>
       </c>
       <c r="J20" t="s">
         <v>36</v>
       </c>
       <c r="K20" s="3">
         <v>140.12</v>
       </c>
       <c r="L20" s="4">
         <v>46023.0</v>
       </c>
       <c r="M20" s="4">
         <v>47057.0</v>
       </c>
       <c r="N20" s="3">
         <v>131.44</v>
       </c>
       <c r="O20" s="4">
         <v>46023.0</v>
       </c>
       <c r="P20" s="4">
         <v>47057.0</v>
       </c>
       <c r="Q20" s="3"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="1">
         <v>4</v>
       </c>
       <c r="B21" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="C21"/>
       <c r="D21" s="1">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>462</v>
       </c>
       <c r="F21" t="s">
         <v>463</v>
       </c>
       <c r="G21" t="s">
         <v>297</v>
       </c>
       <c r="H21" t="s">
         <v>22</v>
       </c>
       <c r="I21" t="s">
         <v>464</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" s="3">
         <v>141.0</v>
       </c>
       <c r="L21" s="4">
         <v>45978.0</v>
       </c>
       <c r="M21" s="4">
         <v>47803.0</v>
       </c>
       <c r="N21" s="3">
         <v>88.0</v>
       </c>
       <c r="O21" s="4">
         <v>45978.0</v>
       </c>
       <c r="P21" s="4">
         <v>47803.0</v>
       </c>
       <c r="Q21" s="3"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="1">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="C22"/>
       <c r="D22" s="1">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>462</v>
       </c>
       <c r="F22" t="s">
         <v>463</v>
       </c>
       <c r="G22" t="s">
         <v>297</v>
       </c>
       <c r="H22" t="s">
         <v>22</v>
       </c>
       <c r="I22" t="s">
         <v>464</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" s="3">
         <v>141.0</v>
       </c>
       <c r="L22" s="4">
         <v>45978.0</v>
       </c>
       <c r="M22" s="4">
         <v>47803.0</v>
       </c>
       <c r="N22" s="3">
         <v>88.0</v>
       </c>
       <c r="O22" s="4">
         <v>45978.0</v>
       </c>
       <c r="P22" s="4">
         <v>47803.0</v>
       </c>
       <c r="Q22" s="3"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="1">
         <v>5</v>
       </c>
       <c r="B23" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
       <c r="C23"/>
       <c r="D23" s="1">
         <v>5</v>
       </c>
       <c r="E23" t="s">
         <v>468</v>
       </c>
       <c r="F23" t="s">
         <v>469</v>
       </c>
       <c r="G23" t="s">
         <v>258</v>
       </c>
       <c r="H23" t="s">
         <v>76</v>
       </c>
       <c r="I23" t="s">
         <v>259</v>
       </c>
       <c r="J23" t="s">
         <v>78</v>
       </c>
       <c r="K23" s="3">
         <v>142.6</v>
       </c>
       <c r="L23" s="4">
         <v>45839.0</v>
       </c>
       <c r="M23" s="4">
         <v>47071.0</v>
       </c>
       <c r="N23" s="3"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="3">
         <v>101.0</v>
       </c>
       <c r="R23" s="4">
         <v>45245.0</v>
       </c>
       <c r="S23" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="1">
         <v>4</v>
       </c>
       <c r="B24" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="C24"/>
       <c r="D24" s="1">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>470</v>
       </c>
       <c r="F24" t="s">
         <v>469</v>
       </c>
       <c r="G24" t="s">
         <v>258</v>
       </c>
       <c r="H24" t="s">
         <v>76</v>
       </c>
       <c r="I24" t="s">
         <v>259</v>
       </c>
       <c r="J24" t="s">
         <v>78</v>
       </c>
       <c r="K24" s="3">
         <v>142.6</v>
       </c>
       <c r="L24" s="4">
         <v>45839.0</v>
       </c>
       <c r="M24" s="4">
         <v>47071.0</v>
       </c>
       <c r="N24" s="3"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="3">
         <v>101.0</v>
       </c>
       <c r="R24" s="4">
         <v>45245.0</v>
       </c>
       <c r="S24" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="1">
         <v>5</v>
       </c>
       <c r="B25" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="C25"/>
       <c r="D25" s="1">
         <v>5</v>
       </c>
       <c r="E25" t="s">
         <v>484</v>
       </c>
       <c r="F25" t="s">
         <v>485</v>
       </c>
       <c r="G25" t="s">
         <v>258</v>
       </c>
       <c r="H25" t="s">
         <v>76</v>
       </c>
       <c r="I25" t="s">
         <v>259</v>
       </c>
       <c r="J25" t="s">
         <v>78</v>
       </c>
       <c r="K25" s="3">
         <v>142.6</v>
       </c>
       <c r="L25" s="4">
         <v>45839.0</v>
       </c>
       <c r="M25" s="4">
         <v>47071.0</v>
       </c>
       <c r="N25" s="3"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="3">
         <v>101.0</v>
       </c>
       <c r="R25" s="4">
         <v>45245.0</v>
       </c>
       <c r="S25" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="1">
         <v>5</v>
       </c>
       <c r="B26" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="C26"/>
       <c r="D26" s="1">
         <v>5</v>
       </c>
       <c r="E26" t="s">
         <v>484</v>
       </c>
       <c r="F26" t="s">
         <v>485</v>
       </c>
       <c r="G26" t="s">
         <v>258</v>
       </c>
       <c r="H26" t="s">
         <v>76</v>
       </c>
       <c r="I26" t="s">
         <v>259</v>
       </c>
       <c r="J26" t="s">
         <v>78</v>
       </c>
       <c r="K26" s="3">
         <v>142.6</v>
       </c>
       <c r="L26" s="4">
         <v>45839.0</v>
       </c>
       <c r="M26" s="4">
         <v>47071.0</v>
       </c>
       <c r="N26" s="3"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="3">
         <v>101.0</v>
       </c>
       <c r="R26" s="4">
         <v>45245.0</v>
       </c>
       <c r="S26" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="1">
         <v>4</v>
       </c>
       <c r="B27" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="C27"/>
       <c r="D27" s="1">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>496</v>
       </c>
       <c r="F27" t="s">
         <v>497</v>
       </c>
       <c r="G27" t="s">
         <v>270</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>271</v>
       </c>
       <c r="J27" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="3">
         <v>169.88</v>
       </c>
       <c r="L27" s="4">
         <v>45839.0</v>
       </c>
       <c r="M27" s="4">
         <v>46692.0</v>
       </c>
       <c r="N27" s="3"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="3">
         <v>109.0</v>
       </c>
       <c r="R27" s="4">
         <v>44867.0</v>
       </c>
       <c r="S27" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="1">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
       <c r="C28"/>
       <c r="D28" s="1">
         <v>3</v>
       </c>
       <c r="E28" t="s">
         <v>499</v>
       </c>
       <c r="F28" t="s">
         <v>497</v>
       </c>
       <c r="G28" t="s">
         <v>270</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>271</v>
       </c>
       <c r="J28" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="3">
         <v>169.88</v>
       </c>
       <c r="L28" s="4">
         <v>45839.0</v>
       </c>
       <c r="M28" s="4">
         <v>46692.0</v>
       </c>
       <c r="N28" s="3"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="3">
         <v>109.0</v>
       </c>
       <c r="R28" s="4">
         <v>44867.0</v>
       </c>
       <c r="S28" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="1">
         <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="C29"/>
       <c r="D29" s="1">
         <v>3</v>
       </c>
       <c r="E29" t="s">
         <v>525</v>
       </c>
       <c r="F29" t="s">
         <v>523</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>524</v>
       </c>
       <c r="J29" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="3">
         <v>220.0</v>
       </c>
       <c r="L29" s="4">
         <v>45027.0</v>
       </c>
       <c r="M29" s="4">
         <v>46326.0</v>
       </c>
       <c r="N29" s="3"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="3">
         <v>105.0</v>
       </c>
       <c r="R29" s="4">
         <v>45027.0</v>
       </c>
       <c r="S29" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="1">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="C30"/>
       <c r="D30" s="1">
         <v>3</v>
       </c>
       <c r="E30" t="s">
         <v>525</v>
       </c>
       <c r="F30" t="s">
         <v>523</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>524</v>
       </c>
       <c r="J30" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="3">
         <v>220.0</v>
       </c>
       <c r="L30" s="4">
         <v>45027.0</v>
       </c>
       <c r="M30" s="4">
         <v>46326.0</v>
       </c>
       <c r="N30" s="3"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="3">
         <v>105.0</v>
       </c>
       <c r="R30" s="4">
         <v>45027.0</v>
       </c>
       <c r="S30" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="1">
         <v>4</v>
       </c>
       <c r="B31" t="s">
-        <v>979</v>
+        <v>976</v>
       </c>
       <c r="C31"/>
       <c r="D31" s="1">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>526</v>
       </c>
       <c r="F31" t="s">
         <v>523</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>524</v>
       </c>
       <c r="J31" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="3">
         <v>220.0</v>
       </c>
       <c r="L31" s="4">
         <v>44501.0</v>
       </c>
       <c r="M31" s="4">
         <v>46326.0</v>
       </c>
       <c r="N31" s="3"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="3">
         <v>105.0</v>
       </c>
       <c r="R31" s="4">
         <v>44501.0</v>
       </c>
       <c r="S31" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="1">
         <v>4</v>
       </c>
       <c r="B32" t="s">
-        <v>980</v>
+        <v>977</v>
       </c>
       <c r="C32"/>
       <c r="D32" s="1">
         <v>4</v>
       </c>
       <c r="E32" t="s">
         <v>526</v>
       </c>
       <c r="F32" t="s">
         <v>523</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>524</v>
       </c>
       <c r="J32" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="3">
         <v>220.0</v>
       </c>
       <c r="L32" s="4">
         <v>44501.0</v>
       </c>
       <c r="M32" s="4">
         <v>46326.0</v>
       </c>
       <c r="N32" s="3"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="3">
         <v>105.0</v>
       </c>
       <c r="R32" s="4">
         <v>44501.0</v>
       </c>
       <c r="S32" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="1">
         <v>4</v>
       </c>
       <c r="B33" t="s">
-        <v>981</v>
+        <v>978</v>
       </c>
       <c r="C33"/>
       <c r="D33" s="1">
         <v>4</v>
       </c>
       <c r="E33" t="s">
         <v>526</v>
       </c>
       <c r="F33" t="s">
         <v>523</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>524</v>
       </c>
       <c r="J33" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="3">
         <v>220.0</v>
       </c>
       <c r="L33" s="4">
         <v>44501.0</v>
       </c>
       <c r="M33" s="4">
         <v>46326.0</v>
       </c>
       <c r="N33" s="3"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="3">
         <v>105.0</v>
       </c>
       <c r="R33" s="4">
         <v>44501.0</v>
       </c>
       <c r="S33" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="1">
         <v>5</v>
       </c>
       <c r="B34" t="s">
-        <v>982</v>
+        <v>979</v>
       </c>
       <c r="C34"/>
       <c r="D34" s="1">
         <v>5</v>
       </c>
       <c r="E34" t="s">
         <v>566</v>
       </c>
       <c r="F34" t="s">
         <v>567</v>
       </c>
       <c r="G34" t="s">
         <v>75</v>
       </c>
       <c r="H34" t="s">
         <v>76</v>
       </c>
       <c r="I34" t="s">
         <v>77</v>
       </c>
       <c r="J34" t="s">
         <v>78</v>
       </c>
       <c r="K34" s="3">
         <v>276.5</v>
       </c>
       <c r="L34" s="4">
         <v>45839.0</v>
       </c>
       <c r="M34" s="4">
         <v>47071.0</v>
       </c>
       <c r="N34" s="3">
         <v>276.5</v>
       </c>
       <c r="O34" s="4">
         <v>45839.0</v>
       </c>
       <c r="P34" s="4">
         <v>47071.0</v>
       </c>
       <c r="Q34" s="3"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="1">
         <v>4</v>
       </c>
       <c r="B35" t="s">
-        <v>983</v>
+        <v>980</v>
       </c>
       <c r="C35"/>
       <c r="D35" s="1">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>571</v>
       </c>
       <c r="F35" t="s">
         <v>567</v>
       </c>
       <c r="G35" t="s">
         <v>75</v>
       </c>
       <c r="H35" t="s">
         <v>76</v>
       </c>
       <c r="I35" t="s">
         <v>77</v>
       </c>
       <c r="J35" t="s">
         <v>78</v>
       </c>
       <c r="K35" s="3">
         <v>276.5</v>
       </c>
       <c r="L35" s="4">
         <v>45839.0</v>
       </c>
       <c r="M35" s="4">
         <v>47071.0</v>
       </c>
       <c r="N35" s="3"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="4"/>
       <c r="S35" s="4"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="1">
         <v>5</v>
       </c>
       <c r="B36" t="s">
-        <v>984</v>
+        <v>981</v>
       </c>
       <c r="C36"/>
       <c r="D36" s="1">
         <v>5</v>
       </c>
       <c r="E36" t="s">
         <v>606</v>
       </c>
       <c r="F36" t="s">
         <v>603</v>
       </c>
       <c r="G36" t="s">
         <v>604</v>
       </c>
       <c r="H36" t="s">
         <v>225</v>
       </c>
       <c r="I36" t="s">
         <v>605</v>
       </c>
       <c r="J36" t="s">
         <v>227</v>
       </c>
       <c r="K36" s="3">
         <v>96.0</v>
       </c>
       <c r="L36" s="4">
         <v>45292.0</v>
       </c>
       <c r="M36" s="4">
         <v>46387.0</v>
       </c>
       <c r="N36" s="3">
         <v>78.0</v>
       </c>
       <c r="O36" s="4">
         <v>45292.0</v>
       </c>
       <c r="P36" s="4">
         <v>46387.0</v>
       </c>
       <c r="Q36" s="3"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="1">
         <v>6</v>
       </c>
       <c r="B37" t="s">
-        <v>985</v>
+        <v>982</v>
       </c>
       <c r="C37"/>
       <c r="D37" s="1">
         <v>6</v>
       </c>
       <c r="E37" t="s">
         <v>607</v>
       </c>
       <c r="F37" t="s">
         <v>603</v>
       </c>
       <c r="G37" t="s">
         <v>604</v>
       </c>
       <c r="H37" t="s">
         <v>225</v>
       </c>
       <c r="I37" t="s">
         <v>605</v>
       </c>
       <c r="J37" t="s">
         <v>227</v>
       </c>
       <c r="K37" s="3">
         <v>96.0</v>
       </c>
       <c r="L37" s="4">
         <v>44562.0</v>
       </c>
       <c r="M37" s="4">
         <v>46387.0</v>
       </c>
       <c r="N37" s="3">
         <v>78.0</v>
       </c>
       <c r="O37" s="4">
         <v>44562.0</v>
       </c>
       <c r="P37" s="4">
         <v>46387.0</v>
       </c>
       <c r="Q37" s="3"/>
       <c r="R37" s="4"/>
       <c r="S37" s="4"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="1">
         <v>4</v>
       </c>
       <c r="B38" t="s">
-        <v>986</v>
+        <v>983</v>
       </c>
       <c r="C38"/>
       <c r="D38" s="1">
         <v>4</v>
       </c>
       <c r="E38" t="s">
         <v>609</v>
       </c>
       <c r="F38" t="s">
         <v>610</v>
       </c>
       <c r="G38" t="s">
         <v>611</v>
       </c>
       <c r="H38" t="s">
         <v>57</v>
       </c>
       <c r="I38" t="s">
         <v>113</v>
       </c>
       <c r="J38" t="s">
         <v>59</v>
       </c>
       <c r="K38" s="3"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="3"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="3">
         <v>40.0</v>
       </c>
       <c r="R38" s="4">
         <v>45266.0</v>
       </c>
       <c r="S38" s="4">
         <v>47092.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="1">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>987</v>
+        <v>984</v>
       </c>
       <c r="C39"/>
       <c r="D39" s="1">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>609</v>
       </c>
       <c r="F39" t="s">
         <v>610</v>
       </c>
       <c r="G39" t="s">
         <v>611</v>
       </c>
       <c r="H39" t="s">
         <v>57</v>
       </c>
       <c r="I39" t="s">
         <v>113</v>
       </c>
       <c r="J39" t="s">
         <v>59</v>
       </c>
       <c r="K39" s="3"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="3"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="3">
         <v>40.0</v>
       </c>
       <c r="R39" s="4">
         <v>45266.0</v>
       </c>
       <c r="S39" s="4">
         <v>47092.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="1">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>988</v>
+        <v>985</v>
       </c>
       <c r="C40"/>
       <c r="D40" s="1">
         <v>4</v>
       </c>
       <c r="E40" t="s">
         <v>609</v>
       </c>
       <c r="F40" t="s">
         <v>610</v>
       </c>
       <c r="G40" t="s">
         <v>611</v>
       </c>
       <c r="H40" t="s">
         <v>57</v>
       </c>
       <c r="I40" t="s">
         <v>113</v>
       </c>
       <c r="J40" t="s">
         <v>59</v>
       </c>
       <c r="K40" s="3"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="3"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="3">
         <v>40.0</v>
       </c>
       <c r="R40" s="4">
         <v>45266.0</v>
       </c>
       <c r="S40" s="4">
         <v>47092.0</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="1">
         <v>4</v>
       </c>
       <c r="B41" t="s">
-        <v>989</v>
+        <v>986</v>
       </c>
       <c r="C41"/>
       <c r="D41" s="1">
         <v>4</v>
       </c>
       <c r="E41" t="s">
         <v>636</v>
       </c>
       <c r="F41" t="s">
         <v>634</v>
       </c>
       <c r="G41" t="s">
         <v>417</v>
       </c>
       <c r="H41" t="s">
         <v>91</v>
       </c>
       <c r="I41" t="s">
         <v>635</v>
       </c>
       <c r="J41" t="s">
         <v>93</v>
       </c>
       <c r="K41" s="3">
         <v>415.0</v>
       </c>
       <c r="L41" s="4">
         <v>45978.0</v>
       </c>
       <c r="M41" s="4">
         <v>47803.0</v>
       </c>
       <c r="N41" s="3">
         <v>324.0</v>
       </c>
       <c r="O41" s="4">
         <v>45978.0</v>
       </c>
       <c r="P41" s="4">
         <v>47803.0</v>
       </c>
       <c r="Q41" s="3"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="1">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="C42"/>
       <c r="D42" s="1">
         <v>3</v>
       </c>
       <c r="E42" t="s">
         <v>690</v>
       </c>
       <c r="F42" t="s">
         <v>561</v>
       </c>
       <c r="G42" t="s">
         <v>57</v>
       </c>
       <c r="H42" t="s">
         <v>57</v>
       </c>
       <c r="I42" t="s">
         <v>237</v>
       </c>
       <c r="J42" t="s">
         <v>59</v>
       </c>
       <c r="K42" s="3">
         <v>158.72</v>
@@ -32917,575 +32799,575 @@
       </c>
       <c r="N42" s="3">
         <v>64.48</v>
       </c>
       <c r="O42" s="4">
         <v>45988.0</v>
       </c>
       <c r="P42" s="4">
         <v>47168.0</v>
       </c>
       <c r="Q42" s="3">
         <v>91.0</v>
       </c>
       <c r="R42" s="4">
         <v>45750.0</v>
       </c>
       <c r="S42" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="1">
         <v>4</v>
       </c>
       <c r="B43" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="C43"/>
       <c r="D43" s="1">
         <v>4</v>
       </c>
       <c r="E43" t="s">
         <v>717</v>
       </c>
       <c r="F43" t="s">
         <v>715</v>
       </c>
       <c r="G43" t="s">
         <v>701</v>
       </c>
       <c r="H43" t="s">
         <v>76</v>
       </c>
       <c r="I43" t="s">
         <v>702</v>
       </c>
       <c r="J43" t="s">
         <v>78</v>
       </c>
       <c r="K43" s="3">
         <v>183.0</v>
       </c>
       <c r="L43" s="4">
         <v>45245.0</v>
       </c>
       <c r="M43" s="4">
         <v>47071.0</v>
       </c>
       <c r="N43" s="3">
         <v>183.0</v>
       </c>
       <c r="O43" s="4">
         <v>45245.0</v>
       </c>
       <c r="P43" s="4">
         <v>47071.0</v>
       </c>
       <c r="Q43" s="3"/>
       <c r="R43" s="4"/>
       <c r="S43" s="4"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="1">
         <v>4</v>
       </c>
       <c r="B44" t="s">
-        <v>991</v>
+        <v>988</v>
       </c>
       <c r="C44" t="s">
         <v>703</v>
       </c>
       <c r="D44" s="1">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>717</v>
       </c>
       <c r="F44" t="s">
         <v>715</v>
       </c>
       <c r="G44" t="s">
         <v>701</v>
       </c>
       <c r="H44" t="s">
         <v>76</v>
       </c>
       <c r="I44" t="s">
         <v>702</v>
       </c>
       <c r="J44" t="s">
         <v>78</v>
       </c>
       <c r="K44" s="3">
         <v>195.2</v>
       </c>
       <c r="L44" s="4">
         <v>45245.0</v>
       </c>
       <c r="M44" s="4">
         <v>47071.0</v>
       </c>
       <c r="N44" s="3"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="1">
         <v>4</v>
       </c>
       <c r="B45" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="C45"/>
       <c r="D45" s="1">
         <v>4</v>
       </c>
       <c r="E45" t="s">
         <v>717</v>
       </c>
       <c r="F45" t="s">
         <v>715</v>
       </c>
       <c r="G45" t="s">
         <v>701</v>
       </c>
       <c r="H45" t="s">
         <v>76</v>
       </c>
       <c r="I45" t="s">
         <v>702</v>
       </c>
       <c r="J45" t="s">
         <v>78</v>
       </c>
       <c r="K45" s="3">
         <v>183.0</v>
       </c>
       <c r="L45" s="4">
         <v>45245.0</v>
       </c>
       <c r="M45" s="4">
         <v>47071.0</v>
       </c>
       <c r="N45" s="3">
         <v>183.0</v>
       </c>
       <c r="O45" s="4">
         <v>45245.0</v>
       </c>
       <c r="P45" s="4">
         <v>47071.0</v>
       </c>
       <c r="Q45" s="3"/>
       <c r="R45" s="4"/>
       <c r="S45" s="4"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="1">
         <v>4</v>
       </c>
       <c r="B46" t="s">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="C46" t="s">
         <v>703</v>
       </c>
       <c r="D46" s="1">
         <v>4</v>
       </c>
       <c r="E46" t="s">
         <v>717</v>
       </c>
       <c r="F46" t="s">
         <v>715</v>
       </c>
       <c r="G46" t="s">
         <v>701</v>
       </c>
       <c r="H46" t="s">
         <v>76</v>
       </c>
       <c r="I46" t="s">
         <v>702</v>
       </c>
       <c r="J46" t="s">
         <v>78</v>
       </c>
       <c r="K46" s="3">
         <v>195.2</v>
       </c>
       <c r="L46" s="4">
         <v>45245.0</v>
       </c>
       <c r="M46" s="4">
         <v>47071.0</v>
       </c>
       <c r="N46" s="3"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="3"/>
       <c r="R46" s="4"/>
       <c r="S46" s="4"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="1">
         <v>3</v>
       </c>
       <c r="B47" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="C47"/>
       <c r="D47" s="1">
         <v>3</v>
       </c>
       <c r="E47" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F47" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="G47" t="s">
         <v>333</v>
       </c>
       <c r="H47" t="s">
         <v>40</v>
       </c>
       <c r="I47" t="s">
         <v>334</v>
       </c>
       <c r="J47" t="s">
         <v>42</v>
       </c>
       <c r="K47" s="3">
         <v>97.0</v>
       </c>
       <c r="L47" s="4">
         <v>45392.0</v>
       </c>
       <c r="M47" s="4">
         <v>47217.0</v>
       </c>
       <c r="N47" s="3"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="3">
         <v>38.0</v>
       </c>
       <c r="R47" s="4">
         <v>45392.0</v>
       </c>
       <c r="S47" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="1">
         <v>3</v>
       </c>
       <c r="B48" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="C48"/>
       <c r="D48" s="1">
         <v>3</v>
       </c>
       <c r="E48" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="F48" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="G48" t="s">
         <v>333</v>
       </c>
       <c r="H48" t="s">
         <v>40</v>
       </c>
       <c r="I48" t="s">
         <v>334</v>
       </c>
       <c r="J48" t="s">
         <v>42</v>
       </c>
       <c r="K48" s="3">
         <v>97.0</v>
       </c>
       <c r="L48" s="4">
         <v>45392.0</v>
       </c>
       <c r="M48" s="4">
         <v>47217.0</v>
       </c>
       <c r="N48" s="3"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="3">
         <v>38.0</v>
       </c>
       <c r="R48" s="4">
         <v>45392.0</v>
       </c>
       <c r="S48" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="1">
         <v>5</v>
       </c>
       <c r="B49" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="C49"/>
       <c r="D49" s="1">
         <v>5</v>
       </c>
       <c r="E49" t="s">
+        <v>860</v>
+      </c>
+      <c r="F49" t="s">
         <v>861</v>
       </c>
-      <c r="F49" t="s">
+      <c r="G49" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
       <c r="H49" t="s">
         <v>34</v>
       </c>
       <c r="I49" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="J49" t="s">
         <v>36</v>
       </c>
       <c r="K49" s="3">
         <v>106.0</v>
       </c>
       <c r="L49" s="4">
         <v>44881.0</v>
       </c>
       <c r="M49" s="4">
         <v>46706.0</v>
       </c>
       <c r="N49" s="3">
         <v>4.8</v>
       </c>
       <c r="O49" s="4">
         <v>45460.0</v>
       </c>
       <c r="P49" s="4">
         <v>46706.0</v>
       </c>
       <c r="Q49" s="3">
         <v>48.0</v>
       </c>
       <c r="R49" s="4">
         <v>44881.0</v>
       </c>
       <c r="S49" s="4">
         <v>46706.0</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="1">
         <v>5</v>
       </c>
       <c r="B50" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
       <c r="C50"/>
       <c r="D50" s="1">
         <v>5</v>
       </c>
       <c r="E50" t="s">
+        <v>860</v>
+      </c>
+      <c r="F50" t="s">
         <v>861</v>
       </c>
-      <c r="F50" t="s">
+      <c r="G50" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
       <c r="H50" t="s">
         <v>34</v>
       </c>
       <c r="I50" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="J50" t="s">
         <v>36</v>
       </c>
       <c r="K50" s="3">
         <v>106.0</v>
       </c>
       <c r="L50" s="4">
         <v>44881.0</v>
       </c>
       <c r="M50" s="4">
         <v>46706.0</v>
       </c>
       <c r="N50" s="3">
         <v>4.8</v>
       </c>
       <c r="O50" s="4">
         <v>45460.0</v>
       </c>
       <c r="P50" s="4">
         <v>46706.0</v>
       </c>
       <c r="Q50" s="3">
         <v>48.0</v>
       </c>
       <c r="R50" s="4">
         <v>44881.0</v>
       </c>
       <c r="S50" s="4">
         <v>46706.0</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" s="1">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="C51"/>
       <c r="D51" s="1">
         <v>4</v>
       </c>
       <c r="E51" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="F51" t="s">
         <v>485</v>
       </c>
       <c r="G51" t="s">
         <v>258</v>
       </c>
       <c r="H51" t="s">
         <v>76</v>
       </c>
       <c r="I51" t="s">
         <v>259</v>
       </c>
       <c r="J51" t="s">
         <v>78</v>
       </c>
       <c r="K51" s="3">
         <v>142.6</v>
       </c>
       <c r="L51" s="4">
         <v>45839.0</v>
       </c>
       <c r="M51" s="4">
         <v>47071.0</v>
       </c>
       <c r="N51" s="3"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="3">
         <v>101.0</v>
       </c>
       <c r="R51" s="4">
         <v>45245.0</v>
       </c>
       <c r="S51" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" s="1">
         <v>4</v>
       </c>
       <c r="B52" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="C52"/>
       <c r="D52" s="1">
         <v>4</v>
       </c>
       <c r="E52" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="F52" t="s">
         <v>485</v>
       </c>
       <c r="G52" t="s">
         <v>258</v>
       </c>
       <c r="H52" t="s">
         <v>76</v>
       </c>
       <c r="I52" t="s">
         <v>259</v>
       </c>
       <c r="J52" t="s">
         <v>78</v>
       </c>
       <c r="K52" s="3">
         <v>142.6</v>
       </c>
       <c r="L52" s="4">
         <v>45839.0</v>
       </c>
       <c r="M52" s="4">
         <v>47071.0</v>
       </c>
       <c r="N52" s="3"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="3">
         <v>101.0</v>
       </c>
       <c r="R52" s="4">
         <v>45245.0</v>
       </c>
       <c r="S52" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" s="1">
         <v>5</v>
       </c>
       <c r="B53" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
       <c r="C53"/>
       <c r="D53" s="1">
         <v>6</v>
       </c>
       <c r="E53" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="F53" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="G53" t="s">
         <v>265</v>
       </c>
       <c r="H53" t="s">
         <v>46</v>
       </c>
       <c r="I53" t="s">
         <v>275</v>
       </c>
       <c r="J53" t="s">
         <v>48</v>
       </c>
       <c r="K53" s="3">
         <v>170.0</v>
       </c>
       <c r="L53" s="4">
         <v>45574.0</v>
       </c>
       <c r="M53" s="4">
         <v>46657.0</v>
       </c>
       <c r="N53" s="3">
         <v>125.0</v>
       </c>
@@ -33534,434 +33416,434 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="60" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="55" customWidth="true" style="0"/>
     <col min="10" max="10" width="55" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="13" customWidth="true" style="0"/>
     <col min="16" max="16" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" customHeight="1" ht="40">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="1">
         <v>4</v>
       </c>
       <c r="B2" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="C2" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="D2" s="1">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2" t="s">
         <v>56</v>
       </c>
       <c r="G2" t="s">
         <v>57</v>
       </c>
       <c r="H2" t="s">
         <v>57</v>
       </c>
       <c r="I2" t="s">
         <v>58</v>
       </c>
       <c r="J2" t="s">
         <v>59</v>
       </c>
       <c r="K2" s="3">
         <v>160.0</v>
       </c>
       <c r="L2" s="4">
         <v>45988.0</v>
       </c>
       <c r="M2" s="4">
         <v>47168.0</v>
       </c>
       <c r="N2" s="3"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="1">
         <v>4</v>
       </c>
       <c r="B3" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="C3" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="D3" s="1">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3" t="s">
         <v>56</v>
       </c>
       <c r="G3" t="s">
         <v>57</v>
       </c>
       <c r="H3" t="s">
         <v>57</v>
       </c>
       <c r="I3" t="s">
         <v>58</v>
       </c>
       <c r="J3" t="s">
         <v>59</v>
       </c>
       <c r="K3" s="3">
         <v>270.0</v>
       </c>
       <c r="L3" s="4">
         <v>45988.0</v>
       </c>
       <c r="M3" s="4">
         <v>47168.0</v>
       </c>
       <c r="N3" s="3"/>
       <c r="O3" s="4"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="1">
         <v>4</v>
       </c>
       <c r="B4" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="C4" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="D4" s="1">
         <v>4</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4" t="s">
         <v>56</v>
       </c>
       <c r="G4" t="s">
         <v>57</v>
       </c>
       <c r="H4" t="s">
         <v>57</v>
       </c>
       <c r="I4" t="s">
         <v>58</v>
       </c>
       <c r="J4" t="s">
         <v>59</v>
       </c>
       <c r="K4" s="3">
         <v>287.0</v>
       </c>
       <c r="L4" s="4">
         <v>45988.0</v>
       </c>
       <c r="M4" s="4">
         <v>47168.0</v>
       </c>
       <c r="N4" s="3"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="C5" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="D5" s="1">
         <v>4</v>
       </c>
       <c r="E5" t="s">
         <v>55</v>
       </c>
       <c r="F5" t="s">
         <v>56</v>
       </c>
       <c r="G5" t="s">
         <v>57</v>
       </c>
       <c r="H5" t="s">
         <v>57</v>
       </c>
       <c r="I5" t="s">
         <v>58</v>
       </c>
       <c r="J5" t="s">
         <v>59</v>
       </c>
       <c r="K5" s="3">
         <v>160.0</v>
       </c>
       <c r="L5" s="4">
         <v>45988.0</v>
       </c>
       <c r="M5" s="4">
         <v>47168.0</v>
       </c>
       <c r="N5" s="3"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="4"/>
       <c r="S5" s="4"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
-        <v>950</v>
+        <v>947</v>
       </c>
       <c r="C6" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="D6" s="1">
         <v>4</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6" t="s">
         <v>56</v>
       </c>
       <c r="G6" t="s">
         <v>57</v>
       </c>
       <c r="H6" t="s">
         <v>57</v>
       </c>
       <c r="I6" t="s">
         <v>58</v>
       </c>
       <c r="J6" t="s">
         <v>59</v>
       </c>
       <c r="K6" s="3">
         <v>115.0</v>
       </c>
       <c r="L6" s="4">
         <v>45988.0</v>
       </c>
       <c r="M6" s="4">
         <v>47168.0</v>
       </c>
       <c r="N6" s="3"/>
       <c r="O6" s="4"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="4"/>
       <c r="S6" s="4"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="1">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="C7" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="D7" s="1">
         <v>3</v>
       </c>
       <c r="E7" t="s">
         <v>690</v>
       </c>
       <c r="F7" t="s">
         <v>561</v>
       </c>
       <c r="G7" t="s">
         <v>57</v>
       </c>
       <c r="H7" t="s">
         <v>57</v>
       </c>
       <c r="I7" t="s">
         <v>237</v>
       </c>
       <c r="J7" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="3">
         <v>93.0</v>
       </c>
       <c r="L7" s="4">
         <v>45839.0</v>
       </c>
       <c r="M7" s="4">
         <v>47168.0</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="4"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="1">
         <v>3</v>
       </c>
       <c r="B8" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="C8" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="D8" s="1">
         <v>3</v>
       </c>
       <c r="E8" t="s">
         <v>690</v>
       </c>
       <c r="F8" t="s">
         <v>561</v>
       </c>
       <c r="G8" t="s">
         <v>57</v>
       </c>
       <c r="H8" t="s">
         <v>57</v>
       </c>
       <c r="I8" t="s">
         <v>237</v>
       </c>
       <c r="J8" t="s">
         <v>59</v>
       </c>
       <c r="K8" s="3">
         <v>86.8</v>
       </c>
       <c r="L8" s="4">
         <v>45839.0</v>
       </c>
       <c r="M8" s="4">
         <v>47168.0</v>
       </c>
       <c r="N8" s="3"/>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="1">
         <v>3</v>
       </c>
       <c r="B9" t="s">
-        <v>990</v>
+        <v>987</v>
       </c>
       <c r="C9" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D9" s="1">
         <v>3</v>
       </c>
       <c r="E9" t="s">
         <v>690</v>
       </c>
       <c r="F9" t="s">
         <v>561</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" t="s">
         <v>57</v>
       </c>
       <c r="I9" t="s">
         <v>237</v>
       </c>
       <c r="J9" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="3">
         <v>55.8</v>
       </c>
@@ -34025,51 +33907,51 @@
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="32">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2">
         <v>4</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C2" t="s">
         <v>87</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
@@ -34615,307 +34497,307 @@
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>339</v>
       </c>
       <c r="G19" t="s">
         <v>24</v>
       </c>
       <c r="H19" s="3">
         <v>58.0</v>
       </c>
       <c r="I19" s="4">
         <v>45307.0</v>
       </c>
       <c r="J19" s="4">
         <v>47056.0</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20">
         <v>4</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="C20" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
       <c r="D20" t="s">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
       <c r="F20" t="s">
         <v>23</v>
       </c>
       <c r="G20" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="3">
         <v>165.0</v>
       </c>
       <c r="I20" s="4">
         <v>46119.0</v>
       </c>
       <c r="J20" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21">
         <v>3</v>
       </c>
       <c r="B21" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="C21" t="s">
         <v>823</v>
-      </c>
-[...1 lines deleted...]
-        <v>824</v>
       </c>
       <c r="D21" t="s">
         <v>83</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
       <c r="F21" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="G21" t="s">
         <v>36</v>
       </c>
       <c r="H21" s="3">
         <v>31.0</v>
       </c>
       <c r="I21" s="4">
         <v>45839.0</v>
       </c>
       <c r="J21" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="C22" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="G22" t="s">
         <v>36</v>
       </c>
       <c r="H22" s="3">
         <v>31.0</v>
       </c>
       <c r="I22" s="4">
         <v>45839.0</v>
       </c>
       <c r="J22" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23">
         <v>4</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="C23" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="G23" t="s">
         <v>36</v>
       </c>
       <c r="H23" s="3">
         <v>31.0</v>
       </c>
       <c r="I23" s="4">
         <v>45839.0</v>
       </c>
       <c r="J23" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24">
         <v>5</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="C24" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24" t="s">
         <v>34</v>
       </c>
       <c r="F24" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="G24" t="s">
         <v>36</v>
       </c>
       <c r="H24" s="3">
         <v>31.0</v>
       </c>
       <c r="I24" s="4">
         <v>45839.0</v>
       </c>
       <c r="J24" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25">
         <v>4</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="C25" t="s">
+        <v>819</v>
+      </c>
+      <c r="D25" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
       <c r="E25" t="s">
         <v>122</v>
       </c>
       <c r="F25" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="G25" t="s">
         <v>124</v>
       </c>
       <c r="H25" s="3">
         <v>31.0</v>
       </c>
       <c r="I25" s="4">
         <v>45839.0</v>
       </c>
       <c r="J25" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26">
         <v>5</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="C26" t="s">
         <v>87</v>
       </c>
       <c r="D26" t="s">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>23</v>
       </c>
       <c r="G26" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="3">
         <v>165.0</v>
       </c>
       <c r="I26" s="4">
         <v>46119.0</v>
       </c>
       <c r="J26" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27">
         <v>5</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="C27" t="s">
         <v>20</v>
       </c>
       <c r="D27" t="s">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>23</v>
       </c>
       <c r="G27" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="3">
         <v>165.0</v>
       </c>
       <c r="I27" s="4">
         <v>46119.0</v>
       </c>
       <c r="J27" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28">
         <v>5</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>848</v>
+        <v>847</v>
       </c>
       <c r="C28" t="s">
         <v>26</v>
       </c>
       <c r="D28" t="s">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>23</v>
       </c>
       <c r="G28" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="3">
         <v>165.0</v>
       </c>
       <c r="I28" s="4">
         <v>46119.0</v>
       </c>
       <c r="J28" s="4">
         <v>47944.0</v>
       </c>
@@ -34987,1615 +34869,1615 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="3">
         <v>120.0</v>
       </c>
       <c r="J2" s="4">
         <v>44501.0</v>
       </c>
       <c r="K2" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="1">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>50</v>
       </c>
       <c r="C3" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="3">
         <v>120.0</v>
       </c>
       <c r="J3" s="4">
         <v>44501.0</v>
       </c>
       <c r="K3" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="1">
         <v>5</v>
       </c>
       <c r="B4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E4" t="s">
         <v>1005</v>
-      </c>
-[...7 lines deleted...]
-        <v>1008</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="3">
         <v>44.0</v>
       </c>
       <c r="J4" s="4">
         <v>44538.0</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>110</v>
       </c>
       <c r="C5" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
       <c r="D5" t="s">
         <v>111</v>
       </c>
       <c r="E5" t="s">
         <v>112</v>
       </c>
       <c r="F5" t="s">
         <v>57</v>
       </c>
       <c r="G5" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="H5" t="s">
         <v>59</v>
       </c>
       <c r="I5" s="3">
         <v>90.0</v>
       </c>
       <c r="J5" s="4">
         <v>44197.0</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E6" t="s">
         <v>1013</v>
-      </c>
-[...7 lines deleted...]
-        <v>1016</v>
       </c>
       <c r="F6" t="s">
         <v>98</v>
       </c>
       <c r="G6" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="H6" t="s">
         <v>100</v>
       </c>
       <c r="I6" s="3">
         <v>58.0</v>
       </c>
       <c r="J6" s="4">
         <v>43060.0</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="1">
         <v>4</v>
       </c>
       <c r="B7" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E7" t="s">
         <v>1013</v>
-      </c>
-[...7 lines deleted...]
-        <v>1016</v>
       </c>
       <c r="F7" t="s">
         <v>98</v>
       </c>
       <c r="G7" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="H7" t="s">
         <v>100</v>
       </c>
       <c r="I7" s="3">
         <v>58.0</v>
       </c>
       <c r="J7" s="4">
         <v>42979.0</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>233</v>
       </c>
       <c r="C8" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="D8" t="s">
         <v>234</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="3">
         <v>120.0</v>
       </c>
       <c r="J8" s="4">
         <v>44501.0</v>
       </c>
       <c r="K8" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="1">
         <v>5</v>
       </c>
       <c r="B9" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E9" t="s">
         <v>1019</v>
-      </c>
-[...7 lines deleted...]
-        <v>1022</v>
       </c>
       <c r="F9" t="s">
         <v>98</v>
       </c>
       <c r="G9" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="H9" t="s">
         <v>100</v>
       </c>
       <c r="I9" s="3">
         <v>31.0</v>
       </c>
       <c r="J9" s="4">
         <v>44197.0</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1">
         <v>4</v>
       </c>
       <c r="B10" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="C10" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="D10" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="E10" t="s">
         <v>406</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
       <c r="I10" s="3">
         <v>41.0</v>
       </c>
       <c r="J10" s="4">
         <v>44805.0</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>272</v>
       </c>
       <c r="C11" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D11" t="s">
         <v>273</v>
       </c>
       <c r="E11" t="s">
         <v>274</v>
       </c>
       <c r="F11" t="s">
         <v>46</v>
       </c>
       <c r="G11" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="H11" t="s">
         <v>48</v>
       </c>
       <c r="I11" s="3">
         <v>70.0</v>
       </c>
       <c r="J11" s="4">
         <v>44518.0</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="1">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>272</v>
       </c>
       <c r="C12" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D12" t="s">
         <v>273</v>
       </c>
       <c r="E12" t="s">
         <v>274</v>
       </c>
       <c r="F12" t="s">
         <v>46</v>
       </c>
       <c r="G12" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="H12" t="s">
         <v>48</v>
       </c>
       <c r="I12" s="3">
         <v>70.0</v>
       </c>
       <c r="J12" s="4">
         <v>44197.0</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="1">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>276</v>
       </c>
       <c r="C13" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D13" t="s">
         <v>273</v>
       </c>
       <c r="E13" t="s">
         <v>274</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="H13" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="3">
         <v>70.0</v>
       </c>
       <c r="J13" s="4">
         <v>44518.0</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="1">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>276</v>
       </c>
       <c r="C14" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D14" t="s">
         <v>273</v>
       </c>
       <c r="E14" t="s">
         <v>274</v>
       </c>
       <c r="F14" t="s">
         <v>46</v>
       </c>
       <c r="G14" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="H14" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="3">
         <v>70.0</v>
       </c>
       <c r="J14" s="4">
         <v>44197.0</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="1">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>276</v>
       </c>
       <c r="C15" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D15" t="s">
         <v>273</v>
       </c>
       <c r="E15" t="s">
         <v>274</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="H15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="3">
         <v>70.0</v>
       </c>
       <c r="J15" s="4">
         <v>44197.0</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="1">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>276</v>
       </c>
       <c r="C16" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D16" t="s">
         <v>273</v>
       </c>
       <c r="E16" t="s">
         <v>274</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
       <c r="G16" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="3">
         <v>70.0</v>
       </c>
       <c r="J16" s="4">
         <v>44197.0</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="1">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>276</v>
       </c>
       <c r="C17" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="D17" t="s">
         <v>273</v>
       </c>
       <c r="E17" t="s">
         <v>274</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
       <c r="G17" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="H17" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="3">
         <v>70.0</v>
       </c>
       <c r="J17" s="4">
         <v>44197.0</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="1">
         <v>4</v>
       </c>
       <c r="B18" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="C18" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="D18" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="E18" t="s">
         <v>406</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
       <c r="G18" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="H18" t="s">
         <v>42</v>
       </c>
       <c r="I18" s="3">
         <v>38.0</v>
       </c>
       <c r="J18" s="4">
         <v>44197.0</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="1">
         <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="C19" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="D19" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="E19" t="s">
         <v>406</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
       <c r="G19" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="H19" t="s">
         <v>42</v>
       </c>
       <c r="I19" s="3">
         <v>38.0</v>
       </c>
       <c r="J19" s="4">
         <v>44805.0</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="1">
         <v>4</v>
       </c>
       <c r="B20" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="C20" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="D20" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="E20" t="s">
         <v>406</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
       <c r="G20" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="H20" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="3">
         <v>38.0</v>
       </c>
       <c r="J20" s="4">
         <v>44805.0</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="1">
         <v>4</v>
       </c>
       <c r="B21" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C21" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E21" t="s">
         <v>1036</v>
-      </c>
-[...7 lines deleted...]
-        <v>1039</v>
       </c>
       <c r="F21" t="s">
         <v>70</v>
       </c>
       <c r="G21" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="H21" t="s">
         <v>72</v>
       </c>
       <c r="I21" s="3">
         <v>90.0</v>
       </c>
       <c r="J21" s="4">
         <v>44670.0</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="1">
         <v>4</v>
       </c>
       <c r="B22" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="C22" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="D22" t="s">
         <v>189</v>
       </c>
       <c r="E22" t="s">
         <v>190</v>
       </c>
       <c r="F22" t="s">
         <v>40</v>
       </c>
       <c r="G22" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="H22" t="s">
         <v>42</v>
       </c>
       <c r="I22" s="3">
         <v>89.0</v>
       </c>
       <c r="J22" s="4">
         <v>44197.0</v>
       </c>
       <c r="K22" s="4">
         <v>47362.0</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="1">
         <v>4</v>
       </c>
       <c r="B23" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="C23" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="D23" t="s">
         <v>189</v>
       </c>
       <c r="E23" t="s">
         <v>190</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
       <c r="G23" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="H23" t="s">
         <v>42</v>
       </c>
       <c r="I23" s="3">
         <v>89.0</v>
       </c>
       <c r="J23" s="4">
         <v>44197.0</v>
       </c>
       <c r="K23" s="4">
         <v>47362.0</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="1">
         <v>5</v>
       </c>
       <c r="B24" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="C24" t="s">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="D24" t="s">
         <v>189</v>
       </c>
       <c r="E24" t="s">
         <v>190</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
       <c r="G24" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
       <c r="H24" t="s">
         <v>42</v>
       </c>
       <c r="I24" s="3">
         <v>41.0</v>
       </c>
       <c r="J24" s="4">
         <v>44197.0</v>
       </c>
       <c r="K24" s="4">
         <v>46631.0</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="1">
         <v>4</v>
       </c>
       <c r="B25" t="s">
-        <v>1045</v>
+        <v>1042</v>
       </c>
       <c r="C25" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="D25" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
       <c r="E25" t="s">
         <v>324</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
         <v>325</v>
       </c>
       <c r="H25" t="s">
         <v>36</v>
       </c>
       <c r="I25" s="3">
         <v>97.0</v>
       </c>
       <c r="J25" s="4">
         <v>44197.0</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="1">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>471</v>
       </c>
       <c r="C26" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="D26" t="s">
         <v>472</v>
       </c>
       <c r="E26" t="s">
         <v>473</v>
       </c>
       <c r="F26" t="s">
         <v>46</v>
       </c>
       <c r="G26" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="H26" t="s">
         <v>48</v>
       </c>
       <c r="I26" s="3">
         <v>38.0</v>
       </c>
       <c r="J26" s="4">
         <v>44197.0</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="1">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>471</v>
       </c>
       <c r="C27" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="D27" t="s">
         <v>472</v>
       </c>
       <c r="E27" t="s">
         <v>473</v>
       </c>
       <c r="F27" t="s">
         <v>46</v>
       </c>
       <c r="G27" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="H27" t="s">
         <v>48</v>
       </c>
       <c r="I27" s="3">
         <v>38.0</v>
       </c>
       <c r="J27" s="4">
         <v>44518.0</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="1">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>471</v>
       </c>
       <c r="C28" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="D28" t="s">
         <v>472</v>
       </c>
       <c r="E28" t="s">
         <v>473</v>
       </c>
       <c r="F28" t="s">
         <v>46</v>
       </c>
       <c r="G28" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="H28" t="s">
         <v>48</v>
       </c>
       <c r="I28" s="3">
         <v>38.0</v>
       </c>
       <c r="J28" s="4">
         <v>44197.0</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="1">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>471</v>
       </c>
       <c r="C29" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="D29" t="s">
         <v>472</v>
       </c>
       <c r="E29" t="s">
         <v>473</v>
       </c>
       <c r="F29" t="s">
         <v>46</v>
       </c>
       <c r="G29" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="H29" t="s">
         <v>48</v>
       </c>
       <c r="I29" s="3">
         <v>38.0</v>
       </c>
       <c r="J29" s="4">
         <v>44197.0</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="1">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>474</v>
       </c>
       <c r="C30" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="D30" t="s">
         <v>472</v>
       </c>
       <c r="E30" t="s">
         <v>473</v>
       </c>
       <c r="F30" t="s">
         <v>46</v>
       </c>
       <c r="G30" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="H30" t="s">
         <v>48</v>
       </c>
       <c r="I30" s="3">
         <v>38.0</v>
       </c>
       <c r="J30" s="4">
         <v>44518.0</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="1">
         <v>5</v>
       </c>
       <c r="B31" t="s">
         <v>474</v>
       </c>
       <c r="C31" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="D31" t="s">
         <v>472</v>
       </c>
       <c r="E31" t="s">
         <v>473</v>
       </c>
       <c r="F31" t="s">
         <v>46</v>
       </c>
       <c r="G31" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="H31" t="s">
         <v>48</v>
       </c>
       <c r="I31" s="3">
         <v>38.0</v>
       </c>
       <c r="J31" s="4">
         <v>44197.0</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="1">
         <v>5</v>
       </c>
       <c r="B32" t="s">
         <v>474</v>
       </c>
       <c r="C32" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="D32" t="s">
         <v>472</v>
       </c>
       <c r="E32" t="s">
         <v>473</v>
       </c>
       <c r="F32" t="s">
         <v>46</v>
       </c>
       <c r="G32" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="H32" t="s">
         <v>48</v>
       </c>
       <c r="I32" s="3">
         <v>32.0</v>
       </c>
       <c r="J32" s="4">
         <v>44685.0</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="1">
         <v>2</v>
       </c>
       <c r="B33" t="s">
         <v>522</v>
       </c>
       <c r="C33" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="D33" t="s">
         <v>523</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="H33" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="3">
         <v>120.0</v>
       </c>
       <c r="J33" s="4">
         <v>44501.0</v>
       </c>
       <c r="K33" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="1">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>525</v>
       </c>
       <c r="C34" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="D34" t="s">
         <v>523</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="H34" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="3">
         <v>120.0</v>
       </c>
       <c r="J34" s="4">
         <v>44501.0</v>
       </c>
       <c r="K34" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="1">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>525</v>
       </c>
       <c r="C35" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="D35" t="s">
         <v>523</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="H35" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="3">
         <v>120.0</v>
       </c>
       <c r="J35" s="4">
         <v>44501.0</v>
       </c>
       <c r="K35" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="1">
         <v>4</v>
       </c>
       <c r="B36" t="s">
         <v>526</v>
       </c>
       <c r="C36" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="D36" t="s">
         <v>523</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="H36" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="3">
         <v>120.0</v>
       </c>
       <c r="J36" s="4">
         <v>44501.0</v>
       </c>
       <c r="K36" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="1">
         <v>4</v>
       </c>
       <c r="B37" t="s">
         <v>526</v>
       </c>
       <c r="C37" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="D37" t="s">
         <v>523</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="H37" t="s">
         <v>18</v>
       </c>
       <c r="I37" s="3">
         <v>120.0</v>
       </c>
       <c r="J37" s="4">
         <v>44501.0</v>
       </c>
       <c r="K37" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="1">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>530</v>
       </c>
       <c r="C38" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="D38" t="s">
         <v>529</v>
       </c>
       <c r="E38" t="s">
         <v>512</v>
       </c>
       <c r="F38" t="s">
         <v>98</v>
       </c>
       <c r="G38" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
       <c r="H38" t="s">
         <v>100</v>
       </c>
       <c r="I38" s="3">
         <v>59.0</v>
       </c>
       <c r="J38" s="4">
         <v>44868.0</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="1">
         <v>5</v>
       </c>
       <c r="B39" t="s">
         <v>530</v>
       </c>
       <c r="C39" t="s">
-        <v>1052</v>
+        <v>1049</v>
       </c>
       <c r="D39" t="s">
         <v>529</v>
       </c>
       <c r="E39" t="s">
         <v>512</v>
       </c>
       <c r="F39" t="s">
         <v>98</v>
       </c>
       <c r="G39" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="H39" t="s">
         <v>100</v>
       </c>
       <c r="I39" s="3">
         <v>59.0</v>
       </c>
       <c r="J39" s="4">
         <v>44868.0</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="1">
         <v>4</v>
       </c>
       <c r="B40" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="C40" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="D40" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="E40" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
       <c r="F40" t="s">
         <v>70</v>
       </c>
       <c r="G40" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="H40" t="s">
         <v>72</v>
       </c>
       <c r="I40" s="3">
         <v>90.0</v>
       </c>
       <c r="J40" s="4">
         <v>44670.0</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="1">
         <v>3</v>
       </c>
       <c r="B41" t="s">
         <v>597</v>
       </c>
       <c r="C41" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
       <c r="D41" t="s">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="H41" t="s">
         <v>18</v>
       </c>
       <c r="I41" s="3">
         <v>120.0</v>
       </c>
       <c r="J41" s="4">
         <v>44501.0</v>
       </c>
       <c r="K41" s="4">
         <v>46326.0</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="1">
         <v>4</v>
       </c>
       <c r="B42" t="s">
         <v>609</v>
       </c>
       <c r="C42" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="D42" t="s">
         <v>610</v>
       </c>
       <c r="E42" t="s">
         <v>611</v>
       </c>
       <c r="F42" t="s">
         <v>57</v>
       </c>
       <c r="G42" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="H42" t="s">
         <v>59</v>
       </c>
       <c r="I42" s="3">
         <v>40.0</v>
       </c>
       <c r="J42" s="4">
         <v>45260.0</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="1">
         <v>5</v>
       </c>
       <c r="B43" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D43" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E43" t="s">
         <v>1056</v>
-      </c>
-[...7 lines deleted...]
-        <v>1059</v>
       </c>
       <c r="F43" t="s">
         <v>98</v>
       </c>
       <c r="G43" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="H43" t="s">
         <v>100</v>
       </c>
       <c r="I43" s="3">
         <v>72.0</v>
       </c>
       <c r="J43" s="4">
         <v>45246.0</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="1">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>652</v>
       </c>
       <c r="C44" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
       <c r="D44" t="s">
         <v>653</v>
       </c>
       <c r="E44" t="s">
         <v>611</v>
       </c>
       <c r="F44" t="s">
         <v>57</v>
       </c>
       <c r="G44" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="H44" t="s">
         <v>59</v>
       </c>
       <c r="I44" s="3">
         <v>90.0</v>
       </c>
       <c r="J44" s="4">
         <v>44197.0</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="1">
         <v>5</v>
       </c>
       <c r="B45" t="s">
         <v>663</v>
       </c>
       <c r="C45" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="D45" t="s">
         <v>664</v>
       </c>
       <c r="E45" t="s">
         <v>112</v>
       </c>
       <c r="F45" t="s">
         <v>57</v>
       </c>
       <c r="G45" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="H45" t="s">
         <v>59</v>
       </c>
       <c r="I45" s="3">
         <v>90.0</v>
       </c>
       <c r="J45" s="4">
         <v>44651.0</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="1">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>663</v>
       </c>
       <c r="C46" t="s">
-        <v>1061</v>
+        <v>1058</v>
       </c>
       <c r="D46" t="s">
         <v>664</v>
       </c>
       <c r="E46" t="s">
         <v>112</v>
       </c>
       <c r="F46" t="s">
         <v>57</v>
       </c>
       <c r="G46" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="H46" t="s">
         <v>59</v>
       </c>
       <c r="I46" s="3">
         <v>90.0</v>
       </c>
       <c r="J46" s="4">
         <v>44651.0</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="1">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>671</v>
       </c>
       <c r="C47"/>
       <c r="D47" t="s">
         <v>672</v>
       </c>
       <c r="E47" t="s">
         <v>121</v>
       </c>
       <c r="F47" t="s">
         <v>122</v>
       </c>
       <c r="G47" t="s">
         <v>123</v>
       </c>
       <c r="H47" t="s">
         <v>124</v>
       </c>
@@ -36658,603 +36540,603 @@
       </c>
       <c r="F49" t="s">
         <v>122</v>
       </c>
       <c r="G49" t="s">
         <v>123</v>
       </c>
       <c r="H49" t="s">
         <v>124</v>
       </c>
       <c r="I49" s="3">
         <v>2.5</v>
       </c>
       <c r="J49" s="4">
         <v>44896.0</v>
       </c>
       <c r="K49" s="4">
         <v>46752.0</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="1">
         <v>4</v>
       </c>
       <c r="B50" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="C50" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="D50" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="E50" t="s">
         <v>406</v>
       </c>
       <c r="F50" t="s">
         <v>40</v>
       </c>
       <c r="G50" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
       <c r="H50" t="s">
         <v>42</v>
       </c>
       <c r="I50" s="3">
         <v>38.0</v>
       </c>
       <c r="J50" s="4">
         <v>44197.0</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="1">
         <v>4</v>
       </c>
       <c r="B51" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="C51" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="D51" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="E51" t="s">
         <v>406</v>
       </c>
       <c r="F51" t="s">
         <v>40</v>
       </c>
       <c r="G51" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="H51" t="s">
         <v>42</v>
       </c>
       <c r="I51" s="3">
         <v>38.0</v>
       </c>
       <c r="J51" s="4">
         <v>44805.0</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="1">
         <v>5</v>
       </c>
       <c r="B52" t="s">
-        <v>1064</v>
+        <v>1061</v>
       </c>
       <c r="C52" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="D52" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
       <c r="E52" t="s">
         <v>406</v>
       </c>
       <c r="F52" t="s">
         <v>40</v>
       </c>
       <c r="G52" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="H52" t="s">
         <v>42</v>
       </c>
       <c r="I52" s="3">
         <v>38.0</v>
       </c>
       <c r="J52" s="4">
         <v>44805.0</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="1">
         <v>4</v>
       </c>
       <c r="B53" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="C53" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="D53" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="E53" t="s">
         <v>274</v>
       </c>
       <c r="F53" t="s">
         <v>46</v>
       </c>
       <c r="G53" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="H53" t="s">
         <v>48</v>
       </c>
       <c r="I53" s="3">
         <v>38.0</v>
       </c>
       <c r="J53" s="4">
         <v>44197.0</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="1">
         <v>4</v>
       </c>
       <c r="B54" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="C54" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="D54" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="E54" t="s">
         <v>274</v>
       </c>
       <c r="F54" t="s">
         <v>46</v>
       </c>
       <c r="G54" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="H54" t="s">
         <v>48</v>
       </c>
       <c r="I54" s="3">
         <v>38.0</v>
       </c>
       <c r="J54" s="4">
         <v>44518.0</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="1">
         <v>4</v>
       </c>
       <c r="B55" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="C55" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="D55" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="E55" t="s">
         <v>274</v>
       </c>
       <c r="F55" t="s">
         <v>46</v>
       </c>
       <c r="G55" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="H55" t="s">
         <v>48</v>
       </c>
       <c r="I55" s="3">
         <v>38.0</v>
       </c>
       <c r="J55" s="4">
         <v>44197.0</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="1">
         <v>4</v>
       </c>
       <c r="B56" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="C56" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
       <c r="D56" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="E56" t="s">
         <v>274</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="H56" t="s">
         <v>48</v>
       </c>
       <c r="I56" s="3">
         <v>38.0</v>
       </c>
       <c r="J56" s="4">
         <v>44197.0</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="1">
         <v>4</v>
       </c>
       <c r="B57" t="s">
-        <v>1067</v>
+        <v>1064</v>
       </c>
       <c r="C57" t="s">
-        <v>1068</v>
+        <v>1065</v>
       </c>
       <c r="D57" t="s">
-        <v>1069</v>
+        <v>1066</v>
       </c>
       <c r="E57" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="F57" t="s">
         <v>98</v>
       </c>
       <c r="G57" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="H57" t="s">
         <v>100</v>
       </c>
       <c r="I57" s="3">
         <v>31.0</v>
       </c>
       <c r="J57" s="4">
         <v>44183.0</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="1">
         <v>4</v>
       </c>
       <c r="B58" t="s">
+        <v>803</v>
+      </c>
+      <c r="C58" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D58" t="s">
         <v>804</v>
-      </c>
-[...4 lines deleted...]
-        <v>805</v>
       </c>
       <c r="E58" t="s">
         <v>611</v>
       </c>
       <c r="F58" t="s">
         <v>57</v>
       </c>
       <c r="G58" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="H58" t="s">
         <v>59</v>
       </c>
       <c r="I58" s="3">
         <v>90.0</v>
       </c>
       <c r="J58" s="4">
         <v>44197.0</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="1">
         <v>5</v>
       </c>
       <c r="B59" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="C59" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="D59" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="E59" t="s">
         <v>445</v>
       </c>
       <c r="F59" t="s">
         <v>63</v>
       </c>
       <c r="G59" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="H59" t="s">
         <v>65</v>
       </c>
       <c r="I59" s="3">
         <v>49.0</v>
       </c>
       <c r="J59" s="4">
         <v>44197.0</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="1">
         <v>5</v>
       </c>
       <c r="B60" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="C60" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="D60" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="E60" t="s">
         <v>445</v>
       </c>
       <c r="F60" t="s">
         <v>63</v>
       </c>
       <c r="G60" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="H60" t="s">
         <v>65</v>
       </c>
       <c r="I60" s="3">
         <v>49.0</v>
       </c>
       <c r="J60" s="4">
         <v>44197.0</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="1">
         <v>5</v>
       </c>
       <c r="B61" t="s">
-        <v>1070</v>
+        <v>1067</v>
       </c>
       <c r="C61" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="D61" t="s">
-        <v>1072</v>
+        <v>1069</v>
       </c>
       <c r="E61" t="s">
         <v>445</v>
       </c>
       <c r="F61" t="s">
         <v>63</v>
       </c>
       <c r="G61" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="H61" t="s">
         <v>65</v>
       </c>
       <c r="I61" s="3">
         <v>49.0</v>
       </c>
       <c r="J61" s="4">
         <v>44197.0</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="1">
         <v>5</v>
       </c>
       <c r="B62" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="C62" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="D62" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="E62" t="s">
         <v>445</v>
       </c>
       <c r="F62" t="s">
         <v>63</v>
       </c>
       <c r="G62" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="H62" t="s">
         <v>65</v>
       </c>
       <c r="I62" s="3">
         <v>49.0</v>
       </c>
       <c r="J62" s="4">
         <v>44197.0</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="1">
         <v>5</v>
       </c>
       <c r="B63" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="C63" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="D63" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="E63" t="s">
         <v>445</v>
       </c>
       <c r="F63" t="s">
         <v>63</v>
       </c>
       <c r="G63" t="s">
-        <v>1073</v>
+        <v>1070</v>
       </c>
       <c r="H63" t="s">
         <v>65</v>
       </c>
       <c r="I63" s="3">
         <v>49.0</v>
       </c>
       <c r="J63" s="4">
         <v>44197.0</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="1">
         <v>5</v>
       </c>
       <c r="B64" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="C64" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="D64" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="E64" t="s">
         <v>445</v>
       </c>
       <c r="F64" t="s">
         <v>63</v>
       </c>
       <c r="G64" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="H64" t="s">
         <v>65</v>
       </c>
       <c r="I64" s="3">
         <v>49.0</v>
       </c>
       <c r="J64" s="4">
         <v>44197.0</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="1">
         <v>5</v>
       </c>
       <c r="B65" t="s">
-        <v>1074</v>
+        <v>1071</v>
       </c>
       <c r="C65" t="s">
-        <v>1071</v>
+        <v>1068</v>
       </c>
       <c r="D65" t="s">
-        <v>1075</v>
+        <v>1072</v>
       </c>
       <c r="E65" t="s">
         <v>445</v>
       </c>
       <c r="F65" t="s">
         <v>63</v>
       </c>
       <c r="G65" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="H65" t="s">
         <v>65</v>
       </c>
       <c r="I65" s="3">
         <v>49.0</v>
       </c>
       <c r="J65" s="4">
         <v>44197.0</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:K1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>