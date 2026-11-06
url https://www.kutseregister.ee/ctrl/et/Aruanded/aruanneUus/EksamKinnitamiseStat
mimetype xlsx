--- v3 (2026-10-17)
+++ v4 (2026-11-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Kutsetunnistuse tasu" sheetId="1" r:id="rId4"/>
     <sheet name="Korduseksami tasu" sheetId="2" r:id="rId5"/>
     <sheet name="Osakutsetunnistuse tasu" sheetId="3" r:id="rId6"/>
     <sheet name="Osakutse korduseksami tasu" sheetId="4" r:id="rId7"/>
     <sheet name="VÕTA tasu" sheetId="5" r:id="rId8"/>
     <sheet name="Kutseeksami läbiviimise tasu" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Kutsetunnistuse tasu'!$A$1:$Q$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Korduseksami tasu'!$A$1:$N$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Osakutsetunnistuse tasu'!$A$1:$S$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Osakutse korduseksami tasu'!$A$1:$P$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'VÕTA tasu'!$A$1:$J$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Kutseeksami läbiviimise tasu'!$A$1:$K$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
@@ -3050,66 +3050,66 @@
     <t>Kauba maanteevedude korraldamine, tase 4</t>
   </si>
   <si>
     <t>Kaubavarude täiendamine, tase 4</t>
   </si>
   <si>
     <t>Majandamisnõustaja, tase 5</t>
   </si>
   <si>
     <t>praktiline töö võsasaega</t>
   </si>
   <si>
     <t>VÕTA
 tasu</t>
   </si>
   <si>
     <t>Vanembaarmen, tase 5</t>
   </si>
   <si>
     <t>Kombineeritud eksam. Kutseeksami läbiviimise kulu kalkuleeris Eesti Aiandusliidu aedniku ja floristi kutsete kutsekomisjon. Kinnitatud Toiduainetööstuse ja Põllumajanduse KN koosolekul 01.11.2021 otsusega nr 21</t>
   </si>
   <si>
     <t>Räpina Aianduskool</t>
   </si>
   <si>
+    <t>tähtajatu</t>
+  </si>
+  <si>
     <t>Biogaasijaama operaator, tase 5</t>
   </si>
   <si>
     <t>Teoreetiline eksam. Kutseeksami läbiviimise kulu kalkuleeris Kutsekoja moodustatud biogaasijaama operaatori kutse kutsekomisjon. Kinnitatud Energeetika, Mäe- ja Keemiatööstuse KN 08.12.2021</t>
   </si>
   <si>
     <t>Biogaasijaama operaator</t>
   </si>
   <si>
     <t>Elektri, sooja- ja gaasivarustus</t>
   </si>
   <si>
     <t>Järvamaa Rakenduslik Kolledž</t>
-  </si>
-[...1 lines deleted...]
-    <t>tähtajatu</t>
   </si>
   <si>
     <t>Kombineeritud eksam. Kutseeksami läbiviimise kulu kalkuleeris Eesti Mööblitootjate Liit. Kinnitatud Metsanduse KN 25.05.2021 otsusega nr 21</t>
   </si>
   <si>
     <t>Võrumaa Haridus- ja Tehnoloogiakeskus</t>
   </si>
   <si>
     <t>Erakorralise meditsiini tehnik, tase 4</t>
   </si>
   <si>
     <t>Kombineeritud eksam. Kutseeksami läbiviimise kulu kalkuleeris Kutsekoja moodustatud erakorralise meditsiini tehniku kutsekomisjon. Kinnitatud Tervishoiu KN 27.04.2017 otsusega nr 6.</t>
   </si>
   <si>
     <t>Erakorralise meditsiini tehnik</t>
   </si>
   <si>
     <t>Parameditsiin</t>
   </si>
   <si>
     <t>Tallinna Tervishoiu Kõrgkool</t>
   </si>
   <si>
     <t>Tartu Tervishoiu Kõrgkool</t>
   </si>
@@ -3266,108 +3266,105 @@
   <si>
     <t>Sterilisatasioonitehnik</t>
   </si>
   <si>
     <t>Väikeettevõtja, tase 5</t>
   </si>
   <si>
     <t>Teoreetiline eksam. Kutseeksami läbiviimise kulu kalkuleeris Kutsekoja moodustatud ärierialade kutsete kutsekomisjon. Kinnitatud Äriteeninduse ja Muu Äritegevuse KN 05.07.2021 otsusega nr 20</t>
   </si>
   <si>
     <t>Väikeettevõtja</t>
   </si>
   <si>
     <t>Majandus- ja Teeninduskolledž</t>
   </si>
   <si>
     <t>Ärikorralduse spetsialist, tase 5</t>
   </si>
   <si>
     <t>Ärijuht</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00\ [$€-1]"/>
     <numFmt numFmtId="165" formatCode="dd.mm.yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
-      <patternFill patternType="gray125">
-[...2 lines deleted...]
-      </patternFill>
+      <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
-    <border/>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-[...1 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
+    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3650,51 +3647,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q548"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="13" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
@@ -3741,1446 +3738,1414 @@
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" s="1">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
-      <c r="C2"/>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="3">
         <v>155.0</v>
       </c>
       <c r="J2" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="K2" s="4">
-        <v>46326.0</v>
-[...12 lines deleted...]
-      </c>
+        <v>48152.0</v>
+      </c>
+      <c r="L2" s="3">
+        <v>135.0</v>
+      </c>
+      <c r="M2" s="4">
+        <v>46327.0</v>
+      </c>
+      <c r="N2" s="4">
+        <v>48152.0</v>
+      </c>
+      <c r="O2" s="3"/>
+      <c r="P2" s="4"/>
+      <c r="Q2" s="4"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" s="1">
         <v>3</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="C3"/>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="3">
         <v>229.0</v>
       </c>
       <c r="J3" s="4">
         <v>46119.0</v>
       </c>
       <c r="K3" s="4">
         <v>47944.0</v>
       </c>
       <c r="L3" s="3"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="3">
         <v>80.0</v>
       </c>
       <c r="P3" s="4">
         <v>46119.0</v>
       </c>
       <c r="Q3" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="1">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
-      <c r="C4"/>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="s">
         <v>24</v>
       </c>
       <c r="I4" s="3">
         <v>229.0</v>
       </c>
       <c r="J4" s="4">
         <v>46119.0</v>
       </c>
       <c r="K4" s="4">
         <v>47944.0</v>
       </c>
       <c r="L4" s="3"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="3">
         <v>80.0</v>
       </c>
       <c r="P4" s="4">
         <v>46119.0</v>
       </c>
       <c r="Q4" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="1">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
-      <c r="C5"/>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="3">
         <v>139.0</v>
       </c>
       <c r="J5" s="4">
         <v>46142.0</v>
       </c>
       <c r="K5" s="4">
         <v>47967.0</v>
       </c>
       <c r="L5" s="3"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="3">
         <v>88.0</v>
       </c>
       <c r="P5" s="4">
         <v>46142.0</v>
       </c>
       <c r="Q5" s="4">
         <v>47967.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="1">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>31</v>
       </c>
-      <c r="C6"/>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>35</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
       <c r="I6" s="3">
         <v>341.0</v>
       </c>
       <c r="J6" s="4">
         <v>45573.0</v>
       </c>
       <c r="K6" s="4">
         <v>47398.0</v>
       </c>
       <c r="L6" s="3">
         <v>189.0</v>
       </c>
       <c r="M6" s="4">
         <v>45573.0</v>
       </c>
       <c r="N6" s="4">
         <v>47398.0</v>
       </c>
       <c r="O6" s="3"/>
       <c r="P6" s="4"/>
       <c r="Q6" s="4"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="1">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
-      <c r="C7"/>
       <c r="D7" t="s">
         <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>40</v>
       </c>
       <c r="G7" t="s">
         <v>41</v>
       </c>
       <c r="H7" t="s">
         <v>42</v>
       </c>
       <c r="I7" s="3">
         <v>60.0</v>
       </c>
       <c r="J7" s="4">
         <v>45972.0</v>
       </c>
       <c r="K7" s="4">
         <v>47797.0</v>
       </c>
       <c r="L7" s="3">
         <v>60.0</v>
       </c>
       <c r="M7" s="4">
         <v>45972.0</v>
       </c>
       <c r="N7" s="4">
         <v>47797.0</v>
       </c>
       <c r="O7" s="3"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
-      <c r="C8"/>
       <c r="D8" t="s">
         <v>44</v>
       </c>
       <c r="E8" t="s">
         <v>45</v>
       </c>
       <c r="F8" t="s">
         <v>46</v>
       </c>
       <c r="G8" t="s">
         <v>47</v>
       </c>
       <c r="H8" t="s">
         <v>48</v>
       </c>
       <c r="I8" s="3">
         <v>130.0</v>
       </c>
       <c r="J8" s="4">
         <v>44896.0</v>
       </c>
       <c r="K8" s="4">
         <v>46721.0</v>
       </c>
       <c r="L8" s="3">
         <v>37.0</v>
       </c>
       <c r="M8" s="4">
         <v>44896.0</v>
       </c>
       <c r="N8" s="4">
         <v>46721.0</v>
       </c>
       <c r="O8" s="3"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="1">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
-      <c r="C9"/>
       <c r="D9" t="s">
         <v>44</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>46</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>48</v>
       </c>
       <c r="I9" s="3">
         <v>163.0</v>
       </c>
       <c r="J9" s="4">
         <v>44896.0</v>
       </c>
       <c r="K9" s="4">
         <v>46721.0</v>
       </c>
       <c r="L9" s="3">
         <v>80.0</v>
       </c>
       <c r="M9" s="4">
         <v>44896.0</v>
       </c>
       <c r="N9" s="4">
         <v>46721.0</v>
       </c>
       <c r="O9" s="3"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="1">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
-      <c r="C10"/>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="3">
-        <v>155.0</v>
+        <v>158.0</v>
       </c>
       <c r="J10" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="K10" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="L10" s="3">
         <v>135.0</v>
       </c>
       <c r="M10" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="N10" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="O10" s="3">
         <v>120.0</v>
       </c>
       <c r="P10" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="Q10" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="1">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
-      <c r="C11"/>
       <c r="D11" t="s">
         <v>52</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="3">
         <v>196.0</v>
       </c>
       <c r="J11" s="4">
         <v>45708.0</v>
       </c>
       <c r="K11" s="4">
         <v>47533.0</v>
       </c>
       <c r="L11" s="3">
         <v>115.0</v>
       </c>
       <c r="M11" s="4">
         <v>45708.0</v>
       </c>
       <c r="N11" s="4">
         <v>47533.0</v>
       </c>
       <c r="O11" s="3">
         <v>103.0</v>
       </c>
       <c r="P11" s="4">
         <v>45708.0</v>
       </c>
       <c r="Q11" s="4">
         <v>47533.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="1">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
-      <c r="C12"/>
       <c r="D12" t="s">
         <v>56</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12" t="s">
         <v>58</v>
       </c>
       <c r="H12" t="s">
         <v>59</v>
       </c>
       <c r="I12" s="3">
         <v>469.0</v>
       </c>
       <c r="J12" s="4">
         <v>45988.0</v>
       </c>
       <c r="K12" s="4">
         <v>47168.0</v>
       </c>
       <c r="L12" s="3">
         <v>388.0</v>
       </c>
       <c r="M12" s="4">
         <v>45988.0</v>
       </c>
       <c r="N12" s="4">
         <v>47168.0</v>
       </c>
       <c r="O12" s="3">
         <v>151.0</v>
       </c>
       <c r="P12" s="4">
         <v>46009.0</v>
       </c>
       <c r="Q12" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="1">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>60</v>
       </c>
-      <c r="C13"/>
       <c r="D13" t="s">
         <v>61</v>
       </c>
       <c r="E13" t="s">
         <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>63</v>
       </c>
       <c r="G13" t="s">
         <v>64</v>
       </c>
       <c r="H13" t="s">
         <v>65</v>
       </c>
       <c r="I13" s="3">
         <v>122.0</v>
       </c>
       <c r="J13" s="4">
         <v>44893.0</v>
       </c>
       <c r="K13" s="4">
         <v>46718.0</v>
       </c>
       <c r="L13" s="3">
         <v>61.0</v>
       </c>
       <c r="M13" s="4">
         <v>44893.0</v>
       </c>
       <c r="N13" s="4">
         <v>46718.0</v>
       </c>
       <c r="O13" s="3">
         <v>74.0</v>
       </c>
       <c r="P13" s="4">
         <v>44893.0</v>
       </c>
       <c r="Q13" s="4">
         <v>46718.0</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="1">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
-      <c r="C14"/>
       <c r="D14" t="s">
         <v>61</v>
       </c>
       <c r="E14" t="s">
         <v>62</v>
       </c>
       <c r="F14" t="s">
         <v>63</v>
       </c>
       <c r="G14" t="s">
         <v>64</v>
       </c>
       <c r="H14" t="s">
         <v>65</v>
       </c>
       <c r="I14" s="3">
         <v>166.0</v>
       </c>
       <c r="J14" s="4">
         <v>44893.0</v>
       </c>
       <c r="K14" s="4">
         <v>46718.0</v>
       </c>
       <c r="L14" s="3">
         <v>61.0</v>
       </c>
       <c r="M14" s="4">
         <v>44893.0</v>
       </c>
       <c r="N14" s="4">
         <v>46718.0</v>
       </c>
       <c r="O14" s="3"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="1">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
-      <c r="C15"/>
       <c r="D15" t="s">
         <v>68</v>
       </c>
       <c r="E15" t="s">
         <v>69</v>
       </c>
       <c r="F15" t="s">
         <v>70</v>
       </c>
       <c r="G15" t="s">
         <v>71</v>
       </c>
       <c r="H15" t="s">
         <v>72</v>
       </c>
       <c r="I15" s="3">
         <v>150.0</v>
       </c>
       <c r="J15" s="4">
         <v>45768.0</v>
       </c>
       <c r="K15" s="4">
         <v>47593.0</v>
       </c>
       <c r="L15" s="3">
         <v>150.0</v>
       </c>
       <c r="M15" s="4">
         <v>45768.0</v>
       </c>
       <c r="N15" s="4">
         <v>47593.0</v>
       </c>
       <c r="O15" s="3"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="1">
         <v>5</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
-      <c r="C16"/>
       <c r="D16" t="s">
         <v>74</v>
       </c>
       <c r="E16" t="s">
         <v>75</v>
       </c>
       <c r="F16" t="s">
         <v>76</v>
       </c>
       <c r="G16" t="s">
         <v>77</v>
       </c>
       <c r="H16" t="s">
         <v>78</v>
       </c>
       <c r="I16" s="3">
-        <v>313.7</v>
+        <v>313.69999999999999</v>
       </c>
       <c r="J16" s="4">
         <v>45839.0</v>
       </c>
       <c r="K16" s="4">
         <v>47071.0</v>
       </c>
       <c r="L16" s="3">
         <v>214.5</v>
       </c>
       <c r="M16" s="4">
         <v>45839.0</v>
       </c>
       <c r="N16" s="4">
         <v>47071.0</v>
       </c>
       <c r="O16" s="3">
         <v>113.0</v>
       </c>
       <c r="P16" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q16" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="1">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>79</v>
       </c>
-      <c r="C17"/>
       <c r="D17" t="s">
         <v>80</v>
       </c>
       <c r="E17" t="s">
         <v>75</v>
       </c>
       <c r="F17" t="s">
         <v>76</v>
       </c>
       <c r="G17" t="s">
         <v>77</v>
       </c>
       <c r="H17" t="s">
         <v>78</v>
       </c>
       <c r="I17" s="3">
-        <v>313.7</v>
+        <v>313.69999999999999</v>
       </c>
       <c r="J17" s="4">
         <v>45839.0</v>
       </c>
       <c r="K17" s="4">
         <v>47071.0</v>
       </c>
       <c r="L17" s="3">
         <v>214.5</v>
       </c>
       <c r="M17" s="4">
         <v>45839.0</v>
       </c>
       <c r="N17" s="4">
         <v>47071.0</v>
       </c>
       <c r="O17" s="3">
         <v>113.0</v>
       </c>
       <c r="P17" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q17" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="1">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>81</v>
       </c>
-      <c r="C18"/>
       <c r="D18" t="s">
         <v>82</v>
       </c>
       <c r="E18" t="s">
         <v>83</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
         <v>84</v>
       </c>
       <c r="H18" t="s">
         <v>36</v>
       </c>
       <c r="I18" s="3">
-        <v>281.48</v>
+        <v>281.48000000000002</v>
       </c>
       <c r="J18" s="4">
         <v>45946.0</v>
       </c>
       <c r="K18" s="4">
         <v>46335.0</v>
       </c>
       <c r="L18" s="3">
         <v>244.28</v>
       </c>
       <c r="M18" s="4">
         <v>45946.0</v>
       </c>
       <c r="N18" s="4">
         <v>46335.0</v>
       </c>
       <c r="O18" s="3">
         <v>88.0</v>
       </c>
       <c r="P18" s="4">
         <v>44510.0</v>
       </c>
       <c r="Q18" s="4">
         <v>46335.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="1">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>85</v>
       </c>
-      <c r="C19"/>
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>75</v>
       </c>
       <c r="F19" t="s">
         <v>76</v>
       </c>
       <c r="G19" t="s">
         <v>77</v>
       </c>
       <c r="H19" t="s">
         <v>78</v>
       </c>
       <c r="I19" s="3">
-        <v>313.7</v>
+        <v>313.69999999999999</v>
       </c>
       <c r="J19" s="4">
         <v>45839.0</v>
       </c>
       <c r="K19" s="4">
         <v>47071.0</v>
       </c>
       <c r="L19" s="3">
         <v>214.5</v>
       </c>
       <c r="M19" s="4">
         <v>45839.0</v>
       </c>
       <c r="N19" s="4">
         <v>47071.0</v>
       </c>
       <c r="O19" s="3">
         <v>113.0</v>
       </c>
       <c r="P19" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q19" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="1">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
-      <c r="C20"/>
       <c r="D20" t="s">
         <v>87</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>22</v>
       </c>
       <c r="G20" t="s">
         <v>23</v>
       </c>
       <c r="H20" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="3">
         <v>229.0</v>
       </c>
       <c r="J20" s="4">
         <v>46119.0</v>
       </c>
       <c r="K20" s="4">
         <v>47944.0</v>
       </c>
       <c r="L20" s="3"/>
       <c r="M20" s="4"/>
       <c r="N20" s="4"/>
       <c r="O20" s="3"/>
       <c r="P20" s="4"/>
       <c r="Q20" s="4"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="1">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
-      <c r="C21"/>
       <c r="D21" t="s">
         <v>89</v>
       </c>
       <c r="E21" t="s">
         <v>90</v>
       </c>
       <c r="F21" t="s">
         <v>91</v>
       </c>
       <c r="G21" t="s">
         <v>92</v>
       </c>
       <c r="H21" t="s">
         <v>93</v>
       </c>
       <c r="I21" s="3">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="J21" s="4">
         <v>45839.0</v>
       </c>
       <c r="K21" s="4">
         <v>47055.0</v>
       </c>
       <c r="L21" s="3"/>
       <c r="M21" s="4"/>
       <c r="N21" s="4"/>
       <c r="O21" s="3"/>
       <c r="P21" s="4"/>
       <c r="Q21" s="4"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="1">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>94</v>
       </c>
-      <c r="C22"/>
       <c r="D22" t="s">
         <v>89</v>
       </c>
       <c r="E22" t="s">
         <v>90</v>
       </c>
       <c r="F22" t="s">
         <v>91</v>
       </c>
       <c r="G22" t="s">
         <v>92</v>
       </c>
       <c r="H22" t="s">
         <v>93</v>
       </c>
       <c r="I22" s="3"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="3"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="3">
         <v>42.0</v>
       </c>
       <c r="P22" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q22" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="1">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>95</v>
       </c>
-      <c r="C23"/>
       <c r="D23" t="s">
         <v>96</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="F23" t="s">
         <v>98</v>
       </c>
       <c r="G23" t="s">
         <v>99</v>
       </c>
       <c r="H23" t="s">
         <v>100</v>
       </c>
       <c r="I23" s="3">
         <v>51.0</v>
       </c>
       <c r="J23" s="4">
         <v>45623.0</v>
       </c>
       <c r="K23" s="4">
         <v>47448.0</v>
       </c>
       <c r="L23" s="3">
         <v>51.0</v>
       </c>
       <c r="M23" s="4">
         <v>45623.0</v>
       </c>
       <c r="N23" s="4">
         <v>47448.0</v>
       </c>
       <c r="O23" s="3"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="4"/>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="1">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>101</v>
       </c>
-      <c r="C24"/>
       <c r="D24" t="s">
         <v>96</v>
       </c>
       <c r="E24" t="s">
         <v>97</v>
       </c>
       <c r="F24" t="s">
         <v>98</v>
       </c>
       <c r="G24" t="s">
         <v>99</v>
       </c>
       <c r="H24" t="s">
         <v>100</v>
       </c>
       <c r="I24" s="3">
         <v>51.0</v>
       </c>
       <c r="J24" s="4">
         <v>45623.0</v>
       </c>
       <c r="K24" s="4">
         <v>47448.0</v>
       </c>
       <c r="L24" s="3">
         <v>51.0</v>
       </c>
       <c r="M24" s="4">
         <v>45623.0</v>
       </c>
       <c r="N24" s="4">
         <v>47448.0</v>
       </c>
       <c r="O24" s="3"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="4"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="1">
         <v>4</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
-      <c r="C25"/>
       <c r="D25" t="s">
         <v>103</v>
       </c>
       <c r="E25" t="s">
         <v>62</v>
       </c>
       <c r="F25" t="s">
         <v>63</v>
       </c>
       <c r="G25" t="s">
         <v>104</v>
       </c>
       <c r="H25" t="s">
         <v>65</v>
       </c>
       <c r="I25" s="3"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="3"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
       <c r="O25" s="3">
         <v>38.0</v>
       </c>
       <c r="P25" s="4">
         <v>45048.0</v>
       </c>
       <c r="Q25" s="4">
         <v>46874.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="1">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>105</v>
       </c>
-      <c r="C26"/>
       <c r="D26" t="s">
         <v>106</v>
       </c>
       <c r="E26" t="s">
         <v>107</v>
       </c>
       <c r="F26" t="s">
         <v>70</v>
       </c>
       <c r="G26" t="s">
         <v>108</v>
       </c>
       <c r="H26" t="s">
         <v>72</v>
       </c>
       <c r="I26" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J26" s="4">
         <v>45839.0</v>
       </c>
       <c r="K26" s="4">
         <v>47153.0</v>
       </c>
       <c r="L26" s="3"/>
       <c r="M26" s="4"/>
       <c r="N26" s="4"/>
       <c r="O26" s="3">
         <v>100.0</v>
       </c>
       <c r="P26" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q26" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="1">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
-      <c r="C27"/>
       <c r="D27" t="s">
         <v>106</v>
       </c>
       <c r="E27" t="s">
         <v>107</v>
       </c>
       <c r="F27" t="s">
         <v>70</v>
       </c>
       <c r="G27" t="s">
         <v>108</v>
       </c>
       <c r="H27" t="s">
         <v>72</v>
       </c>
       <c r="I27" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J27" s="4">
         <v>45839.0</v>
       </c>
       <c r="K27" s="4">
         <v>47153.0</v>
       </c>
       <c r="L27" s="3"/>
       <c r="M27" s="4"/>
       <c r="N27" s="4"/>
       <c r="O27" s="3">
         <v>100.0</v>
       </c>
       <c r="P27" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q27" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="1">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>110</v>
       </c>
-      <c r="C28"/>
       <c r="D28" t="s">
         <v>111</v>
       </c>
       <c r="E28" t="s">
         <v>112</v>
       </c>
       <c r="F28" t="s">
         <v>57</v>
       </c>
       <c r="G28" t="s">
         <v>113</v>
       </c>
       <c r="H28" t="s">
         <v>59</v>
       </c>
       <c r="I28" s="3">
-        <v>291.4</v>
+        <v>291.39999999999998</v>
       </c>
       <c r="J28" s="4">
         <v>46302.0</v>
       </c>
       <c r="K28" s="4">
         <v>48127.0</v>
       </c>
       <c r="L28" s="3"/>
       <c r="M28" s="4"/>
       <c r="N28" s="4"/>
       <c r="O28" s="3">
         <v>90.0</v>
       </c>
       <c r="P28" s="4">
         <v>46302.0</v>
       </c>
       <c r="Q28" s="4">
         <v>48127.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="1">
         <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>114</v>
       </c>
-      <c r="C29"/>
       <c r="D29" t="s">
         <v>115</v>
       </c>
       <c r="E29" t="s">
         <v>116</v>
       </c>
       <c r="F29" t="s">
         <v>40</v>
       </c>
       <c r="G29" t="s">
         <v>117</v>
       </c>
       <c r="H29" t="s">
         <v>42</v>
       </c>
       <c r="I29" s="3">
         <v>35.5</v>
       </c>
       <c r="J29" s="4">
         <v>45839.0</v>
       </c>
       <c r="K29" s="4">
         <v>47440.0</v>
       </c>
       <c r="L29" s="3"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="3"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="1">
         <v>7</v>
       </c>
       <c r="B30" t="s">
         <v>118</v>
       </c>
-      <c r="C30"/>
       <c r="D30" t="s">
         <v>115</v>
       </c>
       <c r="E30" t="s">
         <v>116</v>
       </c>
       <c r="F30" t="s">
         <v>40</v>
       </c>
       <c r="G30" t="s">
         <v>117</v>
       </c>
       <c r="H30" t="s">
         <v>42</v>
       </c>
       <c r="I30" s="3">
         <v>35.5</v>
       </c>
       <c r="J30" s="4">
         <v>45839.0</v>
       </c>
       <c r="K30" s="4">
         <v>47440.0</v>
       </c>
       <c r="L30" s="3"/>
       <c r="M30" s="4"/>
       <c r="N30" s="4"/>
       <c r="O30" s="3"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="4"/>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="1">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>119</v>
       </c>
-      <c r="C31"/>
       <c r="D31" t="s">
         <v>120</v>
       </c>
       <c r="E31" t="s">
         <v>121</v>
       </c>
       <c r="F31" t="s">
         <v>122</v>
       </c>
       <c r="G31" t="s">
         <v>123</v>
       </c>
       <c r="H31" t="s">
         <v>124</v>
       </c>
       <c r="I31" s="3">
         <v>4.8</v>
       </c>
       <c r="J31" s="4">
         <v>45464.0</v>
       </c>
       <c r="K31" s="4">
         <v>46489.0</v>
       </c>
       <c r="L31" s="3"/>
       <c r="M31" s="4"/>
       <c r="N31" s="4"/>
       <c r="O31" s="3"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="4"/>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="1">
         <v>5</v>
       </c>
       <c r="B32" t="s">
         <v>125</v>
       </c>
-      <c r="C32"/>
       <c r="D32" t="s">
         <v>120</v>
       </c>
       <c r="E32" t="s">
         <v>121</v>
       </c>
       <c r="F32" t="s">
         <v>122</v>
       </c>
       <c r="G32" t="s">
         <v>123</v>
       </c>
       <c r="H32" t="s">
         <v>124</v>
       </c>
       <c r="I32" s="3">
         <v>4.8</v>
       </c>
       <c r="J32" s="4">
         <v>45464.0</v>
       </c>
       <c r="K32" s="4">
         <v>46489.0</v>
       </c>
       <c r="L32" s="3"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="3"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="1">
         <v>5</v>
       </c>
       <c r="B33" t="s">
         <v>126</v>
       </c>
-      <c r="C33"/>
       <c r="D33" t="s">
         <v>120</v>
       </c>
       <c r="E33" t="s">
         <v>121</v>
       </c>
       <c r="F33" t="s">
         <v>122</v>
       </c>
       <c r="G33" t="s">
         <v>123</v>
       </c>
       <c r="H33" t="s">
         <v>124</v>
       </c>
       <c r="I33" s="3">
         <v>4.8</v>
       </c>
       <c r="J33" s="4">
         <v>45464.0</v>
       </c>
       <c r="K33" s="4">
         <v>46489.0</v>
       </c>
       <c r="L33" s="3"/>
@@ -5216,90 +5181,88 @@
         <v>124</v>
       </c>
       <c r="I34" s="3">
         <v>4.8</v>
       </c>
       <c r="J34" s="4">
         <v>45464.0</v>
       </c>
       <c r="K34" s="4">
         <v>46752.0</v>
       </c>
       <c r="L34" s="3"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="3"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="1">
         <v>7</v>
       </c>
       <c r="B35" t="s">
         <v>129</v>
       </c>
-      <c r="C35"/>
       <c r="D35" t="s">
         <v>130</v>
       </c>
       <c r="E35" t="s">
         <v>131</v>
       </c>
       <c r="F35" t="s">
         <v>91</v>
       </c>
       <c r="G35" t="s">
         <v>132</v>
       </c>
       <c r="H35" t="s">
         <v>93</v>
       </c>
       <c r="I35" s="3">
         <v>647.0</v>
       </c>
       <c r="J35" s="4">
         <v>45839.0</v>
       </c>
       <c r="K35" s="4">
         <v>46901.0</v>
       </c>
       <c r="L35" s="3"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="3"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="1">
         <v>7</v>
       </c>
       <c r="B36" t="s">
         <v>133</v>
       </c>
-      <c r="C36"/>
       <c r="D36" t="s">
         <v>68</v>
       </c>
       <c r="E36" t="s">
         <v>69</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
       <c r="G36" t="s">
         <v>71</v>
       </c>
       <c r="H36" t="s">
         <v>72</v>
       </c>
       <c r="I36" s="3">
         <v>200.0</v>
       </c>
       <c r="J36" s="4">
         <v>45768.0</v>
       </c>
       <c r="K36" s="4">
         <v>47593.0</v>
       </c>
       <c r="L36" s="3">
@@ -5319,126 +5282,125 @@
       <c r="A37" s="1">
         <v>7</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" t="s">
         <v>135</v>
       </c>
       <c r="D37" t="s">
         <v>136</v>
       </c>
       <c r="E37" t="s">
         <v>137</v>
       </c>
       <c r="F37" t="s">
         <v>91</v>
       </c>
       <c r="G37" t="s">
         <v>138</v>
       </c>
       <c r="H37" t="s">
         <v>93</v>
       </c>
       <c r="I37" s="3">
-        <v>892.8</v>
+        <v>892.79999999999995</v>
       </c>
       <c r="J37" s="4">
         <v>45839.0</v>
       </c>
       <c r="K37" s="4">
         <v>47092.0</v>
       </c>
       <c r="L37" s="3">
-        <v>632.4</v>
+        <v>632.39999999999998</v>
       </c>
       <c r="M37" s="4">
         <v>45839.0</v>
       </c>
       <c r="N37" s="4">
         <v>47092.0</v>
       </c>
       <c r="O37" s="3"/>
       <c r="P37" s="4"/>
       <c r="Q37" s="4"/>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" s="1">
         <v>7</v>
       </c>
       <c r="B38" t="s">
         <v>134</v>
       </c>
       <c r="C38" t="s">
         <v>139</v>
       </c>
       <c r="D38" t="s">
         <v>136</v>
       </c>
       <c r="E38" t="s">
         <v>137</v>
       </c>
       <c r="F38" t="s">
         <v>91</v>
       </c>
       <c r="G38" t="s">
         <v>138</v>
       </c>
       <c r="H38" t="s">
         <v>93</v>
       </c>
       <c r="I38" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J38" s="4">
         <v>45839.0</v>
       </c>
       <c r="K38" s="4">
         <v>47092.0</v>
       </c>
       <c r="L38" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="M38" s="4">
         <v>45839.0</v>
       </c>
       <c r="N38" s="4">
         <v>47092.0</v>
       </c>
       <c r="O38" s="3"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
     </row>
     <row r="39" spans="1:17">
       <c r="A39" s="1">
         <v>7</v>
       </c>
       <c r="B39" t="s">
         <v>140</v>
       </c>
-      <c r="C39"/>
       <c r="D39" t="s">
         <v>141</v>
       </c>
       <c r="E39" t="s">
         <v>69</v>
       </c>
       <c r="F39" t="s">
         <v>70</v>
       </c>
       <c r="G39" t="s">
         <v>142</v>
       </c>
       <c r="H39" t="s">
         <v>72</v>
       </c>
       <c r="I39" s="3">
         <v>300.0</v>
       </c>
       <c r="J39" s="4">
         <v>45768.0</v>
       </c>
       <c r="K39" s="4">
         <v>47593.0</v>
       </c>
       <c r="L39" s="3">
@@ -5458,218 +5420,216 @@
       <c r="A40" s="1">
         <v>7</v>
       </c>
       <c r="B40" t="s">
         <v>143</v>
       </c>
       <c r="C40" t="s">
         <v>135</v>
       </c>
       <c r="D40" t="s">
         <v>144</v>
       </c>
       <c r="E40" t="s">
         <v>137</v>
       </c>
       <c r="F40" t="s">
         <v>91</v>
       </c>
       <c r="G40" t="s">
         <v>138</v>
       </c>
       <c r="H40" t="s">
         <v>93</v>
       </c>
       <c r="I40" s="3">
-        <v>892.8</v>
+        <v>892.79999999999995</v>
       </c>
       <c r="J40" s="4">
         <v>45839.0</v>
       </c>
       <c r="K40" s="4">
         <v>47092.0</v>
       </c>
       <c r="L40" s="3">
-        <v>632.4</v>
+        <v>632.39999999999998</v>
       </c>
       <c r="M40" s="4">
         <v>45839.0</v>
       </c>
       <c r="N40" s="4">
         <v>47092.0</v>
       </c>
       <c r="O40" s="3"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
     </row>
     <row r="41" spans="1:17">
       <c r="A41" s="1">
         <v>7</v>
       </c>
       <c r="B41" t="s">
         <v>143</v>
       </c>
       <c r="C41" t="s">
         <v>139</v>
       </c>
       <c r="D41" t="s">
         <v>144</v>
       </c>
       <c r="E41" t="s">
         <v>137</v>
       </c>
       <c r="F41" t="s">
         <v>91</v>
       </c>
       <c r="G41" t="s">
         <v>138</v>
       </c>
       <c r="H41" t="s">
         <v>93</v>
       </c>
       <c r="I41" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J41" s="4">
         <v>45839.0</v>
       </c>
       <c r="K41" s="4">
         <v>47092.0</v>
       </c>
       <c r="L41" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="M41" s="4">
         <v>45839.0</v>
       </c>
       <c r="N41" s="4">
         <v>47092.0</v>
       </c>
       <c r="O41" s="3"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" s="1">
         <v>7</v>
       </c>
       <c r="B42" t="s">
         <v>145</v>
       </c>
-      <c r="C42"/>
       <c r="D42" t="s">
         <v>146</v>
       </c>
       <c r="E42" t="s">
         <v>147</v>
       </c>
       <c r="F42" t="s">
         <v>34</v>
       </c>
       <c r="G42" t="s">
         <v>148</v>
       </c>
       <c r="H42" t="s">
         <v>36</v>
       </c>
       <c r="I42" s="3">
         <v>372.0</v>
       </c>
       <c r="J42" s="4">
         <v>45839.0</v>
       </c>
       <c r="K42" s="4">
         <v>47057.0</v>
       </c>
       <c r="L42" s="3">
-        <v>285.2</v>
+        <v>285.19999999999999</v>
       </c>
       <c r="M42" s="4">
         <v>45839.0</v>
       </c>
       <c r="N42" s="4">
         <v>47057.0</v>
       </c>
       <c r="O42" s="3"/>
       <c r="P42" s="4"/>
       <c r="Q42" s="4"/>
     </row>
     <row r="43" spans="1:17">
       <c r="A43" s="1">
         <v>7</v>
       </c>
       <c r="B43" t="s">
         <v>145</v>
       </c>
       <c r="C43" t="s">
         <v>149</v>
       </c>
       <c r="D43" t="s">
         <v>146</v>
       </c>
       <c r="E43" t="s">
         <v>147</v>
       </c>
       <c r="F43" t="s">
         <v>34</v>
       </c>
       <c r="G43" t="s">
         <v>148</v>
       </c>
       <c r="H43" t="s">
         <v>36</v>
       </c>
       <c r="I43" s="3">
-        <v>471.2</v>
+        <v>471.19999999999999</v>
       </c>
       <c r="J43" s="4">
         <v>46023.0</v>
       </c>
       <c r="K43" s="4">
         <v>47057.0</v>
       </c>
       <c r="L43" s="3">
-        <v>384.4</v>
+        <v>384.39999999999998</v>
       </c>
       <c r="M43" s="4">
         <v>45946.0</v>
       </c>
       <c r="N43" s="4">
         <v>47057.0</v>
       </c>
       <c r="O43" s="3"/>
       <c r="P43" s="4"/>
       <c r="Q43" s="4"/>
     </row>
     <row r="44" spans="1:17">
       <c r="A44" s="1">
         <v>7</v>
       </c>
       <c r="B44" t="s">
         <v>150</v>
       </c>
-      <c r="C44"/>
       <c r="D44" t="s">
         <v>151</v>
       </c>
       <c r="E44" t="s">
         <v>152</v>
       </c>
       <c r="F44" t="s">
         <v>91</v>
       </c>
       <c r="G44" t="s">
         <v>153</v>
       </c>
       <c r="H44" t="s">
         <v>93</v>
       </c>
       <c r="I44" s="3">
         <v>645.0</v>
       </c>
       <c r="J44" s="4">
         <v>45839.0</v>
       </c>
       <c r="K44" s="4">
         <v>47098.0</v>
       </c>
       <c r="L44" s="3">
@@ -5689,420 +5649,415 @@
       <c r="A45" s="1">
         <v>7</v>
       </c>
       <c r="B45" t="s">
         <v>154</v>
       </c>
       <c r="C45" t="s">
         <v>135</v>
       </c>
       <c r="D45" t="s">
         <v>155</v>
       </c>
       <c r="E45" t="s">
         <v>137</v>
       </c>
       <c r="F45" t="s">
         <v>91</v>
       </c>
       <c r="G45" t="s">
         <v>138</v>
       </c>
       <c r="H45" t="s">
         <v>93</v>
       </c>
       <c r="I45" s="3">
-        <v>892.8</v>
+        <v>892.79999999999995</v>
       </c>
       <c r="J45" s="4">
         <v>45839.0</v>
       </c>
       <c r="K45" s="4">
         <v>47092.0</v>
       </c>
       <c r="L45" s="3">
-        <v>632.4</v>
+        <v>632.39999999999998</v>
       </c>
       <c r="M45" s="4">
         <v>45839.0</v>
       </c>
       <c r="N45" s="4">
         <v>47092.0</v>
       </c>
       <c r="O45" s="3"/>
       <c r="P45" s="4"/>
       <c r="Q45" s="4"/>
     </row>
     <row r="46" spans="1:17">
       <c r="A46" s="1">
         <v>7</v>
       </c>
       <c r="B46" t="s">
         <v>154</v>
       </c>
       <c r="C46" t="s">
         <v>139</v>
       </c>
       <c r="D46" t="s">
         <v>155</v>
       </c>
       <c r="E46" t="s">
         <v>137</v>
       </c>
       <c r="F46" t="s">
         <v>91</v>
       </c>
       <c r="G46" t="s">
         <v>138</v>
       </c>
       <c r="H46" t="s">
         <v>93</v>
       </c>
       <c r="I46" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J46" s="4">
         <v>45839.0</v>
       </c>
       <c r="K46" s="4">
         <v>47092.0</v>
       </c>
       <c r="L46" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="M46" s="4">
         <v>45839.0</v>
       </c>
       <c r="N46" s="4">
         <v>47092.0</v>
       </c>
       <c r="O46" s="3"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="4"/>
     </row>
     <row r="47" spans="1:17">
       <c r="A47" s="1">
         <v>7</v>
       </c>
       <c r="B47" t="s">
         <v>156</v>
       </c>
       <c r="C47" t="s">
         <v>135</v>
       </c>
       <c r="D47" t="s">
         <v>157</v>
       </c>
       <c r="E47" t="s">
         <v>137</v>
       </c>
       <c r="F47" t="s">
         <v>91</v>
       </c>
       <c r="G47" t="s">
         <v>138</v>
       </c>
       <c r="H47" t="s">
         <v>93</v>
       </c>
       <c r="I47" s="3">
-        <v>892.8</v>
+        <v>892.79999999999995</v>
       </c>
       <c r="J47" s="4">
         <v>45839.0</v>
       </c>
       <c r="K47" s="4">
         <v>47092.0</v>
       </c>
       <c r="L47" s="3">
-        <v>632.4</v>
+        <v>632.39999999999998</v>
       </c>
       <c r="M47" s="4">
         <v>45839.0</v>
       </c>
       <c r="N47" s="4">
         <v>47092.0</v>
       </c>
       <c r="O47" s="3"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="4"/>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="1">
         <v>7</v>
       </c>
       <c r="B48" t="s">
         <v>156</v>
       </c>
       <c r="C48" t="s">
         <v>139</v>
       </c>
       <c r="D48" t="s">
         <v>157</v>
       </c>
       <c r="E48" t="s">
         <v>137</v>
       </c>
       <c r="F48" t="s">
         <v>91</v>
       </c>
       <c r="G48" t="s">
         <v>138</v>
       </c>
       <c r="H48" t="s">
         <v>93</v>
       </c>
       <c r="I48" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J48" s="4">
         <v>45839.0</v>
       </c>
       <c r="K48" s="4">
         <v>47092.0</v>
       </c>
       <c r="L48" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="M48" s="4">
         <v>45839.0</v>
       </c>
       <c r="N48" s="4">
         <v>47092.0</v>
       </c>
       <c r="O48" s="3"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="4"/>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" s="1">
         <v>7</v>
       </c>
       <c r="B49" t="s">
         <v>158</v>
       </c>
-      <c r="C49"/>
       <c r="D49" t="s">
         <v>159</v>
       </c>
       <c r="E49" t="s">
         <v>131</v>
       </c>
       <c r="F49" t="s">
         <v>91</v>
       </c>
       <c r="G49" t="s">
         <v>160</v>
       </c>
       <c r="H49" t="s">
         <v>93</v>
       </c>
       <c r="I49" s="3">
         <v>550.0</v>
       </c>
       <c r="J49" s="4">
         <v>45658.0</v>
       </c>
       <c r="K49" s="4">
         <v>46676.0</v>
       </c>
       <c r="L49" s="3"/>
       <c r="M49" s="4"/>
       <c r="N49" s="4"/>
       <c r="O49" s="3"/>
       <c r="P49" s="4"/>
       <c r="Q49" s="4"/>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" s="1">
         <v>7</v>
       </c>
       <c r="B50" t="s">
         <v>161</v>
       </c>
-      <c r="C50"/>
       <c r="D50" t="s">
         <v>162</v>
       </c>
       <c r="E50" t="s">
         <v>69</v>
       </c>
       <c r="F50" t="s">
         <v>70</v>
       </c>
       <c r="G50" t="s">
         <v>163</v>
       </c>
       <c r="H50" t="s">
         <v>72</v>
       </c>
       <c r="I50" s="3">
         <v>200.0</v>
       </c>
       <c r="J50" s="4">
         <v>45238.0</v>
       </c>
       <c r="K50" s="4">
         <v>47064.0</v>
       </c>
       <c r="L50" s="3">
         <v>150.0</v>
       </c>
       <c r="M50" s="4">
         <v>45238.0</v>
       </c>
       <c r="N50" s="4">
         <v>47064.0</v>
       </c>
       <c r="O50" s="3"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" s="1">
         <v>7</v>
       </c>
       <c r="B51" t="s">
         <v>164</v>
       </c>
-      <c r="C51"/>
       <c r="D51" t="s">
         <v>165</v>
       </c>
       <c r="E51" t="s">
         <v>166</v>
       </c>
       <c r="F51" t="s">
         <v>34</v>
       </c>
       <c r="G51" t="s">
         <v>167</v>
       </c>
       <c r="H51" t="s">
         <v>36</v>
       </c>
       <c r="I51" s="3">
         <v>314.0</v>
       </c>
       <c r="J51" s="4">
         <v>45743.0</v>
       </c>
       <c r="K51" s="4">
         <v>46502.0</v>
       </c>
       <c r="L51" s="3">
         <v>224.0</v>
       </c>
       <c r="M51" s="4">
         <v>45743.0</v>
       </c>
       <c r="N51" s="4">
         <v>46502.0</v>
       </c>
       <c r="O51" s="3"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="4"/>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" s="1">
         <v>7</v>
       </c>
       <c r="B52" t="s">
         <v>168</v>
       </c>
-      <c r="C52"/>
       <c r="D52" t="s">
         <v>169</v>
       </c>
       <c r="E52" t="s">
         <v>170</v>
       </c>
       <c r="F52" t="s">
         <v>76</v>
       </c>
       <c r="G52" t="s">
         <v>171</v>
       </c>
       <c r="H52" t="s">
         <v>78</v>
       </c>
       <c r="I52" s="3">
         <v>512.0</v>
       </c>
       <c r="J52" s="4">
         <v>45764.0</v>
       </c>
       <c r="K52" s="4">
         <v>47589.0</v>
       </c>
       <c r="L52" s="3">
         <v>401.0</v>
       </c>
       <c r="M52" s="4">
         <v>45764.0</v>
       </c>
       <c r="N52" s="4">
         <v>47589.0</v>
       </c>
       <c r="O52" s="3"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" s="1">
         <v>7</v>
       </c>
       <c r="B53" t="s">
         <v>172</v>
       </c>
-      <c r="C53"/>
       <c r="D53" t="s">
         <v>173</v>
       </c>
       <c r="E53" t="s">
         <v>131</v>
       </c>
       <c r="F53" t="s">
         <v>91</v>
       </c>
       <c r="G53" t="s">
         <v>174</v>
       </c>
       <c r="H53" t="s">
         <v>93</v>
       </c>
       <c r="I53" s="3">
-        <v>419.1</v>
+        <v>419.10000000000002</v>
       </c>
       <c r="J53" s="4">
         <v>45839.0</v>
       </c>
       <c r="K53" s="4">
         <v>46901.0</v>
       </c>
       <c r="L53" s="3">
-        <v>205.8</v>
+        <v>205.80000000000001</v>
       </c>
       <c r="M53" s="4">
         <v>45839.0</v>
       </c>
       <c r="N53" s="4">
         <v>46901.0</v>
       </c>
       <c r="O53" s="3"/>
       <c r="P53" s="4"/>
       <c r="Q53" s="4"/>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" s="1">
         <v>7</v>
       </c>
       <c r="B54" t="s">
         <v>175</v>
       </c>
       <c r="C54" t="s">
         <v>176</v>
       </c>
       <c r="D54" t="s">
         <v>177</v>
       </c>
       <c r="E54" t="s">
@@ -6143,60 +6098,60 @@
       <c r="A55" s="1">
         <v>7</v>
       </c>
       <c r="B55" t="s">
         <v>179</v>
       </c>
       <c r="C55" t="s">
         <v>135</v>
       </c>
       <c r="D55" t="s">
         <v>180</v>
       </c>
       <c r="E55" t="s">
         <v>181</v>
       </c>
       <c r="F55" t="s">
         <v>91</v>
       </c>
       <c r="G55" t="s">
         <v>182</v>
       </c>
       <c r="H55" t="s">
         <v>93</v>
       </c>
       <c r="I55" s="3">
-        <v>788.6</v>
+        <v>788.60000000000002</v>
       </c>
       <c r="J55" s="4">
         <v>45839.0</v>
       </c>
       <c r="K55" s="4">
         <v>47092.0</v>
       </c>
       <c r="L55" s="3">
-        <v>596.4</v>
+        <v>596.39999999999998</v>
       </c>
       <c r="M55" s="4">
         <v>45839.0</v>
       </c>
       <c r="N55" s="4">
         <v>47092.0</v>
       </c>
       <c r="O55" s="3"/>
       <c r="P55" s="4"/>
       <c r="Q55" s="4"/>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" s="1">
         <v>7</v>
       </c>
       <c r="B56" t="s">
         <v>179</v>
       </c>
       <c r="C56" t="s">
         <v>139</v>
       </c>
       <c r="D56" t="s">
         <v>180</v>
       </c>
       <c r="E56" t="s">
@@ -6218,51 +6173,50 @@
         <v>45839.0</v>
       </c>
       <c r="K56" s="4">
         <v>47092.0</v>
       </c>
       <c r="L56" s="3">
         <v>95.7</v>
       </c>
       <c r="M56" s="4">
         <v>45839.0</v>
       </c>
       <c r="N56" s="4">
         <v>47092.0</v>
       </c>
       <c r="O56" s="3"/>
       <c r="P56" s="4"/>
       <c r="Q56" s="4"/>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" s="1">
         <v>7</v>
       </c>
       <c r="B57" t="s">
         <v>183</v>
       </c>
-      <c r="C57"/>
       <c r="D57" t="s">
         <v>184</v>
       </c>
       <c r="E57" t="s">
         <v>69</v>
       </c>
       <c r="F57" t="s">
         <v>70</v>
       </c>
       <c r="G57" t="s">
         <v>185</v>
       </c>
       <c r="H57" t="s">
         <v>72</v>
       </c>
       <c r="I57" s="3">
         <v>364.0</v>
       </c>
       <c r="J57" s="4">
         <v>46139.0</v>
       </c>
       <c r="K57" s="4">
         <v>47964.0</v>
       </c>
       <c r="L57" s="3">
@@ -6282,275 +6236,271 @@
       <c r="A58" s="1">
         <v>7</v>
       </c>
       <c r="B58" t="s">
         <v>186</v>
       </c>
       <c r="C58" t="s">
         <v>135</v>
       </c>
       <c r="D58" t="s">
         <v>187</v>
       </c>
       <c r="E58" t="s">
         <v>137</v>
       </c>
       <c r="F58" t="s">
         <v>91</v>
       </c>
       <c r="G58" t="s">
         <v>138</v>
       </c>
       <c r="H58" t="s">
         <v>93</v>
       </c>
       <c r="I58" s="3">
-        <v>892.8</v>
+        <v>892.79999999999995</v>
       </c>
       <c r="J58" s="4">
         <v>45839.0</v>
       </c>
       <c r="K58" s="4">
         <v>47092.0</v>
       </c>
       <c r="L58" s="3">
-        <v>632.4</v>
+        <v>632.39999999999998</v>
       </c>
       <c r="M58" s="4">
         <v>45839.0</v>
       </c>
       <c r="N58" s="4">
         <v>47092.0</v>
       </c>
       <c r="O58" s="3"/>
       <c r="P58" s="4"/>
       <c r="Q58" s="4"/>
     </row>
     <row r="59" spans="1:17">
       <c r="A59" s="1">
         <v>7</v>
       </c>
       <c r="B59" t="s">
         <v>186</v>
       </c>
       <c r="C59" t="s">
         <v>139</v>
       </c>
       <c r="D59" t="s">
         <v>187</v>
       </c>
       <c r="E59" t="s">
         <v>137</v>
       </c>
       <c r="F59" t="s">
         <v>91</v>
       </c>
       <c r="G59" t="s">
         <v>138</v>
       </c>
       <c r="H59" t="s">
         <v>93</v>
       </c>
       <c r="I59" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J59" s="4">
         <v>45839.0</v>
       </c>
       <c r="K59" s="4">
         <v>47092.0</v>
       </c>
       <c r="L59" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="M59" s="4">
         <v>45839.0</v>
       </c>
       <c r="N59" s="4">
         <v>47092.0</v>
       </c>
       <c r="O59" s="3"/>
       <c r="P59" s="4"/>
       <c r="Q59" s="4"/>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" s="1">
         <v>6</v>
       </c>
       <c r="B60" t="s">
         <v>188</v>
       </c>
-      <c r="C60"/>
       <c r="D60" t="s">
         <v>189</v>
       </c>
       <c r="E60" t="s">
         <v>190</v>
       </c>
       <c r="F60" t="s">
         <v>40</v>
       </c>
       <c r="G60" t="s">
         <v>191</v>
       </c>
       <c r="H60" t="s">
         <v>42</v>
       </c>
       <c r="I60" s="3">
         <v>267.0</v>
       </c>
       <c r="J60" s="4">
         <v>45968.0</v>
       </c>
       <c r="K60" s="4">
         <v>47793.0</v>
       </c>
       <c r="L60" s="3"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
       <c r="O60" s="3"/>
       <c r="P60" s="4"/>
       <c r="Q60" s="4"/>
     </row>
     <row r="61" spans="1:17">
       <c r="A61" s="1">
         <v>7</v>
       </c>
       <c r="B61" t="s">
         <v>192</v>
       </c>
-      <c r="C61"/>
       <c r="D61" t="s">
         <v>189</v>
       </c>
       <c r="E61" t="s">
         <v>190</v>
       </c>
       <c r="F61" t="s">
         <v>40</v>
       </c>
       <c r="G61" t="s">
         <v>191</v>
       </c>
       <c r="H61" t="s">
         <v>42</v>
       </c>
       <c r="I61" s="3">
         <v>267.0</v>
       </c>
       <c r="J61" s="4">
         <v>45968.0</v>
       </c>
       <c r="K61" s="4">
         <v>47793.0</v>
       </c>
       <c r="L61" s="3"/>
       <c r="M61" s="4"/>
       <c r="N61" s="4"/>
       <c r="O61" s="3"/>
       <c r="P61" s="4"/>
       <c r="Q61" s="4"/>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" s="1">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>193</v>
       </c>
-      <c r="C62"/>
       <c r="D62" t="s">
         <v>194</v>
       </c>
       <c r="E62" t="s">
         <v>83</v>
       </c>
       <c r="F62" t="s">
         <v>34</v>
       </c>
       <c r="G62" t="s">
         <v>84</v>
       </c>
       <c r="H62" t="s">
         <v>36</v>
       </c>
       <c r="I62" s="3">
-        <v>318.68</v>
+        <v>318.68000000000001</v>
       </c>
       <c r="J62" s="4">
         <v>45839.0</v>
       </c>
       <c r="K62" s="4">
         <v>46335.0</v>
       </c>
       <c r="L62" s="3">
-        <v>250.48</v>
+        <v>250.47999999999999</v>
       </c>
       <c r="M62" s="4">
         <v>45839.0</v>
       </c>
       <c r="N62" s="4">
         <v>46335.0</v>
       </c>
       <c r="O62" s="3"/>
       <c r="P62" s="4"/>
       <c r="Q62" s="4"/>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="1">
         <v>4</v>
       </c>
       <c r="B63" t="s">
         <v>195</v>
       </c>
-      <c r="C63"/>
       <c r="D63" t="s">
         <v>194</v>
       </c>
       <c r="E63" t="s">
         <v>83</v>
       </c>
       <c r="F63" t="s">
         <v>34</v>
       </c>
       <c r="G63" t="s">
         <v>84</v>
       </c>
       <c r="H63" t="s">
         <v>36</v>
       </c>
       <c r="I63" s="3">
-        <v>323.64</v>
+        <v>323.63999999999999</v>
       </c>
       <c r="J63" s="4">
         <v>45839.0</v>
       </c>
       <c r="K63" s="4">
         <v>46335.0</v>
       </c>
       <c r="L63" s="3">
-        <v>250.48</v>
+        <v>250.47999999999999</v>
       </c>
       <c r="M63" s="4">
         <v>45839.0</v>
       </c>
       <c r="N63" s="4">
         <v>46335.0</v>
       </c>
       <c r="O63" s="3">
         <v>102.0</v>
       </c>
       <c r="P63" s="4">
         <v>45523.0</v>
       </c>
       <c r="Q63" s="4">
         <v>46335.0</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="1">
         <v>5</v>
       </c>
       <c r="B64" t="s">
         <v>196</v>
       </c>
       <c r="C64" t="s">
@@ -6591,149 +6541,148 @@
       <c r="A65" s="1">
         <v>5</v>
       </c>
       <c r="B65" t="s">
         <v>196</v>
       </c>
       <c r="C65" t="s">
         <v>198</v>
       </c>
       <c r="D65" t="s">
         <v>194</v>
       </c>
       <c r="E65" t="s">
         <v>83</v>
       </c>
       <c r="F65" t="s">
         <v>34</v>
       </c>
       <c r="G65" t="s">
         <v>84</v>
       </c>
       <c r="H65" t="s">
         <v>36</v>
       </c>
       <c r="I65" s="3">
-        <v>298.84</v>
+        <v>298.83999999999997</v>
       </c>
       <c r="J65" s="4">
         <v>45839.0</v>
       </c>
       <c r="K65" s="4">
         <v>46335.0</v>
       </c>
       <c r="L65" s="3">
-        <v>319.92</v>
+        <v>319.92000000000002</v>
       </c>
       <c r="M65" s="4">
         <v>46086.0</v>
       </c>
       <c r="N65" s="4">
         <v>46335.0</v>
       </c>
       <c r="O65" s="3">
         <v>102.0</v>
       </c>
       <c r="P65" s="4">
         <v>45523.0</v>
       </c>
       <c r="Q65" s="4">
         <v>46335.0</v>
       </c>
     </row>
     <row r="66" spans="1:17">
       <c r="A66" s="1">
         <v>5</v>
       </c>
       <c r="B66" t="s">
         <v>199</v>
       </c>
-      <c r="C66"/>
       <c r="D66" t="s">
         <v>200</v>
       </c>
       <c r="E66" t="s">
         <v>90</v>
       </c>
       <c r="F66" t="s">
         <v>91</v>
       </c>
       <c r="G66" t="s">
         <v>92</v>
       </c>
       <c r="H66" t="s">
         <v>93</v>
       </c>
       <c r="I66" s="3">
-        <v>378.2</v>
+        <v>378.19999999999999</v>
       </c>
       <c r="J66" s="4">
         <v>45839.0</v>
       </c>
       <c r="K66" s="4">
         <v>47055.0</v>
       </c>
       <c r="L66" s="3">
-        <v>308.8</v>
+        <v>308.80000000000001</v>
       </c>
       <c r="M66" s="4">
         <v>45839.0</v>
       </c>
       <c r="N66" s="4">
         <v>47055.0</v>
       </c>
       <c r="O66" s="3"/>
       <c r="P66" s="4"/>
       <c r="Q66" s="4"/>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="1">
         <v>5</v>
       </c>
       <c r="B67" t="s">
         <v>199</v>
       </c>
       <c r="C67" t="s">
         <v>201</v>
       </c>
       <c r="D67" t="s">
         <v>200</v>
       </c>
       <c r="E67" t="s">
         <v>90</v>
       </c>
       <c r="F67" t="s">
         <v>91</v>
       </c>
       <c r="G67" t="s">
         <v>92</v>
       </c>
       <c r="H67" t="s">
         <v>93</v>
       </c>
       <c r="I67" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J67" s="4">
         <v>45839.0</v>
       </c>
       <c r="K67" s="4">
         <v>47055.0</v>
       </c>
       <c r="L67" s="3">
         <v>55.7</v>
       </c>
       <c r="M67" s="4">
         <v>45839.0</v>
       </c>
       <c r="N67" s="4">
         <v>47055.0</v>
       </c>
       <c r="O67" s="3"/>
       <c r="P67" s="4"/>
       <c r="Q67" s="4"/>
     </row>
     <row r="68" spans="1:17">
       <c r="A68" s="1">
         <v>6</v>
       </c>
       <c r="B68" t="s">
@@ -6811,169 +6760,167 @@
         <v>45839.0</v>
       </c>
       <c r="K69" s="4">
         <v>47092.0</v>
       </c>
       <c r="L69" s="3">
         <v>49.6</v>
       </c>
       <c r="M69" s="4">
         <v>45839.0</v>
       </c>
       <c r="N69" s="4">
         <v>47092.0</v>
       </c>
       <c r="O69" s="3"/>
       <c r="P69" s="4"/>
       <c r="Q69" s="4"/>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" s="1">
         <v>6</v>
       </c>
       <c r="B70" t="s">
         <v>203</v>
       </c>
-      <c r="C70"/>
       <c r="D70" t="s">
         <v>200</v>
       </c>
       <c r="E70" t="s">
         <v>90</v>
       </c>
       <c r="F70" t="s">
         <v>91</v>
       </c>
       <c r="G70" t="s">
         <v>92</v>
       </c>
       <c r="H70" t="s">
         <v>93</v>
       </c>
       <c r="I70" s="3">
-        <v>378.2</v>
+        <v>378.19999999999999</v>
       </c>
       <c r="J70" s="4">
         <v>45839.0</v>
       </c>
       <c r="K70" s="4">
         <v>47055.0</v>
       </c>
       <c r="L70" s="3">
-        <v>308.8</v>
+        <v>308.80000000000001</v>
       </c>
       <c r="M70" s="4">
         <v>45839.0</v>
       </c>
       <c r="N70" s="4">
         <v>47055.0</v>
       </c>
       <c r="O70" s="3"/>
       <c r="P70" s="4"/>
       <c r="Q70" s="4"/>
     </row>
     <row r="71" spans="1:17">
       <c r="A71" s="1">
         <v>6</v>
       </c>
       <c r="B71" t="s">
         <v>203</v>
       </c>
       <c r="C71" t="s">
         <v>201</v>
       </c>
       <c r="D71" t="s">
         <v>200</v>
       </c>
       <c r="E71" t="s">
         <v>90</v>
       </c>
       <c r="F71" t="s">
         <v>91</v>
       </c>
       <c r="G71" t="s">
         <v>92</v>
       </c>
       <c r="H71" t="s">
         <v>93</v>
       </c>
       <c r="I71" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J71" s="4">
         <v>45839.0</v>
       </c>
       <c r="K71" s="4">
         <v>47055.0</v>
       </c>
       <c r="L71" s="3">
         <v>55.7</v>
       </c>
       <c r="M71" s="4">
         <v>45839.0</v>
       </c>
       <c r="N71" s="4">
         <v>47055.0</v>
       </c>
       <c r="O71" s="3"/>
       <c r="P71" s="4"/>
       <c r="Q71" s="4"/>
     </row>
     <row r="72" spans="1:17">
       <c r="A72" s="1">
         <v>4</v>
       </c>
       <c r="B72" t="s">
         <v>204</v>
       </c>
-      <c r="C72"/>
       <c r="D72" t="s">
         <v>205</v>
       </c>
       <c r="E72" t="s">
         <v>90</v>
       </c>
       <c r="F72" t="s">
         <v>91</v>
       </c>
       <c r="G72" t="s">
         <v>92</v>
       </c>
       <c r="H72" t="s">
         <v>93</v>
       </c>
       <c r="I72" s="3">
-        <v>316.2</v>
+        <v>316.19999999999999</v>
       </c>
       <c r="J72" s="4">
         <v>45839.0</v>
       </c>
       <c r="K72" s="4">
         <v>47055.0</v>
       </c>
       <c r="L72" s="3">
-        <v>78.1</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="M72" s="4">
         <v>45839.0</v>
       </c>
       <c r="N72" s="4">
         <v>47055.0</v>
       </c>
       <c r="O72" s="3"/>
       <c r="P72" s="4"/>
       <c r="Q72" s="4"/>
     </row>
     <row r="73" spans="1:17">
       <c r="A73" s="1">
         <v>4</v>
       </c>
       <c r="B73" t="s">
         <v>206</v>
       </c>
       <c r="C73" t="s">
         <v>207</v>
       </c>
       <c r="D73" t="s">
         <v>205</v>
       </c>
       <c r="E73" t="s">
@@ -6989,1505 +6936,1467 @@
         <v>93</v>
       </c>
       <c r="I73" s="3"/>
       <c r="J73" s="4"/>
       <c r="K73" s="4"/>
       <c r="L73" s="3"/>
       <c r="M73" s="4"/>
       <c r="N73" s="4"/>
       <c r="O73" s="3">
         <v>94.0</v>
       </c>
       <c r="P73" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q73" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74" s="1">
         <v>4</v>
       </c>
       <c r="B74" t="s">
         <v>208</v>
       </c>
-      <c r="C74"/>
       <c r="D74" t="s">
         <v>209</v>
       </c>
       <c r="E74" t="s">
         <v>90</v>
       </c>
       <c r="F74" t="s">
         <v>91</v>
       </c>
       <c r="G74" t="s">
         <v>92</v>
       </c>
       <c r="H74" t="s">
         <v>93</v>
       </c>
       <c r="I74" s="3">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="J74" s="4">
         <v>45839.0</v>
       </c>
       <c r="K74" s="4">
         <v>47055.0</v>
       </c>
       <c r="L74" s="3">
         <v>64.5</v>
       </c>
       <c r="M74" s="4">
         <v>45839.0</v>
       </c>
       <c r="N74" s="4">
         <v>47055.0</v>
       </c>
       <c r="O74" s="3"/>
       <c r="P74" s="4"/>
       <c r="Q74" s="4"/>
     </row>
     <row r="75" spans="1:17">
       <c r="A75" s="1">
         <v>4</v>
       </c>
       <c r="B75" t="s">
         <v>210</v>
       </c>
-      <c r="C75"/>
       <c r="D75" t="s">
         <v>209</v>
       </c>
       <c r="E75" t="s">
         <v>90</v>
       </c>
       <c r="F75" t="s">
         <v>91</v>
       </c>
       <c r="G75" t="s">
         <v>92</v>
       </c>
       <c r="H75" t="s">
         <v>93</v>
       </c>
       <c r="I75" s="3"/>
       <c r="J75" s="4"/>
       <c r="K75" s="4"/>
       <c r="L75" s="3"/>
       <c r="M75" s="4"/>
       <c r="N75" s="4"/>
       <c r="O75" s="3">
         <v>42.0</v>
       </c>
       <c r="P75" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q75" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76" s="1">
         <v>6</v>
       </c>
       <c r="B76" t="s">
         <v>211</v>
       </c>
-      <c r="C76"/>
       <c r="D76" t="s">
         <v>146</v>
       </c>
       <c r="E76" t="s">
         <v>147</v>
       </c>
       <c r="F76" t="s">
         <v>34</v>
       </c>
       <c r="G76" t="s">
         <v>148</v>
       </c>
       <c r="H76" t="s">
         <v>36</v>
       </c>
       <c r="I76" s="3">
         <v>372.0</v>
       </c>
       <c r="J76" s="4">
         <v>45839.0</v>
       </c>
       <c r="K76" s="4">
         <v>47057.0</v>
       </c>
       <c r="L76" s="3">
-        <v>285.2</v>
+        <v>285.19999999999999</v>
       </c>
       <c r="M76" s="4">
         <v>45839.0</v>
       </c>
       <c r="N76" s="4">
         <v>47057.0</v>
       </c>
       <c r="O76" s="3"/>
       <c r="P76" s="4"/>
       <c r="Q76" s="4"/>
     </row>
     <row r="77" spans="1:17">
       <c r="A77" s="1">
         <v>6</v>
       </c>
       <c r="B77" t="s">
         <v>211</v>
       </c>
       <c r="C77" t="s">
         <v>149</v>
       </c>
       <c r="D77" t="s">
         <v>146</v>
       </c>
       <c r="E77" t="s">
         <v>147</v>
       </c>
       <c r="F77" t="s">
         <v>34</v>
       </c>
       <c r="G77" t="s">
         <v>148</v>
       </c>
       <c r="H77" t="s">
         <v>36</v>
       </c>
       <c r="I77" s="3">
-        <v>471.2</v>
+        <v>471.19999999999999</v>
       </c>
       <c r="J77" s="4">
         <v>46023.0</v>
       </c>
       <c r="K77" s="4">
         <v>47057.0</v>
       </c>
       <c r="L77" s="3">
-        <v>384.4</v>
+        <v>384.39999999999998</v>
       </c>
       <c r="M77" s="4">
         <v>45946.0</v>
       </c>
       <c r="N77" s="4">
         <v>47057.0</v>
       </c>
       <c r="O77" s="3"/>
       <c r="P77" s="4"/>
       <c r="Q77" s="4"/>
     </row>
     <row r="78" spans="1:17">
       <c r="A78" s="1">
         <v>2</v>
       </c>
       <c r="B78" t="s">
         <v>212</v>
       </c>
-      <c r="C78"/>
       <c r="D78" t="s">
         <v>213</v>
       </c>
       <c r="E78" t="s">
         <v>214</v>
       </c>
       <c r="F78" t="s">
         <v>215</v>
       </c>
       <c r="G78" t="s">
         <v>216</v>
       </c>
       <c r="H78" t="s">
         <v>217</v>
       </c>
       <c r="I78" s="3">
         <v>112.0</v>
       </c>
       <c r="J78" s="4">
         <v>45336.0</v>
       </c>
       <c r="K78" s="4">
         <v>47162.0</v>
       </c>
       <c r="L78" s="3">
         <v>112.0</v>
       </c>
       <c r="M78" s="4">
         <v>45336.0</v>
       </c>
       <c r="N78" s="4">
         <v>47162.0</v>
       </c>
       <c r="O78" s="3">
         <v>88.0</v>
       </c>
       <c r="P78" s="4">
         <v>45336.0</v>
       </c>
       <c r="Q78" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="1">
         <v>3</v>
       </c>
       <c r="B79" t="s">
         <v>218</v>
       </c>
-      <c r="C79"/>
       <c r="D79" t="s">
         <v>213</v>
       </c>
       <c r="E79" t="s">
         <v>214</v>
       </c>
       <c r="F79" t="s">
         <v>215</v>
       </c>
       <c r="G79" t="s">
         <v>216</v>
       </c>
       <c r="H79" t="s">
         <v>217</v>
       </c>
       <c r="I79" s="3">
         <v>112.0</v>
       </c>
       <c r="J79" s="4">
         <v>45336.0</v>
       </c>
       <c r="K79" s="4">
         <v>47162.0</v>
       </c>
       <c r="L79" s="3">
         <v>112.0</v>
       </c>
       <c r="M79" s="4">
         <v>45336.0</v>
       </c>
       <c r="N79" s="4">
         <v>47162.0</v>
       </c>
       <c r="O79" s="3">
         <v>88.0</v>
       </c>
       <c r="P79" s="4">
         <v>45336.0</v>
       </c>
       <c r="Q79" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="80" spans="1:17">
       <c r="A80" s="1">
         <v>4</v>
       </c>
       <c r="B80" t="s">
         <v>219</v>
       </c>
-      <c r="C80"/>
       <c r="D80" t="s">
         <v>213</v>
       </c>
       <c r="E80" t="s">
         <v>214</v>
       </c>
       <c r="F80" t="s">
         <v>215</v>
       </c>
       <c r="G80" t="s">
         <v>216</v>
       </c>
       <c r="H80" t="s">
         <v>217</v>
       </c>
       <c r="I80" s="3">
         <v>112.0</v>
       </c>
       <c r="J80" s="4">
         <v>45336.0</v>
       </c>
       <c r="K80" s="4">
         <v>47162.0</v>
       </c>
       <c r="L80" s="3">
         <v>112.0</v>
       </c>
       <c r="M80" s="4">
         <v>45336.0</v>
       </c>
       <c r="N80" s="4">
         <v>47162.0</v>
       </c>
       <c r="O80" s="3">
         <v>88.0</v>
       </c>
       <c r="P80" s="4">
         <v>45336.0</v>
       </c>
       <c r="Q80" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81" s="1">
         <v>8</v>
       </c>
       <c r="B81" t="s">
         <v>220</v>
       </c>
-      <c r="C81"/>
       <c r="D81" t="s">
         <v>38</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>40</v>
       </c>
       <c r="G81" t="s">
         <v>41</v>
       </c>
       <c r="H81" t="s">
         <v>42</v>
       </c>
       <c r="I81" s="3">
         <v>120.0</v>
       </c>
       <c r="J81" s="4">
         <v>45972.0</v>
       </c>
       <c r="K81" s="4">
         <v>47797.0</v>
       </c>
       <c r="L81" s="3"/>
       <c r="M81" s="4"/>
       <c r="N81" s="4"/>
       <c r="O81" s="3"/>
       <c r="P81" s="4"/>
       <c r="Q81" s="4"/>
     </row>
     <row r="82" spans="1:17">
       <c r="A82" s="1">
         <v>6</v>
       </c>
       <c r="B82" t="s">
         <v>221</v>
       </c>
-      <c r="C82"/>
       <c r="D82" t="s">
         <v>151</v>
       </c>
       <c r="E82" t="s">
         <v>152</v>
       </c>
       <c r="F82" t="s">
         <v>91</v>
       </c>
       <c r="G82" t="s">
         <v>153</v>
       </c>
       <c r="H82" t="s">
         <v>93</v>
       </c>
       <c r="I82" s="3">
         <v>522.0</v>
       </c>
       <c r="J82" s="4">
         <v>45839.0</v>
       </c>
       <c r="K82" s="4">
         <v>47098.0</v>
       </c>
       <c r="L82" s="3">
         <v>384.0</v>
       </c>
       <c r="M82" s="4">
         <v>45839.0</v>
       </c>
       <c r="N82" s="4">
         <v>47098.0</v>
       </c>
       <c r="O82" s="3"/>
       <c r="P82" s="4"/>
       <c r="Q82" s="4"/>
     </row>
     <row r="83" spans="1:17">
       <c r="A83" s="1">
         <v>7</v>
       </c>
       <c r="B83" t="s">
         <v>222</v>
       </c>
-      <c r="C83"/>
       <c r="D83" t="s">
         <v>223</v>
       </c>
       <c r="E83" t="s">
         <v>224</v>
       </c>
       <c r="F83" t="s">
         <v>225</v>
       </c>
       <c r="G83" t="s">
         <v>226</v>
       </c>
       <c r="H83" t="s">
         <v>227</v>
       </c>
       <c r="I83" s="3">
         <v>150.0</v>
       </c>
       <c r="J83" s="4">
         <v>45399.0</v>
       </c>
       <c r="K83" s="4">
         <v>47224.0</v>
       </c>
       <c r="L83" s="3"/>
       <c r="M83" s="4"/>
       <c r="N83" s="4"/>
       <c r="O83" s="3"/>
       <c r="P83" s="4"/>
       <c r="Q83" s="4"/>
     </row>
     <row r="84" spans="1:17">
       <c r="A84" s="1">
         <v>8</v>
       </c>
       <c r="B84" t="s">
         <v>228</v>
       </c>
-      <c r="C84"/>
       <c r="D84" t="s">
         <v>223</v>
       </c>
       <c r="E84" t="s">
         <v>224</v>
       </c>
       <c r="F84" t="s">
         <v>225</v>
       </c>
       <c r="G84" t="s">
         <v>226</v>
       </c>
       <c r="H84" t="s">
         <v>227</v>
       </c>
       <c r="I84" s="3">
         <v>150.0</v>
       </c>
       <c r="J84" s="4">
         <v>45399.0</v>
       </c>
       <c r="K84" s="4">
         <v>47224.0</v>
       </c>
       <c r="L84" s="3">
         <v>75.0</v>
       </c>
       <c r="M84" s="4">
         <v>45399.0</v>
       </c>
       <c r="N84" s="4">
         <v>47224.0</v>
       </c>
       <c r="O84" s="3"/>
       <c r="P84" s="4"/>
       <c r="Q84" s="4"/>
     </row>
     <row r="85" spans="1:17">
       <c r="A85" s="1">
         <v>5</v>
       </c>
       <c r="B85" t="s">
         <v>229</v>
       </c>
-      <c r="C85"/>
       <c r="D85" t="s">
         <v>230</v>
       </c>
       <c r="E85" t="s">
         <v>116</v>
       </c>
       <c r="F85" t="s">
         <v>40</v>
       </c>
       <c r="G85" t="s">
         <v>117</v>
       </c>
       <c r="H85" t="s">
         <v>42</v>
       </c>
       <c r="I85" s="3">
         <v>35.5</v>
       </c>
       <c r="J85" s="4">
         <v>45839.0</v>
       </c>
       <c r="K85" s="4">
         <v>47440.0</v>
       </c>
       <c r="L85" s="3"/>
       <c r="M85" s="4"/>
       <c r="N85" s="4"/>
       <c r="O85" s="3"/>
       <c r="P85" s="4"/>
       <c r="Q85" s="4"/>
     </row>
     <row r="86" spans="1:17">
       <c r="A86" s="1">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>231</v>
       </c>
-      <c r="C86"/>
       <c r="D86" t="s">
         <v>230</v>
       </c>
       <c r="E86" t="s">
         <v>116</v>
       </c>
       <c r="F86" t="s">
         <v>40</v>
       </c>
       <c r="G86" t="s">
         <v>117</v>
       </c>
       <c r="H86" t="s">
         <v>42</v>
       </c>
       <c r="I86" s="3">
         <v>35.5</v>
       </c>
       <c r="J86" s="4">
         <v>45839.0</v>
       </c>
       <c r="K86" s="4">
         <v>47440.0</v>
       </c>
       <c r="L86" s="3"/>
       <c r="M86" s="4"/>
       <c r="N86" s="4"/>
       <c r="O86" s="3"/>
       <c r="P86" s="4"/>
       <c r="Q86" s="4"/>
     </row>
     <row r="87" spans="1:17">
       <c r="A87" s="1">
         <v>4</v>
       </c>
       <c r="B87" t="s">
         <v>232</v>
       </c>
-      <c r="C87"/>
       <c r="D87" t="s">
         <v>230</v>
       </c>
       <c r="E87" t="s">
         <v>116</v>
       </c>
       <c r="F87" t="s">
         <v>40</v>
       </c>
       <c r="G87" t="s">
         <v>117</v>
       </c>
       <c r="H87" t="s">
         <v>42</v>
       </c>
       <c r="I87" s="3">
         <v>35.5</v>
       </c>
       <c r="J87" s="4">
         <v>45839.0</v>
       </c>
       <c r="K87" s="4">
         <v>47440.0</v>
       </c>
       <c r="L87" s="3"/>
       <c r="M87" s="4"/>
       <c r="N87" s="4"/>
       <c r="O87" s="3"/>
       <c r="P87" s="4"/>
       <c r="Q87" s="4"/>
     </row>
     <row r="88" spans="1:17">
       <c r="A88" s="1">
         <v>4</v>
       </c>
       <c r="B88" t="s">
         <v>233</v>
       </c>
-      <c r="C88"/>
       <c r="D88" t="s">
         <v>234</v>
       </c>
       <c r="E88" t="s">
         <v>15</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
         <v>17</v>
       </c>
       <c r="H88" t="s">
         <v>18</v>
       </c>
       <c r="I88" s="3">
         <v>155.0</v>
       </c>
       <c r="J88" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="K88" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="L88" s="3">
         <v>135.0</v>
       </c>
       <c r="M88" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="N88" s="4">
-        <v>46326.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>48152.0</v>
+      </c>
+      <c r="O88" s="3"/>
+      <c r="P88" s="4"/>
+      <c r="Q88" s="4"/>
     </row>
     <row r="89" spans="1:17">
       <c r="A89" s="1">
         <v>4</v>
       </c>
       <c r="B89" t="s">
         <v>235</v>
       </c>
-      <c r="C89"/>
       <c r="D89" t="s">
         <v>236</v>
       </c>
       <c r="E89" t="s">
         <v>57</v>
       </c>
       <c r="F89" t="s">
         <v>57</v>
       </c>
       <c r="G89" t="s">
         <v>237</v>
       </c>
       <c r="H89" t="s">
         <v>59</v>
       </c>
       <c r="I89" s="3">
-        <v>405.48</v>
+        <v>405.48000000000002</v>
       </c>
       <c r="J89" s="4">
         <v>45839.0</v>
       </c>
       <c r="K89" s="4">
         <v>47168.0</v>
       </c>
       <c r="L89" s="3">
         <v>64.48</v>
       </c>
       <c r="M89" s="4">
         <v>45988.0</v>
       </c>
       <c r="N89" s="4">
         <v>47168.0</v>
       </c>
       <c r="O89" s="3">
         <v>151.0</v>
       </c>
       <c r="P89" s="4">
         <v>45342.0</v>
       </c>
       <c r="Q89" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="90" spans="1:17">
       <c r="A90" s="1">
         <v>7</v>
       </c>
       <c r="B90" t="s">
         <v>238</v>
       </c>
-      <c r="C90"/>
       <c r="D90" t="s">
         <v>239</v>
       </c>
       <c r="E90" t="s">
         <v>240</v>
       </c>
       <c r="F90" t="s">
         <v>98</v>
       </c>
       <c r="G90" t="s">
         <v>241</v>
       </c>
       <c r="H90" t="s">
         <v>100</v>
       </c>
       <c r="I90" s="3">
         <v>377.0</v>
       </c>
       <c r="J90" s="4">
         <v>45771.0</v>
       </c>
       <c r="K90" s="4">
         <v>46854.0</v>
       </c>
       <c r="L90" s="3">
         <v>129.0</v>
       </c>
       <c r="M90" s="4">
         <v>45771.0</v>
       </c>
       <c r="N90" s="4">
         <v>46854.0</v>
       </c>
       <c r="O90" s="3"/>
       <c r="P90" s="4"/>
       <c r="Q90" s="4"/>
     </row>
     <row r="91" spans="1:17">
       <c r="A91" s="1">
         <v>7</v>
       </c>
       <c r="B91" t="s">
         <v>242</v>
       </c>
-      <c r="C91"/>
       <c r="D91" t="s">
         <v>243</v>
       </c>
       <c r="E91" t="s">
         <v>244</v>
       </c>
       <c r="F91" t="s">
         <v>91</v>
       </c>
       <c r="G91" t="s">
         <v>245</v>
       </c>
       <c r="H91" t="s">
         <v>93</v>
       </c>
       <c r="I91" s="3">
         <v>297.0</v>
       </c>
       <c r="J91" s="4">
         <v>45978.0</v>
       </c>
       <c r="K91" s="4">
         <v>47803.0</v>
       </c>
       <c r="L91" s="3">
         <v>117.0</v>
       </c>
       <c r="M91" s="4">
         <v>45978.0</v>
       </c>
       <c r="N91" s="4">
         <v>47803.0</v>
       </c>
       <c r="O91" s="3"/>
       <c r="P91" s="4"/>
       <c r="Q91" s="4"/>
     </row>
     <row r="92" spans="1:17">
       <c r="A92" s="1">
         <v>8</v>
       </c>
       <c r="B92" t="s">
         <v>246</v>
       </c>
-      <c r="C92"/>
       <c r="D92" t="s">
         <v>243</v>
       </c>
       <c r="E92" t="s">
         <v>244</v>
       </c>
       <c r="F92" t="s">
         <v>91</v>
       </c>
       <c r="G92" t="s">
         <v>245</v>
       </c>
       <c r="H92" t="s">
         <v>93</v>
       </c>
       <c r="I92" s="3">
         <v>297.0</v>
       </c>
       <c r="J92" s="4">
         <v>45978.0</v>
       </c>
       <c r="K92" s="4">
         <v>47803.0</v>
       </c>
       <c r="L92" s="3">
         <v>117.0</v>
       </c>
       <c r="M92" s="4">
         <v>45978.0</v>
       </c>
       <c r="N92" s="4">
         <v>47803.0</v>
       </c>
       <c r="O92" s="3"/>
       <c r="P92" s="4"/>
       <c r="Q92" s="4"/>
     </row>
     <row r="93" spans="1:17">
       <c r="A93" s="1">
         <v>5</v>
       </c>
       <c r="B93" t="s">
         <v>247</v>
       </c>
-      <c r="C93"/>
       <c r="D93" t="s">
         <v>243</v>
       </c>
       <c r="E93" t="s">
         <v>244</v>
       </c>
       <c r="F93" t="s">
         <v>91</v>
       </c>
       <c r="G93" t="s">
         <v>245</v>
       </c>
       <c r="H93" t="s">
         <v>93</v>
       </c>
       <c r="I93" s="3">
         <v>297.0</v>
       </c>
       <c r="J93" s="4">
         <v>45978.0</v>
       </c>
       <c r="K93" s="4">
         <v>47803.0</v>
       </c>
       <c r="L93" s="3">
         <v>117.0</v>
       </c>
       <c r="M93" s="4">
         <v>45978.0</v>
       </c>
       <c r="N93" s="4">
         <v>47803.0</v>
       </c>
       <c r="O93" s="3"/>
       <c r="P93" s="4"/>
       <c r="Q93" s="4"/>
     </row>
     <row r="94" spans="1:17">
       <c r="A94" s="1">
         <v>6</v>
       </c>
       <c r="B94" t="s">
         <v>248</v>
       </c>
-      <c r="C94"/>
       <c r="D94" t="s">
         <v>243</v>
       </c>
       <c r="E94" t="s">
         <v>244</v>
       </c>
       <c r="F94" t="s">
         <v>91</v>
       </c>
       <c r="G94" t="s">
         <v>245</v>
       </c>
       <c r="H94" t="s">
         <v>93</v>
       </c>
       <c r="I94" s="3">
         <v>297.0</v>
       </c>
       <c r="J94" s="4">
         <v>45978.0</v>
       </c>
       <c r="K94" s="4">
         <v>47803.0</v>
       </c>
       <c r="L94" s="3">
         <v>117.0</v>
       </c>
       <c r="M94" s="4">
         <v>45978.0</v>
       </c>
       <c r="N94" s="4">
         <v>47803.0</v>
       </c>
       <c r="O94" s="3"/>
       <c r="P94" s="4"/>
       <c r="Q94" s="4"/>
     </row>
     <row r="95" spans="1:17">
       <c r="A95" s="1">
         <v>5</v>
       </c>
       <c r="B95" t="s">
         <v>249</v>
       </c>
-      <c r="C95"/>
       <c r="D95" t="s">
         <v>250</v>
       </c>
       <c r="E95" t="s">
         <v>53</v>
       </c>
       <c r="F95" t="s">
         <v>22</v>
       </c>
       <c r="G95" t="s">
         <v>251</v>
       </c>
       <c r="H95" t="s">
         <v>24</v>
       </c>
       <c r="I95" s="3">
         <v>150.0</v>
       </c>
       <c r="J95" s="4">
         <v>45343.0</v>
       </c>
       <c r="K95" s="4">
         <v>47169.0</v>
       </c>
       <c r="L95" s="3">
         <v>94.0</v>
       </c>
       <c r="M95" s="4">
         <v>45343.0</v>
       </c>
       <c r="N95" s="4">
         <v>47169.0</v>
       </c>
       <c r="O95" s="3">
         <v>103.0</v>
       </c>
       <c r="P95" s="4">
         <v>45343.0</v>
       </c>
       <c r="Q95" s="4">
         <v>47169.0</v>
       </c>
     </row>
     <row r="96" spans="1:17">
       <c r="A96" s="1">
         <v>5</v>
       </c>
       <c r="B96" t="s">
         <v>252</v>
       </c>
-      <c r="C96"/>
       <c r="D96" t="s">
         <v>253</v>
       </c>
       <c r="E96" t="s">
         <v>116</v>
       </c>
       <c r="F96" t="s">
         <v>40</v>
       </c>
       <c r="G96" t="s">
         <v>254</v>
       </c>
       <c r="H96" t="s">
         <v>42</v>
       </c>
       <c r="I96" s="3">
         <v>247.0</v>
       </c>
       <c r="J96" s="4">
         <v>45747.0</v>
       </c>
       <c r="K96" s="4">
         <v>47572.0</v>
       </c>
       <c r="L96" s="3">
         <v>86.0</v>
       </c>
       <c r="M96" s="4">
         <v>45747.0</v>
       </c>
       <c r="N96" s="4">
         <v>47572.0</v>
       </c>
       <c r="O96" s="3"/>
       <c r="P96" s="4"/>
       <c r="Q96" s="4"/>
     </row>
     <row r="97" spans="1:17">
       <c r="A97" s="1">
         <v>6</v>
       </c>
       <c r="B97" t="s">
         <v>255</v>
       </c>
-      <c r="C97"/>
       <c r="D97" t="s">
         <v>253</v>
       </c>
       <c r="E97" t="s">
         <v>116</v>
       </c>
       <c r="F97" t="s">
         <v>40</v>
       </c>
       <c r="G97" t="s">
         <v>254</v>
       </c>
       <c r="H97" t="s">
         <v>42</v>
       </c>
       <c r="I97" s="3">
         <v>247.0</v>
       </c>
       <c r="J97" s="4">
         <v>45747.0</v>
       </c>
       <c r="K97" s="4">
         <v>47572.0</v>
       </c>
       <c r="L97" s="3">
         <v>86.0</v>
       </c>
       <c r="M97" s="4">
         <v>45747.0</v>
       </c>
       <c r="N97" s="4">
         <v>47572.0</v>
       </c>
       <c r="O97" s="3"/>
       <c r="P97" s="4"/>
       <c r="Q97" s="4"/>
     </row>
     <row r="98" spans="1:17">
       <c r="A98" s="1">
         <v>6</v>
       </c>
       <c r="B98" t="s">
         <v>256</v>
       </c>
-      <c r="C98"/>
       <c r="D98" t="s">
         <v>257</v>
       </c>
       <c r="E98" t="s">
         <v>258</v>
       </c>
       <c r="F98" t="s">
         <v>76</v>
       </c>
       <c r="G98" t="s">
         <v>259</v>
       </c>
       <c r="H98" t="s">
         <v>78</v>
       </c>
       <c r="I98" s="3">
         <v>189.72</v>
       </c>
       <c r="J98" s="4">
         <v>45839.0</v>
       </c>
       <c r="K98" s="4">
         <v>47071.0</v>
       </c>
       <c r="L98" s="3"/>
       <c r="M98" s="4"/>
       <c r="N98" s="4"/>
       <c r="O98" s="3"/>
       <c r="P98" s="4"/>
       <c r="Q98" s="4"/>
     </row>
     <row r="99" spans="1:17">
       <c r="A99" s="1">
         <v>5</v>
       </c>
       <c r="B99" t="s">
         <v>260</v>
       </c>
-      <c r="C99"/>
       <c r="D99" t="s">
         <v>257</v>
       </c>
       <c r="E99" t="s">
         <v>258</v>
       </c>
       <c r="F99" t="s">
         <v>76</v>
       </c>
       <c r="G99" t="s">
         <v>259</v>
       </c>
       <c r="H99" t="s">
         <v>78</v>
       </c>
       <c r="I99" s="3">
-        <v>142.6</v>
+        <v>142.59999999999999</v>
       </c>
       <c r="J99" s="4">
         <v>45839.0</v>
       </c>
       <c r="K99" s="4">
         <v>47071.0</v>
       </c>
       <c r="L99" s="3"/>
       <c r="M99" s="4"/>
       <c r="N99" s="4"/>
       <c r="O99" s="3">
         <v>101.0</v>
       </c>
       <c r="P99" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q99" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="100" spans="1:17">
       <c r="A100" s="1">
         <v>4</v>
       </c>
       <c r="B100" t="s">
         <v>261</v>
       </c>
-      <c r="C100"/>
       <c r="D100" t="s">
         <v>262</v>
       </c>
       <c r="E100" t="s">
         <v>57</v>
       </c>
       <c r="F100" t="s">
         <v>57</v>
       </c>
       <c r="G100" t="s">
         <v>237</v>
       </c>
       <c r="H100" t="s">
         <v>59</v>
       </c>
       <c r="I100" s="3">
-        <v>405.48</v>
+        <v>405.48000000000002</v>
       </c>
       <c r="J100" s="4">
         <v>45839.0</v>
       </c>
       <c r="K100" s="4">
         <v>47168.0</v>
       </c>
       <c r="L100" s="3">
         <v>64.48</v>
       </c>
       <c r="M100" s="4">
         <v>45988.0</v>
       </c>
       <c r="N100" s="4">
         <v>47168.0</v>
       </c>
       <c r="O100" s="3">
         <v>151.0</v>
       </c>
       <c r="P100" s="4">
         <v>45342.0</v>
       </c>
       <c r="Q100" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="101" spans="1:17">
       <c r="A101" s="1">
         <v>6</v>
       </c>
       <c r="B101" t="s">
         <v>263</v>
       </c>
-      <c r="C101"/>
       <c r="D101" t="s">
         <v>264</v>
       </c>
       <c r="E101" t="s">
         <v>265</v>
       </c>
       <c r="F101" t="s">
         <v>46</v>
       </c>
       <c r="G101" t="s">
         <v>266</v>
       </c>
       <c r="H101" t="s">
         <v>48</v>
       </c>
       <c r="I101" s="3">
         <v>155.0</v>
       </c>
       <c r="J101" s="4">
         <v>45574.0</v>
       </c>
       <c r="K101" s="4">
         <v>47399.0</v>
       </c>
       <c r="L101" s="3">
         <v>70.0</v>
       </c>
       <c r="M101" s="4">
         <v>45574.0</v>
       </c>
       <c r="N101" s="4">
         <v>47399.0</v>
       </c>
       <c r="O101" s="3"/>
       <c r="P101" s="4"/>
       <c r="Q101" s="4"/>
     </row>
     <row r="102" spans="1:17">
       <c r="A102" s="1">
         <v>7</v>
       </c>
       <c r="B102" t="s">
         <v>267</v>
       </c>
-      <c r="C102"/>
       <c r="D102" t="s">
         <v>264</v>
       </c>
       <c r="E102" t="s">
         <v>265</v>
       </c>
       <c r="F102" t="s">
         <v>46</v>
       </c>
       <c r="G102" t="s">
         <v>266</v>
       </c>
       <c r="H102" t="s">
         <v>48</v>
       </c>
       <c r="I102" s="3">
         <v>155.0</v>
       </c>
       <c r="J102" s="4">
         <v>45574.0</v>
       </c>
       <c r="K102" s="4">
         <v>47399.0</v>
       </c>
       <c r="L102" s="3">
         <v>70.0</v>
       </c>
       <c r="M102" s="4">
         <v>45574.0</v>
       </c>
       <c r="N102" s="4">
         <v>47399.0</v>
       </c>
       <c r="O102" s="3"/>
       <c r="P102" s="4"/>
       <c r="Q102" s="4"/>
     </row>
     <row r="103" spans="1:17">
       <c r="A103" s="1">
         <v>4</v>
       </c>
       <c r="B103" t="s">
         <v>268</v>
       </c>
-      <c r="C103"/>
       <c r="D103" t="s">
         <v>269</v>
       </c>
       <c r="E103" t="s">
         <v>270</v>
       </c>
       <c r="F103" t="s">
         <v>16</v>
       </c>
       <c r="G103" t="s">
         <v>271</v>
       </c>
       <c r="H103" t="s">
         <v>18</v>
       </c>
       <c r="I103" s="3">
-        <v>173.6</v>
+        <v>173.59999999999999</v>
       </c>
       <c r="J103" s="4">
         <v>45839.0</v>
       </c>
       <c r="K103" s="4">
         <v>46692.0</v>
       </c>
       <c r="L103" s="3"/>
       <c r="M103" s="4"/>
       <c r="N103" s="4"/>
       <c r="O103" s="3">
         <v>120.0</v>
       </c>
       <c r="P103" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q103" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="104" spans="1:17">
       <c r="A104" s="1">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>272</v>
       </c>
-      <c r="C104"/>
       <c r="D104" t="s">
         <v>273</v>
       </c>
       <c r="E104" t="s">
         <v>274</v>
       </c>
       <c r="F104" t="s">
         <v>46</v>
       </c>
       <c r="G104" t="s">
         <v>275</v>
       </c>
       <c r="H104" t="s">
         <v>48</v>
       </c>
       <c r="I104" s="3">
         <v>175.0</v>
       </c>
       <c r="J104" s="4">
         <v>45574.0</v>
       </c>
       <c r="K104" s="4">
         <v>46861.0</v>
       </c>
       <c r="L104" s="3">
         <v>80.0</v>
       </c>
       <c r="M104" s="4">
         <v>45574.0</v>
       </c>
       <c r="N104" s="4">
         <v>46861.0</v>
       </c>
       <c r="O104" s="3">
         <v>70.0</v>
       </c>
       <c r="P104" s="4">
         <v>45035.0</v>
       </c>
       <c r="Q104" s="4">
         <v>46861.0</v>
       </c>
     </row>
     <row r="105" spans="1:17">
       <c r="A105" s="1">
         <v>4</v>
       </c>
       <c r="B105" t="s">
         <v>276</v>
       </c>
-      <c r="C105"/>
       <c r="D105" t="s">
         <v>273</v>
       </c>
       <c r="E105" t="s">
         <v>274</v>
       </c>
       <c r="F105" t="s">
         <v>46</v>
       </c>
       <c r="G105" t="s">
         <v>275</v>
       </c>
       <c r="H105" t="s">
         <v>48</v>
       </c>
       <c r="I105" s="3">
         <v>175.0</v>
       </c>
       <c r="J105" s="4">
         <v>45574.0</v>
       </c>
       <c r="K105" s="4">
         <v>46861.0</v>
       </c>
       <c r="L105" s="3">
         <v>80.0</v>
       </c>
       <c r="M105" s="4">
         <v>45574.0</v>
       </c>
       <c r="N105" s="4">
         <v>46861.0</v>
       </c>
       <c r="O105" s="3">
         <v>70.0</v>
       </c>
       <c r="P105" s="4">
         <v>45035.0</v>
       </c>
       <c r="Q105" s="4">
         <v>46861.0</v>
       </c>
     </row>
     <row r="106" spans="1:17">
       <c r="A106" s="1">
         <v>5</v>
       </c>
       <c r="B106" t="s">
         <v>277</v>
       </c>
-      <c r="C106"/>
       <c r="D106" t="s">
         <v>278</v>
       </c>
       <c r="E106" t="s">
         <v>21</v>
       </c>
       <c r="F106" t="s">
         <v>22</v>
       </c>
       <c r="G106" t="s">
         <v>23</v>
       </c>
       <c r="H106" t="s">
         <v>24</v>
       </c>
       <c r="I106" s="3"/>
       <c r="J106" s="4"/>
       <c r="K106" s="4"/>
       <c r="L106" s="3"/>
       <c r="M106" s="4"/>
       <c r="N106" s="4"/>
       <c r="O106" s="3">
         <v>80.0</v>
       </c>
       <c r="P106" s="4">
@@ -8576,566 +8485,554 @@
         <v>45839.0</v>
       </c>
       <c r="K108" s="4">
         <v>47092.0</v>
       </c>
       <c r="L108" s="3">
         <v>49.6</v>
       </c>
       <c r="M108" s="4">
         <v>45839.0</v>
       </c>
       <c r="N108" s="4">
         <v>47092.0</v>
       </c>
       <c r="O108" s="3"/>
       <c r="P108" s="4"/>
       <c r="Q108" s="4"/>
     </row>
     <row r="109" spans="1:17">
       <c r="A109" s="1">
         <v>4</v>
       </c>
       <c r="B109" t="s">
         <v>280</v>
       </c>
-      <c r="C109"/>
       <c r="D109" t="s">
         <v>281</v>
       </c>
       <c r="E109" t="s">
         <v>282</v>
       </c>
       <c r="F109" t="s">
         <v>215</v>
       </c>
       <c r="G109" t="s">
         <v>283</v>
       </c>
       <c r="H109" t="s">
         <v>217</v>
       </c>
       <c r="I109" s="3">
-        <v>261.64</v>
+        <v>261.63999999999999</v>
       </c>
       <c r="J109" s="4">
         <v>45839.0</v>
       </c>
       <c r="K109" s="4">
         <v>46719.0</v>
       </c>
       <c r="L109" s="3"/>
       <c r="M109" s="4"/>
       <c r="N109" s="4"/>
       <c r="O109" s="3">
         <v>61.0</v>
       </c>
       <c r="P109" s="4">
         <v>44894.0</v>
       </c>
       <c r="Q109" s="4">
         <v>46719.0</v>
       </c>
     </row>
     <row r="110" spans="1:17">
       <c r="A110" s="1">
         <v>6</v>
       </c>
       <c r="B110" t="s">
         <v>284</v>
       </c>
-      <c r="C110"/>
       <c r="D110" t="s">
         <v>103</v>
       </c>
       <c r="E110" t="s">
         <v>62</v>
       </c>
       <c r="F110" t="s">
         <v>63</v>
       </c>
       <c r="G110" t="s">
         <v>104</v>
       </c>
       <c r="H110" t="s">
         <v>65</v>
       </c>
       <c r="I110" s="3">
         <v>126.0</v>
       </c>
       <c r="J110" s="4">
         <v>45048.0</v>
       </c>
       <c r="K110" s="4">
         <v>46874.0</v>
       </c>
       <c r="L110" s="3">
         <v>88.0</v>
       </c>
       <c r="M110" s="4">
         <v>45048.0</v>
       </c>
       <c r="N110" s="4">
         <v>46874.0</v>
       </c>
       <c r="O110" s="3"/>
       <c r="P110" s="4"/>
       <c r="Q110" s="4"/>
     </row>
     <row r="111" spans="1:17">
       <c r="A111" s="1">
         <v>5</v>
       </c>
       <c r="B111" t="s">
         <v>285</v>
       </c>
-      <c r="C111"/>
       <c r="D111" t="s">
         <v>286</v>
       </c>
       <c r="E111" t="s">
         <v>116</v>
       </c>
       <c r="F111" t="s">
         <v>40</v>
       </c>
       <c r="G111" t="s">
         <v>117</v>
       </c>
       <c r="H111" t="s">
         <v>42</v>
       </c>
       <c r="I111" s="3">
         <v>35.5</v>
       </c>
       <c r="J111" s="4">
         <v>45839.0</v>
       </c>
       <c r="K111" s="4">
         <v>47440.0</v>
       </c>
       <c r="L111" s="3"/>
       <c r="M111" s="4"/>
       <c r="N111" s="4"/>
       <c r="O111" s="3"/>
       <c r="P111" s="4"/>
       <c r="Q111" s="4"/>
     </row>
     <row r="112" spans="1:17">
       <c r="A112" s="1">
         <v>6</v>
       </c>
       <c r="B112" t="s">
         <v>287</v>
       </c>
-      <c r="C112"/>
       <c r="D112" t="s">
         <v>288</v>
       </c>
       <c r="E112" t="s">
         <v>116</v>
       </c>
       <c r="F112" t="s">
         <v>40</v>
       </c>
       <c r="G112" t="s">
         <v>117</v>
       </c>
       <c r="H112" t="s">
         <v>42</v>
       </c>
       <c r="I112" s="3">
         <v>35.5</v>
       </c>
       <c r="J112" s="4">
         <v>45839.0</v>
       </c>
       <c r="K112" s="4">
         <v>47440.0</v>
       </c>
       <c r="L112" s="3"/>
       <c r="M112" s="4"/>
       <c r="N112" s="4"/>
       <c r="O112" s="3"/>
       <c r="P112" s="4"/>
       <c r="Q112" s="4"/>
     </row>
     <row r="113" spans="1:17">
       <c r="A113" s="1">
         <v>7</v>
       </c>
       <c r="B113" t="s">
         <v>289</v>
       </c>
-      <c r="C113"/>
       <c r="D113" t="s">
         <v>290</v>
       </c>
       <c r="E113" t="s">
         <v>291</v>
       </c>
       <c r="F113" t="s">
         <v>63</v>
       </c>
       <c r="G113" t="s">
         <v>292</v>
       </c>
       <c r="H113" t="s">
         <v>65</v>
       </c>
       <c r="I113" s="3">
-        <v>359.6</v>
+        <v>359.60000000000002</v>
       </c>
       <c r="J113" s="4">
         <v>45839.0</v>
       </c>
       <c r="K113" s="4">
         <v>46874.0</v>
       </c>
       <c r="L113" s="3">
         <v>147.56</v>
       </c>
       <c r="M113" s="4">
         <v>45839.0</v>
       </c>
       <c r="N113" s="4">
         <v>46874.0</v>
       </c>
       <c r="O113" s="3"/>
       <c r="P113" s="4"/>
       <c r="Q113" s="4"/>
     </row>
     <row r="114" spans="1:17">
       <c r="A114" s="1">
         <v>4</v>
       </c>
       <c r="B114" t="s">
         <v>293</v>
       </c>
-      <c r="C114"/>
       <c r="D114" t="s">
         <v>253</v>
       </c>
       <c r="E114" t="s">
         <v>116</v>
       </c>
       <c r="F114" t="s">
         <v>40</v>
       </c>
       <c r="G114" t="s">
         <v>254</v>
       </c>
       <c r="H114" t="s">
         <v>42</v>
       </c>
       <c r="I114" s="3">
         <v>247.0</v>
       </c>
       <c r="J114" s="4">
         <v>45747.0</v>
       </c>
       <c r="K114" s="4">
         <v>47572.0</v>
       </c>
       <c r="L114" s="3">
         <v>86.0</v>
       </c>
       <c r="M114" s="4">
         <v>45747.0</v>
       </c>
       <c r="N114" s="4">
         <v>47572.0</v>
       </c>
       <c r="O114" s="3"/>
       <c r="P114" s="4"/>
       <c r="Q114" s="4"/>
     </row>
     <row r="115" spans="1:17">
       <c r="A115" s="1">
         <v>6</v>
       </c>
       <c r="B115" t="s">
         <v>294</v>
       </c>
-      <c r="C115"/>
       <c r="D115" t="s">
         <v>253</v>
       </c>
       <c r="E115" t="s">
         <v>116</v>
       </c>
       <c r="F115" t="s">
         <v>40</v>
       </c>
       <c r="G115" t="s">
         <v>254</v>
       </c>
       <c r="H115" t="s">
         <v>42</v>
       </c>
       <c r="I115" s="3">
         <v>247.0</v>
       </c>
       <c r="J115" s="4">
         <v>45747.0</v>
       </c>
       <c r="K115" s="4">
         <v>47572.0</v>
       </c>
       <c r="L115" s="3">
         <v>86.0</v>
       </c>
       <c r="M115" s="4">
         <v>45747.0</v>
       </c>
       <c r="N115" s="4">
         <v>47572.0</v>
       </c>
       <c r="O115" s="3"/>
       <c r="P115" s="4"/>
       <c r="Q115" s="4"/>
     </row>
     <row r="116" spans="1:17">
       <c r="A116" s="1">
         <v>4</v>
       </c>
       <c r="B116" t="s">
         <v>295</v>
       </c>
-      <c r="C116"/>
       <c r="D116" t="s">
         <v>296</v>
       </c>
       <c r="E116" t="s">
         <v>297</v>
       </c>
       <c r="F116" t="s">
         <v>22</v>
       </c>
       <c r="G116" t="s">
         <v>298</v>
       </c>
       <c r="H116" t="s">
         <v>24</v>
       </c>
       <c r="I116" s="3">
         <v>242.0</v>
       </c>
       <c r="J116" s="4">
         <v>44874.0</v>
       </c>
       <c r="K116" s="4">
         <v>46699.0</v>
       </c>
       <c r="L116" s="3">
         <v>130.0</v>
       </c>
       <c r="M116" s="4">
         <v>44874.0</v>
       </c>
       <c r="N116" s="4">
         <v>46699.0</v>
       </c>
       <c r="O116" s="3">
         <v>80.0</v>
       </c>
       <c r="P116" s="4">
         <v>44874.0</v>
       </c>
       <c r="Q116" s="4">
         <v>46699.0</v>
       </c>
     </row>
     <row r="117" spans="1:17">
       <c r="A117" s="1">
         <v>4</v>
       </c>
       <c r="B117" t="s">
         <v>299</v>
       </c>
-      <c r="C117"/>
       <c r="D117" t="s">
         <v>300</v>
       </c>
       <c r="E117" t="s">
         <v>301</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
       <c r="G117" t="s">
         <v>302</v>
       </c>
       <c r="H117" t="s">
         <v>24</v>
       </c>
       <c r="I117" s="3">
         <v>259.0</v>
       </c>
       <c r="J117" s="4">
         <v>45042.0</v>
       </c>
       <c r="K117" s="4">
         <v>46868.0</v>
       </c>
       <c r="L117" s="3">
         <v>80.0</v>
       </c>
       <c r="M117" s="4">
         <v>45042.0</v>
       </c>
       <c r="N117" s="4">
         <v>46868.0</v>
       </c>
       <c r="O117" s="3"/>
       <c r="P117" s="4"/>
       <c r="Q117" s="4"/>
     </row>
     <row r="118" spans="1:17">
       <c r="A118" s="1">
         <v>5</v>
       </c>
       <c r="B118" t="s">
         <v>303</v>
       </c>
-      <c r="C118"/>
       <c r="D118" t="s">
         <v>300</v>
       </c>
       <c r="E118" t="s">
         <v>301</v>
       </c>
       <c r="F118" t="s">
         <v>22</v>
       </c>
       <c r="G118" t="s">
         <v>302</v>
       </c>
       <c r="H118" t="s">
         <v>24</v>
       </c>
       <c r="I118" s="3">
         <v>259.0</v>
       </c>
       <c r="J118" s="4">
         <v>45042.0</v>
       </c>
       <c r="K118" s="4">
         <v>46868.0</v>
       </c>
       <c r="L118" s="3">
         <v>80.0</v>
       </c>
       <c r="M118" s="4">
         <v>45042.0</v>
       </c>
       <c r="N118" s="4">
         <v>46868.0</v>
       </c>
       <c r="O118" s="3"/>
       <c r="P118" s="4"/>
       <c r="Q118" s="4"/>
     </row>
     <row r="119" spans="1:17">
       <c r="A119" s="1">
         <v>4</v>
       </c>
       <c r="B119" t="s">
         <v>304</v>
       </c>
-      <c r="C119"/>
       <c r="D119" t="s">
         <v>305</v>
       </c>
       <c r="E119" t="s">
         <v>270</v>
       </c>
       <c r="F119" t="s">
         <v>16</v>
       </c>
       <c r="G119" t="s">
         <v>271</v>
       </c>
       <c r="H119" t="s">
         <v>18</v>
       </c>
       <c r="I119" s="3">
-        <v>230.64</v>
+        <v>230.63999999999999</v>
       </c>
       <c r="J119" s="4">
         <v>45839.0</v>
       </c>
       <c r="K119" s="4">
         <v>46692.0</v>
       </c>
       <c r="L119" s="3"/>
       <c r="M119" s="4"/>
       <c r="N119" s="4"/>
       <c r="O119" s="3">
         <v>136.0</v>
       </c>
       <c r="P119" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q119" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="120" spans="1:17">
       <c r="A120" s="1">
         <v>4</v>
       </c>
       <c r="B120" t="s">
         <v>306</v>
       </c>
-      <c r="C120"/>
       <c r="D120" t="s">
         <v>307</v>
       </c>
       <c r="E120" t="s">
         <v>90</v>
       </c>
       <c r="F120" t="s">
         <v>91</v>
       </c>
       <c r="G120" t="s">
         <v>92</v>
       </c>
       <c r="H120" t="s">
         <v>93</v>
       </c>
       <c r="I120" s="3">
-        <v>316.2</v>
+        <v>316.19999999999999</v>
       </c>
       <c r="J120" s="4">
         <v>45839.0</v>
       </c>
       <c r="K120" s="4">
         <v>47055.0</v>
       </c>
       <c r="L120" s="3">
-        <v>78.1</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="M120" s="4">
         <v>45839.0</v>
       </c>
       <c r="N120" s="4">
         <v>47055.0</v>
       </c>
       <c r="O120" s="3"/>
       <c r="P120" s="4"/>
       <c r="Q120" s="4"/>
     </row>
     <row r="121" spans="1:17">
       <c r="A121" s="1">
         <v>4</v>
       </c>
       <c r="B121" t="s">
         <v>308</v>
       </c>
       <c r="C121" t="s">
         <v>207</v>
       </c>
       <c r="D121" t="s">
         <v>307</v>
       </c>
       <c r="E121" t="s">
@@ -9151,141 +9048,138 @@
         <v>93</v>
       </c>
       <c r="I121" s="3"/>
       <c r="J121" s="4"/>
       <c r="K121" s="4"/>
       <c r="L121" s="3"/>
       <c r="M121" s="4"/>
       <c r="N121" s="4"/>
       <c r="O121" s="3">
         <v>94.0</v>
       </c>
       <c r="P121" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q121" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="122" spans="1:17">
       <c r="A122" s="1">
         <v>6</v>
       </c>
       <c r="B122" t="s">
         <v>309</v>
       </c>
-      <c r="C122"/>
       <c r="D122" t="s">
         <v>310</v>
       </c>
       <c r="E122" t="s">
         <v>265</v>
       </c>
       <c r="F122" t="s">
         <v>46</v>
       </c>
       <c r="G122" t="s">
         <v>266</v>
       </c>
       <c r="H122" t="s">
         <v>48</v>
       </c>
       <c r="I122" s="3">
         <v>155.0</v>
       </c>
       <c r="J122" s="4">
         <v>45574.0</v>
       </c>
       <c r="K122" s="4">
         <v>47399.0</v>
       </c>
       <c r="L122" s="3">
         <v>70.0</v>
       </c>
       <c r="M122" s="4">
         <v>45574.0</v>
       </c>
       <c r="N122" s="4">
         <v>47399.0</v>
       </c>
       <c r="O122" s="3"/>
       <c r="P122" s="4"/>
       <c r="Q122" s="4"/>
     </row>
     <row r="123" spans="1:17">
       <c r="A123" s="1">
         <v>7</v>
       </c>
       <c r="B123" t="s">
         <v>311</v>
       </c>
-      <c r="C123"/>
       <c r="D123" t="s">
         <v>310</v>
       </c>
       <c r="E123" t="s">
         <v>265</v>
       </c>
       <c r="F123" t="s">
         <v>46</v>
       </c>
       <c r="G123" t="s">
         <v>266</v>
       </c>
       <c r="H123" t="s">
         <v>48</v>
       </c>
       <c r="I123" s="3">
         <v>155.0</v>
       </c>
       <c r="J123" s="4">
         <v>45574.0</v>
       </c>
       <c r="K123" s="4">
         <v>47399.0</v>
       </c>
       <c r="L123" s="3">
         <v>70.0</v>
       </c>
       <c r="M123" s="4">
         <v>45574.0</v>
       </c>
       <c r="N123" s="4">
         <v>47399.0</v>
       </c>
       <c r="O123" s="3"/>
       <c r="P123" s="4"/>
       <c r="Q123" s="4"/>
     </row>
     <row r="124" spans="1:17">
       <c r="A124" s="1">
         <v>6</v>
       </c>
       <c r="B124" t="s">
         <v>312</v>
       </c>
-      <c r="C124"/>
       <c r="D124" t="s">
         <v>313</v>
       </c>
       <c r="E124" t="s">
         <v>314</v>
       </c>
       <c r="F124" t="s">
         <v>225</v>
       </c>
       <c r="G124" t="s">
         <v>315</v>
       </c>
       <c r="H124" t="s">
         <v>227</v>
       </c>
       <c r="I124" s="3">
         <v>225.0</v>
       </c>
       <c r="J124" s="4">
         <v>45385.0</v>
       </c>
       <c r="K124" s="4">
         <v>46860.0</v>
       </c>
       <c r="L124" s="3">
@@ -9333,51 +9227,50 @@
         <v>45385.0</v>
       </c>
       <c r="K125" s="4">
         <v>46860.0</v>
       </c>
       <c r="L125" s="3">
         <v>75.0</v>
       </c>
       <c r="M125" s="4">
         <v>45385.0</v>
       </c>
       <c r="N125" s="4">
         <v>46860.0</v>
       </c>
       <c r="O125" s="3"/>
       <c r="P125" s="4"/>
       <c r="Q125" s="4"/>
     </row>
     <row r="126" spans="1:17">
       <c r="A126" s="1">
         <v>7</v>
       </c>
       <c r="B126" t="s">
         <v>317</v>
       </c>
-      <c r="C126"/>
       <c r="D126" t="s">
         <v>313</v>
       </c>
       <c r="E126" t="s">
         <v>314</v>
       </c>
       <c r="F126" t="s">
         <v>225</v>
       </c>
       <c r="G126" t="s">
         <v>315</v>
       </c>
       <c r="H126" t="s">
         <v>227</v>
       </c>
       <c r="I126" s="3">
         <v>225.0</v>
       </c>
       <c r="J126" s="4">
         <v>45385.0</v>
       </c>
       <c r="K126" s="4">
         <v>46860.0</v>
       </c>
       <c r="L126" s="3">
@@ -9425,546 +9318,534 @@
         <v>45385.0</v>
       </c>
       <c r="K127" s="4">
         <v>46860.0</v>
       </c>
       <c r="L127" s="3">
         <v>75.0</v>
       </c>
       <c r="M127" s="4">
         <v>45385.0</v>
       </c>
       <c r="N127" s="4">
         <v>46860.0</v>
       </c>
       <c r="O127" s="3"/>
       <c r="P127" s="4"/>
       <c r="Q127" s="4"/>
     </row>
     <row r="128" spans="1:17">
       <c r="A128" s="1">
         <v>6</v>
       </c>
       <c r="B128" t="s">
         <v>318</v>
       </c>
-      <c r="C128"/>
       <c r="D128" t="s">
         <v>319</v>
       </c>
       <c r="E128" t="s">
         <v>320</v>
       </c>
       <c r="F128" t="s">
         <v>22</v>
       </c>
       <c r="G128" t="s">
         <v>321</v>
       </c>
       <c r="H128" t="s">
         <v>24</v>
       </c>
       <c r="I128" s="3">
         <v>120.0</v>
       </c>
       <c r="J128" s="4">
         <v>45042.0</v>
       </c>
       <c r="K128" s="4">
         <v>46868.0</v>
       </c>
       <c r="L128" s="3">
         <v>90.0</v>
       </c>
       <c r="M128" s="4">
         <v>45965.0</v>
       </c>
       <c r="N128" s="4">
         <v>46868.0</v>
       </c>
       <c r="O128" s="3"/>
       <c r="P128" s="4"/>
       <c r="Q128" s="4"/>
     </row>
     <row r="129" spans="1:17">
       <c r="A129" s="1">
         <v>4</v>
       </c>
       <c r="B129" t="s">
         <v>322</v>
       </c>
-      <c r="C129"/>
       <c r="D129" t="s">
         <v>323</v>
       </c>
       <c r="E129" t="s">
         <v>324</v>
       </c>
       <c r="F129" t="s">
         <v>34</v>
       </c>
       <c r="G129" t="s">
         <v>325</v>
       </c>
       <c r="H129" t="s">
         <v>36</v>
       </c>
       <c r="I129" s="3">
-        <v>238.03</v>
+        <v>238.030000000000001</v>
       </c>
       <c r="J129" s="4">
         <v>45839.0</v>
       </c>
       <c r="K129" s="4">
         <v>47097.0</v>
       </c>
       <c r="L129" s="3"/>
       <c r="M129" s="4"/>
       <c r="N129" s="4"/>
       <c r="O129" s="3">
         <v>97.0</v>
       </c>
       <c r="P129" s="4">
         <v>45271.0</v>
       </c>
       <c r="Q129" s="4">
         <v>47097.0</v>
       </c>
     </row>
     <row r="130" spans="1:17">
       <c r="A130" s="1">
         <v>3</v>
       </c>
       <c r="B130" t="s">
         <v>326</v>
       </c>
-      <c r="C130"/>
       <c r="D130" t="s">
         <v>327</v>
       </c>
       <c r="E130" t="s">
         <v>107</v>
       </c>
       <c r="F130" t="s">
         <v>70</v>
       </c>
       <c r="G130" t="s">
         <v>108</v>
       </c>
       <c r="H130" t="s">
         <v>72</v>
       </c>
       <c r="I130" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J130" s="4">
         <v>45839.0</v>
       </c>
       <c r="K130" s="4">
         <v>47153.0</v>
       </c>
       <c r="L130" s="3"/>
       <c r="M130" s="4"/>
       <c r="N130" s="4"/>
       <c r="O130" s="3">
         <v>100.0</v>
       </c>
       <c r="P130" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q130" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="131" spans="1:17">
       <c r="A131" s="1">
         <v>4</v>
       </c>
       <c r="B131" t="s">
         <v>328</v>
       </c>
-      <c r="C131"/>
       <c r="D131" t="s">
         <v>327</v>
       </c>
       <c r="E131" t="s">
         <v>107</v>
       </c>
       <c r="F131" t="s">
         <v>70</v>
       </c>
       <c r="G131" t="s">
         <v>108</v>
       </c>
       <c r="H131" t="s">
         <v>72</v>
       </c>
       <c r="I131" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J131" s="4">
         <v>45839.0</v>
       </c>
       <c r="K131" s="4">
         <v>47153.0</v>
       </c>
       <c r="L131" s="3"/>
       <c r="M131" s="4"/>
       <c r="N131" s="4"/>
       <c r="O131" s="3">
         <v>100.0</v>
       </c>
       <c r="P131" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q131" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="132" spans="1:17">
       <c r="A132" s="1">
         <v>5</v>
       </c>
       <c r="B132" t="s">
         <v>329</v>
       </c>
-      <c r="C132"/>
       <c r="D132" t="s">
         <v>327</v>
       </c>
       <c r="E132" t="s">
         <v>107</v>
       </c>
       <c r="F132" t="s">
         <v>70</v>
       </c>
       <c r="G132" t="s">
         <v>108</v>
       </c>
       <c r="H132" t="s">
         <v>72</v>
       </c>
       <c r="I132" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J132" s="4">
         <v>45839.0</v>
       </c>
       <c r="K132" s="4">
         <v>47153.0</v>
       </c>
       <c r="L132" s="3"/>
       <c r="M132" s="4"/>
       <c r="N132" s="4"/>
       <c r="O132" s="3">
         <v>100.0</v>
       </c>
       <c r="P132" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q132" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="133" spans="1:17">
       <c r="A133" s="1">
         <v>4</v>
       </c>
       <c r="B133" t="s">
         <v>330</v>
       </c>
-      <c r="C133"/>
       <c r="D133" t="s">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>21</v>
       </c>
       <c r="F133" t="s">
         <v>22</v>
       </c>
       <c r="G133" t="s">
         <v>23</v>
       </c>
       <c r="H133" t="s">
         <v>24</v>
       </c>
       <c r="I133" s="3">
         <v>229.0</v>
       </c>
       <c r="J133" s="4">
         <v>46119.0</v>
       </c>
       <c r="K133" s="4">
         <v>47944.0</v>
       </c>
       <c r="L133" s="3"/>
       <c r="M133" s="4"/>
       <c r="N133" s="4"/>
       <c r="O133" s="3">
         <v>80.0</v>
       </c>
       <c r="P133" s="4">
         <v>46119.0</v>
       </c>
       <c r="Q133" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="134" spans="1:17">
       <c r="A134" s="1">
         <v>4</v>
       </c>
       <c r="B134" t="s">
         <v>331</v>
       </c>
-      <c r="C134"/>
       <c r="D134" t="s">
         <v>332</v>
       </c>
       <c r="E134" t="s">
         <v>333</v>
       </c>
       <c r="F134" t="s">
         <v>40</v>
       </c>
       <c r="G134" t="s">
         <v>334</v>
       </c>
       <c r="H134" t="s">
         <v>42</v>
       </c>
       <c r="I134" s="3">
         <v>149.0</v>
       </c>
       <c r="J134" s="4">
         <v>45392.0</v>
       </c>
       <c r="K134" s="4">
         <v>47217.0</v>
       </c>
       <c r="L134" s="3"/>
       <c r="M134" s="4"/>
       <c r="N134" s="4"/>
       <c r="O134" s="3">
         <v>83.0</v>
       </c>
       <c r="P134" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q134" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="135" spans="1:17">
       <c r="A135" s="1">
         <v>5</v>
       </c>
       <c r="B135" t="s">
         <v>335</v>
       </c>
-      <c r="C135"/>
       <c r="D135" t="s">
         <v>332</v>
       </c>
       <c r="E135" t="s">
         <v>333</v>
       </c>
       <c r="F135" t="s">
         <v>40</v>
       </c>
       <c r="G135" t="s">
         <v>334</v>
       </c>
       <c r="H135" t="s">
         <v>42</v>
       </c>
       <c r="I135" s="3">
         <v>97.0</v>
       </c>
       <c r="J135" s="4">
         <v>45392.0</v>
       </c>
       <c r="K135" s="4">
         <v>47217.0</v>
       </c>
       <c r="L135" s="3"/>
       <c r="M135" s="4"/>
       <c r="N135" s="4"/>
       <c r="O135" s="3">
         <v>38.0</v>
       </c>
       <c r="P135" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q135" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="136" spans="1:17">
       <c r="A136" s="1">
         <v>4</v>
       </c>
       <c r="B136" t="s">
         <v>336</v>
       </c>
-      <c r="C136"/>
       <c r="D136" t="s">
         <v>337</v>
       </c>
       <c r="E136" t="s">
         <v>338</v>
       </c>
       <c r="F136" t="s">
         <v>70</v>
       </c>
       <c r="G136" t="s">
         <v>339</v>
       </c>
       <c r="H136" t="s">
         <v>72</v>
       </c>
       <c r="I136" s="3">
         <v>108.0</v>
       </c>
       <c r="J136" s="4">
         <v>46139.0</v>
       </c>
       <c r="K136" s="4">
         <v>47964.0</v>
       </c>
       <c r="L136" s="3"/>
       <c r="M136" s="4"/>
       <c r="N136" s="4"/>
       <c r="O136" s="3">
         <v>38.0</v>
       </c>
       <c r="P136" s="4">
         <v>46139.0</v>
       </c>
       <c r="Q136" s="4">
         <v>47964.0</v>
       </c>
     </row>
     <row r="137" spans="1:17">
       <c r="A137" s="1">
         <v>6</v>
       </c>
       <c r="B137" t="s">
         <v>340</v>
       </c>
-      <c r="C137"/>
       <c r="D137" t="s">
         <v>341</v>
       </c>
       <c r="E137" t="s">
         <v>342</v>
       </c>
       <c r="F137" t="s">
         <v>91</v>
       </c>
       <c r="G137" t="s">
         <v>343</v>
       </c>
       <c r="H137" t="s">
         <v>93</v>
       </c>
       <c r="I137" s="3">
         <v>235.0</v>
       </c>
       <c r="J137" s="4">
         <v>45229.0</v>
       </c>
       <c r="K137" s="4">
         <v>47055.0</v>
       </c>
       <c r="L137" s="3">
         <v>105.0</v>
       </c>
       <c r="M137" s="4">
         <v>45229.0</v>
       </c>
       <c r="N137" s="4">
         <v>47055.0</v>
       </c>
       <c r="O137" s="3"/>
       <c r="P137" s="4"/>
       <c r="Q137" s="4"/>
     </row>
     <row r="138" spans="1:17">
       <c r="A138" s="1">
         <v>5</v>
       </c>
       <c r="B138" t="s">
         <v>344</v>
       </c>
-      <c r="C138"/>
       <c r="D138" t="s">
         <v>345</v>
       </c>
       <c r="E138" t="s">
         <v>342</v>
       </c>
       <c r="F138" t="s">
         <v>91</v>
       </c>
       <c r="G138" t="s">
         <v>343</v>
       </c>
       <c r="H138" t="s">
         <v>93</v>
       </c>
       <c r="I138" s="3">
         <v>210.0</v>
       </c>
       <c r="J138" s="4">
         <v>45229.0</v>
       </c>
       <c r="K138" s="4">
         <v>47055.0</v>
       </c>
       <c r="L138" s="3">
         <v>105.0</v>
       </c>
       <c r="M138" s="4">
         <v>45229.0</v>
       </c>
       <c r="N138" s="4">
         <v>47055.0</v>
       </c>
       <c r="O138" s="3"/>
       <c r="P138" s="4"/>
       <c r="Q138" s="4"/>
     </row>
     <row r="139" spans="1:17">
       <c r="A139" s="1">
         <v>6</v>
       </c>
       <c r="B139" t="s">
         <v>346</v>
       </c>
-      <c r="C139"/>
       <c r="D139" t="s">
         <v>347</v>
       </c>
       <c r="E139" t="s">
         <v>342</v>
       </c>
       <c r="F139" t="s">
         <v>91</v>
       </c>
       <c r="G139" t="s">
         <v>348</v>
       </c>
       <c r="H139" t="s">
         <v>93</v>
       </c>
       <c r="I139" s="3">
         <v>750.0</v>
       </c>
       <c r="J139" s="4">
         <v>45080.0</v>
       </c>
       <c r="K139" s="4">
         <v>46906.0</v>
       </c>
       <c r="L139" s="3"/>
@@ -10041,96 +9922,94 @@
         <v>93</v>
       </c>
       <c r="I141" s="3"/>
       <c r="J141" s="4"/>
       <c r="K141" s="4"/>
       <c r="L141" s="3">
         <v>520.0</v>
       </c>
       <c r="M141" s="4">
         <v>45080.0</v>
       </c>
       <c r="N141" s="4">
         <v>46906.0</v>
       </c>
       <c r="O141" s="3"/>
       <c r="P141" s="4"/>
       <c r="Q141" s="4"/>
     </row>
     <row r="142" spans="1:17">
       <c r="A142" s="1">
         <v>6</v>
       </c>
       <c r="B142" t="s">
         <v>351</v>
       </c>
-      <c r="C142"/>
       <c r="D142" t="s">
         <v>345</v>
       </c>
       <c r="E142" t="s">
         <v>342</v>
       </c>
       <c r="F142" t="s">
         <v>91</v>
       </c>
       <c r="G142" t="s">
         <v>343</v>
       </c>
       <c r="H142" t="s">
         <v>93</v>
       </c>
       <c r="I142" s="3">
         <v>235.0</v>
       </c>
       <c r="J142" s="4">
         <v>45229.0</v>
       </c>
       <c r="K142" s="4">
         <v>47055.0</v>
       </c>
       <c r="L142" s="3">
         <v>105.0</v>
       </c>
       <c r="M142" s="4">
         <v>45229.0</v>
       </c>
       <c r="N142" s="4">
         <v>47055.0</v>
       </c>
       <c r="O142" s="3"/>
       <c r="P142" s="4"/>
       <c r="Q142" s="4"/>
     </row>
     <row r="143" spans="1:17">
       <c r="A143" s="1">
         <v>5</v>
       </c>
       <c r="B143" t="s">
         <v>352</v>
       </c>
-      <c r="C143"/>
       <c r="D143" t="s">
         <v>347</v>
       </c>
       <c r="E143" t="s">
         <v>342</v>
       </c>
       <c r="F143" t="s">
         <v>91</v>
       </c>
       <c r="G143" t="s">
         <v>348</v>
       </c>
       <c r="H143" t="s">
         <v>93</v>
       </c>
       <c r="I143" s="3">
         <v>660.0</v>
       </c>
       <c r="J143" s="4">
         <v>45080.0</v>
       </c>
       <c r="K143" s="4">
         <v>46906.0</v>
       </c>
       <c r="L143" s="3"/>
@@ -10207,96 +10086,94 @@
         <v>93</v>
       </c>
       <c r="I145" s="3"/>
       <c r="J145" s="4"/>
       <c r="K145" s="4"/>
       <c r="L145" s="3">
         <v>495.0</v>
       </c>
       <c r="M145" s="4">
         <v>45080.0</v>
       </c>
       <c r="N145" s="4">
         <v>46906.0</v>
       </c>
       <c r="O145" s="3"/>
       <c r="P145" s="4"/>
       <c r="Q145" s="4"/>
     </row>
     <row r="146" spans="1:17">
       <c r="A146" s="1">
         <v>5</v>
       </c>
       <c r="B146" t="s">
         <v>353</v>
       </c>
-      <c r="C146"/>
       <c r="D146" t="s">
         <v>345</v>
       </c>
       <c r="E146" t="s">
         <v>342</v>
       </c>
       <c r="F146" t="s">
         <v>91</v>
       </c>
       <c r="G146" t="s">
         <v>343</v>
       </c>
       <c r="H146" t="s">
         <v>93</v>
       </c>
       <c r="I146" s="3">
         <v>210.0</v>
       </c>
       <c r="J146" s="4">
         <v>45229.0</v>
       </c>
       <c r="K146" s="4">
         <v>47055.0</v>
       </c>
       <c r="L146" s="3">
         <v>105.0</v>
       </c>
       <c r="M146" s="4">
         <v>45229.0</v>
       </c>
       <c r="N146" s="4">
         <v>47055.0</v>
       </c>
       <c r="O146" s="3"/>
       <c r="P146" s="4"/>
       <c r="Q146" s="4"/>
     </row>
     <row r="147" spans="1:17">
       <c r="A147" s="1">
         <v>6</v>
       </c>
       <c r="B147" t="s">
         <v>354</v>
       </c>
-      <c r="C147"/>
       <c r="D147" t="s">
         <v>355</v>
       </c>
       <c r="E147" t="s">
         <v>342</v>
       </c>
       <c r="F147" t="s">
         <v>91</v>
       </c>
       <c r="G147" t="s">
         <v>356</v>
       </c>
       <c r="H147" t="s">
         <v>93</v>
       </c>
       <c r="I147" s="3">
         <v>276.0</v>
       </c>
       <c r="J147" s="4">
         <v>45080.0</v>
       </c>
       <c r="K147" s="4">
         <v>46906.0</v>
       </c>
       <c r="L147" s="3">
@@ -10338,249 +10215,244 @@
         <v>93</v>
       </c>
       <c r="I148" s="3"/>
       <c r="J148" s="4"/>
       <c r="K148" s="4"/>
       <c r="L148" s="3">
         <v>182.0</v>
       </c>
       <c r="M148" s="4">
         <v>45080.0</v>
       </c>
       <c r="N148" s="4">
         <v>46906.0</v>
       </c>
       <c r="O148" s="3"/>
       <c r="P148" s="4"/>
       <c r="Q148" s="4"/>
     </row>
     <row r="149" spans="1:17">
       <c r="A149" s="1">
         <v>4</v>
       </c>
       <c r="B149" t="s">
         <v>358</v>
       </c>
-      <c r="C149"/>
       <c r="D149" t="s">
         <v>341</v>
       </c>
       <c r="E149" t="s">
         <v>342</v>
       </c>
       <c r="F149" t="s">
         <v>91</v>
       </c>
       <c r="G149" t="s">
         <v>343</v>
       </c>
       <c r="H149" t="s">
         <v>93</v>
       </c>
       <c r="I149" s="3">
         <v>210.0</v>
       </c>
       <c r="J149" s="4">
         <v>45229.0</v>
       </c>
       <c r="K149" s="4">
         <v>47055.0</v>
       </c>
       <c r="L149" s="3">
         <v>105.0</v>
       </c>
       <c r="M149" s="4">
         <v>45229.0</v>
       </c>
       <c r="N149" s="4">
         <v>47055.0</v>
       </c>
       <c r="O149" s="3"/>
       <c r="P149" s="4"/>
       <c r="Q149" s="4"/>
     </row>
     <row r="150" spans="1:17">
       <c r="A150" s="1">
         <v>5</v>
       </c>
       <c r="B150" t="s">
         <v>359</v>
       </c>
-      <c r="C150"/>
       <c r="D150" t="s">
         <v>341</v>
       </c>
       <c r="E150" t="s">
         <v>342</v>
       </c>
       <c r="F150" t="s">
         <v>91</v>
       </c>
       <c r="G150" t="s">
         <v>343</v>
       </c>
       <c r="H150" t="s">
         <v>93</v>
       </c>
       <c r="I150" s="3">
         <v>210.0</v>
       </c>
       <c r="J150" s="4">
         <v>45229.0</v>
       </c>
       <c r="K150" s="4">
         <v>47055.0</v>
       </c>
       <c r="L150" s="3">
         <v>105.0</v>
       </c>
       <c r="M150" s="4">
         <v>45229.0</v>
       </c>
       <c r="N150" s="4">
         <v>47055.0</v>
       </c>
       <c r="O150" s="3">
         <v>96.0</v>
       </c>
       <c r="P150" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q150" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="151" spans="1:17">
       <c r="A151" s="1">
         <v>3</v>
       </c>
       <c r="B151" t="s">
         <v>360</v>
       </c>
-      <c r="C151"/>
       <c r="D151" t="s">
         <v>345</v>
       </c>
       <c r="E151" t="s">
         <v>342</v>
       </c>
       <c r="F151" t="s">
         <v>91</v>
       </c>
       <c r="G151" t="s">
         <v>343</v>
       </c>
       <c r="H151" t="s">
         <v>93</v>
       </c>
       <c r="I151" s="3">
         <v>146.0</v>
       </c>
       <c r="J151" s="4">
         <v>45229.0</v>
       </c>
       <c r="K151" s="4">
         <v>47055.0</v>
       </c>
       <c r="L151" s="3">
         <v>105.0</v>
       </c>
       <c r="M151" s="4">
         <v>45229.0</v>
       </c>
       <c r="N151" s="4">
         <v>47055.0</v>
       </c>
       <c r="O151" s="3">
         <v>96.0</v>
       </c>
       <c r="P151" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q151" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="152" spans="1:17">
       <c r="A152" s="1">
         <v>4</v>
       </c>
       <c r="B152" t="s">
         <v>361</v>
       </c>
-      <c r="C152"/>
       <c r="D152" t="s">
         <v>345</v>
       </c>
       <c r="E152" t="s">
         <v>342</v>
       </c>
       <c r="F152" t="s">
         <v>91</v>
       </c>
       <c r="G152" t="s">
         <v>343</v>
       </c>
       <c r="H152" t="s">
         <v>93</v>
       </c>
       <c r="I152" s="3">
         <v>146.0</v>
       </c>
       <c r="J152" s="4">
         <v>45229.0</v>
       </c>
       <c r="K152" s="4">
         <v>47055.0</v>
       </c>
       <c r="L152" s="3">
         <v>105.0</v>
       </c>
       <c r="M152" s="4">
         <v>45229.0</v>
       </c>
       <c r="N152" s="4">
         <v>47055.0</v>
       </c>
       <c r="O152" s="3">
         <v>96.0</v>
       </c>
       <c r="P152" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q152" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="153" spans="1:17">
       <c r="A153" s="1">
         <v>5</v>
       </c>
       <c r="B153" t="s">
         <v>362</v>
       </c>
-      <c r="C153"/>
       <c r="D153" t="s">
         <v>355</v>
       </c>
       <c r="E153" t="s">
         <v>342</v>
       </c>
       <c r="F153" t="s">
         <v>91</v>
       </c>
       <c r="G153" t="s">
         <v>356</v>
       </c>
       <c r="H153" t="s">
         <v>93</v>
       </c>
       <c r="I153" s="3">
         <v>276.0</v>
       </c>
       <c r="J153" s="4">
         <v>45080.0</v>
       </c>
       <c r="K153" s="4">
         <v>46906.0</v>
       </c>
       <c r="L153" s="3">
@@ -10628,321 +10500,314 @@
         <v>93</v>
       </c>
       <c r="I154" s="3"/>
       <c r="J154" s="4"/>
       <c r="K154" s="4"/>
       <c r="L154" s="3">
         <v>182.0</v>
       </c>
       <c r="M154" s="4">
         <v>45080.0</v>
       </c>
       <c r="N154" s="4">
         <v>46906.0</v>
       </c>
       <c r="O154" s="3"/>
       <c r="P154" s="4"/>
       <c r="Q154" s="4"/>
     </row>
     <row r="155" spans="1:17">
       <c r="A155" s="1">
         <v>4</v>
       </c>
       <c r="B155" t="s">
         <v>363</v>
       </c>
-      <c r="C155"/>
       <c r="D155" t="s">
         <v>364</v>
       </c>
       <c r="E155" t="s">
         <v>333</v>
       </c>
       <c r="F155" t="s">
         <v>40</v>
       </c>
       <c r="G155" t="s">
         <v>334</v>
       </c>
       <c r="H155" t="s">
         <v>42</v>
       </c>
       <c r="I155" s="3">
         <v>149.0</v>
       </c>
       <c r="J155" s="4">
         <v>45392.0</v>
       </c>
       <c r="K155" s="4">
         <v>47217.0</v>
       </c>
       <c r="L155" s="3"/>
       <c r="M155" s="4"/>
       <c r="N155" s="4"/>
       <c r="O155" s="3">
         <v>83.0</v>
       </c>
       <c r="P155" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q155" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="156" spans="1:17">
       <c r="A156" s="1">
         <v>5</v>
       </c>
       <c r="B156" t="s">
         <v>365</v>
       </c>
-      <c r="C156"/>
       <c r="D156" t="s">
         <v>364</v>
       </c>
       <c r="E156" t="s">
         <v>333</v>
       </c>
       <c r="F156" t="s">
         <v>40</v>
       </c>
       <c r="G156" t="s">
         <v>334</v>
       </c>
       <c r="H156" t="s">
         <v>42</v>
       </c>
       <c r="I156" s="3">
         <v>97.0</v>
       </c>
       <c r="J156" s="4">
         <v>45392.0</v>
       </c>
       <c r="K156" s="4">
         <v>47217.0</v>
       </c>
       <c r="L156" s="3"/>
       <c r="M156" s="4"/>
       <c r="N156" s="4"/>
       <c r="O156" s="3">
         <v>83.0</v>
       </c>
       <c r="P156" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q156" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="157" spans="1:17">
       <c r="A157" s="1">
         <v>4</v>
       </c>
       <c r="B157" t="s">
         <v>366</v>
       </c>
-      <c r="C157"/>
       <c r="D157" t="s">
         <v>367</v>
       </c>
       <c r="E157" t="s">
         <v>368</v>
       </c>
       <c r="F157" t="s">
         <v>22</v>
       </c>
       <c r="G157" t="s">
         <v>339</v>
       </c>
       <c r="H157" t="s">
         <v>24</v>
       </c>
       <c r="I157" s="3">
         <v>98.0</v>
       </c>
       <c r="J157" s="4">
         <v>45230.0</v>
       </c>
       <c r="K157" s="4">
         <v>47056.0</v>
       </c>
       <c r="L157" s="3"/>
       <c r="M157" s="4"/>
       <c r="N157" s="4"/>
       <c r="O157" s="3">
         <v>74.0</v>
       </c>
       <c r="P157" s="4">
         <v>45230.0</v>
       </c>
       <c r="Q157" s="4">
         <v>47056.0</v>
       </c>
     </row>
     <row r="158" spans="1:17">
       <c r="A158" s="1">
         <v>7</v>
       </c>
       <c r="B158" t="s">
         <v>369</v>
       </c>
-      <c r="C158"/>
       <c r="D158" t="s">
         <v>370</v>
       </c>
       <c r="E158" t="s">
         <v>371</v>
       </c>
       <c r="F158" t="s">
         <v>98</v>
       </c>
       <c r="G158" t="s">
         <v>372</v>
       </c>
       <c r="H158" t="s">
         <v>100</v>
       </c>
       <c r="I158" s="3">
         <v>404.0</v>
       </c>
       <c r="J158" s="4">
         <v>46140.0</v>
       </c>
       <c r="K158" s="4">
         <v>47084.0</v>
       </c>
       <c r="L158" s="3">
         <v>188.0</v>
       </c>
       <c r="M158" s="4">
         <v>46140.0</v>
       </c>
       <c r="N158" s="4">
         <v>47084.0</v>
       </c>
       <c r="O158" s="3"/>
       <c r="P158" s="4"/>
       <c r="Q158" s="4"/>
     </row>
     <row r="159" spans="1:17">
       <c r="A159" s="1">
         <v>7</v>
       </c>
       <c r="B159" t="s">
         <v>373</v>
       </c>
-      <c r="C159"/>
       <c r="D159" t="s">
         <v>374</v>
       </c>
       <c r="E159" t="s">
         <v>375</v>
       </c>
       <c r="F159" t="s">
         <v>122</v>
       </c>
       <c r="G159" t="s">
         <v>376</v>
       </c>
       <c r="H159" t="s">
         <v>124</v>
       </c>
       <c r="I159" s="3">
         <v>180.0</v>
       </c>
       <c r="J159" s="4">
         <v>45027.0</v>
       </c>
       <c r="K159" s="4">
         <v>46853.0</v>
       </c>
       <c r="L159" s="3">
         <v>145.0</v>
       </c>
       <c r="M159" s="4">
         <v>45027.0</v>
       </c>
       <c r="N159" s="4">
         <v>46853.0</v>
       </c>
       <c r="O159" s="3"/>
       <c r="P159" s="4"/>
       <c r="Q159" s="4"/>
     </row>
     <row r="160" spans="1:17">
       <c r="A160" s="1">
         <v>8</v>
       </c>
       <c r="B160" t="s">
         <v>377</v>
       </c>
-      <c r="C160"/>
       <c r="D160" t="s">
         <v>374</v>
       </c>
       <c r="E160" t="s">
         <v>375</v>
       </c>
       <c r="F160" t="s">
         <v>122</v>
       </c>
       <c r="G160" t="s">
         <v>376</v>
       </c>
       <c r="H160" t="s">
         <v>124</v>
       </c>
       <c r="I160" s="3">
         <v>180.0</v>
       </c>
       <c r="J160" s="4">
         <v>45027.0</v>
       </c>
       <c r="K160" s="4">
         <v>46853.0</v>
       </c>
       <c r="L160" s="3">
         <v>145.0</v>
       </c>
       <c r="M160" s="4">
         <v>45027.0</v>
       </c>
       <c r="N160" s="4">
         <v>46853.0</v>
       </c>
       <c r="O160" s="3"/>
       <c r="P160" s="4"/>
       <c r="Q160" s="4"/>
     </row>
     <row r="161" spans="1:17">
       <c r="A161" s="1">
         <v>7</v>
       </c>
       <c r="B161" t="s">
         <v>378</v>
       </c>
-      <c r="C161"/>
       <c r="D161" t="s">
         <v>379</v>
       </c>
       <c r="E161" t="s">
         <v>375</v>
       </c>
       <c r="F161" t="s">
         <v>122</v>
       </c>
       <c r="G161" t="s">
         <v>376</v>
       </c>
       <c r="H161" t="s">
         <v>124</v>
       </c>
       <c r="I161" s="3">
         <v>165.0</v>
       </c>
       <c r="J161" s="4">
         <v>45027.0</v>
       </c>
       <c r="K161" s="4">
         <v>46853.0</v>
       </c>
       <c r="L161" s="3">
@@ -10990,51 +10855,50 @@
         <v>45027.0</v>
       </c>
       <c r="K162" s="4">
         <v>46853.0</v>
       </c>
       <c r="L162" s="3">
         <v>70.0</v>
       </c>
       <c r="M162" s="4">
         <v>45027.0</v>
       </c>
       <c r="N162" s="4">
         <v>46853.0</v>
       </c>
       <c r="O162" s="3"/>
       <c r="P162" s="4"/>
       <c r="Q162" s="4"/>
     </row>
     <row r="163" spans="1:17">
       <c r="A163" s="1">
         <v>8</v>
       </c>
       <c r="B163" t="s">
         <v>381</v>
       </c>
-      <c r="C163"/>
       <c r="D163" t="s">
         <v>379</v>
       </c>
       <c r="E163" t="s">
         <v>375</v>
       </c>
       <c r="F163" t="s">
         <v>122</v>
       </c>
       <c r="G163" t="s">
         <v>376</v>
       </c>
       <c r="H163" t="s">
         <v>124</v>
       </c>
       <c r="I163" s="3">
         <v>165.0</v>
       </c>
       <c r="J163" s="4">
         <v>45027.0</v>
       </c>
       <c r="K163" s="4">
         <v>46853.0</v>
       </c>
       <c r="L163" s="3">
@@ -11082,366 +10946,358 @@
         <v>45027.0</v>
       </c>
       <c r="K164" s="4">
         <v>46853.0</v>
       </c>
       <c r="L164" s="3">
         <v>70.0</v>
       </c>
       <c r="M164" s="4">
         <v>45027.0</v>
       </c>
       <c r="N164" s="4">
         <v>46853.0</v>
       </c>
       <c r="O164" s="3"/>
       <c r="P164" s="4"/>
       <c r="Q164" s="4"/>
     </row>
     <row r="165" spans="1:17">
       <c r="A165" s="1">
         <v>7</v>
       </c>
       <c r="B165" t="s">
         <v>382</v>
       </c>
-      <c r="C165"/>
       <c r="D165" t="s">
         <v>383</v>
       </c>
       <c r="E165" t="s">
         <v>375</v>
       </c>
       <c r="F165" t="s">
         <v>122</v>
       </c>
       <c r="G165" t="s">
         <v>376</v>
       </c>
       <c r="H165" t="s">
         <v>124</v>
       </c>
       <c r="I165" s="3">
         <v>350.0</v>
       </c>
       <c r="J165" s="4">
         <v>45027.0</v>
       </c>
       <c r="K165" s="4">
         <v>46853.0</v>
       </c>
       <c r="L165" s="3">
         <v>300.0</v>
       </c>
       <c r="M165" s="4">
         <v>45027.0</v>
       </c>
       <c r="N165" s="4">
         <v>46853.0</v>
       </c>
       <c r="O165" s="3"/>
       <c r="P165" s="4"/>
       <c r="Q165" s="4"/>
     </row>
     <row r="166" spans="1:17">
       <c r="A166" s="1">
         <v>8</v>
       </c>
       <c r="B166" t="s">
         <v>384</v>
       </c>
-      <c r="C166"/>
       <c r="D166" t="s">
         <v>383</v>
       </c>
       <c r="E166" t="s">
         <v>375</v>
       </c>
       <c r="F166" t="s">
         <v>122</v>
       </c>
       <c r="G166" t="s">
         <v>376</v>
       </c>
       <c r="H166" t="s">
         <v>124</v>
       </c>
       <c r="I166" s="3">
         <v>350.0</v>
       </c>
       <c r="J166" s="4">
         <v>45027.0</v>
       </c>
       <c r="K166" s="4">
         <v>46853.0</v>
       </c>
       <c r="L166" s="3">
         <v>300.0</v>
       </c>
       <c r="M166" s="4">
         <v>45027.0</v>
       </c>
       <c r="N166" s="4">
         <v>46853.0</v>
       </c>
       <c r="O166" s="3"/>
       <c r="P166" s="4"/>
       <c r="Q166" s="4"/>
     </row>
     <row r="167" spans="1:17">
       <c r="A167" s="1">
         <v>4</v>
       </c>
       <c r="B167" t="s">
         <v>385</v>
       </c>
-      <c r="C167"/>
       <c r="D167" t="s">
         <v>26</v>
       </c>
       <c r="E167" t="s">
         <v>21</v>
       </c>
       <c r="F167" t="s">
         <v>22</v>
       </c>
       <c r="G167" t="s">
         <v>23</v>
       </c>
       <c r="H167" t="s">
         <v>24</v>
       </c>
       <c r="I167" s="3">
         <v>229.0</v>
       </c>
       <c r="J167" s="4">
         <v>46119.0</v>
       </c>
       <c r="K167" s="4">
         <v>47944.0</v>
       </c>
       <c r="L167" s="3"/>
       <c r="M167" s="4"/>
       <c r="N167" s="4"/>
       <c r="O167" s="3">
         <v>80.0</v>
       </c>
       <c r="P167" s="4">
         <v>46119.0</v>
       </c>
       <c r="Q167" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="168" spans="1:17">
       <c r="A168" s="1">
         <v>4</v>
       </c>
       <c r="B168" t="s">
         <v>386</v>
       </c>
-      <c r="C168"/>
       <c r="D168" t="s">
         <v>387</v>
       </c>
       <c r="E168" t="s">
         <v>29</v>
       </c>
       <c r="F168" t="s">
         <v>16</v>
       </c>
       <c r="G168" t="s">
         <v>30</v>
       </c>
       <c r="H168" t="s">
         <v>18</v>
       </c>
       <c r="I168" s="3">
         <v>139.0</v>
       </c>
       <c r="J168" s="4">
         <v>46142.0</v>
       </c>
       <c r="K168" s="4">
         <v>47967.0</v>
       </c>
       <c r="L168" s="3"/>
       <c r="M168" s="4"/>
       <c r="N168" s="4"/>
       <c r="O168" s="3">
         <v>88.0</v>
       </c>
       <c r="P168" s="4">
         <v>46142.0</v>
       </c>
       <c r="Q168" s="4">
         <v>47967.0</v>
       </c>
     </row>
     <row r="169" spans="1:17">
       <c r="A169" s="1">
         <v>6</v>
       </c>
       <c r="B169" t="s">
         <v>388</v>
       </c>
-      <c r="C169"/>
       <c r="D169" t="s">
         <v>389</v>
       </c>
       <c r="E169" t="s">
         <v>390</v>
       </c>
       <c r="F169" t="s">
         <v>40</v>
       </c>
       <c r="G169" t="s">
         <v>391</v>
       </c>
       <c r="H169" t="s">
         <v>42</v>
       </c>
       <c r="I169" s="3">
         <v>95.0</v>
       </c>
       <c r="J169" s="4">
         <v>45839.0</v>
       </c>
       <c r="K169" s="4">
         <v>47217.0</v>
       </c>
       <c r="L169" s="3">
         <v>65.0</v>
       </c>
       <c r="M169" s="4">
         <v>45839.0</v>
       </c>
       <c r="N169" s="4">
         <v>47217.0</v>
       </c>
       <c r="O169" s="3"/>
       <c r="P169" s="4"/>
       <c r="Q169" s="4"/>
     </row>
     <row r="170" spans="1:17">
       <c r="A170" s="1">
         <v>7</v>
       </c>
       <c r="B170" t="s">
         <v>392</v>
       </c>
-      <c r="C170"/>
       <c r="D170" t="s">
         <v>389</v>
       </c>
       <c r="E170" t="s">
         <v>390</v>
       </c>
       <c r="F170" t="s">
         <v>40</v>
       </c>
       <c r="G170" t="s">
         <v>391</v>
       </c>
       <c r="H170" t="s">
         <v>42</v>
       </c>
       <c r="I170" s="3">
         <v>95.0</v>
       </c>
       <c r="J170" s="4">
         <v>45839.0</v>
       </c>
       <c r="K170" s="4">
         <v>47217.0</v>
       </c>
       <c r="L170" s="3">
         <v>65.0</v>
       </c>
       <c r="M170" s="4">
         <v>45839.0</v>
       </c>
       <c r="N170" s="4">
         <v>47217.0</v>
       </c>
       <c r="O170" s="3"/>
       <c r="P170" s="4"/>
       <c r="Q170" s="4"/>
     </row>
     <row r="171" spans="1:17">
       <c r="A171" s="1">
         <v>8</v>
       </c>
       <c r="B171" t="s">
         <v>393</v>
       </c>
-      <c r="C171"/>
       <c r="D171" t="s">
         <v>389</v>
       </c>
       <c r="E171" t="s">
         <v>390</v>
       </c>
       <c r="F171" t="s">
         <v>40</v>
       </c>
       <c r="G171" t="s">
         <v>391</v>
       </c>
       <c r="H171" t="s">
         <v>42</v>
       </c>
       <c r="I171" s="3">
         <v>95.0</v>
       </c>
       <c r="J171" s="4">
         <v>45839.0</v>
       </c>
       <c r="K171" s="4">
         <v>47217.0</v>
       </c>
       <c r="L171" s="3">
         <v>65.0</v>
       </c>
       <c r="M171" s="4">
         <v>45839.0</v>
       </c>
       <c r="N171" s="4">
         <v>47217.0</v>
       </c>
       <c r="O171" s="3"/>
       <c r="P171" s="4"/>
       <c r="Q171" s="4"/>
     </row>
     <row r="172" spans="1:17">
       <c r="A172" s="1">
         <v>5</v>
       </c>
       <c r="B172" t="s">
         <v>394</v>
       </c>
-      <c r="C172"/>
       <c r="D172" t="s">
         <v>395</v>
       </c>
       <c r="E172" t="s">
         <v>396</v>
       </c>
       <c r="F172" t="s">
         <v>16</v>
       </c>
       <c r="G172" t="s">
         <v>397</v>
       </c>
       <c r="H172" t="s">
         <v>18</v>
       </c>
       <c r="I172" s="3">
         <v>496.0</v>
       </c>
       <c r="J172" s="4">
         <v>45839.0</v>
       </c>
       <c r="K172" s="4">
         <v>47078.0</v>
       </c>
       <c r="L172" s="3">
@@ -11483,51 +11339,50 @@
         <v>18</v>
       </c>
       <c r="I173" s="3">
         <v>310.0</v>
       </c>
       <c r="J173" s="4">
         <v>45839.0</v>
       </c>
       <c r="K173" s="4">
         <v>47078.0</v>
       </c>
       <c r="L173" s="3"/>
       <c r="M173" s="4"/>
       <c r="N173" s="4"/>
       <c r="O173" s="3"/>
       <c r="P173" s="4"/>
       <c r="Q173" s="4"/>
     </row>
     <row r="174" spans="1:17">
       <c r="A174" s="1">
         <v>6</v>
       </c>
       <c r="B174" t="s">
         <v>399</v>
       </c>
-      <c r="C174"/>
       <c r="D174" t="s">
         <v>395</v>
       </c>
       <c r="E174" t="s">
         <v>396</v>
       </c>
       <c r="F174" t="s">
         <v>16</v>
       </c>
       <c r="G174" t="s">
         <v>397</v>
       </c>
       <c r="H174" t="s">
         <v>18</v>
       </c>
       <c r="I174" s="3">
         <v>496.0</v>
       </c>
       <c r="J174" s="4">
         <v>45839.0</v>
       </c>
       <c r="K174" s="4">
         <v>47078.0</v>
       </c>
       <c r="L174" s="3">
@@ -11569,51 +11424,50 @@
         <v>18</v>
       </c>
       <c r="I175" s="3">
         <v>310.0</v>
       </c>
       <c r="J175" s="4">
         <v>45839.0</v>
       </c>
       <c r="K175" s="4">
         <v>47078.0</v>
       </c>
       <c r="L175" s="3"/>
       <c r="M175" s="4"/>
       <c r="N175" s="4"/>
       <c r="O175" s="3"/>
       <c r="P175" s="4"/>
       <c r="Q175" s="4"/>
     </row>
     <row r="176" spans="1:17">
       <c r="A176" s="1">
         <v>7</v>
       </c>
       <c r="B176" t="s">
         <v>400</v>
       </c>
-      <c r="C176"/>
       <c r="D176" t="s">
         <v>395</v>
       </c>
       <c r="E176" t="s">
         <v>396</v>
       </c>
       <c r="F176" t="s">
         <v>16</v>
       </c>
       <c r="G176" t="s">
         <v>397</v>
       </c>
       <c r="H176" t="s">
         <v>18</v>
       </c>
       <c r="I176" s="3">
         <v>496.0</v>
       </c>
       <c r="J176" s="4">
         <v>45839.0</v>
       </c>
       <c r="K176" s="4">
         <v>47078.0</v>
       </c>
       <c r="L176" s="3">
@@ -11655,423 +11509,414 @@
         <v>18</v>
       </c>
       <c r="I177" s="3">
         <v>310.0</v>
       </c>
       <c r="J177" s="4">
         <v>45839.0</v>
       </c>
       <c r="K177" s="4">
         <v>47078.0</v>
       </c>
       <c r="L177" s="3"/>
       <c r="M177" s="4"/>
       <c r="N177" s="4"/>
       <c r="O177" s="3"/>
       <c r="P177" s="4"/>
       <c r="Q177" s="4"/>
     </row>
     <row r="178" spans="1:17">
       <c r="A178" s="1">
         <v>7</v>
       </c>
       <c r="B178" t="s">
         <v>401</v>
       </c>
-      <c r="C178"/>
       <c r="D178" t="s">
         <v>402</v>
       </c>
       <c r="E178" t="s">
         <v>371</v>
       </c>
       <c r="F178" t="s">
         <v>98</v>
       </c>
       <c r="G178" t="s">
         <v>372</v>
       </c>
       <c r="H178" t="s">
         <v>100</v>
       </c>
       <c r="I178" s="3">
         <v>298.0</v>
       </c>
       <c r="J178" s="4">
         <v>46301.0</v>
       </c>
       <c r="K178" s="4">
         <v>47084.0</v>
       </c>
       <c r="L178" s="3">
         <v>156.0</v>
       </c>
       <c r="M178" s="4">
         <v>46301.0</v>
       </c>
       <c r="N178" s="4">
         <v>47084.0</v>
       </c>
       <c r="O178" s="3"/>
       <c r="P178" s="4"/>
       <c r="Q178" s="4"/>
     </row>
     <row r="179" spans="1:17">
       <c r="A179" s="1">
         <v>8</v>
       </c>
       <c r="B179" t="s">
         <v>403</v>
       </c>
-      <c r="C179"/>
       <c r="D179" t="s">
         <v>402</v>
       </c>
       <c r="E179" t="s">
         <v>371</v>
       </c>
       <c r="F179" t="s">
         <v>98</v>
       </c>
       <c r="G179" t="s">
         <v>372</v>
       </c>
       <c r="H179" t="s">
         <v>100</v>
       </c>
       <c r="I179" s="3">
         <v>200.0</v>
       </c>
       <c r="J179" s="4">
         <v>45258.0</v>
       </c>
       <c r="K179" s="4">
         <v>47084.0</v>
       </c>
       <c r="L179" s="3">
         <v>75.0</v>
       </c>
       <c r="M179" s="4">
         <v>45258.0</v>
       </c>
       <c r="N179" s="4">
         <v>47084.0</v>
       </c>
       <c r="O179" s="3"/>
       <c r="P179" s="4"/>
       <c r="Q179" s="4"/>
     </row>
     <row r="180" spans="1:17">
       <c r="A180" s="1">
         <v>4</v>
       </c>
       <c r="B180" t="s">
         <v>404</v>
       </c>
-      <c r="C180"/>
       <c r="D180" t="s">
         <v>405</v>
       </c>
       <c r="E180" t="s">
         <v>406</v>
       </c>
       <c r="F180" t="s">
         <v>40</v>
       </c>
       <c r="G180" t="s">
         <v>407</v>
       </c>
       <c r="H180" t="s">
         <v>42</v>
       </c>
       <c r="I180" s="3">
         <v>70.0</v>
       </c>
       <c r="J180" s="4">
         <v>45392.0</v>
       </c>
       <c r="K180" s="4">
         <v>47217.0</v>
       </c>
       <c r="L180" s="3">
         <v>70.0</v>
       </c>
       <c r="M180" s="4">
         <v>45392.0</v>
       </c>
       <c r="N180" s="4">
         <v>47217.0</v>
       </c>
       <c r="O180" s="3">
         <v>38.0</v>
       </c>
       <c r="P180" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q180" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="181" spans="1:17">
       <c r="A181" s="1">
         <v>5</v>
       </c>
       <c r="B181" t="s">
         <v>408</v>
       </c>
-      <c r="C181"/>
       <c r="D181" t="s">
         <v>405</v>
       </c>
       <c r="E181" t="s">
         <v>406</v>
       </c>
       <c r="F181" t="s">
         <v>40</v>
       </c>
       <c r="G181" t="s">
         <v>407</v>
       </c>
       <c r="H181" t="s">
         <v>42</v>
       </c>
       <c r="I181" s="3">
         <v>70.0</v>
       </c>
       <c r="J181" s="4">
         <v>45392.0</v>
       </c>
       <c r="K181" s="4">
         <v>47217.0</v>
       </c>
       <c r="L181" s="3">
         <v>70.0</v>
       </c>
       <c r="M181" s="4">
         <v>45392.0</v>
       </c>
       <c r="N181" s="4">
         <v>47217.0</v>
       </c>
       <c r="O181" s="3">
         <v>38.0</v>
       </c>
       <c r="P181" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q181" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="182" spans="1:17">
       <c r="A182" s="1">
         <v>6</v>
       </c>
       <c r="B182" t="s">
         <v>409</v>
       </c>
-      <c r="C182"/>
       <c r="D182" t="s">
         <v>405</v>
       </c>
       <c r="E182" t="s">
         <v>406</v>
       </c>
       <c r="F182" t="s">
         <v>40</v>
       </c>
       <c r="G182" t="s">
         <v>407</v>
       </c>
       <c r="H182" t="s">
         <v>42</v>
       </c>
       <c r="I182" s="3">
         <v>70.0</v>
       </c>
       <c r="J182" s="4">
         <v>45392.0</v>
       </c>
       <c r="K182" s="4">
         <v>47217.0</v>
       </c>
       <c r="L182" s="3">
         <v>70.0</v>
       </c>
       <c r="M182" s="4">
         <v>45392.0</v>
       </c>
       <c r="N182" s="4">
         <v>47217.0</v>
       </c>
       <c r="O182" s="3"/>
       <c r="P182" s="4"/>
       <c r="Q182" s="4"/>
     </row>
     <row r="183" spans="1:17">
       <c r="A183" s="1">
         <v>7</v>
       </c>
       <c r="B183" t="s">
         <v>410</v>
       </c>
-      <c r="C183"/>
       <c r="D183" t="s">
         <v>405</v>
       </c>
       <c r="E183" t="s">
         <v>406</v>
       </c>
       <c r="F183" t="s">
         <v>40</v>
       </c>
       <c r="G183" t="s">
         <v>407</v>
       </c>
       <c r="H183" t="s">
         <v>42</v>
       </c>
       <c r="I183" s="3">
         <v>70.0</v>
       </c>
       <c r="J183" s="4">
         <v>45392.0</v>
       </c>
       <c r="K183" s="4">
         <v>47217.0</v>
       </c>
       <c r="L183" s="3">
         <v>70.0</v>
       </c>
       <c r="M183" s="4">
         <v>45392.0</v>
       </c>
       <c r="N183" s="4">
         <v>47217.0</v>
       </c>
       <c r="O183" s="3"/>
       <c r="P183" s="4"/>
       <c r="Q183" s="4"/>
     </row>
     <row r="184" spans="1:17">
       <c r="A184" s="1">
         <v>8</v>
       </c>
       <c r="B184" t="s">
         <v>411</v>
       </c>
-      <c r="C184"/>
       <c r="D184" t="s">
         <v>405</v>
       </c>
       <c r="E184" t="s">
         <v>406</v>
       </c>
       <c r="F184" t="s">
         <v>40</v>
       </c>
       <c r="G184" t="s">
         <v>407</v>
       </c>
       <c r="H184" t="s">
         <v>42</v>
       </c>
       <c r="I184" s="3">
         <v>70.0</v>
       </c>
       <c r="J184" s="4">
         <v>45392.0</v>
       </c>
       <c r="K184" s="4">
         <v>47217.0</v>
       </c>
       <c r="L184" s="3">
         <v>70.0</v>
       </c>
       <c r="M184" s="4">
         <v>45392.0</v>
       </c>
       <c r="N184" s="4">
         <v>47217.0</v>
       </c>
       <c r="O184" s="3"/>
       <c r="P184" s="4"/>
       <c r="Q184" s="4"/>
     </row>
     <row r="185" spans="1:17">
       <c r="A185" s="1">
         <v>5</v>
       </c>
       <c r="B185" t="s">
         <v>412</v>
       </c>
-      <c r="C185"/>
       <c r="D185" t="s">
         <v>413</v>
       </c>
       <c r="E185" t="s">
         <v>414</v>
       </c>
       <c r="F185" t="s">
         <v>122</v>
       </c>
       <c r="G185" t="s">
         <v>123</v>
       </c>
       <c r="H185" t="s">
         <v>124</v>
       </c>
       <c r="I185" s="3">
         <v>138.0</v>
       </c>
       <c r="J185" s="4">
         <v>44510.0</v>
       </c>
       <c r="K185" s="4">
         <v>46335.0</v>
       </c>
       <c r="L185" s="3">
         <v>57.0</v>
       </c>
       <c r="M185" s="4">
         <v>44510.0</v>
       </c>
       <c r="N185" s="4">
         <v>46335.0</v>
       </c>
       <c r="O185" s="3"/>
       <c r="P185" s="4"/>
       <c r="Q185" s="4"/>
     </row>
     <row r="186" spans="1:17">
       <c r="A186" s="1">
         <v>5</v>
       </c>
       <c r="B186" t="s">
         <v>415</v>
       </c>
-      <c r="C186"/>
       <c r="D186" t="s">
         <v>416</v>
       </c>
       <c r="E186" t="s">
         <v>417</v>
       </c>
       <c r="F186" t="s">
         <v>91</v>
       </c>
       <c r="G186" t="s">
         <v>418</v>
       </c>
       <c r="H186" t="s">
         <v>93</v>
       </c>
       <c r="I186" s="3">
         <v>250.0</v>
       </c>
       <c r="J186" s="4">
         <v>45354.0</v>
       </c>
       <c r="K186" s="4">
         <v>47179.0</v>
       </c>
       <c r="L186" s="3">
@@ -12119,878 +11964,859 @@
         <v>45972.0</v>
       </c>
       <c r="K187" s="4">
         <v>47179.0</v>
       </c>
       <c r="L187" s="3">
         <v>162.0</v>
       </c>
       <c r="M187" s="4">
         <v>45972.0</v>
       </c>
       <c r="N187" s="4">
         <v>47179.0</v>
       </c>
       <c r="O187" s="3"/>
       <c r="P187" s="4"/>
       <c r="Q187" s="4"/>
     </row>
     <row r="188" spans="1:17">
       <c r="A188" s="1">
         <v>3</v>
       </c>
       <c r="B188" t="s">
         <v>420</v>
       </c>
-      <c r="C188"/>
       <c r="D188" t="s">
         <v>416</v>
       </c>
       <c r="E188" t="s">
         <v>417</v>
       </c>
       <c r="F188" t="s">
         <v>91</v>
       </c>
       <c r="G188" t="s">
         <v>418</v>
       </c>
       <c r="H188" t="s">
         <v>93</v>
       </c>
       <c r="I188" s="3">
         <v>275.0</v>
       </c>
       <c r="J188" s="4">
         <v>45354.0</v>
       </c>
       <c r="K188" s="4">
         <v>47179.0</v>
       </c>
       <c r="L188" s="3">
         <v>162.0</v>
       </c>
       <c r="M188" s="4">
         <v>45354.0</v>
       </c>
       <c r="N188" s="4">
         <v>47179.0</v>
       </c>
       <c r="O188" s="3">
         <v>89.0</v>
       </c>
       <c r="P188" s="4">
         <v>45354.0</v>
       </c>
       <c r="Q188" s="4">
         <v>47179.0</v>
       </c>
     </row>
     <row r="189" spans="1:17">
       <c r="A189" s="1">
         <v>4</v>
       </c>
       <c r="B189" t="s">
         <v>421</v>
       </c>
-      <c r="C189"/>
       <c r="D189" t="s">
         <v>416</v>
       </c>
       <c r="E189" t="s">
         <v>417</v>
       </c>
       <c r="F189" t="s">
         <v>91</v>
       </c>
       <c r="G189" t="s">
         <v>418</v>
       </c>
       <c r="H189" t="s">
         <v>93</v>
       </c>
       <c r="I189" s="3">
         <v>250.0</v>
       </c>
       <c r="J189" s="4">
         <v>45354.0</v>
       </c>
       <c r="K189" s="4">
         <v>47179.0</v>
       </c>
       <c r="L189" s="3">
         <v>162.0</v>
       </c>
       <c r="M189" s="4">
         <v>45354.0</v>
       </c>
       <c r="N189" s="4">
         <v>47179.0</v>
       </c>
       <c r="O189" s="3"/>
       <c r="P189" s="4"/>
       <c r="Q189" s="4"/>
     </row>
     <row r="190" spans="1:17">
       <c r="A190" s="1">
         <v>4</v>
       </c>
       <c r="B190" t="s">
         <v>422</v>
       </c>
-      <c r="C190"/>
       <c r="D190" t="s">
         <v>341</v>
       </c>
       <c r="E190" t="s">
         <v>342</v>
       </c>
       <c r="F190" t="s">
         <v>91</v>
       </c>
       <c r="G190" t="s">
         <v>343</v>
       </c>
       <c r="H190" t="s">
         <v>93</v>
       </c>
       <c r="I190" s="3">
         <v>210.0</v>
       </c>
       <c r="J190" s="4">
         <v>45229.0</v>
       </c>
       <c r="K190" s="4">
         <v>47055.0</v>
       </c>
       <c r="L190" s="3">
         <v>105.0</v>
       </c>
       <c r="M190" s="4">
         <v>45229.0</v>
       </c>
       <c r="N190" s="4">
         <v>47055.0</v>
       </c>
       <c r="O190" s="3"/>
       <c r="P190" s="4"/>
       <c r="Q190" s="4"/>
     </row>
     <row r="191" spans="1:17">
       <c r="A191" s="1">
         <v>5</v>
       </c>
       <c r="B191" t="s">
         <v>423</v>
       </c>
-      <c r="C191"/>
       <c r="D191" t="s">
         <v>424</v>
       </c>
       <c r="E191" t="s">
         <v>297</v>
       </c>
       <c r="F191" t="s">
         <v>22</v>
       </c>
       <c r="G191" t="s">
         <v>425</v>
       </c>
       <c r="H191" t="s">
         <v>24</v>
       </c>
       <c r="I191" s="3">
         <v>222.0</v>
       </c>
       <c r="J191" s="4">
         <v>44874.0</v>
       </c>
       <c r="K191" s="4">
         <v>46699.0</v>
       </c>
       <c r="L191" s="3">
         <v>122.0</v>
       </c>
       <c r="M191" s="4">
         <v>44874.0</v>
       </c>
       <c r="N191" s="4">
         <v>46699.0</v>
       </c>
       <c r="O191" s="3">
         <v>80.0</v>
       </c>
       <c r="P191" s="4">
         <v>44874.0</v>
       </c>
       <c r="Q191" s="4">
         <v>46699.0</v>
       </c>
     </row>
     <row r="192" spans="1:17">
       <c r="A192" s="1">
         <v>4</v>
       </c>
       <c r="B192" t="s">
         <v>426</v>
       </c>
-      <c r="C192"/>
       <c r="D192" t="s">
         <v>288</v>
       </c>
       <c r="E192" t="s">
         <v>116</v>
       </c>
       <c r="F192" t="s">
         <v>40</v>
       </c>
       <c r="G192" t="s">
         <v>117</v>
       </c>
       <c r="H192" t="s">
         <v>42</v>
       </c>
       <c r="I192" s="3">
         <v>35.5</v>
       </c>
       <c r="J192" s="4">
         <v>45839.0</v>
       </c>
       <c r="K192" s="4">
         <v>47440.0</v>
       </c>
       <c r="L192" s="3"/>
       <c r="M192" s="4"/>
       <c r="N192" s="4"/>
       <c r="O192" s="3"/>
       <c r="P192" s="4"/>
       <c r="Q192" s="4"/>
     </row>
     <row r="193" spans="1:17">
       <c r="A193" s="1">
         <v>4</v>
       </c>
       <c r="B193" t="s">
         <v>427</v>
       </c>
-      <c r="C193"/>
       <c r="D193" t="s">
         <v>428</v>
       </c>
       <c r="E193" t="s">
         <v>429</v>
       </c>
       <c r="F193" t="s">
         <v>91</v>
       </c>
       <c r="G193" t="s">
         <v>92</v>
       </c>
       <c r="H193" t="s">
         <v>93</v>
       </c>
       <c r="I193" s="3">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="J193" s="4">
         <v>45839.0</v>
       </c>
       <c r="K193" s="4">
         <v>47055.0</v>
       </c>
       <c r="L193" s="3">
         <v>64.5</v>
       </c>
       <c r="M193" s="4">
         <v>45839.0</v>
       </c>
       <c r="N193" s="4">
         <v>47055.0</v>
       </c>
       <c r="O193" s="3"/>
       <c r="P193" s="4"/>
       <c r="Q193" s="4"/>
     </row>
     <row r="194" spans="1:17">
       <c r="A194" s="1">
         <v>4</v>
       </c>
       <c r="B194" t="s">
         <v>430</v>
       </c>
-      <c r="C194"/>
       <c r="D194" t="s">
         <v>428</v>
       </c>
       <c r="E194" t="s">
         <v>429</v>
       </c>
       <c r="F194" t="s">
         <v>91</v>
       </c>
       <c r="G194" t="s">
         <v>92</v>
       </c>
       <c r="H194" t="s">
         <v>93</v>
       </c>
       <c r="I194" s="3"/>
       <c r="J194" s="4"/>
       <c r="K194" s="4"/>
       <c r="L194" s="3"/>
       <c r="M194" s="4"/>
       <c r="N194" s="4"/>
       <c r="O194" s="3">
         <v>42.0</v>
       </c>
       <c r="P194" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q194" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="195" spans="1:17">
       <c r="A195" s="1">
         <v>4</v>
       </c>
       <c r="B195" t="s">
         <v>431</v>
       </c>
-      <c r="C195"/>
       <c r="D195" t="s">
         <v>432</v>
       </c>
       <c r="E195" t="s">
         <v>433</v>
       </c>
       <c r="F195" t="s">
         <v>40</v>
       </c>
       <c r="G195" t="s">
         <v>434</v>
       </c>
       <c r="H195" t="s">
         <v>42</v>
       </c>
       <c r="I195" s="3">
-        <v>77.0</v>
+        <v>75.0</v>
       </c>
       <c r="J195" s="4">
-        <v>44503.0</v>
+        <v>46329.0</v>
       </c>
       <c r="K195" s="4">
-        <v>46328.0</v>
+        <v>48154.0</v>
       </c>
       <c r="L195" s="3">
-        <v>77.0</v>
+        <v>70.0</v>
       </c>
       <c r="M195" s="4">
-        <v>44657.0</v>
+        <v>46329.0</v>
       </c>
       <c r="N195" s="4">
-        <v>46328.0</v>
+        <v>48154.0</v>
       </c>
       <c r="O195" s="3"/>
       <c r="P195" s="4"/>
       <c r="Q195" s="4"/>
     </row>
     <row r="196" spans="1:17">
       <c r="A196" s="1">
         <v>6</v>
       </c>
       <c r="B196" t="s">
         <v>435</v>
       </c>
-      <c r="C196"/>
       <c r="D196" t="s">
         <v>432</v>
       </c>
       <c r="E196" t="s">
         <v>433</v>
       </c>
       <c r="F196" t="s">
         <v>40</v>
       </c>
       <c r="G196" t="s">
         <v>434</v>
       </c>
       <c r="H196" t="s">
         <v>42</v>
       </c>
       <c r="I196" s="3">
-        <v>77.0</v>
+        <v>75.0</v>
       </c>
       <c r="J196" s="4">
-        <v>44503.0</v>
+        <v>46329.0</v>
       </c>
       <c r="K196" s="4">
-        <v>46328.0</v>
+        <v>48154.0</v>
       </c>
       <c r="L196" s="3">
-        <v>77.0</v>
+        <v>70.0</v>
       </c>
       <c r="M196" s="4">
-        <v>44657.0</v>
+        <v>46329.0</v>
       </c>
       <c r="N196" s="4">
-        <v>46328.0</v>
+        <v>48154.0</v>
       </c>
       <c r="O196" s="3"/>
       <c r="P196" s="4"/>
       <c r="Q196" s="4"/>
     </row>
     <row r="197" spans="1:17">
       <c r="A197" s="1">
         <v>7</v>
       </c>
       <c r="B197" t="s">
         <v>436</v>
       </c>
-      <c r="C197"/>
       <c r="D197" t="s">
         <v>432</v>
       </c>
       <c r="E197" t="s">
         <v>433</v>
       </c>
       <c r="F197" t="s">
         <v>40</v>
       </c>
       <c r="G197" t="s">
         <v>434</v>
       </c>
       <c r="H197" t="s">
         <v>42</v>
       </c>
       <c r="I197" s="3">
-        <v>77.0</v>
+        <v>75.0</v>
       </c>
       <c r="J197" s="4">
-        <v>44503.0</v>
+        <v>46329.0</v>
       </c>
       <c r="K197" s="4">
-        <v>46328.0</v>
+        <v>48154.0</v>
       </c>
       <c r="L197" s="3">
-        <v>77.0</v>
+        <v>70.0</v>
       </c>
       <c r="M197" s="4">
-        <v>44657.0</v>
+        <v>46329.0</v>
       </c>
       <c r="N197" s="4">
-        <v>46328.0</v>
+        <v>48154.0</v>
       </c>
       <c r="O197" s="3"/>
       <c r="P197" s="4"/>
       <c r="Q197" s="4"/>
     </row>
     <row r="198" spans="1:17">
       <c r="A198" s="1">
         <v>5</v>
       </c>
       <c r="B198" t="s">
         <v>437</v>
       </c>
-      <c r="C198"/>
       <c r="D198" t="s">
         <v>438</v>
       </c>
       <c r="E198" t="s">
         <v>224</v>
       </c>
       <c r="F198" t="s">
         <v>225</v>
       </c>
       <c r="G198" t="s">
         <v>439</v>
       </c>
       <c r="H198" t="s">
         <v>227</v>
       </c>
       <c r="I198" s="3">
         <v>202.0</v>
       </c>
       <c r="J198" s="4">
         <v>45839.0</v>
       </c>
       <c r="K198" s="4">
         <v>46501.0</v>
       </c>
       <c r="L198" s="3">
         <v>165.0</v>
       </c>
       <c r="M198" s="4">
         <v>45839.0</v>
       </c>
       <c r="N198" s="4">
         <v>46501.0</v>
       </c>
       <c r="O198" s="3"/>
       <c r="P198" s="4"/>
       <c r="Q198" s="4"/>
     </row>
     <row r="199" spans="1:17">
       <c r="A199" s="1">
         <v>6</v>
       </c>
       <c r="B199" t="s">
         <v>440</v>
       </c>
-      <c r="C199"/>
       <c r="D199" t="s">
         <v>438</v>
       </c>
       <c r="E199" t="s">
         <v>224</v>
       </c>
       <c r="F199" t="s">
         <v>225</v>
       </c>
       <c r="G199" t="s">
         <v>439</v>
       </c>
       <c r="H199" t="s">
         <v>227</v>
       </c>
       <c r="I199" s="3">
         <v>228.0</v>
       </c>
       <c r="J199" s="4">
         <v>45839.0</v>
       </c>
       <c r="K199" s="4">
         <v>46501.0</v>
       </c>
       <c r="L199" s="3">
         <v>190.0</v>
       </c>
       <c r="M199" s="4">
         <v>45839.0</v>
       </c>
       <c r="N199" s="4">
         <v>46501.0</v>
       </c>
       <c r="O199" s="3"/>
       <c r="P199" s="4"/>
       <c r="Q199" s="4"/>
     </row>
     <row r="200" spans="1:17">
       <c r="A200" s="1">
         <v>7</v>
       </c>
       <c r="B200" t="s">
         <v>441</v>
       </c>
-      <c r="C200"/>
       <c r="D200" t="s">
         <v>438</v>
       </c>
       <c r="E200" t="s">
         <v>224</v>
       </c>
       <c r="F200" t="s">
         <v>225</v>
       </c>
       <c r="G200" t="s">
         <v>439</v>
       </c>
       <c r="H200" t="s">
         <v>227</v>
       </c>
       <c r="I200" s="3">
         <v>248.0</v>
       </c>
       <c r="J200" s="4">
         <v>45839.0</v>
       </c>
       <c r="K200" s="4">
         <v>46501.0</v>
       </c>
       <c r="L200" s="3">
         <v>218.0</v>
       </c>
       <c r="M200" s="4">
         <v>45839.0</v>
       </c>
       <c r="N200" s="4">
         <v>46501.0</v>
       </c>
       <c r="O200" s="3"/>
       <c r="P200" s="4"/>
       <c r="Q200" s="4"/>
     </row>
     <row r="201" spans="1:17">
       <c r="A201" s="1">
         <v>8</v>
       </c>
       <c r="B201" t="s">
         <v>442</v>
       </c>
-      <c r="C201"/>
       <c r="D201" t="s">
         <v>438</v>
       </c>
       <c r="E201" t="s">
         <v>224</v>
       </c>
       <c r="F201" t="s">
         <v>225</v>
       </c>
       <c r="G201" t="s">
         <v>439</v>
       </c>
       <c r="H201" t="s">
         <v>227</v>
       </c>
       <c r="I201" s="3">
         <v>298.0</v>
       </c>
       <c r="J201" s="4">
         <v>45839.0</v>
       </c>
       <c r="K201" s="4">
         <v>46501.0</v>
       </c>
       <c r="L201" s="3">
         <v>243.0</v>
       </c>
       <c r="M201" s="4">
         <v>45839.0</v>
       </c>
       <c r="N201" s="4">
         <v>46501.0</v>
       </c>
       <c r="O201" s="3"/>
       <c r="P201" s="4"/>
       <c r="Q201" s="4"/>
     </row>
     <row r="202" spans="1:17">
       <c r="A202" s="1">
         <v>6</v>
       </c>
       <c r="B202" t="s">
         <v>443</v>
       </c>
-      <c r="C202"/>
       <c r="D202" t="s">
         <v>444</v>
       </c>
       <c r="E202" t="s">
         <v>445</v>
       </c>
       <c r="F202" t="s">
         <v>63</v>
       </c>
       <c r="G202" t="s">
         <v>446</v>
       </c>
       <c r="H202" t="s">
         <v>65</v>
       </c>
       <c r="I202" s="3">
         <v>310.0</v>
       </c>
       <c r="J202" s="4">
         <v>45839.0</v>
       </c>
       <c r="K202" s="4">
         <v>47447.0</v>
       </c>
       <c r="L202" s="3">
         <v>217.0</v>
       </c>
       <c r="M202" s="4">
         <v>45839.0</v>
       </c>
       <c r="N202" s="4">
         <v>47447.0</v>
       </c>
       <c r="O202" s="3"/>
       <c r="P202" s="4"/>
       <c r="Q202" s="4"/>
     </row>
     <row r="203" spans="1:17">
       <c r="A203" s="1">
         <v>7</v>
       </c>
       <c r="B203" t="s">
         <v>447</v>
       </c>
-      <c r="C203"/>
       <c r="D203" t="s">
         <v>444</v>
       </c>
       <c r="E203" t="s">
         <v>445</v>
       </c>
       <c r="F203" t="s">
         <v>63</v>
       </c>
       <c r="G203" t="s">
         <v>446</v>
       </c>
       <c r="H203" t="s">
         <v>65</v>
       </c>
       <c r="I203" s="3">
         <v>310.0</v>
       </c>
       <c r="J203" s="4">
         <v>45839.0</v>
       </c>
       <c r="K203" s="4">
         <v>47447.0</v>
       </c>
       <c r="L203" s="3">
         <v>217.0</v>
       </c>
       <c r="M203" s="4">
         <v>45839.0</v>
       </c>
       <c r="N203" s="4">
         <v>47447.0</v>
       </c>
       <c r="O203" s="3"/>
       <c r="P203" s="4"/>
       <c r="Q203" s="4"/>
     </row>
     <row r="204" spans="1:17">
       <c r="A204" s="1">
         <v>5</v>
       </c>
       <c r="B204" t="s">
         <v>448</v>
       </c>
-      <c r="C204"/>
       <c r="D204" t="s">
         <v>444</v>
       </c>
       <c r="E204" t="s">
         <v>445</v>
       </c>
       <c r="F204" t="s">
         <v>63</v>
       </c>
       <c r="G204" t="s">
         <v>446</v>
       </c>
       <c r="H204" t="s">
         <v>65</v>
       </c>
       <c r="I204" s="3">
         <v>310.0</v>
       </c>
       <c r="J204" s="4">
         <v>45839.0</v>
       </c>
       <c r="K204" s="4">
         <v>47447.0</v>
       </c>
       <c r="L204" s="3">
         <v>217.0</v>
       </c>
       <c r="M204" s="4">
         <v>45839.0</v>
       </c>
       <c r="N204" s="4">
         <v>47447.0</v>
       </c>
       <c r="O204" s="3">
         <v>49.0</v>
       </c>
       <c r="P204" s="4">
         <v>45622.0</v>
       </c>
       <c r="Q204" s="4">
         <v>47447.0</v>
       </c>
     </row>
     <row r="205" spans="1:17">
       <c r="A205" s="1">
         <v>2</v>
       </c>
       <c r="B205" t="s">
         <v>449</v>
       </c>
-      <c r="C205"/>
       <c r="D205" t="s">
         <v>26</v>
       </c>
       <c r="E205" t="s">
         <v>21</v>
       </c>
       <c r="F205" t="s">
         <v>22</v>
       </c>
       <c r="G205" t="s">
         <v>23</v>
       </c>
       <c r="H205" t="s">
         <v>24</v>
       </c>
       <c r="I205" s="3"/>
       <c r="J205" s="4"/>
       <c r="K205" s="4"/>
       <c r="L205" s="3"/>
       <c r="M205" s="4"/>
       <c r="N205" s="4"/>
       <c r="O205" s="3">
         <v>80.0</v>
       </c>
       <c r="P205" s="4">
         <v>46119.0</v>
       </c>
       <c r="Q205" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="206" spans="1:17">
       <c r="A206" s="1">
         <v>4</v>
       </c>
       <c r="B206" t="s">
         <v>450</v>
       </c>
-      <c r="C206"/>
       <c r="D206" t="s">
         <v>451</v>
       </c>
       <c r="E206" t="s">
         <v>452</v>
       </c>
       <c r="F206" t="s">
         <v>34</v>
       </c>
       <c r="G206" t="s">
         <v>453</v>
       </c>
       <c r="H206" t="s">
         <v>36</v>
       </c>
       <c r="I206" s="3">
-        <v>575.36</v>
+        <v>575.36000000000001</v>
       </c>
       <c r="J206" s="4">
         <v>46023.0</v>
       </c>
       <c r="K206" s="4">
         <v>47057.0</v>
       </c>
       <c r="L206" s="3">
         <v>178.56</v>
       </c>
       <c r="M206" s="4">
         <v>46023.0</v>
       </c>
       <c r="N206" s="4">
         <v>47057.0</v>
       </c>
       <c r="O206" s="3">
         <v>100.0</v>
       </c>
       <c r="P206" s="4">
         <v>46023.0</v>
       </c>
       <c r="Q206" s="4">
         <v>47057.0</v>
       </c>
@@ -12999,288 +12825,283 @@
       <c r="A207" s="1">
         <v>4</v>
       </c>
       <c r="B207" t="s">
         <v>450</v>
       </c>
       <c r="C207" t="s">
         <v>398</v>
       </c>
       <c r="D207" t="s">
         <v>451</v>
       </c>
       <c r="E207" t="s">
         <v>452</v>
       </c>
       <c r="F207" t="s">
         <v>34</v>
       </c>
       <c r="G207" t="s">
         <v>453</v>
       </c>
       <c r="H207" t="s">
         <v>36</v>
       </c>
       <c r="I207" s="3">
-        <v>187.24</v>
+        <v>187.24000000000001</v>
       </c>
       <c r="J207" s="4">
         <v>46023.0</v>
       </c>
       <c r="K207" s="4">
         <v>47057.0</v>
       </c>
       <c r="L207" s="3"/>
       <c r="M207" s="4"/>
       <c r="N207" s="4"/>
       <c r="O207" s="3"/>
       <c r="P207" s="4"/>
       <c r="Q207" s="4"/>
     </row>
     <row r="208" spans="1:17">
       <c r="A208" s="1">
         <v>3</v>
       </c>
       <c r="B208" t="s">
         <v>454</v>
       </c>
-      <c r="C208"/>
       <c r="D208" t="s">
         <v>451</v>
       </c>
       <c r="E208" t="s">
         <v>452</v>
       </c>
       <c r="F208" t="s">
         <v>34</v>
       </c>
       <c r="G208" t="s">
         <v>453</v>
       </c>
       <c r="H208" t="s">
         <v>36</v>
       </c>
       <c r="I208" s="3">
-        <v>453.84</v>
+        <v>453.83999999999997</v>
       </c>
       <c r="J208" s="4">
         <v>46023.0</v>
       </c>
       <c r="K208" s="4">
         <v>47057.0</v>
       </c>
       <c r="L208" s="3">
         <v>178.56</v>
       </c>
       <c r="M208" s="4">
         <v>46023.0</v>
       </c>
       <c r="N208" s="4">
         <v>47057.0</v>
       </c>
       <c r="O208" s="3"/>
       <c r="P208" s="4"/>
       <c r="Q208" s="4"/>
     </row>
     <row r="209" spans="1:17">
       <c r="A209" s="1">
         <v>4</v>
       </c>
       <c r="B209" t="s">
         <v>455</v>
       </c>
-      <c r="C209"/>
       <c r="D209" t="s">
         <v>451</v>
       </c>
       <c r="E209" t="s">
         <v>452</v>
       </c>
       <c r="F209" t="s">
         <v>34</v>
       </c>
       <c r="G209" t="s">
         <v>453</v>
       </c>
       <c r="H209" t="s">
         <v>36</v>
       </c>
       <c r="I209" s="3"/>
       <c r="J209" s="4"/>
       <c r="K209" s="4"/>
       <c r="L209" s="3"/>
       <c r="M209" s="4"/>
       <c r="N209" s="4"/>
       <c r="O209" s="3">
         <v>93.0</v>
       </c>
       <c r="P209" s="4">
         <v>45231.0</v>
       </c>
       <c r="Q209" s="4">
         <v>46630.0</v>
       </c>
     </row>
     <row r="210" spans="1:17">
       <c r="A210" s="1">
         <v>5</v>
       </c>
       <c r="B210" t="s">
         <v>456</v>
       </c>
-      <c r="C210"/>
       <c r="D210" t="s">
         <v>451</v>
       </c>
       <c r="E210" t="s">
         <v>452</v>
       </c>
       <c r="F210" t="s">
         <v>34</v>
       </c>
       <c r="G210" t="s">
         <v>453</v>
       </c>
       <c r="H210" t="s">
         <v>36</v>
       </c>
       <c r="I210" s="3">
-        <v>337.28</v>
+        <v>337.27999999999997</v>
       </c>
       <c r="J210" s="4">
         <v>46023.0</v>
       </c>
       <c r="K210" s="4">
         <v>47057.0</v>
       </c>
       <c r="L210" s="3">
         <v>178.56</v>
       </c>
       <c r="M210" s="4">
         <v>46023.0</v>
       </c>
       <c r="N210" s="4">
         <v>47057.0</v>
       </c>
       <c r="O210" s="3"/>
       <c r="P210" s="4"/>
       <c r="Q210" s="4"/>
     </row>
     <row r="211" spans="1:17">
       <c r="A211" s="1">
         <v>5</v>
       </c>
       <c r="B211" t="s">
         <v>456</v>
       </c>
       <c r="C211" t="s">
         <v>398</v>
       </c>
       <c r="D211" t="s">
         <v>451</v>
       </c>
       <c r="E211" t="s">
         <v>452</v>
       </c>
       <c r="F211" t="s">
         <v>34</v>
       </c>
       <c r="G211" t="s">
         <v>453</v>
       </c>
       <c r="H211" t="s">
         <v>36</v>
       </c>
       <c r="I211" s="3">
-        <v>187.24</v>
+        <v>187.24000000000001</v>
       </c>
       <c r="J211" s="4">
         <v>46023.0</v>
       </c>
       <c r="K211" s="4">
         <v>47057.0</v>
       </c>
       <c r="L211" s="3"/>
       <c r="M211" s="4"/>
       <c r="N211" s="4"/>
       <c r="O211" s="3"/>
       <c r="P211" s="4"/>
       <c r="Q211" s="4"/>
     </row>
     <row r="212" spans="1:17">
       <c r="A212" s="1">
         <v>4</v>
       </c>
       <c r="B212" t="s">
         <v>457</v>
       </c>
-      <c r="C212"/>
       <c r="D212" t="s">
         <v>458</v>
       </c>
       <c r="E212" t="s">
         <v>459</v>
       </c>
       <c r="F212" t="s">
         <v>91</v>
       </c>
       <c r="G212" t="s">
         <v>92</v>
       </c>
       <c r="H212" t="s">
         <v>93</v>
       </c>
       <c r="I212" s="3">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="J212" s="4">
         <v>45839.0</v>
       </c>
       <c r="K212" s="4">
         <v>47055.0</v>
       </c>
       <c r="L212" s="3">
         <v>64.5</v>
       </c>
       <c r="M212" s="4">
         <v>45839.0</v>
       </c>
       <c r="N212" s="4">
         <v>47055.0</v>
       </c>
       <c r="O212" s="3"/>
       <c r="P212" s="4"/>
       <c r="Q212" s="4"/>
     </row>
     <row r="213" spans="1:17">
       <c r="A213" s="1">
         <v>4</v>
       </c>
       <c r="B213" t="s">
         <v>460</v>
       </c>
-      <c r="C213"/>
       <c r="D213" t="s">
         <v>458</v>
       </c>
       <c r="E213" t="s">
         <v>459</v>
       </c>
       <c r="F213" t="s">
         <v>91</v>
       </c>
       <c r="G213" t="s">
         <v>92</v>
       </c>
       <c r="H213" t="s">
         <v>93</v>
       </c>
       <c r="I213" s="3"/>
       <c r="J213" s="4"/>
       <c r="K213" s="4"/>
       <c r="L213" s="3"/>
       <c r="M213" s="4"/>
       <c r="N213" s="4"/>
       <c r="O213" s="3">
         <v>42.0</v>
       </c>
       <c r="P213" s="4">
@@ -13369,128 +13190,126 @@
         <v>45839.0</v>
       </c>
       <c r="K215" s="4">
         <v>47092.0</v>
       </c>
       <c r="L215" s="3">
         <v>49.6</v>
       </c>
       <c r="M215" s="4">
         <v>45839.0</v>
       </c>
       <c r="N215" s="4">
         <v>47092.0</v>
       </c>
       <c r="O215" s="3"/>
       <c r="P215" s="4"/>
       <c r="Q215" s="4"/>
     </row>
     <row r="216" spans="1:17">
       <c r="A216" s="1">
         <v>4</v>
       </c>
       <c r="B216" t="s">
         <v>462</v>
       </c>
-      <c r="C216"/>
       <c r="D216" t="s">
         <v>463</v>
       </c>
       <c r="E216" t="s">
         <v>297</v>
       </c>
       <c r="F216" t="s">
         <v>22</v>
       </c>
       <c r="G216" t="s">
         <v>464</v>
       </c>
       <c r="H216" t="s">
         <v>24</v>
       </c>
       <c r="I216" s="3">
         <v>229.0</v>
       </c>
       <c r="J216" s="4">
         <v>45978.0</v>
       </c>
       <c r="K216" s="4">
         <v>47803.0</v>
       </c>
       <c r="L216" s="3">
         <v>88.0</v>
       </c>
       <c r="M216" s="4">
         <v>45978.0</v>
       </c>
       <c r="N216" s="4">
         <v>47803.0</v>
       </c>
       <c r="O216" s="3">
         <v>78.0</v>
       </c>
       <c r="P216" s="4">
         <v>45978.0</v>
       </c>
       <c r="Q216" s="4">
         <v>47803.0</v>
       </c>
     </row>
     <row r="217" spans="1:17">
       <c r="A217" s="1">
         <v>4</v>
       </c>
       <c r="B217" t="s">
         <v>465</v>
       </c>
-      <c r="C217"/>
       <c r="D217" t="s">
         <v>466</v>
       </c>
       <c r="E217" t="s">
         <v>90</v>
       </c>
       <c r="F217" t="s">
         <v>91</v>
       </c>
       <c r="G217" t="s">
         <v>92</v>
       </c>
       <c r="H217" t="s">
         <v>93</v>
       </c>
       <c r="I217" s="3">
-        <v>316.2</v>
+        <v>316.19999999999999</v>
       </c>
       <c r="J217" s="4">
         <v>45839.0</v>
       </c>
       <c r="K217" s="4">
         <v>47055.0</v>
       </c>
       <c r="L217" s="3">
-        <v>78.1</v>
+        <v>78.099999999999994</v>
       </c>
       <c r="M217" s="4">
         <v>45839.0</v>
       </c>
       <c r="N217" s="4">
         <v>47055.0</v>
       </c>
       <c r="O217" s="3"/>
       <c r="P217" s="4"/>
       <c r="Q217" s="4"/>
     </row>
     <row r="218" spans="1:17">
       <c r="A218" s="1">
         <v>4</v>
       </c>
       <c r="B218" t="s">
         <v>467</v>
       </c>
       <c r="C218" t="s">
         <v>207</v>
       </c>
       <c r="D218" t="s">
         <v>466</v>
       </c>
       <c r="E218" t="s">
@@ -13506,1653 +13325,1616 @@
         <v>93</v>
       </c>
       <c r="I218" s="3"/>
       <c r="J218" s="4"/>
       <c r="K218" s="4"/>
       <c r="L218" s="3"/>
       <c r="M218" s="4"/>
       <c r="N218" s="4"/>
       <c r="O218" s="3">
         <v>94.0</v>
       </c>
       <c r="P218" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q218" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="219" spans="1:17">
       <c r="A219" s="1">
         <v>5</v>
       </c>
       <c r="B219" t="s">
         <v>468</v>
       </c>
-      <c r="C219"/>
       <c r="D219" t="s">
         <v>469</v>
       </c>
       <c r="E219" t="s">
         <v>258</v>
       </c>
       <c r="F219" t="s">
         <v>76</v>
       </c>
       <c r="G219" t="s">
         <v>259</v>
       </c>
       <c r="H219" t="s">
         <v>78</v>
       </c>
       <c r="I219" s="3">
-        <v>142.6</v>
+        <v>142.59999999999999</v>
       </c>
       <c r="J219" s="4">
         <v>45839.0</v>
       </c>
       <c r="K219" s="4">
         <v>47071.0</v>
       </c>
       <c r="L219" s="3"/>
       <c r="M219" s="4"/>
       <c r="N219" s="4"/>
       <c r="O219" s="3">
         <v>101.0</v>
       </c>
       <c r="P219" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q219" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="220" spans="1:17">
       <c r="A220" s="1">
         <v>4</v>
       </c>
       <c r="B220" t="s">
         <v>470</v>
       </c>
-      <c r="C220"/>
       <c r="D220" t="s">
         <v>469</v>
       </c>
       <c r="E220" t="s">
         <v>258</v>
       </c>
       <c r="F220" t="s">
         <v>76</v>
       </c>
       <c r="G220" t="s">
         <v>259</v>
       </c>
       <c r="H220" t="s">
         <v>78</v>
       </c>
       <c r="I220" s="3">
-        <v>142.6</v>
+        <v>142.59999999999999</v>
       </c>
       <c r="J220" s="4">
         <v>45839.0</v>
       </c>
       <c r="K220" s="4">
         <v>47071.0</v>
       </c>
       <c r="L220" s="3"/>
       <c r="M220" s="4"/>
       <c r="N220" s="4"/>
       <c r="O220" s="3">
         <v>101.0</v>
       </c>
       <c r="P220" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q220" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="221" spans="1:17">
       <c r="A221" s="1">
         <v>4</v>
       </c>
       <c r="B221" t="s">
         <v>471</v>
       </c>
-      <c r="C221"/>
       <c r="D221" t="s">
         <v>472</v>
       </c>
       <c r="E221" t="s">
         <v>473</v>
       </c>
       <c r="F221" t="s">
         <v>46</v>
       </c>
       <c r="G221" t="s">
         <v>275</v>
       </c>
       <c r="H221" t="s">
         <v>48</v>
       </c>
       <c r="I221" s="3">
         <v>180.0</v>
       </c>
       <c r="J221" s="4">
         <v>45574.0</v>
       </c>
       <c r="K221" s="4">
         <v>46861.0</v>
       </c>
       <c r="L221" s="3">
         <v>85.0</v>
       </c>
       <c r="M221" s="4">
         <v>45574.0</v>
       </c>
       <c r="N221" s="4">
         <v>46861.0</v>
       </c>
       <c r="O221" s="3">
         <v>38.0</v>
       </c>
       <c r="P221" s="4">
         <v>45035.0</v>
       </c>
       <c r="Q221" s="4">
         <v>46861.0</v>
       </c>
     </row>
     <row r="222" spans="1:17">
       <c r="A222" s="1">
         <v>5</v>
       </c>
       <c r="B222" t="s">
         <v>474</v>
       </c>
-      <c r="C222"/>
       <c r="D222" t="s">
         <v>472</v>
       </c>
       <c r="E222" t="s">
         <v>473</v>
       </c>
       <c r="F222" t="s">
         <v>46</v>
       </c>
       <c r="G222" t="s">
         <v>275</v>
       </c>
       <c r="H222" t="s">
         <v>48</v>
       </c>
       <c r="I222" s="3">
         <v>180.0</v>
       </c>
       <c r="J222" s="4">
         <v>45574.0</v>
       </c>
       <c r="K222" s="4">
         <v>46861.0</v>
       </c>
       <c r="L222" s="3">
         <v>85.0</v>
       </c>
       <c r="M222" s="4">
         <v>45574.0</v>
       </c>
       <c r="N222" s="4">
         <v>46861.0</v>
       </c>
       <c r="O222" s="3">
         <v>38.0</v>
       </c>
       <c r="P222" s="4">
         <v>45035.0</v>
       </c>
       <c r="Q222" s="4">
         <v>46861.0</v>
       </c>
     </row>
     <row r="223" spans="1:17">
       <c r="A223" s="1">
         <v>4</v>
       </c>
       <c r="B223" t="s">
         <v>475</v>
       </c>
-      <c r="C223"/>
       <c r="D223" t="s">
         <v>286</v>
       </c>
       <c r="E223" t="s">
         <v>116</v>
       </c>
       <c r="F223" t="s">
         <v>40</v>
       </c>
       <c r="G223" t="s">
         <v>117</v>
       </c>
       <c r="H223" t="s">
         <v>42</v>
       </c>
       <c r="I223" s="3">
         <v>35.5</v>
       </c>
       <c r="J223" s="4">
         <v>45839.0</v>
       </c>
       <c r="K223" s="4">
         <v>47440.0</v>
       </c>
       <c r="L223" s="3"/>
       <c r="M223" s="4"/>
       <c r="N223" s="4"/>
       <c r="O223" s="3"/>
       <c r="P223" s="4"/>
       <c r="Q223" s="4"/>
     </row>
     <row r="224" spans="1:17">
       <c r="A224" s="1">
         <v>3</v>
       </c>
       <c r="B224" t="s">
         <v>476</v>
       </c>
-      <c r="C224"/>
       <c r="D224" t="s">
         <v>286</v>
       </c>
       <c r="E224" t="s">
         <v>116</v>
       </c>
       <c r="F224" t="s">
         <v>40</v>
       </c>
       <c r="G224" t="s">
         <v>117</v>
       </c>
       <c r="H224" t="s">
         <v>42</v>
       </c>
       <c r="I224" s="3">
         <v>35.5</v>
       </c>
       <c r="J224" s="4">
         <v>45839.0</v>
       </c>
       <c r="K224" s="4">
         <v>47440.0</v>
       </c>
       <c r="L224" s="3"/>
       <c r="M224" s="4"/>
       <c r="N224" s="4"/>
       <c r="O224" s="3"/>
       <c r="P224" s="4"/>
       <c r="Q224" s="4"/>
     </row>
     <row r="225" spans="1:17">
       <c r="A225" s="1">
         <v>4</v>
       </c>
       <c r="B225" t="s">
         <v>477</v>
       </c>
-      <c r="C225"/>
       <c r="D225" t="s">
         <v>478</v>
       </c>
       <c r="E225" t="s">
         <v>107</v>
       </c>
       <c r="F225" t="s">
         <v>70</v>
       </c>
       <c r="G225" t="s">
         <v>108</v>
       </c>
       <c r="H225" t="s">
         <v>72</v>
       </c>
       <c r="I225" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J225" s="4">
         <v>45839.0</v>
       </c>
       <c r="K225" s="4">
         <v>47153.0</v>
       </c>
       <c r="L225" s="3"/>
       <c r="M225" s="4"/>
       <c r="N225" s="4"/>
       <c r="O225" s="3">
         <v>100.0</v>
       </c>
       <c r="P225" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q225" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="226" spans="1:17">
       <c r="A226" s="1">
         <v>4</v>
       </c>
       <c r="B226" t="s">
         <v>479</v>
       </c>
-      <c r="C226"/>
       <c r="D226" t="s">
         <v>478</v>
       </c>
       <c r="E226" t="s">
         <v>107</v>
       </c>
       <c r="F226" t="s">
         <v>70</v>
       </c>
       <c r="G226" t="s">
         <v>108</v>
       </c>
       <c r="H226" t="s">
         <v>72</v>
       </c>
       <c r="I226" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J226" s="4">
         <v>45839.0</v>
       </c>
       <c r="K226" s="4">
         <v>47153.0</v>
       </c>
       <c r="L226" s="3"/>
       <c r="M226" s="4"/>
       <c r="N226" s="4"/>
       <c r="O226" s="3">
         <v>100.0</v>
       </c>
       <c r="P226" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q226" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="227" spans="1:17">
       <c r="A227" s="1">
         <v>4</v>
       </c>
       <c r="B227" t="s">
         <v>480</v>
       </c>
-      <c r="C227"/>
       <c r="D227" t="s">
         <v>478</v>
       </c>
       <c r="E227" t="s">
         <v>107</v>
       </c>
       <c r="F227" t="s">
         <v>70</v>
       </c>
       <c r="G227" t="s">
         <v>108</v>
       </c>
       <c r="H227" t="s">
         <v>72</v>
       </c>
       <c r="I227" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J227" s="4">
         <v>45839.0</v>
       </c>
       <c r="K227" s="4">
         <v>47153.0</v>
       </c>
       <c r="L227" s="3"/>
       <c r="M227" s="4"/>
       <c r="N227" s="4"/>
       <c r="O227" s="3">
         <v>100.0</v>
       </c>
       <c r="P227" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q227" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="228" spans="1:17">
       <c r="A228" s="1">
         <v>6</v>
       </c>
       <c r="B228" t="s">
         <v>481</v>
       </c>
-      <c r="C228"/>
       <c r="D228" t="s">
         <v>482</v>
       </c>
       <c r="E228" t="s">
         <v>170</v>
       </c>
       <c r="F228" t="s">
         <v>76</v>
       </c>
       <c r="G228" t="s">
         <v>259</v>
       </c>
       <c r="H228" t="s">
         <v>78</v>
       </c>
       <c r="I228" s="3">
         <v>189.72</v>
       </c>
       <c r="J228" s="4">
         <v>45839.0</v>
       </c>
       <c r="K228" s="4">
         <v>47071.0</v>
       </c>
       <c r="L228" s="3"/>
       <c r="M228" s="4"/>
       <c r="N228" s="4"/>
       <c r="O228" s="3"/>
       <c r="P228" s="4"/>
       <c r="Q228" s="4"/>
     </row>
     <row r="229" spans="1:17">
       <c r="A229" s="1">
         <v>7</v>
       </c>
       <c r="B229" t="s">
         <v>483</v>
       </c>
-      <c r="C229"/>
       <c r="D229" t="s">
         <v>482</v>
       </c>
       <c r="E229" t="s">
         <v>170</v>
       </c>
       <c r="F229" t="s">
         <v>76</v>
       </c>
       <c r="G229" t="s">
         <v>259</v>
       </c>
       <c r="H229" t="s">
         <v>78</v>
       </c>
       <c r="I229" s="3">
         <v>189.72</v>
       </c>
       <c r="J229" s="4">
         <v>45839.0</v>
       </c>
       <c r="K229" s="4">
         <v>47071.0</v>
       </c>
       <c r="L229" s="3"/>
       <c r="M229" s="4"/>
       <c r="N229" s="4"/>
       <c r="O229" s="3"/>
       <c r="P229" s="4"/>
       <c r="Q229" s="4"/>
     </row>
     <row r="230" spans="1:17">
       <c r="A230" s="1">
         <v>5</v>
       </c>
       <c r="B230" t="s">
         <v>484</v>
       </c>
-      <c r="C230"/>
       <c r="D230" t="s">
         <v>485</v>
       </c>
       <c r="E230" t="s">
         <v>258</v>
       </c>
       <c r="F230" t="s">
         <v>76</v>
       </c>
       <c r="G230" t="s">
         <v>259</v>
       </c>
       <c r="H230" t="s">
         <v>78</v>
       </c>
       <c r="I230" s="3">
-        <v>142.6</v>
+        <v>142.59999999999999</v>
       </c>
       <c r="J230" s="4">
         <v>45839.0</v>
       </c>
       <c r="K230" s="4">
         <v>47071.0</v>
       </c>
       <c r="L230" s="3"/>
       <c r="M230" s="4"/>
       <c r="N230" s="4"/>
       <c r="O230" s="3">
         <v>101.0</v>
       </c>
       <c r="P230" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q230" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="231" spans="1:17">
       <c r="A231" s="1">
         <v>6</v>
       </c>
       <c r="B231" t="s">
         <v>486</v>
       </c>
-      <c r="C231"/>
       <c r="D231" t="s">
         <v>485</v>
       </c>
       <c r="E231" t="s">
         <v>258</v>
       </c>
       <c r="F231" t="s">
         <v>76</v>
       </c>
       <c r="G231" t="s">
         <v>259</v>
       </c>
       <c r="H231" t="s">
         <v>78</v>
       </c>
       <c r="I231" s="3">
         <v>189.72</v>
       </c>
       <c r="J231" s="4">
         <v>45839.0</v>
       </c>
       <c r="K231" s="4">
         <v>47071.0</v>
       </c>
       <c r="L231" s="3"/>
       <c r="M231" s="4"/>
       <c r="N231" s="4"/>
       <c r="O231" s="3"/>
       <c r="P231" s="4"/>
       <c r="Q231" s="4"/>
     </row>
     <row r="232" spans="1:17">
       <c r="A232" s="1">
         <v>7</v>
       </c>
       <c r="B232" t="s">
         <v>487</v>
       </c>
-      <c r="C232"/>
       <c r="D232" t="s">
         <v>488</v>
       </c>
       <c r="E232" t="s">
         <v>489</v>
       </c>
       <c r="F232" t="s">
         <v>98</v>
       </c>
       <c r="G232" t="s">
         <v>490</v>
       </c>
       <c r="H232" t="s">
         <v>100</v>
       </c>
       <c r="I232" s="3">
         <v>125.0</v>
       </c>
       <c r="J232" s="4">
         <v>45258.0</v>
       </c>
       <c r="K232" s="4">
         <v>47084.0</v>
       </c>
       <c r="L232" s="3">
         <v>90.0</v>
       </c>
       <c r="M232" s="4">
         <v>45258.0</v>
       </c>
       <c r="N232" s="4">
         <v>47084.0</v>
       </c>
       <c r="O232" s="3"/>
       <c r="P232" s="4"/>
       <c r="Q232" s="4"/>
     </row>
     <row r="233" spans="1:17">
       <c r="A233" s="1">
         <v>8</v>
       </c>
       <c r="B233" t="s">
         <v>491</v>
       </c>
-      <c r="C233"/>
       <c r="D233" t="s">
         <v>488</v>
       </c>
       <c r="E233" t="s">
         <v>489</v>
       </c>
       <c r="F233" t="s">
         <v>98</v>
       </c>
       <c r="G233" t="s">
         <v>490</v>
       </c>
       <c r="H233" t="s">
         <v>100</v>
       </c>
       <c r="I233" s="3">
         <v>135.0</v>
       </c>
       <c r="J233" s="4">
         <v>45258.0</v>
       </c>
       <c r="K233" s="4">
         <v>47084.0</v>
       </c>
       <c r="L233" s="3">
         <v>135.0</v>
       </c>
       <c r="M233" s="4">
         <v>45258.0</v>
       </c>
       <c r="N233" s="4">
         <v>47084.0</v>
       </c>
       <c r="O233" s="3"/>
       <c r="P233" s="4"/>
       <c r="Q233" s="4"/>
     </row>
     <row r="234" spans="1:17">
       <c r="A234" s="1">
         <v>4</v>
       </c>
       <c r="B234" t="s">
         <v>492</v>
       </c>
-      <c r="C234"/>
       <c r="D234" t="s">
         <v>493</v>
       </c>
       <c r="E234" t="s">
         <v>494</v>
       </c>
       <c r="F234" t="s">
         <v>16</v>
       </c>
       <c r="G234" t="s">
         <v>271</v>
       </c>
       <c r="H234" t="s">
         <v>18</v>
       </c>
       <c r="I234" s="3"/>
       <c r="J234" s="4"/>
       <c r="K234" s="4"/>
       <c r="L234" s="3"/>
       <c r="M234" s="4"/>
       <c r="N234" s="4"/>
       <c r="O234" s="3">
         <v>120.0</v>
       </c>
       <c r="P234" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q234" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="235" spans="1:17">
       <c r="A235" s="1">
         <v>4</v>
       </c>
       <c r="B235" t="s">
         <v>495</v>
       </c>
-      <c r="C235"/>
       <c r="D235" t="s">
         <v>493</v>
       </c>
       <c r="E235" t="s">
         <v>494</v>
       </c>
       <c r="F235" t="s">
         <v>16</v>
       </c>
       <c r="G235" t="s">
         <v>271</v>
       </c>
       <c r="H235" t="s">
         <v>18</v>
       </c>
       <c r="I235" s="3">
-        <v>173.6</v>
+        <v>173.59999999999999</v>
       </c>
       <c r="J235" s="4">
         <v>45972.0</v>
       </c>
       <c r="K235" s="4">
         <v>46692.0</v>
       </c>
       <c r="L235" s="3"/>
       <c r="M235" s="4"/>
       <c r="N235" s="4"/>
       <c r="O235" s="3">
         <v>120.0</v>
       </c>
       <c r="P235" s="4">
         <v>45972.0</v>
       </c>
       <c r="Q235" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="236" spans="1:17">
       <c r="A236" s="1">
         <v>4</v>
       </c>
       <c r="B236" t="s">
         <v>496</v>
       </c>
-      <c r="C236"/>
       <c r="D236" t="s">
         <v>497</v>
       </c>
       <c r="E236" t="s">
         <v>270</v>
       </c>
       <c r="F236" t="s">
         <v>16</v>
       </c>
       <c r="G236" t="s">
         <v>271</v>
       </c>
       <c r="H236" t="s">
         <v>18</v>
       </c>
       <c r="I236" s="3">
         <v>178.56</v>
       </c>
       <c r="J236" s="4">
         <v>45839.0</v>
       </c>
       <c r="K236" s="4">
         <v>46692.0</v>
       </c>
       <c r="L236" s="3"/>
       <c r="M236" s="4"/>
       <c r="N236" s="4"/>
       <c r="O236" s="3">
         <v>120.0</v>
       </c>
       <c r="P236" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q236" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="237" spans="1:17">
       <c r="A237" s="1">
         <v>5</v>
       </c>
       <c r="B237" t="s">
         <v>498</v>
       </c>
-      <c r="C237"/>
       <c r="D237" t="s">
         <v>497</v>
       </c>
       <c r="E237" t="s">
         <v>270</v>
       </c>
       <c r="F237" t="s">
         <v>16</v>
       </c>
       <c r="G237" t="s">
         <v>271</v>
       </c>
       <c r="H237" t="s">
         <v>18</v>
       </c>
       <c r="I237" s="3">
-        <v>179.8</v>
+        <v>179.80000000000001</v>
       </c>
       <c r="J237" s="4">
         <v>45839.0</v>
       </c>
       <c r="K237" s="4">
         <v>46692.0</v>
       </c>
       <c r="L237" s="3"/>
       <c r="M237" s="4"/>
       <c r="N237" s="4"/>
       <c r="O237" s="3">
         <v>120.0</v>
       </c>
       <c r="P237" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q237" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="238" spans="1:17">
       <c r="A238" s="1">
         <v>3</v>
       </c>
       <c r="B238" t="s">
         <v>499</v>
       </c>
-      <c r="C238"/>
       <c r="D238" t="s">
         <v>497</v>
       </c>
       <c r="E238" t="s">
         <v>270</v>
       </c>
       <c r="F238" t="s">
         <v>16</v>
       </c>
       <c r="G238" t="s">
         <v>271</v>
       </c>
       <c r="H238" t="s">
         <v>18</v>
       </c>
       <c r="I238" s="3">
         <v>178.56</v>
       </c>
       <c r="J238" s="4">
         <v>45839.0</v>
       </c>
       <c r="K238" s="4">
         <v>46692.0</v>
       </c>
       <c r="L238" s="3"/>
       <c r="M238" s="4"/>
       <c r="N238" s="4"/>
       <c r="O238" s="3">
         <v>120.0</v>
       </c>
       <c r="P238" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q238" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="239" spans="1:17">
       <c r="A239" s="1">
         <v>5</v>
       </c>
       <c r="B239" t="s">
         <v>500</v>
       </c>
-      <c r="C239"/>
       <c r="D239" t="s">
         <v>501</v>
       </c>
       <c r="E239" t="s">
         <v>494</v>
       </c>
       <c r="F239" t="s">
         <v>16</v>
       </c>
       <c r="G239" t="s">
         <v>502</v>
       </c>
       <c r="H239" t="s">
         <v>18</v>
       </c>
       <c r="I239" s="3">
         <v>125.0</v>
       </c>
       <c r="J239" s="4">
         <v>45610.0</v>
       </c>
       <c r="K239" s="4">
         <v>47435.0</v>
       </c>
       <c r="L239" s="3">
         <v>54.0</v>
       </c>
       <c r="M239" s="4">
         <v>45610.0</v>
       </c>
       <c r="N239" s="4">
         <v>47435.0</v>
       </c>
       <c r="O239" s="3"/>
       <c r="P239" s="4"/>
       <c r="Q239" s="4"/>
     </row>
     <row r="240" spans="1:17">
       <c r="A240" s="1">
         <v>7</v>
       </c>
       <c r="B240" t="s">
         <v>503</v>
       </c>
-      <c r="C240"/>
       <c r="D240" t="s">
         <v>504</v>
       </c>
       <c r="E240" t="s">
         <v>371</v>
       </c>
       <c r="F240" t="s">
         <v>98</v>
       </c>
       <c r="G240" t="s">
         <v>505</v>
       </c>
       <c r="H240" t="s">
         <v>100</v>
       </c>
       <c r="I240" s="3">
         <v>202.0</v>
       </c>
       <c r="J240" s="4">
         <v>45788.0</v>
       </c>
       <c r="K240" s="4">
         <v>47613.0</v>
       </c>
       <c r="L240" s="3">
         <v>83.0</v>
       </c>
       <c r="M240" s="4">
         <v>45788.0</v>
       </c>
       <c r="N240" s="4">
         <v>47613.0</v>
       </c>
       <c r="O240" s="3"/>
       <c r="P240" s="4"/>
       <c r="Q240" s="4"/>
     </row>
     <row r="241" spans="1:17">
       <c r="A241" s="1">
         <v>3</v>
       </c>
       <c r="B241" t="s">
         <v>506</v>
       </c>
-      <c r="C241"/>
       <c r="D241" t="s">
         <v>507</v>
       </c>
       <c r="E241" t="s">
         <v>33</v>
       </c>
       <c r="F241" t="s">
         <v>34</v>
       </c>
       <c r="G241" t="s">
         <v>508</v>
       </c>
       <c r="H241" t="s">
         <v>36</v>
       </c>
       <c r="I241" s="3">
         <v>55.0</v>
       </c>
       <c r="J241" s="4">
         <v>45984.0</v>
       </c>
       <c r="K241" s="4">
         <v>47809.0</v>
       </c>
       <c r="L241" s="3">
         <v>55.0</v>
       </c>
       <c r="M241" s="4">
         <v>45984.0</v>
       </c>
       <c r="N241" s="4">
         <v>47809.0</v>
       </c>
       <c r="O241" s="3"/>
       <c r="P241" s="4"/>
       <c r="Q241" s="4"/>
     </row>
     <row r="242" spans="1:17">
       <c r="A242" s="1">
         <v>5</v>
       </c>
       <c r="B242" t="s">
         <v>509</v>
       </c>
-      <c r="C242"/>
       <c r="D242" t="s">
         <v>507</v>
       </c>
       <c r="E242" t="s">
         <v>33</v>
       </c>
       <c r="F242" t="s">
         <v>34</v>
       </c>
       <c r="G242" t="s">
         <v>508</v>
       </c>
       <c r="H242" t="s">
         <v>36</v>
       </c>
       <c r="I242" s="3">
         <v>55.0</v>
       </c>
       <c r="J242" s="4">
         <v>45985.0</v>
       </c>
       <c r="K242" s="4">
         <v>47810.0</v>
       </c>
       <c r="L242" s="3">
         <v>55.0</v>
       </c>
       <c r="M242" s="4">
         <v>45985.0</v>
       </c>
       <c r="N242" s="4">
         <v>47810.0</v>
       </c>
       <c r="O242" s="3"/>
       <c r="P242" s="4"/>
       <c r="Q242" s="4"/>
     </row>
     <row r="243" spans="1:17">
       <c r="A243" s="1">
         <v>6</v>
       </c>
       <c r="B243" t="s">
         <v>510</v>
       </c>
-      <c r="C243"/>
       <c r="D243" t="s">
         <v>511</v>
       </c>
       <c r="E243" t="s">
         <v>512</v>
       </c>
       <c r="F243" t="s">
         <v>98</v>
       </c>
       <c r="G243" t="s">
         <v>513</v>
       </c>
       <c r="H243" t="s">
         <v>100</v>
       </c>
       <c r="I243" s="3">
         <v>155.0</v>
       </c>
       <c r="J243" s="4">
         <v>45623.0</v>
       </c>
       <c r="K243" s="4">
         <v>47448.0</v>
       </c>
       <c r="L243" s="3">
         <v>88.0</v>
       </c>
       <c r="M243" s="4">
         <v>45623.0</v>
       </c>
       <c r="N243" s="4">
         <v>47448.0</v>
       </c>
       <c r="O243" s="3"/>
       <c r="P243" s="4"/>
       <c r="Q243" s="4"/>
     </row>
     <row r="244" spans="1:17">
       <c r="A244" s="1">
         <v>5</v>
       </c>
       <c r="B244" t="s">
         <v>514</v>
       </c>
-      <c r="C244"/>
       <c r="D244" t="s">
         <v>515</v>
       </c>
       <c r="E244" t="s">
         <v>244</v>
       </c>
       <c r="F244" t="s">
         <v>91</v>
       </c>
       <c r="G244" t="s">
         <v>245</v>
       </c>
       <c r="H244" t="s">
         <v>93</v>
       </c>
       <c r="I244" s="3">
         <v>297.0</v>
       </c>
       <c r="J244" s="4">
         <v>45978.0</v>
       </c>
       <c r="K244" s="4">
         <v>47803.0</v>
       </c>
       <c r="L244" s="3">
         <v>117.0</v>
       </c>
       <c r="M244" s="4">
         <v>45978.0</v>
       </c>
       <c r="N244" s="4">
         <v>47803.0</v>
       </c>
       <c r="O244" s="3"/>
       <c r="P244" s="4"/>
       <c r="Q244" s="4"/>
     </row>
     <row r="245" spans="1:17">
       <c r="A245" s="1">
         <v>6</v>
       </c>
       <c r="B245" t="s">
         <v>516</v>
       </c>
-      <c r="C245"/>
       <c r="D245" t="s">
         <v>515</v>
       </c>
       <c r="E245" t="s">
         <v>244</v>
       </c>
       <c r="F245" t="s">
         <v>91</v>
       </c>
       <c r="G245" t="s">
         <v>245</v>
       </c>
       <c r="H245" t="s">
         <v>93</v>
       </c>
       <c r="I245" s="3">
         <v>297.0</v>
       </c>
       <c r="J245" s="4">
         <v>45978.0</v>
       </c>
       <c r="K245" s="4">
         <v>47803.0</v>
       </c>
       <c r="L245" s="3">
         <v>117.0</v>
       </c>
       <c r="M245" s="4">
         <v>45978.0</v>
       </c>
       <c r="N245" s="4">
         <v>47803.0</v>
       </c>
       <c r="O245" s="3"/>
       <c r="P245" s="4"/>
       <c r="Q245" s="4"/>
     </row>
     <row r="246" spans="1:17">
       <c r="A246" s="1">
         <v>7</v>
       </c>
       <c r="B246" t="s">
         <v>517</v>
       </c>
-      <c r="C246"/>
       <c r="D246" t="s">
         <v>515</v>
       </c>
       <c r="E246" t="s">
         <v>244</v>
       </c>
       <c r="F246" t="s">
         <v>91</v>
       </c>
       <c r="G246" t="s">
         <v>245</v>
       </c>
       <c r="H246" t="s">
         <v>93</v>
       </c>
       <c r="I246" s="3">
         <v>297.0</v>
       </c>
       <c r="J246" s="4">
         <v>45978.0</v>
       </c>
       <c r="K246" s="4">
         <v>47803.0</v>
       </c>
       <c r="L246" s="3">
         <v>117.0</v>
       </c>
       <c r="M246" s="4">
         <v>45978.0</v>
       </c>
       <c r="N246" s="4">
         <v>47803.0</v>
       </c>
       <c r="O246" s="3"/>
       <c r="P246" s="4"/>
       <c r="Q246" s="4"/>
     </row>
     <row r="247" spans="1:17">
       <c r="A247" s="1">
         <v>4</v>
       </c>
       <c r="B247" t="s">
         <v>518</v>
       </c>
-      <c r="C247"/>
       <c r="D247" t="s">
         <v>519</v>
       </c>
       <c r="E247" t="s">
         <v>429</v>
       </c>
       <c r="F247" t="s">
         <v>91</v>
       </c>
       <c r="G247" t="s">
         <v>92</v>
       </c>
       <c r="H247" t="s">
         <v>93</v>
       </c>
       <c r="I247" s="3">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="J247" s="4">
         <v>45839.0</v>
       </c>
       <c r="K247" s="4">
         <v>47055.0</v>
       </c>
       <c r="L247" s="3">
         <v>64.5</v>
       </c>
       <c r="M247" s="4">
         <v>45839.0</v>
       </c>
       <c r="N247" s="4">
         <v>47055.0</v>
       </c>
       <c r="O247" s="3"/>
       <c r="P247" s="4"/>
       <c r="Q247" s="4"/>
     </row>
     <row r="248" spans="1:17">
       <c r="A248" s="1">
         <v>4</v>
       </c>
       <c r="B248" t="s">
         <v>520</v>
       </c>
-      <c r="C248"/>
       <c r="D248" t="s">
         <v>519</v>
       </c>
       <c r="E248" t="s">
         <v>429</v>
       </c>
       <c r="F248" t="s">
         <v>91</v>
       </c>
       <c r="G248" t="s">
         <v>92</v>
       </c>
       <c r="H248" t="s">
         <v>93</v>
       </c>
       <c r="I248" s="3"/>
       <c r="J248" s="4"/>
       <c r="K248" s="4"/>
       <c r="L248" s="3"/>
       <c r="M248" s="4"/>
       <c r="N248" s="4"/>
       <c r="O248" s="3">
         <v>42.0</v>
       </c>
       <c r="P248" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q248" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="249" spans="1:17">
       <c r="A249" s="1">
         <v>4</v>
       </c>
       <c r="B249" t="s">
         <v>521</v>
       </c>
-      <c r="C249"/>
       <c r="D249" t="s">
         <v>243</v>
       </c>
       <c r="E249" t="s">
         <v>244</v>
       </c>
       <c r="F249" t="s">
         <v>91</v>
       </c>
       <c r="G249" t="s">
         <v>245</v>
       </c>
       <c r="H249" t="s">
         <v>93</v>
       </c>
       <c r="I249" s="3">
         <v>297.0</v>
       </c>
       <c r="J249" s="4">
         <v>45978.0</v>
       </c>
       <c r="K249" s="4">
         <v>47803.0</v>
       </c>
       <c r="L249" s="3">
         <v>117.0</v>
       </c>
       <c r="M249" s="4">
         <v>45978.0</v>
       </c>
       <c r="N249" s="4">
         <v>47803.0</v>
       </c>
       <c r="O249" s="3">
         <v>96.0</v>
       </c>
       <c r="P249" s="4">
         <v>45978.0</v>
       </c>
       <c r="Q249" s="4">
         <v>47803.0</v>
       </c>
     </row>
     <row r="250" spans="1:17">
       <c r="A250" s="1">
         <v>2</v>
       </c>
       <c r="B250" t="s">
         <v>522</v>
       </c>
-      <c r="C250"/>
       <c r="D250" t="s">
         <v>523</v>
       </c>
       <c r="E250" t="s">
         <v>15</v>
       </c>
       <c r="F250" t="s">
         <v>16</v>
       </c>
       <c r="G250" t="s">
         <v>524</v>
       </c>
       <c r="H250" t="s">
         <v>18</v>
       </c>
       <c r="I250" s="3">
-        <v>378.0</v>
+        <v>390.0</v>
       </c>
       <c r="J250" s="4">
-        <v>45027.0</v>
+        <v>46327.0</v>
       </c>
       <c r="K250" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="L250" s="3"/>
       <c r="M250" s="4"/>
       <c r="N250" s="4"/>
       <c r="O250" s="3">
         <v>120.0</v>
       </c>
       <c r="P250" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="Q250" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
     </row>
     <row r="251" spans="1:17">
       <c r="A251" s="1">
         <v>3</v>
       </c>
       <c r="B251" t="s">
         <v>525</v>
       </c>
-      <c r="C251"/>
       <c r="D251" t="s">
         <v>523</v>
       </c>
       <c r="E251" t="s">
         <v>15</v>
       </c>
       <c r="F251" t="s">
         <v>16</v>
       </c>
       <c r="G251" t="s">
         <v>524</v>
       </c>
       <c r="H251" t="s">
         <v>18</v>
       </c>
       <c r="I251" s="3">
-        <v>378.0</v>
+        <v>390.0</v>
       </c>
       <c r="J251" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="K251" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="L251" s="3"/>
       <c r="M251" s="4"/>
       <c r="N251" s="4"/>
       <c r="O251" s="3">
         <v>120.0</v>
       </c>
       <c r="P251" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="Q251" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
     </row>
     <row r="252" spans="1:17">
       <c r="A252" s="1">
         <v>4</v>
       </c>
       <c r="B252" t="s">
         <v>526</v>
       </c>
-      <c r="C252"/>
       <c r="D252" t="s">
         <v>523</v>
       </c>
       <c r="E252" t="s">
         <v>15</v>
       </c>
       <c r="F252" t="s">
         <v>16</v>
       </c>
       <c r="G252" t="s">
         <v>524</v>
       </c>
       <c r="H252" t="s">
         <v>18</v>
       </c>
       <c r="I252" s="3">
-        <v>378.0</v>
+        <v>390.0</v>
       </c>
       <c r="J252" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="K252" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="L252" s="3">
-        <v>220.0</v>
+        <v>230.0</v>
       </c>
       <c r="M252" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="N252" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="O252" s="3">
         <v>120.0</v>
       </c>
       <c r="P252" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="Q252" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
     </row>
     <row r="253" spans="1:17">
       <c r="A253" s="1">
         <v>5</v>
       </c>
       <c r="B253" t="s">
         <v>527</v>
       </c>
-      <c r="C253"/>
       <c r="D253" t="s">
         <v>523</v>
       </c>
       <c r="E253" t="s">
         <v>15</v>
       </c>
       <c r="F253" t="s">
         <v>16</v>
       </c>
       <c r="G253" t="s">
         <v>524</v>
       </c>
       <c r="H253" t="s">
         <v>18</v>
       </c>
       <c r="I253" s="3">
-        <v>378.0</v>
+        <v>390.0</v>
       </c>
       <c r="J253" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="K253" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="L253" s="3">
-        <v>220.0</v>
+        <v>230.0</v>
       </c>
       <c r="M253" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="N253" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="O253" s="3"/>
       <c r="P253" s="4"/>
       <c r="Q253" s="4"/>
     </row>
     <row r="254" spans="1:17">
       <c r="A254" s="1">
         <v>6</v>
       </c>
       <c r="B254" t="s">
         <v>528</v>
       </c>
-      <c r="C254"/>
       <c r="D254" t="s">
         <v>529</v>
       </c>
       <c r="E254" t="s">
         <v>512</v>
       </c>
       <c r="F254" t="s">
         <v>98</v>
       </c>
       <c r="G254" t="s">
         <v>502</v>
       </c>
       <c r="H254" t="s">
         <v>100</v>
       </c>
       <c r="I254" s="3">
         <v>157.0</v>
       </c>
       <c r="J254" s="4">
         <v>45258.0</v>
       </c>
       <c r="K254" s="4">
         <v>47084.0</v>
       </c>
       <c r="L254" s="3">
         <v>69.0</v>
       </c>
       <c r="M254" s="4">
         <v>45258.0</v>
       </c>
       <c r="N254" s="4">
         <v>47084.0</v>
       </c>
       <c r="O254" s="3"/>
       <c r="P254" s="4"/>
       <c r="Q254" s="4"/>
     </row>
     <row r="255" spans="1:17">
       <c r="A255" s="1">
         <v>5</v>
       </c>
       <c r="B255" t="s">
         <v>530</v>
       </c>
-      <c r="C255"/>
       <c r="D255" t="s">
         <v>529</v>
       </c>
       <c r="E255" t="s">
         <v>512</v>
       </c>
       <c r="F255" t="s">
         <v>98</v>
       </c>
       <c r="G255" t="s">
         <v>502</v>
       </c>
       <c r="H255" t="s">
         <v>100</v>
       </c>
       <c r="I255" s="3">
         <v>157.0</v>
       </c>
       <c r="J255" s="4">
         <v>45258.0</v>
       </c>
       <c r="K255" s="4">
         <v>47084.0</v>
       </c>
       <c r="L255" s="3">
@@ -15200,474 +14982,452 @@
         <v>100</v>
       </c>
       <c r="I256" s="3">
         <v>78.5</v>
       </c>
       <c r="J256" s="4">
         <v>45258.0</v>
       </c>
       <c r="K256" s="4">
         <v>47084.0</v>
       </c>
       <c r="L256" s="3"/>
       <c r="M256" s="4"/>
       <c r="N256" s="4"/>
       <c r="O256" s="3"/>
       <c r="P256" s="4"/>
       <c r="Q256" s="4"/>
     </row>
     <row r="257" spans="1:17">
       <c r="A257" s="1">
         <v>7</v>
       </c>
       <c r="B257" t="s">
         <v>532</v>
       </c>
-      <c r="C257"/>
       <c r="D257" t="s">
         <v>533</v>
       </c>
       <c r="E257" t="s">
         <v>97</v>
       </c>
       <c r="F257" t="s">
         <v>98</v>
       </c>
       <c r="G257" t="s">
         <v>534</v>
       </c>
       <c r="H257" t="s">
         <v>100</v>
       </c>
       <c r="I257" s="3">
         <v>70.0</v>
       </c>
       <c r="J257" s="4">
         <v>45028.0</v>
       </c>
       <c r="K257" s="4">
         <v>46854.0</v>
       </c>
       <c r="L257" s="3">
         <v>48.0</v>
       </c>
       <c r="M257" s="4">
         <v>45028.0</v>
       </c>
       <c r="N257" s="4">
         <v>46854.0</v>
       </c>
       <c r="O257" s="3"/>
       <c r="P257" s="4"/>
       <c r="Q257" s="4"/>
     </row>
     <row r="258" spans="1:17">
       <c r="A258" s="1">
         <v>6</v>
       </c>
       <c r="B258" t="s">
         <v>535</v>
       </c>
-      <c r="C258"/>
       <c r="D258" t="s">
         <v>162</v>
       </c>
       <c r="E258" t="s">
         <v>69</v>
       </c>
       <c r="F258" t="s">
         <v>70</v>
       </c>
       <c r="G258" t="s">
         <v>163</v>
       </c>
       <c r="H258" t="s">
         <v>72</v>
       </c>
       <c r="I258" s="3">
         <v>150.0</v>
       </c>
       <c r="J258" s="4">
         <v>45238.0</v>
       </c>
       <c r="K258" s="4">
         <v>47064.0</v>
       </c>
       <c r="L258" s="3">
         <v>100.0</v>
       </c>
       <c r="M258" s="4">
         <v>45238.0</v>
       </c>
       <c r="N258" s="4">
         <v>47064.0</v>
       </c>
       <c r="O258" s="3"/>
       <c r="P258" s="4"/>
       <c r="Q258" s="4"/>
     </row>
     <row r="259" spans="1:17">
       <c r="A259" s="1">
         <v>4</v>
       </c>
       <c r="B259" t="s">
         <v>536</v>
       </c>
-      <c r="C259"/>
       <c r="D259" t="s">
         <v>537</v>
       </c>
       <c r="E259" t="s">
         <v>107</v>
       </c>
       <c r="F259" t="s">
         <v>70</v>
       </c>
       <c r="G259" t="s">
         <v>108</v>
       </c>
       <c r="H259" t="s">
         <v>72</v>
       </c>
       <c r="I259" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J259" s="4">
         <v>45839.0</v>
       </c>
       <c r="K259" s="4">
         <v>47153.0</v>
       </c>
       <c r="L259" s="3"/>
       <c r="M259" s="4"/>
       <c r="N259" s="4"/>
       <c r="O259" s="3">
         <v>100.0</v>
       </c>
       <c r="P259" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q259" s="4">
         <v>46996.0</v>
       </c>
     </row>
     <row r="260" spans="1:17">
       <c r="A260" s="1">
         <v>7</v>
       </c>
       <c r="B260" t="s">
         <v>538</v>
       </c>
-      <c r="C260"/>
       <c r="D260" t="s">
         <v>539</v>
       </c>
       <c r="E260" t="s">
         <v>320</v>
       </c>
       <c r="F260" t="s">
         <v>22</v>
       </c>
       <c r="G260" t="s">
         <v>540</v>
       </c>
       <c r="H260" t="s">
         <v>24</v>
       </c>
       <c r="I260" s="3">
         <v>296.0</v>
       </c>
       <c r="J260" s="4">
         <v>45216.0</v>
       </c>
       <c r="K260" s="4">
         <v>47042.0</v>
       </c>
       <c r="L260" s="3">
         <v>194.0</v>
       </c>
       <c r="M260" s="4">
         <v>45216.0</v>
       </c>
       <c r="N260" s="4">
         <v>47042.0</v>
       </c>
       <c r="O260" s="3"/>
       <c r="P260" s="4"/>
       <c r="Q260" s="4"/>
     </row>
     <row r="261" spans="1:17">
       <c r="A261" s="1">
         <v>5</v>
       </c>
       <c r="B261" t="s">
         <v>541</v>
       </c>
-      <c r="C261"/>
       <c r="D261" t="s">
         <v>14</v>
       </c>
       <c r="E261" t="s">
         <v>15</v>
       </c>
       <c r="F261" t="s">
         <v>16</v>
       </c>
       <c r="G261" t="s">
         <v>17</v>
       </c>
       <c r="H261" t="s">
         <v>18</v>
       </c>
       <c r="I261" s="3">
         <v>155.0</v>
       </c>
       <c r="J261" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="K261" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="L261" s="3">
         <v>135.0</v>
       </c>
       <c r="M261" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="N261" s="4">
-        <v>46326.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>48152.0</v>
+      </c>
+      <c r="O261" s="3"/>
+      <c r="P261" s="4"/>
+      <c r="Q261" s="4"/>
     </row>
     <row r="262" spans="1:17">
       <c r="A262" s="1">
         <v>5</v>
       </c>
       <c r="B262" t="s">
         <v>542</v>
       </c>
-      <c r="C262"/>
       <c r="D262" t="s">
         <v>234</v>
       </c>
       <c r="E262" t="s">
         <v>15</v>
       </c>
       <c r="F262" t="s">
         <v>16</v>
       </c>
       <c r="G262" t="s">
         <v>17</v>
       </c>
       <c r="H262" t="s">
         <v>18</v>
       </c>
       <c r="I262" s="3">
         <v>155.0</v>
       </c>
       <c r="J262" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="K262" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="L262" s="3">
         <v>135.0</v>
       </c>
       <c r="M262" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="N262" s="4">
-        <v>46326.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>48152.0</v>
+      </c>
+      <c r="O262" s="3"/>
+      <c r="P262" s="4"/>
+      <c r="Q262" s="4"/>
     </row>
     <row r="263" spans="1:17">
       <c r="A263" s="1">
         <v>6</v>
       </c>
       <c r="B263" t="s">
         <v>543</v>
       </c>
-      <c r="C263"/>
       <c r="D263" t="s">
         <v>250</v>
       </c>
       <c r="E263" t="s">
         <v>53</v>
       </c>
       <c r="F263" t="s">
         <v>22</v>
       </c>
       <c r="G263" t="s">
         <v>251</v>
       </c>
       <c r="H263" t="s">
         <v>24</v>
       </c>
       <c r="I263" s="3">
         <v>206.0</v>
       </c>
       <c r="J263" s="4">
         <v>45343.0</v>
       </c>
       <c r="K263" s="4">
         <v>47169.0</v>
       </c>
       <c r="L263" s="3">
         <v>145.0</v>
       </c>
       <c r="M263" s="4">
         <v>45343.0</v>
       </c>
       <c r="N263" s="4">
         <v>47169.0</v>
       </c>
       <c r="O263" s="3"/>
       <c r="P263" s="4"/>
       <c r="Q263" s="4"/>
     </row>
     <row r="264" spans="1:17">
       <c r="A264" s="1">
         <v>5</v>
       </c>
       <c r="B264" t="s">
         <v>544</v>
       </c>
-      <c r="C264"/>
       <c r="D264" t="s">
         <v>296</v>
       </c>
       <c r="E264" t="s">
         <v>297</v>
       </c>
       <c r="F264" t="s">
         <v>22</v>
       </c>
       <c r="G264" t="s">
         <v>298</v>
       </c>
       <c r="H264" t="s">
         <v>24</v>
       </c>
       <c r="I264" s="3">
         <v>242.0</v>
       </c>
       <c r="J264" s="4">
         <v>44874.0</v>
       </c>
       <c r="K264" s="4">
         <v>46699.0</v>
       </c>
       <c r="L264" s="3">
         <v>130.0</v>
       </c>
       <c r="M264" s="4">
         <v>44874.0</v>
       </c>
       <c r="N264" s="4">
         <v>46699.0</v>
       </c>
       <c r="O264" s="3">
         <v>80.0</v>
       </c>
       <c r="P264" s="4">
         <v>44874.0</v>
       </c>
       <c r="Q264" s="4">
         <v>46699.0</v>
       </c>
     </row>
     <row r="265" spans="1:17">
       <c r="A265" s="1">
         <v>7</v>
       </c>
       <c r="B265" t="s">
         <v>545</v>
       </c>
-      <c r="C265"/>
       <c r="D265" t="s">
         <v>38</v>
       </c>
       <c r="E265" t="s">
         <v>39</v>
       </c>
       <c r="F265" t="s">
         <v>40</v>
       </c>
       <c r="G265" t="s">
         <v>41</v>
       </c>
       <c r="H265" t="s">
         <v>42</v>
       </c>
       <c r="I265" s="3">
         <v>100.0</v>
       </c>
       <c r="J265" s="4">
         <v>45972.0</v>
       </c>
       <c r="K265" s="4">
         <v>47797.0</v>
       </c>
       <c r="L265" s="3">
         <v>100.0</v>
       </c>
       <c r="M265" s="4">
         <v>45972.0</v>
       </c>
       <c r="N265" s="4">
         <v>47797.0</v>
       </c>
       <c r="O265" s="3"/>
       <c r="P265" s="4"/>
       <c r="Q265" s="4"/>
     </row>
     <row r="266" spans="1:17">
       <c r="A266" s="1">
         <v>8</v>
       </c>
       <c r="B266" t="s">
         <v>546</v>
       </c>
-      <c r="C266"/>
       <c r="D266" t="s">
         <v>547</v>
       </c>
       <c r="E266" t="s">
         <v>224</v>
       </c>
       <c r="F266" t="s">
         <v>225</v>
       </c>
       <c r="G266" t="s">
         <v>548</v>
       </c>
       <c r="H266" t="s">
         <v>227</v>
       </c>
       <c r="I266" s="3">
         <v>266.0</v>
       </c>
       <c r="J266" s="4">
         <v>45901.0</v>
       </c>
       <c r="K266" s="4">
         <v>47063.0</v>
       </c>
       <c r="L266" s="3">
@@ -15709,3102 +15469,3028 @@
         <v>227</v>
       </c>
       <c r="I267" s="3">
         <v>20.0</v>
       </c>
       <c r="J267" s="4">
         <v>45237.0</v>
       </c>
       <c r="K267" s="4">
         <v>47063.0</v>
       </c>
       <c r="L267" s="3"/>
       <c r="M267" s="4"/>
       <c r="N267" s="4"/>
       <c r="O267" s="3"/>
       <c r="P267" s="4"/>
       <c r="Q267" s="4"/>
     </row>
     <row r="268" spans="1:17">
       <c r="A268" s="1">
         <v>4</v>
       </c>
       <c r="B268" t="s">
         <v>550</v>
       </c>
-      <c r="C268"/>
       <c r="D268" t="s">
         <v>551</v>
       </c>
       <c r="E268" t="s">
         <v>552</v>
       </c>
       <c r="F268" t="s">
         <v>16</v>
       </c>
       <c r="G268" t="s">
         <v>553</v>
       </c>
       <c r="H268" t="s">
         <v>18</v>
       </c>
       <c r="I268" s="3">
         <v>310.0</v>
       </c>
       <c r="J268" s="4">
         <v>44867.0</v>
       </c>
       <c r="K268" s="4">
         <v>46692.0</v>
       </c>
       <c r="L268" s="3"/>
       <c r="M268" s="4"/>
       <c r="N268" s="4"/>
       <c r="O268" s="3">
         <v>120.0</v>
       </c>
       <c r="P268" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q268" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="269" spans="1:17">
       <c r="A269" s="1">
         <v>5</v>
       </c>
       <c r="B269" t="s">
         <v>554</v>
       </c>
-      <c r="C269"/>
       <c r="D269" t="s">
         <v>551</v>
       </c>
       <c r="E269" t="s">
         <v>552</v>
       </c>
       <c r="F269" t="s">
         <v>16</v>
       </c>
       <c r="G269" t="s">
         <v>553</v>
       </c>
       <c r="H269" t="s">
         <v>18</v>
       </c>
       <c r="I269" s="3">
         <v>410.0</v>
       </c>
       <c r="J269" s="4">
         <v>44867.0</v>
       </c>
       <c r="K269" s="4">
         <v>46692.0</v>
       </c>
       <c r="L269" s="3"/>
       <c r="M269" s="4"/>
       <c r="N269" s="4"/>
       <c r="O269" s="3">
         <v>120.0</v>
       </c>
       <c r="P269" s="4">
         <v>45230.0</v>
       </c>
       <c r="Q269" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="270" spans="1:17">
       <c r="A270" s="1">
         <v>3</v>
       </c>
       <c r="B270" t="s">
         <v>555</v>
       </c>
-      <c r="C270"/>
       <c r="D270" t="s">
         <v>556</v>
       </c>
       <c r="E270" t="s">
         <v>107</v>
       </c>
       <c r="F270" t="s">
         <v>70</v>
       </c>
       <c r="G270" t="s">
         <v>108</v>
       </c>
       <c r="H270" t="s">
         <v>72</v>
       </c>
       <c r="I270" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J270" s="4">
         <v>45839.0</v>
       </c>
       <c r="K270" s="4">
         <v>47153.0</v>
       </c>
       <c r="L270" s="3"/>
       <c r="M270" s="4"/>
       <c r="N270" s="4"/>
       <c r="O270" s="3">
         <v>100.0</v>
       </c>
       <c r="P270" s="4">
         <v>45378.0</v>
       </c>
       <c r="Q270" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="271" spans="1:17">
       <c r="A271" s="1">
         <v>4</v>
       </c>
       <c r="B271" t="s">
         <v>557</v>
       </c>
-      <c r="C271"/>
       <c r="D271" t="s">
         <v>556</v>
       </c>
       <c r="E271" t="s">
         <v>107</v>
       </c>
       <c r="F271" t="s">
         <v>70</v>
       </c>
       <c r="G271" t="s">
         <v>108</v>
       </c>
       <c r="H271" t="s">
         <v>72</v>
       </c>
       <c r="I271" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J271" s="4">
         <v>45839.0</v>
       </c>
       <c r="K271" s="4">
         <v>47153.0</v>
       </c>
       <c r="L271" s="3"/>
       <c r="M271" s="4"/>
       <c r="N271" s="4"/>
       <c r="O271" s="3">
         <v>100.0</v>
       </c>
       <c r="P271" s="4">
         <v>45378.0</v>
       </c>
       <c r="Q271" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="272" spans="1:17">
       <c r="A272" s="1">
         <v>5</v>
       </c>
       <c r="B272" t="s">
         <v>558</v>
       </c>
-      <c r="C272"/>
       <c r="D272" t="s">
         <v>559</v>
       </c>
       <c r="E272" t="s">
         <v>57</v>
       </c>
       <c r="F272" t="s">
         <v>57</v>
       </c>
       <c r="G272" t="s">
         <v>237</v>
       </c>
       <c r="H272" t="s">
         <v>59</v>
       </c>
       <c r="I272" s="3">
-        <v>308.76</v>
+        <v>308.75999999999999</v>
       </c>
       <c r="J272" s="4">
         <v>45839.0</v>
       </c>
       <c r="K272" s="4">
         <v>47168.0</v>
       </c>
       <c r="L272" s="3">
         <v>127.72</v>
       </c>
       <c r="M272" s="4">
         <v>45988.0</v>
       </c>
       <c r="N272" s="4">
         <v>47168.0</v>
       </c>
       <c r="O272" s="3">
         <v>151.0</v>
       </c>
       <c r="P272" s="4">
         <v>45342.0</v>
       </c>
       <c r="Q272" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="273" spans="1:17">
       <c r="A273" s="1">
         <v>2</v>
       </c>
       <c r="B273" t="s">
         <v>560</v>
       </c>
-      <c r="C273"/>
       <c r="D273" t="s">
         <v>561</v>
       </c>
       <c r="E273" t="s">
         <v>57</v>
       </c>
       <c r="F273" t="s">
         <v>57</v>
       </c>
       <c r="G273" t="s">
         <v>237</v>
       </c>
       <c r="H273" t="s">
         <v>59</v>
       </c>
       <c r="I273" s="3">
         <v>158.72</v>
       </c>
       <c r="J273" s="4">
         <v>45839.0</v>
       </c>
       <c r="K273" s="4">
         <v>47168.0</v>
       </c>
       <c r="L273" s="3">
         <v>64.48</v>
       </c>
       <c r="M273" s="4">
         <v>45988.0</v>
       </c>
       <c r="N273" s="4">
         <v>47168.0</v>
       </c>
       <c r="O273" s="3">
         <v>115.0</v>
       </c>
       <c r="P273" s="4">
         <v>45342.0</v>
       </c>
       <c r="Q273" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="274" spans="1:17">
       <c r="A274" s="1">
         <v>4</v>
       </c>
       <c r="B274" t="s">
         <v>562</v>
       </c>
-      <c r="C274"/>
       <c r="D274" t="s">
         <v>563</v>
       </c>
       <c r="E274" t="s">
         <v>57</v>
       </c>
       <c r="F274" t="s">
         <v>57</v>
       </c>
       <c r="G274" t="s">
         <v>237</v>
       </c>
       <c r="H274" t="s">
         <v>59</v>
       </c>
       <c r="I274" s="3">
-        <v>405.48</v>
+        <v>405.48000000000002</v>
       </c>
       <c r="J274" s="4">
         <v>45839.0</v>
       </c>
       <c r="K274" s="4">
         <v>47168.0</v>
       </c>
       <c r="L274" s="3">
         <v>64.48</v>
       </c>
       <c r="M274" s="4">
         <v>45988.0</v>
       </c>
       <c r="N274" s="4">
         <v>47168.0</v>
       </c>
       <c r="O274" s="3">
         <v>151.0</v>
       </c>
       <c r="P274" s="4">
         <v>45838.0</v>
       </c>
       <c r="Q274" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="275" spans="1:17">
       <c r="A275" s="1">
         <v>4</v>
       </c>
       <c r="B275" t="s">
         <v>564</v>
       </c>
-      <c r="C275"/>
       <c r="D275" t="s">
         <v>565</v>
       </c>
       <c r="E275" t="s">
         <v>57</v>
       </c>
       <c r="F275" t="s">
         <v>57</v>
       </c>
       <c r="G275" t="s">
         <v>237</v>
       </c>
       <c r="H275" t="s">
         <v>59</v>
       </c>
       <c r="I275" s="3">
-        <v>234.36</v>
+        <v>234.36000000000001</v>
       </c>
       <c r="J275" s="4">
         <v>45839.0</v>
       </c>
       <c r="K275" s="4">
         <v>47168.0</v>
       </c>
       <c r="L275" s="3">
         <v>64.48</v>
       </c>
       <c r="M275" s="4">
         <v>45988.0</v>
       </c>
       <c r="N275" s="4">
         <v>47168.0</v>
       </c>
       <c r="O275" s="3">
         <v>150.0</v>
       </c>
       <c r="P275" s="4">
         <v>45342.0</v>
       </c>
       <c r="Q275" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="276" spans="1:17">
       <c r="A276" s="1">
         <v>5</v>
       </c>
       <c r="B276" t="s">
         <v>566</v>
       </c>
-      <c r="C276"/>
       <c r="D276" t="s">
         <v>567</v>
       </c>
       <c r="E276" t="s">
         <v>75</v>
       </c>
       <c r="F276" t="s">
         <v>76</v>
       </c>
       <c r="G276" t="s">
         <v>77</v>
       </c>
       <c r="H276" t="s">
         <v>78</v>
       </c>
       <c r="I276" s="3">
-        <v>313.7</v>
+        <v>313.69999999999999</v>
       </c>
       <c r="J276" s="4">
         <v>45839.0</v>
       </c>
       <c r="K276" s="4">
         <v>47071.0</v>
       </c>
       <c r="L276" s="3">
         <v>214.5</v>
       </c>
       <c r="M276" s="4">
         <v>45839.0</v>
       </c>
       <c r="N276" s="4">
         <v>47071.0</v>
       </c>
       <c r="O276" s="3">
         <v>113.0</v>
       </c>
       <c r="P276" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q276" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="277" spans="1:17">
       <c r="A277" s="1">
         <v>6</v>
       </c>
       <c r="B277" t="s">
         <v>568</v>
       </c>
-      <c r="C277"/>
       <c r="D277" t="s">
         <v>569</v>
       </c>
       <c r="E277" t="s">
         <v>224</v>
       </c>
       <c r="F277" t="s">
         <v>225</v>
       </c>
       <c r="G277" t="s">
         <v>570</v>
       </c>
       <c r="H277" t="s">
         <v>227</v>
       </c>
       <c r="I277" s="3">
         <v>153.0</v>
       </c>
       <c r="J277" s="4">
         <v>44524.0</v>
       </c>
       <c r="K277" s="4">
         <v>46349.0</v>
       </c>
       <c r="L277" s="3">
         <v>73.0</v>
       </c>
       <c r="M277" s="4">
         <v>44524.0</v>
       </c>
       <c r="N277" s="4">
         <v>46349.0</v>
       </c>
       <c r="O277" s="3"/>
       <c r="P277" s="4"/>
       <c r="Q277" s="4"/>
     </row>
     <row r="278" spans="1:17">
       <c r="A278" s="1">
         <v>4</v>
       </c>
       <c r="B278" t="s">
         <v>571</v>
       </c>
-      <c r="C278"/>
       <c r="D278" t="s">
         <v>567</v>
       </c>
       <c r="E278" t="s">
         <v>75</v>
       </c>
       <c r="F278" t="s">
         <v>76</v>
       </c>
       <c r="G278" t="s">
         <v>77</v>
       </c>
       <c r="H278" t="s">
         <v>78</v>
       </c>
       <c r="I278" s="3">
-        <v>313.7</v>
+        <v>313.69999999999999</v>
       </c>
       <c r="J278" s="4">
         <v>45839.0</v>
       </c>
       <c r="K278" s="4">
         <v>47071.0</v>
       </c>
       <c r="L278" s="3">
         <v>214.5</v>
       </c>
       <c r="M278" s="4">
         <v>45839.0</v>
       </c>
       <c r="N278" s="4">
         <v>47071.0</v>
       </c>
       <c r="O278" s="3">
         <v>113.0</v>
       </c>
       <c r="P278" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q278" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="279" spans="1:17">
       <c r="A279" s="1">
         <v>6</v>
       </c>
       <c r="B279" t="s">
         <v>572</v>
       </c>
-      <c r="C279"/>
       <c r="D279" t="s">
         <v>573</v>
       </c>
       <c r="E279" t="s">
         <v>574</v>
       </c>
       <c r="F279" t="s">
         <v>98</v>
       </c>
       <c r="G279" t="s">
         <v>575</v>
       </c>
       <c r="H279" t="s">
         <v>100</v>
       </c>
       <c r="I279" s="3">
-        <v>297.0</v>
+        <v>298.0</v>
       </c>
       <c r="J279" s="4">
-        <v>44490.0</v>
+        <v>46316.0</v>
       </c>
       <c r="K279" s="4">
-        <v>46315.0</v>
+        <v>48141.0</v>
       </c>
       <c r="L279" s="3">
-        <v>82.0</v>
+        <v>102.0</v>
       </c>
       <c r="M279" s="4">
-        <v>44490.0</v>
+        <v>46316.0</v>
       </c>
       <c r="N279" s="4">
-        <v>46315.0</v>
+        <v>48141.0</v>
       </c>
       <c r="O279" s="3"/>
       <c r="P279" s="4"/>
       <c r="Q279" s="4"/>
     </row>
     <row r="280" spans="1:17">
       <c r="A280" s="1">
         <v>6</v>
       </c>
       <c r="B280" t="s">
         <v>576</v>
       </c>
-      <c r="C280"/>
       <c r="D280" t="s">
         <v>165</v>
       </c>
       <c r="E280" t="s">
         <v>166</v>
       </c>
       <c r="F280" t="s">
         <v>34</v>
       </c>
       <c r="G280" t="s">
         <v>167</v>
       </c>
       <c r="H280" t="s">
         <v>36</v>
       </c>
       <c r="I280" s="3">
         <v>189.0</v>
       </c>
       <c r="J280" s="4">
         <v>45743.0</v>
       </c>
       <c r="K280" s="4">
         <v>46502.0</v>
       </c>
       <c r="L280" s="3">
         <v>147.0</v>
       </c>
       <c r="M280" s="4">
         <v>45743.0</v>
       </c>
       <c r="N280" s="4">
         <v>46502.0</v>
       </c>
       <c r="O280" s="3"/>
       <c r="P280" s="4"/>
       <c r="Q280" s="4"/>
     </row>
     <row r="281" spans="1:17">
       <c r="A281" s="1">
         <v>5</v>
       </c>
       <c r="B281" t="s">
         <v>577</v>
       </c>
-      <c r="C281"/>
       <c r="D281" t="s">
         <v>165</v>
       </c>
       <c r="E281" t="s">
         <v>166</v>
       </c>
       <c r="F281" t="s">
         <v>34</v>
       </c>
       <c r="G281" t="s">
         <v>167</v>
       </c>
       <c r="H281" t="s">
         <v>36</v>
       </c>
       <c r="I281" s="3">
         <v>144.0</v>
       </c>
       <c r="J281" s="4">
         <v>45743.0</v>
       </c>
       <c r="K281" s="4">
         <v>46502.0</v>
       </c>
       <c r="L281" s="3">
         <v>93.0</v>
       </c>
       <c r="M281" s="4">
         <v>45743.0</v>
       </c>
       <c r="N281" s="4">
         <v>46502.0</v>
       </c>
       <c r="O281" s="3"/>
       <c r="P281" s="4"/>
       <c r="Q281" s="4"/>
     </row>
     <row r="282" spans="1:17">
       <c r="A282" s="1">
         <v>4</v>
       </c>
       <c r="B282" t="s">
         <v>578</v>
       </c>
-      <c r="C282"/>
       <c r="D282" t="s">
         <v>579</v>
       </c>
       <c r="E282" t="s">
         <v>166</v>
       </c>
       <c r="F282" t="s">
         <v>34</v>
       </c>
       <c r="G282" t="s">
         <v>325</v>
       </c>
       <c r="H282" t="s">
         <v>36</v>
       </c>
       <c r="I282" s="3">
-        <v>148.8</v>
+        <v>148.80000000000001</v>
       </c>
       <c r="J282" s="4">
         <v>45985.0</v>
       </c>
       <c r="K282" s="4">
         <v>47810.0</v>
       </c>
       <c r="L282" s="3"/>
       <c r="M282" s="4"/>
       <c r="N282" s="4"/>
       <c r="O282" s="3">
         <v>88.0</v>
       </c>
       <c r="P282" s="4">
         <v>45985.0</v>
       </c>
       <c r="Q282" s="4">
         <v>47810.0</v>
       </c>
     </row>
     <row r="283" spans="1:17">
       <c r="A283" s="1">
         <v>5</v>
       </c>
       <c r="B283" t="s">
         <v>580</v>
       </c>
-      <c r="C283"/>
       <c r="D283" t="s">
         <v>579</v>
       </c>
       <c r="E283" t="s">
         <v>166</v>
       </c>
       <c r="F283" t="s">
         <v>34</v>
       </c>
       <c r="G283" t="s">
         <v>325</v>
       </c>
       <c r="H283" t="s">
         <v>36</v>
       </c>
       <c r="I283" s="3">
-        <v>148.8</v>
+        <v>148.80000000000001</v>
       </c>
       <c r="J283" s="4">
         <v>45985.0</v>
       </c>
       <c r="K283" s="4">
         <v>47810.0</v>
       </c>
       <c r="L283" s="3">
         <v>89.28</v>
       </c>
       <c r="M283" s="4">
         <v>45985.0</v>
       </c>
       <c r="N283" s="4">
         <v>47810.0</v>
       </c>
       <c r="O283" s="3">
         <v>88.0</v>
       </c>
       <c r="P283" s="4">
         <v>45985.0</v>
       </c>
       <c r="Q283" s="4">
         <v>47810.0</v>
       </c>
     </row>
     <row r="284" spans="1:17">
       <c r="A284" s="1">
         <v>4</v>
       </c>
       <c r="B284" t="s">
         <v>581</v>
       </c>
-      <c r="C284"/>
       <c r="D284" t="s">
         <v>582</v>
       </c>
       <c r="E284" t="s">
         <v>333</v>
       </c>
       <c r="F284" t="s">
         <v>40</v>
       </c>
       <c r="G284" t="s">
         <v>334</v>
       </c>
       <c r="H284" t="s">
         <v>42</v>
       </c>
       <c r="I284" s="3">
         <v>97.0</v>
       </c>
       <c r="J284" s="4">
         <v>45392.0</v>
       </c>
       <c r="K284" s="4">
         <v>47217.0</v>
       </c>
       <c r="L284" s="3"/>
       <c r="M284" s="4"/>
       <c r="N284" s="4"/>
       <c r="O284" s="3">
         <v>38.0</v>
       </c>
       <c r="P284" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q284" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="285" spans="1:17">
       <c r="A285" s="1">
         <v>5</v>
       </c>
       <c r="B285" t="s">
         <v>583</v>
       </c>
-      <c r="C285"/>
       <c r="D285" t="s">
         <v>582</v>
       </c>
       <c r="E285" t="s">
         <v>333</v>
       </c>
       <c r="F285" t="s">
         <v>40</v>
       </c>
       <c r="G285" t="s">
         <v>334</v>
       </c>
       <c r="H285" t="s">
         <v>42</v>
       </c>
       <c r="I285" s="3">
         <v>97.0</v>
       </c>
       <c r="J285" s="4">
         <v>45392.0</v>
       </c>
       <c r="K285" s="4">
         <v>47217.0</v>
       </c>
       <c r="L285" s="3"/>
       <c r="M285" s="4"/>
       <c r="N285" s="4"/>
       <c r="O285" s="3">
         <v>38.0</v>
       </c>
       <c r="P285" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q285" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="286" spans="1:17">
       <c r="A286" s="1">
         <v>5</v>
       </c>
       <c r="B286" t="s">
         <v>584</v>
       </c>
-      <c r="C286"/>
       <c r="D286" t="s">
         <v>585</v>
       </c>
       <c r="E286" t="s">
         <v>368</v>
       </c>
       <c r="F286" t="s">
         <v>22</v>
       </c>
       <c r="G286" t="s">
         <v>339</v>
       </c>
       <c r="H286" t="s">
         <v>24</v>
       </c>
       <c r="I286" s="3">
         <v>74.0</v>
       </c>
       <c r="J286" s="4">
         <v>45230.0</v>
       </c>
       <c r="K286" s="4">
         <v>47056.0</v>
       </c>
       <c r="L286" s="3"/>
       <c r="M286" s="4"/>
       <c r="N286" s="4"/>
       <c r="O286" s="3">
         <v>38.0</v>
       </c>
       <c r="P286" s="4">
         <v>45230.0</v>
       </c>
       <c r="Q286" s="4">
         <v>47056.0</v>
       </c>
     </row>
     <row r="287" spans="1:17">
       <c r="A287" s="1">
         <v>5</v>
       </c>
       <c r="B287" t="s">
         <v>586</v>
       </c>
-      <c r="C287"/>
       <c r="D287" t="s">
         <v>367</v>
       </c>
       <c r="E287" t="s">
         <v>368</v>
       </c>
       <c r="F287" t="s">
         <v>22</v>
       </c>
       <c r="G287" t="s">
         <v>339</v>
       </c>
       <c r="H287" t="s">
         <v>24</v>
       </c>
       <c r="I287" s="3">
         <v>74.0</v>
       </c>
       <c r="J287" s="4">
         <v>45230.0</v>
       </c>
       <c r="K287" s="4">
         <v>47056.0</v>
       </c>
       <c r="L287" s="3"/>
       <c r="M287" s="4"/>
       <c r="N287" s="4"/>
       <c r="O287" s="3">
         <v>38.0</v>
       </c>
       <c r="P287" s="4">
         <v>45230.0</v>
       </c>
       <c r="Q287" s="4">
         <v>47056.0</v>
       </c>
     </row>
     <row r="288" spans="1:17">
       <c r="A288" s="1">
         <v>4</v>
       </c>
       <c r="B288" t="s">
         <v>587</v>
       </c>
-      <c r="C288"/>
       <c r="D288" t="s">
         <v>588</v>
       </c>
       <c r="E288" t="s">
         <v>90</v>
       </c>
       <c r="F288" t="s">
         <v>91</v>
       </c>
       <c r="G288" t="s">
         <v>92</v>
       </c>
       <c r="H288" t="s">
         <v>93</v>
       </c>
       <c r="I288" s="3">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="J288" s="4">
         <v>45839.0</v>
       </c>
       <c r="K288" s="4">
         <v>47055.0</v>
       </c>
       <c r="L288" s="3">
         <v>64.5</v>
       </c>
       <c r="M288" s="4">
         <v>45839.0</v>
       </c>
       <c r="N288" s="4">
         <v>47055.0</v>
       </c>
       <c r="O288" s="3"/>
       <c r="P288" s="4"/>
       <c r="Q288" s="4"/>
     </row>
     <row r="289" spans="1:17">
       <c r="A289" s="1">
         <v>4</v>
       </c>
       <c r="B289" t="s">
         <v>589</v>
       </c>
-      <c r="C289"/>
       <c r="D289" t="s">
         <v>588</v>
       </c>
       <c r="E289" t="s">
         <v>90</v>
       </c>
       <c r="F289" t="s">
         <v>91</v>
       </c>
       <c r="G289" t="s">
         <v>92</v>
       </c>
       <c r="H289" t="s">
         <v>93</v>
       </c>
       <c r="I289" s="3"/>
       <c r="J289" s="4"/>
       <c r="K289" s="4"/>
       <c r="L289" s="3"/>
       <c r="M289" s="4"/>
       <c r="N289" s="4"/>
       <c r="O289" s="3">
         <v>42.0</v>
       </c>
       <c r="P289" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q289" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="290" spans="1:17">
       <c r="A290" s="1">
         <v>4</v>
       </c>
       <c r="B290" t="s">
         <v>590</v>
       </c>
-      <c r="C290"/>
       <c r="D290" t="s">
         <v>591</v>
       </c>
       <c r="E290" t="s">
         <v>333</v>
       </c>
       <c r="F290" t="s">
         <v>40</v>
       </c>
       <c r="G290" t="s">
         <v>334</v>
       </c>
       <c r="H290" t="s">
         <v>42</v>
       </c>
       <c r="I290" s="3">
         <v>97.0</v>
       </c>
       <c r="J290" s="4">
         <v>45392.0</v>
       </c>
       <c r="K290" s="4">
         <v>47217.0</v>
       </c>
       <c r="L290" s="3"/>
       <c r="M290" s="4"/>
       <c r="N290" s="4"/>
       <c r="O290" s="3">
         <v>38.0</v>
       </c>
       <c r="P290" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q290" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="291" spans="1:17">
       <c r="A291" s="1">
         <v>5</v>
       </c>
       <c r="B291" t="s">
         <v>592</v>
       </c>
-      <c r="C291"/>
       <c r="D291" t="s">
         <v>591</v>
       </c>
       <c r="E291" t="s">
         <v>333</v>
       </c>
       <c r="F291" t="s">
         <v>40</v>
       </c>
       <c r="G291" t="s">
         <v>334</v>
       </c>
       <c r="H291" t="s">
         <v>42</v>
       </c>
       <c r="I291" s="3">
         <v>97.0</v>
       </c>
       <c r="J291" s="4">
         <v>45392.0</v>
       </c>
       <c r="K291" s="4">
         <v>47217.0</v>
       </c>
       <c r="L291" s="3"/>
       <c r="M291" s="4"/>
       <c r="N291" s="4"/>
       <c r="O291" s="3">
         <v>38.0</v>
       </c>
       <c r="P291" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q291" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="292" spans="1:17">
       <c r="A292" s="1">
         <v>4</v>
       </c>
       <c r="B292" t="s">
         <v>593</v>
       </c>
-      <c r="C292"/>
       <c r="D292" t="s">
         <v>594</v>
       </c>
       <c r="E292" t="s">
         <v>595</v>
       </c>
       <c r="F292" t="s">
         <v>215</v>
       </c>
       <c r="G292" t="s">
         <v>283</v>
       </c>
       <c r="H292" t="s">
         <v>217</v>
       </c>
       <c r="I292" s="3"/>
       <c r="J292" s="4"/>
       <c r="K292" s="4"/>
       <c r="L292" s="3"/>
       <c r="M292" s="4"/>
       <c r="N292" s="4"/>
       <c r="O292" s="3">
         <v>61.0</v>
       </c>
       <c r="P292" s="4">
         <v>44894.0</v>
       </c>
       <c r="Q292" s="4">
         <v>46630.0</v>
       </c>
     </row>
     <row r="293" spans="1:17">
       <c r="A293" s="1">
         <v>4</v>
       </c>
       <c r="B293" t="s">
         <v>596</v>
       </c>
-      <c r="C293"/>
       <c r="D293" t="s">
         <v>594</v>
       </c>
       <c r="E293" t="s">
         <v>595</v>
       </c>
       <c r="F293" t="s">
         <v>215</v>
       </c>
       <c r="G293" t="s">
         <v>283</v>
       </c>
       <c r="H293" t="s">
         <v>217</v>
       </c>
       <c r="I293" s="3">
-        <v>261.64</v>
+        <v>261.63999999999999</v>
       </c>
       <c r="J293" s="4">
         <v>45839.0</v>
       </c>
       <c r="K293" s="4">
         <v>46719.0</v>
       </c>
       <c r="L293" s="3"/>
       <c r="M293" s="4"/>
       <c r="N293" s="4"/>
       <c r="O293" s="3"/>
       <c r="P293" s="4"/>
       <c r="Q293" s="4"/>
     </row>
     <row r="294" spans="1:17">
       <c r="A294" s="1">
         <v>3</v>
       </c>
       <c r="B294" t="s">
         <v>597</v>
       </c>
-      <c r="C294"/>
       <c r="D294" t="s">
         <v>14</v>
       </c>
       <c r="E294" t="s">
         <v>15</v>
       </c>
       <c r="F294" t="s">
         <v>16</v>
       </c>
       <c r="G294" t="s">
         <v>17</v>
       </c>
       <c r="H294" t="s">
         <v>18</v>
       </c>
       <c r="I294" s="3">
         <v>155.0</v>
       </c>
       <c r="J294" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="K294" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="L294" s="3">
         <v>135.0</v>
       </c>
       <c r="M294" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="N294" s="4">
-        <v>46326.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>48152.0</v>
+      </c>
+      <c r="O294" s="3"/>
+      <c r="P294" s="4"/>
+      <c r="Q294" s="4"/>
     </row>
     <row r="295" spans="1:17">
       <c r="A295" s="1">
         <v>5</v>
       </c>
       <c r="B295" t="s">
         <v>598</v>
       </c>
-      <c r="C295"/>
       <c r="D295" t="s">
         <v>599</v>
       </c>
       <c r="E295" t="s">
         <v>445</v>
       </c>
       <c r="F295" t="s">
         <v>63</v>
       </c>
       <c r="G295" t="s">
         <v>600</v>
       </c>
       <c r="H295" t="s">
         <v>65</v>
       </c>
       <c r="I295" s="3">
         <v>134.0</v>
       </c>
       <c r="J295" s="4">
         <v>45422.0</v>
       </c>
       <c r="K295" s="4">
         <v>47247.0</v>
       </c>
       <c r="L295" s="3">
         <v>96.0</v>
       </c>
       <c r="M295" s="4">
         <v>45422.0</v>
       </c>
       <c r="N295" s="4">
         <v>47247.0</v>
       </c>
       <c r="O295" s="3">
         <v>49.0</v>
       </c>
       <c r="P295" s="4">
         <v>45422.0</v>
       </c>
       <c r="Q295" s="4">
         <v>47247.0</v>
       </c>
     </row>
     <row r="296" spans="1:17">
       <c r="A296" s="1">
         <v>4</v>
       </c>
       <c r="B296" t="s">
         <v>601</v>
       </c>
-      <c r="C296"/>
       <c r="D296" t="s">
         <v>38</v>
       </c>
       <c r="E296" t="s">
         <v>39</v>
       </c>
       <c r="F296" t="s">
         <v>40</v>
       </c>
       <c r="G296" t="s">
         <v>41</v>
       </c>
       <c r="H296" t="s">
         <v>42</v>
       </c>
       <c r="I296" s="3">
         <v>70.0</v>
       </c>
       <c r="J296" s="4">
         <v>45972.0</v>
       </c>
       <c r="K296" s="4">
         <v>47797.0</v>
       </c>
       <c r="L296" s="3">
         <v>70.0</v>
       </c>
       <c r="M296" s="4">
         <v>45972.0</v>
       </c>
       <c r="N296" s="4">
         <v>47797.0</v>
       </c>
       <c r="O296" s="3"/>
       <c r="P296" s="4"/>
       <c r="Q296" s="4"/>
     </row>
     <row r="297" spans="1:17">
       <c r="A297" s="1">
         <v>7</v>
       </c>
       <c r="B297" t="s">
         <v>602</v>
       </c>
-      <c r="C297"/>
       <c r="D297" t="s">
         <v>603</v>
       </c>
       <c r="E297" t="s">
         <v>604</v>
       </c>
       <c r="F297" t="s">
         <v>225</v>
       </c>
       <c r="G297" t="s">
         <v>605</v>
       </c>
       <c r="H297" t="s">
         <v>227</v>
       </c>
       <c r="I297" s="3">
         <v>180.0</v>
       </c>
       <c r="J297" s="4">
         <v>45292.0</v>
       </c>
       <c r="K297" s="4">
         <v>46387.0</v>
       </c>
       <c r="L297" s="3">
         <v>157.0</v>
       </c>
       <c r="M297" s="4">
         <v>45292.0</v>
       </c>
       <c r="N297" s="4">
         <v>46387.0</v>
       </c>
       <c r="O297" s="3"/>
       <c r="P297" s="4"/>
       <c r="Q297" s="4"/>
     </row>
     <row r="298" spans="1:17">
       <c r="A298" s="1">
         <v>5</v>
       </c>
       <c r="B298" t="s">
         <v>606</v>
       </c>
-      <c r="C298"/>
       <c r="D298" t="s">
         <v>603</v>
       </c>
       <c r="E298" t="s">
         <v>604</v>
       </c>
       <c r="F298" t="s">
         <v>225</v>
       </c>
       <c r="G298" t="s">
         <v>605</v>
       </c>
       <c r="H298" t="s">
         <v>227</v>
       </c>
       <c r="I298" s="3">
         <v>180.0</v>
       </c>
       <c r="J298" s="4">
         <v>45292.0</v>
       </c>
       <c r="K298" s="4">
         <v>46387.0</v>
       </c>
       <c r="L298" s="3">
         <v>157.0</v>
       </c>
       <c r="M298" s="4">
         <v>45292.0</v>
       </c>
       <c r="N298" s="4">
         <v>46387.0</v>
       </c>
       <c r="O298" s="3"/>
       <c r="P298" s="4"/>
       <c r="Q298" s="4"/>
     </row>
     <row r="299" spans="1:17">
       <c r="A299" s="1">
         <v>6</v>
       </c>
       <c r="B299" t="s">
         <v>607</v>
       </c>
-      <c r="C299"/>
       <c r="D299" t="s">
         <v>603</v>
       </c>
       <c r="E299" t="s">
         <v>604</v>
       </c>
       <c r="F299" t="s">
         <v>225</v>
       </c>
       <c r="G299" t="s">
         <v>605</v>
       </c>
       <c r="H299" t="s">
         <v>227</v>
       </c>
       <c r="I299" s="3">
         <v>180.0</v>
       </c>
       <c r="J299" s="4">
         <v>44562.0</v>
       </c>
       <c r="K299" s="4">
         <v>46387.0</v>
       </c>
       <c r="L299" s="3">
         <v>157.0</v>
       </c>
       <c r="M299" s="4">
         <v>44562.0</v>
       </c>
       <c r="N299" s="4">
         <v>46387.0</v>
       </c>
       <c r="O299" s="3"/>
       <c r="P299" s="4"/>
       <c r="Q299" s="4"/>
     </row>
     <row r="300" spans="1:17">
       <c r="A300" s="1">
         <v>4</v>
       </c>
       <c r="B300" t="s">
         <v>608</v>
       </c>
-      <c r="C300"/>
       <c r="D300" t="s">
         <v>28</v>
       </c>
       <c r="E300" t="s">
         <v>29</v>
       </c>
       <c r="F300" t="s">
         <v>16</v>
       </c>
       <c r="G300" t="s">
         <v>30</v>
       </c>
       <c r="H300" t="s">
         <v>18</v>
       </c>
       <c r="I300" s="3">
         <v>139.0</v>
       </c>
       <c r="J300" s="4">
         <v>46142.0</v>
       </c>
       <c r="K300" s="4">
         <v>47967.0</v>
       </c>
       <c r="L300" s="3"/>
       <c r="M300" s="4"/>
       <c r="N300" s="4"/>
       <c r="O300" s="3">
         <v>88.0</v>
       </c>
       <c r="P300" s="4">
         <v>46142.0</v>
       </c>
       <c r="Q300" s="4">
         <v>47967.0</v>
       </c>
     </row>
     <row r="301" spans="1:17">
       <c r="A301" s="1">
         <v>4</v>
       </c>
       <c r="B301" t="s">
         <v>609</v>
       </c>
-      <c r="C301"/>
       <c r="D301" t="s">
         <v>610</v>
       </c>
       <c r="E301" t="s">
         <v>611</v>
       </c>
       <c r="F301" t="s">
         <v>57</v>
       </c>
       <c r="G301" t="s">
         <v>113</v>
       </c>
       <c r="H301" t="s">
         <v>59</v>
       </c>
       <c r="I301" s="3">
         <v>260.0</v>
       </c>
       <c r="J301" s="4">
         <v>45266.0</v>
       </c>
       <c r="K301" s="4">
         <v>47092.0</v>
       </c>
       <c r="L301" s="3"/>
       <c r="M301" s="4"/>
       <c r="N301" s="4"/>
       <c r="O301" s="3">
         <v>40.0</v>
       </c>
       <c r="P301" s="4">
         <v>45266.0</v>
       </c>
       <c r="Q301" s="4">
         <v>47092.0</v>
       </c>
     </row>
     <row r="302" spans="1:17">
       <c r="A302" s="1">
         <v>6</v>
       </c>
       <c r="B302" t="s">
         <v>612</v>
       </c>
-      <c r="C302"/>
       <c r="D302" t="s">
         <v>613</v>
       </c>
       <c r="E302" t="s">
         <v>265</v>
       </c>
       <c r="F302" t="s">
         <v>46</v>
       </c>
       <c r="G302" t="s">
         <v>614</v>
       </c>
       <c r="H302" t="s">
         <v>48</v>
       </c>
       <c r="I302" s="3">
         <v>207.0</v>
       </c>
       <c r="J302" s="4">
         <v>45021.0</v>
       </c>
       <c r="K302" s="4">
         <v>46693.0</v>
       </c>
       <c r="L302" s="3">
         <v>98.0</v>
       </c>
       <c r="M302" s="4">
         <v>44868.0</v>
       </c>
       <c r="N302" s="4">
         <v>46693.0</v>
       </c>
       <c r="O302" s="3"/>
       <c r="P302" s="4"/>
       <c r="Q302" s="4"/>
     </row>
     <row r="303" spans="1:17">
       <c r="A303" s="1">
         <v>7</v>
       </c>
       <c r="B303" t="s">
         <v>615</v>
       </c>
-      <c r="C303"/>
       <c r="D303" t="s">
         <v>613</v>
       </c>
       <c r="E303" t="s">
         <v>265</v>
       </c>
       <c r="F303" t="s">
         <v>46</v>
       </c>
       <c r="G303" t="s">
         <v>614</v>
       </c>
       <c r="H303" t="s">
         <v>48</v>
       </c>
       <c r="I303" s="3">
         <v>207.0</v>
       </c>
       <c r="J303" s="4">
         <v>45021.0</v>
       </c>
       <c r="K303" s="4">
         <v>46693.0</v>
       </c>
       <c r="L303" s="3">
         <v>98.0</v>
       </c>
       <c r="M303" s="4">
         <v>44868.0</v>
       </c>
       <c r="N303" s="4">
         <v>46693.0</v>
       </c>
       <c r="O303" s="3"/>
       <c r="P303" s="4"/>
       <c r="Q303" s="4"/>
     </row>
     <row r="304" spans="1:17">
       <c r="A304" s="1">
         <v>7</v>
       </c>
       <c r="B304" t="s">
         <v>616</v>
       </c>
-      <c r="C304"/>
       <c r="D304" t="s">
         <v>617</v>
       </c>
       <c r="E304" t="s">
         <v>265</v>
       </c>
       <c r="F304" t="s">
         <v>46</v>
       </c>
       <c r="G304" t="s">
         <v>618</v>
       </c>
       <c r="H304" t="s">
         <v>48</v>
       </c>
       <c r="I304" s="3">
         <v>242.0</v>
       </c>
       <c r="J304" s="4">
         <v>45574.0</v>
       </c>
       <c r="K304" s="4">
         <v>47399.0</v>
       </c>
       <c r="L304" s="3">
         <v>125.0</v>
       </c>
       <c r="M304" s="4">
         <v>45574.0</v>
       </c>
       <c r="N304" s="4">
         <v>47399.0</v>
       </c>
       <c r="O304" s="3"/>
       <c r="P304" s="4"/>
       <c r="Q304" s="4"/>
     </row>
     <row r="305" spans="1:17">
       <c r="A305" s="1">
         <v>6</v>
       </c>
       <c r="B305" t="s">
         <v>619</v>
       </c>
-      <c r="C305"/>
       <c r="D305" t="s">
         <v>620</v>
       </c>
       <c r="E305" t="s">
         <v>621</v>
       </c>
       <c r="F305" t="s">
         <v>63</v>
       </c>
       <c r="G305" t="s">
         <v>622</v>
       </c>
       <c r="H305" t="s">
         <v>65</v>
       </c>
       <c r="I305" s="3">
         <v>251.72</v>
       </c>
       <c r="J305" s="4">
         <v>45972.0</v>
       </c>
       <c r="K305" s="4">
         <v>47797.0</v>
       </c>
       <c r="L305" s="3">
         <v>104.16</v>
       </c>
       <c r="M305" s="4">
         <v>45972.0</v>
       </c>
       <c r="N305" s="4">
         <v>47797.0</v>
       </c>
       <c r="O305" s="3"/>
       <c r="P305" s="4"/>
       <c r="Q305" s="4"/>
     </row>
     <row r="306" spans="1:17">
       <c r="A306" s="1">
         <v>7</v>
       </c>
       <c r="B306" t="s">
         <v>623</v>
       </c>
-      <c r="C306"/>
       <c r="D306" t="s">
         <v>620</v>
       </c>
       <c r="E306" t="s">
         <v>621</v>
       </c>
       <c r="F306" t="s">
         <v>63</v>
       </c>
       <c r="G306" t="s">
         <v>622</v>
       </c>
       <c r="H306" t="s">
         <v>65</v>
       </c>
       <c r="I306" s="3">
         <v>251.72</v>
       </c>
       <c r="J306" s="4">
         <v>45972.0</v>
       </c>
       <c r="K306" s="4">
         <v>47797.0</v>
       </c>
       <c r="L306" s="3">
         <v>104.16</v>
       </c>
       <c r="M306" s="4">
         <v>45972.0</v>
       </c>
       <c r="N306" s="4">
         <v>47797.0</v>
       </c>
       <c r="O306" s="3"/>
       <c r="P306" s="4"/>
       <c r="Q306" s="4"/>
     </row>
     <row r="307" spans="1:17">
       <c r="A307" s="1">
         <v>5</v>
       </c>
       <c r="B307" t="s">
         <v>624</v>
       </c>
-      <c r="C307"/>
       <c r="D307" t="s">
         <v>620</v>
       </c>
       <c r="E307" t="s">
         <v>621</v>
       </c>
       <c r="F307" t="s">
         <v>63</v>
       </c>
       <c r="G307" t="s">
         <v>622</v>
       </c>
       <c r="H307" t="s">
         <v>65</v>
       </c>
       <c r="I307" s="3">
-        <v>184.76</v>
+        <v>184.75999999999999</v>
       </c>
       <c r="J307" s="4">
         <v>45972.0</v>
       </c>
       <c r="K307" s="4">
         <v>47797.0</v>
       </c>
       <c r="L307" s="3">
         <v>104.16</v>
       </c>
       <c r="M307" s="4">
         <v>45972.0</v>
       </c>
       <c r="N307" s="4">
         <v>47797.0</v>
       </c>
       <c r="O307" s="3">
         <v>49.0</v>
       </c>
       <c r="P307" s="4">
         <v>45972.0</v>
       </c>
       <c r="Q307" s="4">
         <v>47797.0</v>
       </c>
     </row>
     <row r="308" spans="1:17">
       <c r="A308" s="1">
         <v>4</v>
       </c>
       <c r="B308" t="s">
         <v>625</v>
       </c>
-      <c r="C308"/>
       <c r="D308" t="s">
         <v>626</v>
       </c>
       <c r="E308" t="s">
         <v>429</v>
       </c>
       <c r="F308" t="s">
         <v>91</v>
       </c>
       <c r="G308" t="s">
         <v>92</v>
       </c>
       <c r="H308" t="s">
         <v>93</v>
       </c>
       <c r="I308" s="3"/>
       <c r="J308" s="4"/>
       <c r="K308" s="4"/>
       <c r="L308" s="3">
         <v>64.5</v>
       </c>
       <c r="M308" s="4">
         <v>45839.0</v>
       </c>
       <c r="N308" s="4">
         <v>47055.0</v>
       </c>
       <c r="O308" s="3"/>
       <c r="P308" s="4"/>
       <c r="Q308" s="4"/>
     </row>
     <row r="309" spans="1:17">
       <c r="A309" s="1">
         <v>4</v>
       </c>
       <c r="B309" t="s">
         <v>627</v>
       </c>
-      <c r="C309"/>
       <c r="D309" t="s">
         <v>626</v>
       </c>
       <c r="E309" t="s">
         <v>429</v>
       </c>
       <c r="F309" t="s">
         <v>91</v>
       </c>
       <c r="G309" t="s">
         <v>92</v>
       </c>
       <c r="H309" t="s">
         <v>93</v>
       </c>
       <c r="I309" s="3"/>
       <c r="J309" s="4"/>
       <c r="K309" s="4"/>
       <c r="L309" s="3"/>
       <c r="M309" s="4"/>
       <c r="N309" s="4"/>
       <c r="O309" s="3">
         <v>42.0</v>
       </c>
       <c r="P309" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q309" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="310" spans="1:17">
       <c r="A310" s="1">
         <v>4</v>
       </c>
       <c r="B310" t="s">
         <v>628</v>
       </c>
-      <c r="C310"/>
       <c r="D310" t="s">
         <v>629</v>
       </c>
       <c r="E310" t="s">
         <v>630</v>
       </c>
       <c r="F310" t="s">
         <v>70</v>
       </c>
       <c r="G310" t="s">
         <v>631</v>
       </c>
       <c r="H310" t="s">
         <v>72</v>
       </c>
       <c r="I310" s="3">
         <v>235.0</v>
       </c>
       <c r="J310" s="4">
         <v>45040.0</v>
       </c>
       <c r="K310" s="4">
         <v>46866.0</v>
       </c>
       <c r="L310" s="3"/>
       <c r="M310" s="4"/>
       <c r="N310" s="4"/>
       <c r="O310" s="3">
         <v>90.0</v>
       </c>
       <c r="P310" s="4">
         <v>45040.0</v>
       </c>
       <c r="Q310" s="4">
         <v>46866.0</v>
       </c>
     </row>
     <row r="311" spans="1:17">
       <c r="A311" s="1">
         <v>5</v>
       </c>
       <c r="B311" t="s">
         <v>632</v>
       </c>
-      <c r="C311"/>
       <c r="D311" t="s">
         <v>120</v>
       </c>
       <c r="E311" t="s">
         <v>121</v>
       </c>
       <c r="F311" t="s">
         <v>122</v>
       </c>
       <c r="G311" t="s">
         <v>123</v>
       </c>
       <c r="H311" t="s">
         <v>124</v>
       </c>
       <c r="I311" s="3">
         <v>4.8</v>
       </c>
       <c r="J311" s="4">
         <v>45464.0</v>
       </c>
       <c r="K311" s="4">
         <v>46489.0</v>
       </c>
       <c r="L311" s="3"/>
       <c r="M311" s="4"/>
       <c r="N311" s="4"/>
       <c r="O311" s="3"/>
       <c r="P311" s="4"/>
       <c r="Q311" s="4"/>
     </row>
     <row r="312" spans="1:17">
       <c r="A312" s="1">
         <v>3</v>
       </c>
       <c r="B312" t="s">
         <v>633</v>
       </c>
-      <c r="C312"/>
       <c r="D312" t="s">
         <v>634</v>
       </c>
       <c r="E312" t="s">
         <v>417</v>
       </c>
       <c r="F312" t="s">
         <v>91</v>
       </c>
       <c r="G312" t="s">
         <v>635</v>
       </c>
       <c r="H312" t="s">
         <v>93</v>
       </c>
       <c r="I312" s="3">
         <v>350.0</v>
       </c>
       <c r="J312" s="4">
         <v>45978.0</v>
       </c>
       <c r="K312" s="4">
         <v>47803.0</v>
       </c>
       <c r="L312" s="3">
         <v>275.0</v>
       </c>
       <c r="M312" s="4">
         <v>45978.0</v>
       </c>
       <c r="N312" s="4">
         <v>47803.0</v>
       </c>
       <c r="O312" s="3">
         <v>96.0</v>
       </c>
       <c r="P312" s="4">
         <v>45978.0</v>
       </c>
       <c r="Q312" s="4">
         <v>47803.0</v>
       </c>
     </row>
     <row r="313" spans="1:17">
       <c r="A313" s="1">
         <v>4</v>
       </c>
       <c r="B313" t="s">
         <v>636</v>
       </c>
-      <c r="C313"/>
       <c r="D313" t="s">
         <v>634</v>
       </c>
       <c r="E313" t="s">
         <v>417</v>
       </c>
       <c r="F313" t="s">
         <v>91</v>
       </c>
       <c r="G313" t="s">
         <v>635</v>
       </c>
       <c r="H313" t="s">
         <v>93</v>
       </c>
       <c r="I313" s="3">
         <v>415.0</v>
       </c>
       <c r="J313" s="4">
         <v>45978.0</v>
       </c>
       <c r="K313" s="4">
         <v>47803.0</v>
       </c>
       <c r="L313" s="3">
         <v>324.0</v>
       </c>
       <c r="M313" s="4">
         <v>45978.0</v>
       </c>
       <c r="N313" s="4">
         <v>47803.0</v>
       </c>
       <c r="O313" s="3"/>
       <c r="P313" s="4"/>
       <c r="Q313" s="4"/>
     </row>
     <row r="314" spans="1:17">
       <c r="A314" s="1">
         <v>5</v>
       </c>
       <c r="B314" t="s">
         <v>637</v>
       </c>
-      <c r="C314"/>
       <c r="D314" t="s">
         <v>634</v>
       </c>
       <c r="E314" t="s">
         <v>417</v>
       </c>
       <c r="F314" t="s">
         <v>91</v>
       </c>
       <c r="G314" t="s">
         <v>635</v>
       </c>
       <c r="H314" t="s">
         <v>93</v>
       </c>
       <c r="I314" s="3">
         <v>415.0</v>
       </c>
       <c r="J314" s="4">
         <v>45978.0</v>
       </c>
       <c r="K314" s="4">
         <v>47803.0</v>
       </c>
       <c r="L314" s="3">
         <v>324.0</v>
       </c>
       <c r="M314" s="4">
         <v>45978.0</v>
       </c>
       <c r="N314" s="4">
         <v>47803.0</v>
       </c>
       <c r="O314" s="3"/>
       <c r="P314" s="4"/>
       <c r="Q314" s="4"/>
     </row>
     <row r="315" spans="1:17">
       <c r="A315" s="1">
         <v>6</v>
       </c>
       <c r="B315" t="s">
         <v>638</v>
       </c>
-      <c r="C315"/>
       <c r="D315" t="s">
         <v>599</v>
       </c>
       <c r="E315" t="s">
         <v>445</v>
       </c>
       <c r="F315" t="s">
         <v>63</v>
       </c>
       <c r="G315" t="s">
         <v>600</v>
       </c>
       <c r="H315" t="s">
         <v>65</v>
       </c>
       <c r="I315" s="3">
         <v>471.0</v>
       </c>
       <c r="J315" s="4">
         <v>45422.0</v>
       </c>
       <c r="K315" s="4">
         <v>47247.0</v>
       </c>
       <c r="L315" s="3">
         <v>239.0</v>
       </c>
       <c r="M315" s="4">
         <v>45422.0</v>
       </c>
       <c r="N315" s="4">
         <v>47247.0</v>
       </c>
       <c r="O315" s="3"/>
       <c r="P315" s="4"/>
       <c r="Q315" s="4"/>
     </row>
     <row r="316" spans="1:17">
       <c r="A316" s="1">
         <v>7</v>
       </c>
       <c r="B316" t="s">
         <v>639</v>
       </c>
-      <c r="C316"/>
       <c r="D316" t="s">
         <v>402</v>
       </c>
       <c r="E316" t="s">
         <v>371</v>
       </c>
       <c r="F316" t="s">
         <v>98</v>
       </c>
       <c r="G316" t="s">
         <v>372</v>
       </c>
       <c r="H316" t="s">
         <v>100</v>
       </c>
       <c r="I316" s="3">
         <v>404.0</v>
       </c>
       <c r="J316" s="4">
         <v>46301.0</v>
       </c>
       <c r="K316" s="4">
         <v>47084.0</v>
       </c>
       <c r="L316" s="3">
         <v>188.0</v>
       </c>
       <c r="M316" s="4">
         <v>46301.0</v>
       </c>
       <c r="N316" s="4">
         <v>47084.0</v>
       </c>
       <c r="O316" s="3"/>
       <c r="P316" s="4"/>
       <c r="Q316" s="4"/>
     </row>
     <row r="317" spans="1:17">
       <c r="A317" s="1">
         <v>2</v>
       </c>
       <c r="B317" t="s">
         <v>640</v>
       </c>
-      <c r="C317"/>
       <c r="D317" t="s">
         <v>641</v>
       </c>
       <c r="E317" t="s">
         <v>301</v>
       </c>
       <c r="F317" t="s">
         <v>22</v>
       </c>
       <c r="G317" t="s">
         <v>642</v>
       </c>
       <c r="H317" t="s">
         <v>24</v>
       </c>
       <c r="I317" s="3">
         <v>148.0</v>
       </c>
       <c r="J317" s="4">
         <v>45839.0</v>
       </c>
       <c r="K317" s="4">
         <v>46868.0</v>
       </c>
       <c r="L317" s="3"/>
       <c r="M317" s="4"/>
       <c r="N317" s="4"/>
       <c r="O317" s="3">
         <v>80.0</v>
       </c>
       <c r="P317" s="4">
         <v>45042.0</v>
       </c>
       <c r="Q317" s="4">
         <v>46868.0</v>
       </c>
     </row>
     <row r="318" spans="1:17">
       <c r="A318" s="1">
         <v>4</v>
       </c>
       <c r="B318" t="s">
         <v>643</v>
       </c>
-      <c r="C318"/>
       <c r="D318" t="s">
         <v>641</v>
       </c>
       <c r="E318" t="s">
         <v>301</v>
       </c>
       <c r="F318" t="s">
         <v>22</v>
       </c>
       <c r="G318" t="s">
         <v>642</v>
       </c>
       <c r="H318" t="s">
         <v>24</v>
       </c>
       <c r="I318" s="3">
         <v>177.0</v>
       </c>
       <c r="J318" s="4">
         <v>45839.0</v>
       </c>
       <c r="K318" s="4">
         <v>46868.0</v>
       </c>
       <c r="L318" s="3"/>
       <c r="M318" s="4"/>
       <c r="N318" s="4"/>
       <c r="O318" s="3">
         <v>80.0</v>
       </c>
       <c r="P318" s="4">
         <v>45042.0</v>
       </c>
       <c r="Q318" s="4">
         <v>46868.0</v>
       </c>
     </row>
     <row r="319" spans="1:17">
       <c r="A319" s="1">
         <v>3</v>
       </c>
       <c r="B319" t="s">
         <v>644</v>
       </c>
-      <c r="C319"/>
       <c r="D319" t="s">
         <v>641</v>
       </c>
       <c r="E319" t="s">
         <v>301</v>
       </c>
       <c r="F319" t="s">
         <v>22</v>
       </c>
       <c r="G319" t="s">
         <v>642</v>
       </c>
       <c r="H319" t="s">
         <v>24</v>
       </c>
       <c r="I319" s="3">
         <v>148.0</v>
       </c>
       <c r="J319" s="4">
         <v>45839.0</v>
       </c>
       <c r="K319" s="4">
         <v>46868.0</v>
       </c>
       <c r="L319" s="3"/>
       <c r="M319" s="4"/>
       <c r="N319" s="4"/>
       <c r="O319" s="3">
         <v>80.0</v>
       </c>
       <c r="P319" s="4">
         <v>45042.0</v>
       </c>
       <c r="Q319" s="4">
         <v>46868.0</v>
       </c>
     </row>
     <row r="320" spans="1:17">
       <c r="A320" s="1">
         <v>5</v>
       </c>
       <c r="B320" t="s">
         <v>645</v>
       </c>
-      <c r="C320"/>
       <c r="D320" t="s">
         <v>641</v>
       </c>
       <c r="E320" t="s">
         <v>301</v>
       </c>
       <c r="F320" t="s">
         <v>22</v>
       </c>
       <c r="G320" t="s">
         <v>642</v>
       </c>
       <c r="H320" t="s">
         <v>24</v>
       </c>
       <c r="I320" s="3">
         <v>247.0</v>
       </c>
       <c r="J320" s="4">
         <v>45839.0</v>
       </c>
       <c r="K320" s="4">
         <v>46868.0</v>
       </c>
       <c r="L320" s="3">
         <v>165.0</v>
       </c>
       <c r="M320" s="4">
         <v>45839.0</v>
       </c>
       <c r="N320" s="4">
         <v>46868.0</v>
       </c>
       <c r="O320" s="3">
         <v>38.0</v>
       </c>
       <c r="P320" s="4">
         <v>45042.0</v>
       </c>
       <c r="Q320" s="4">
         <v>46868.0</v>
       </c>
     </row>
     <row r="321" spans="1:17">
       <c r="A321" s="1">
         <v>5</v>
       </c>
       <c r="B321" t="s">
         <v>646</v>
       </c>
-      <c r="C321"/>
       <c r="D321" t="s">
         <v>647</v>
       </c>
       <c r="E321" t="s">
         <v>406</v>
       </c>
       <c r="F321" t="s">
         <v>40</v>
       </c>
       <c r="G321" t="s">
         <v>648</v>
       </c>
       <c r="H321" t="s">
         <v>42</v>
       </c>
       <c r="I321" s="3">
         <v>110.0</v>
       </c>
       <c r="J321" s="4">
         <v>45244.0</v>
       </c>
       <c r="K321" s="4">
         <v>47070.0</v>
       </c>
       <c r="L321" s="3">
         <v>110.0</v>
       </c>
       <c r="M321" s="4">
         <v>45244.0</v>
       </c>
       <c r="N321" s="4">
         <v>47070.0</v>
       </c>
       <c r="O321" s="3"/>
       <c r="P321" s="4"/>
       <c r="Q321" s="4"/>
     </row>
     <row r="322" spans="1:17">
       <c r="A322" s="1">
         <v>6</v>
       </c>
       <c r="B322" t="s">
         <v>649</v>
       </c>
-      <c r="C322"/>
       <c r="D322" t="s">
         <v>647</v>
       </c>
       <c r="E322" t="s">
         <v>406</v>
       </c>
       <c r="F322" t="s">
         <v>40</v>
       </c>
       <c r="G322" t="s">
         <v>648</v>
       </c>
       <c r="H322" t="s">
         <v>42</v>
       </c>
       <c r="I322" s="3">
         <v>110.0</v>
       </c>
       <c r="J322" s="4">
         <v>45244.0</v>
       </c>
       <c r="K322" s="4">
         <v>47070.0</v>
       </c>
       <c r="L322" s="3">
         <v>110.0</v>
       </c>
       <c r="M322" s="4">
         <v>45244.0</v>
       </c>
       <c r="N322" s="4">
         <v>47070.0</v>
       </c>
       <c r="O322" s="3"/>
       <c r="P322" s="4"/>
       <c r="Q322" s="4"/>
     </row>
     <row r="323" spans="1:17">
       <c r="A323" s="1">
         <v>7</v>
       </c>
       <c r="B323" t="s">
         <v>650</v>
       </c>
-      <c r="C323"/>
       <c r="D323" t="s">
         <v>647</v>
       </c>
       <c r="E323" t="s">
         <v>406</v>
       </c>
       <c r="F323" t="s">
         <v>40</v>
       </c>
       <c r="G323" t="s">
         <v>648</v>
       </c>
       <c r="H323" t="s">
         <v>42</v>
       </c>
       <c r="I323" s="3">
         <v>110.0</v>
       </c>
       <c r="J323" s="4">
         <v>45244.0</v>
       </c>
       <c r="K323" s="4">
         <v>47070.0</v>
       </c>
       <c r="L323" s="3">
         <v>110.0</v>
       </c>
       <c r="M323" s="4">
         <v>45244.0</v>
       </c>
       <c r="N323" s="4">
         <v>47070.0</v>
       </c>
       <c r="O323" s="3"/>
       <c r="P323" s="4"/>
       <c r="Q323" s="4"/>
     </row>
     <row r="324" spans="1:17">
       <c r="A324" s="1">
         <v>8</v>
       </c>
       <c r="B324" t="s">
         <v>651</v>
       </c>
-      <c r="C324"/>
       <c r="D324" t="s">
         <v>647</v>
       </c>
       <c r="E324" t="s">
         <v>406</v>
       </c>
       <c r="F324" t="s">
         <v>40</v>
       </c>
       <c r="G324" t="s">
         <v>648</v>
       </c>
       <c r="H324" t="s">
         <v>42</v>
       </c>
       <c r="I324" s="3">
         <v>110.0</v>
       </c>
       <c r="J324" s="4">
         <v>45244.0</v>
       </c>
       <c r="K324" s="4">
         <v>47070.0</v>
       </c>
       <c r="L324" s="3">
         <v>110.0</v>
       </c>
       <c r="M324" s="4">
         <v>45244.0</v>
       </c>
       <c r="N324" s="4">
         <v>47070.0</v>
       </c>
       <c r="O324" s="3"/>
       <c r="P324" s="4"/>
       <c r="Q324" s="4"/>
     </row>
     <row r="325" spans="1:17">
       <c r="A325" s="1">
         <v>3</v>
       </c>
       <c r="B325" t="s">
         <v>652</v>
       </c>
-      <c r="C325"/>
       <c r="D325" t="s">
         <v>653</v>
       </c>
       <c r="E325" t="s">
         <v>611</v>
       </c>
       <c r="F325" t="s">
         <v>57</v>
       </c>
       <c r="G325" t="s">
         <v>113</v>
       </c>
       <c r="H325" t="s">
         <v>59</v>
       </c>
       <c r="I325" s="3">
-        <v>291.4</v>
+        <v>291.39999999999998</v>
       </c>
       <c r="J325" s="4">
         <v>46302.0</v>
       </c>
       <c r="K325" s="4">
         <v>48127.0</v>
       </c>
       <c r="L325" s="3"/>
       <c r="M325" s="4"/>
       <c r="N325" s="4"/>
       <c r="O325" s="3">
         <v>90.0</v>
       </c>
       <c r="P325" s="4">
         <v>46302.0</v>
       </c>
       <c r="Q325" s="4">
         <v>48127.0</v>
       </c>
     </row>
     <row r="326" spans="1:17">
       <c r="A326" s="1">
         <v>3</v>
       </c>
       <c r="B326" t="s">
         <v>654</v>
       </c>
-      <c r="C326"/>
       <c r="D326" t="s">
         <v>655</v>
       </c>
       <c r="E326" t="s">
         <v>112</v>
       </c>
       <c r="F326" t="s">
         <v>57</v>
       </c>
       <c r="G326" t="s">
         <v>113</v>
       </c>
       <c r="H326" t="s">
         <v>59</v>
       </c>
       <c r="I326" s="3"/>
       <c r="J326" s="4"/>
       <c r="K326" s="4"/>
       <c r="L326" s="3"/>
       <c r="M326" s="4"/>
       <c r="N326" s="4"/>
       <c r="O326" s="3">
         <v>90.0</v>
       </c>
       <c r="P326" s="4">
         <v>45043.0</v>
       </c>
       <c r="Q326" s="4">
         <v>46869.0</v>
       </c>
     </row>
     <row r="327" spans="1:17">
       <c r="A327" s="1">
         <v>4</v>
       </c>
       <c r="B327" t="s">
         <v>656</v>
       </c>
-      <c r="C327"/>
       <c r="D327" t="s">
         <v>657</v>
       </c>
       <c r="E327" t="s">
         <v>658</v>
       </c>
       <c r="F327" t="s">
         <v>91</v>
       </c>
       <c r="G327" t="s">
         <v>659</v>
       </c>
       <c r="H327" t="s">
         <v>93</v>
       </c>
       <c r="I327" s="3">
-        <v>322.4</v>
+        <v>322.39999999999998</v>
       </c>
       <c r="J327" s="4">
         <v>45839.0</v>
       </c>
       <c r="K327" s="4">
         <v>47098.0</v>
       </c>
       <c r="L327" s="3">
         <v>186.0</v>
       </c>
       <c r="M327" s="4">
         <v>45839.0</v>
       </c>
       <c r="N327" s="4">
         <v>47098.0</v>
       </c>
       <c r="O327" s="3">
         <v>96.0</v>
       </c>
       <c r="P327" s="4">
         <v>45272.0</v>
       </c>
       <c r="Q327" s="4">
         <v>47098.0</v>
       </c>
     </row>
     <row r="328" spans="1:17">
       <c r="A328" s="1">
         <v>4</v>
       </c>
       <c r="B328" t="s">
         <v>660</v>
       </c>
-      <c r="C328"/>
       <c r="D328" t="s">
         <v>657</v>
       </c>
       <c r="E328" t="s">
         <v>658</v>
       </c>
       <c r="F328" t="s">
         <v>91</v>
       </c>
       <c r="G328" t="s">
         <v>659</v>
       </c>
       <c r="H328" t="s">
         <v>93</v>
       </c>
       <c r="I328" s="3"/>
       <c r="J328" s="4"/>
       <c r="K328" s="4"/>
       <c r="L328" s="3"/>
       <c r="M328" s="4"/>
       <c r="N328" s="4"/>
       <c r="O328" s="3">
         <v>96.0</v>
       </c>
       <c r="P328" s="4">
         <v>45972.0</v>
       </c>
       <c r="Q328" s="4">
         <v>47098.0</v>
       </c>
     </row>
     <row r="329" spans="1:17">
       <c r="A329" s="1">
         <v>5</v>
       </c>
       <c r="B329" t="s">
         <v>661</v>
       </c>
-      <c r="C329"/>
       <c r="D329" t="s">
         <v>657</v>
       </c>
       <c r="E329" t="s">
         <v>658</v>
       </c>
       <c r="F329" t="s">
         <v>91</v>
       </c>
       <c r="G329" t="s">
         <v>659</v>
       </c>
       <c r="H329" t="s">
         <v>93</v>
       </c>
       <c r="I329" s="3">
-        <v>322.4</v>
+        <v>322.39999999999998</v>
       </c>
       <c r="J329" s="4">
         <v>45839.0</v>
       </c>
       <c r="K329" s="4">
         <v>47098.0</v>
       </c>
       <c r="L329" s="3">
         <v>186.0</v>
       </c>
       <c r="M329" s="4">
         <v>45839.0</v>
       </c>
       <c r="N329" s="4">
         <v>47098.0</v>
       </c>
       <c r="O329" s="3"/>
       <c r="P329" s="4"/>
       <c r="Q329" s="4"/>
     </row>
     <row r="330" spans="1:17">
       <c r="A330" s="1">
         <v>5</v>
       </c>
       <c r="B330" t="s">
         <v>662</v>
       </c>
-      <c r="C330"/>
       <c r="D330" t="s">
         <v>56</v>
       </c>
       <c r="E330" t="s">
         <v>57</v>
       </c>
       <c r="F330" t="s">
         <v>57</v>
       </c>
       <c r="G330" t="s">
         <v>58</v>
       </c>
       <c r="H330" t="s">
         <v>59</v>
       </c>
       <c r="I330" s="3">
         <v>188.0</v>
       </c>
       <c r="J330" s="4">
         <v>45988.0</v>
       </c>
       <c r="K330" s="4">
         <v>47168.0</v>
       </c>
       <c r="L330" s="3">
         <v>150.0</v>
       </c>
       <c r="M330" s="4">
         <v>45988.0</v>
       </c>
       <c r="N330" s="4">
         <v>47168.0</v>
       </c>
       <c r="O330" s="3">
         <v>130.0</v>
       </c>
       <c r="P330" s="4">
         <v>45342.0</v>
       </c>
       <c r="Q330" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="331" spans="1:17">
       <c r="A331" s="1">
         <v>5</v>
       </c>
       <c r="B331" t="s">
         <v>663</v>
       </c>
-      <c r="C331"/>
       <c r="D331" t="s">
         <v>664</v>
       </c>
       <c r="E331" t="s">
         <v>112</v>
       </c>
       <c r="F331" t="s">
         <v>57</v>
       </c>
       <c r="G331" t="s">
         <v>113</v>
       </c>
       <c r="H331" t="s">
         <v>59</v>
       </c>
       <c r="I331" s="3">
         <v>235.0</v>
       </c>
       <c r="J331" s="4">
         <v>45043.0</v>
       </c>
       <c r="K331" s="4">
         <v>46869.0</v>
       </c>
       <c r="L331" s="3"/>
       <c r="M331" s="4"/>
       <c r="N331" s="4"/>
       <c r="O331" s="3">
         <v>90.0</v>
       </c>
       <c r="P331" s="4">
         <v>45043.0</v>
       </c>
       <c r="Q331" s="4">
         <v>46869.0</v>
       </c>
     </row>
     <row r="332" spans="1:17">
       <c r="A332" s="1">
         <v>3</v>
       </c>
       <c r="B332" t="s">
         <v>665</v>
       </c>
-      <c r="C332"/>
       <c r="D332" t="s">
         <v>666</v>
       </c>
       <c r="E332" t="s">
         <v>333</v>
       </c>
       <c r="F332" t="s">
         <v>40</v>
       </c>
       <c r="G332" t="s">
         <v>334</v>
       </c>
       <c r="H332" t="s">
         <v>42</v>
       </c>
       <c r="I332" s="3">
         <v>97.0</v>
       </c>
       <c r="J332" s="4">
         <v>45392.0</v>
       </c>
       <c r="K332" s="4">
         <v>47217.0</v>
       </c>
       <c r="L332" s="3"/>
       <c r="M332" s="4"/>
       <c r="N332" s="4"/>
       <c r="O332" s="3">
         <v>38.0</v>
       </c>
       <c r="P332" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q332" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="333" spans="1:17">
       <c r="A333" s="1">
         <v>4</v>
       </c>
       <c r="B333" t="s">
         <v>667</v>
       </c>
-      <c r="C333"/>
       <c r="D333" t="s">
         <v>666</v>
       </c>
       <c r="E333" t="s">
         <v>333</v>
       </c>
       <c r="F333" t="s">
         <v>40</v>
       </c>
       <c r="G333" t="s">
         <v>334</v>
       </c>
       <c r="H333" t="s">
         <v>42</v>
       </c>
       <c r="I333" s="3">
         <v>97.0</v>
       </c>
       <c r="J333" s="4">
         <v>45392.0</v>
       </c>
       <c r="K333" s="4">
         <v>47217.0</v>
       </c>
       <c r="L333" s="3"/>
       <c r="M333" s="4"/>
       <c r="N333" s="4"/>
       <c r="O333" s="3">
         <v>38.0</v>
       </c>
       <c r="P333" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q333" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="334" spans="1:17">
       <c r="A334" s="1">
         <v>4</v>
       </c>
       <c r="B334" t="s">
         <v>668</v>
       </c>
-      <c r="C334"/>
       <c r="D334" t="s">
         <v>669</v>
       </c>
       <c r="E334" t="s">
         <v>429</v>
       </c>
       <c r="F334" t="s">
         <v>91</v>
       </c>
       <c r="G334" t="s">
         <v>92</v>
       </c>
       <c r="H334" t="s">
         <v>93</v>
       </c>
       <c r="I334" s="3">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="J334" s="4">
         <v>45839.0</v>
       </c>
       <c r="K334" s="4">
         <v>47055.0</v>
       </c>
       <c r="L334" s="3">
         <v>64.5</v>
       </c>
       <c r="M334" s="4">
         <v>45839.0</v>
       </c>
       <c r="N334" s="4">
         <v>47055.0</v>
       </c>
       <c r="O334" s="3"/>
       <c r="P334" s="4"/>
       <c r="Q334" s="4"/>
     </row>
     <row r="335" spans="1:17">
       <c r="A335" s="1">
         <v>4</v>
       </c>
       <c r="B335" t="s">
         <v>670</v>
       </c>
-      <c r="C335"/>
       <c r="D335" t="s">
         <v>669</v>
       </c>
       <c r="E335" t="s">
         <v>429</v>
       </c>
       <c r="F335" t="s">
         <v>91</v>
       </c>
       <c r="G335" t="s">
         <v>92</v>
       </c>
       <c r="H335" t="s">
         <v>93</v>
       </c>
       <c r="I335" s="3"/>
       <c r="J335" s="4"/>
       <c r="K335" s="4"/>
       <c r="L335" s="3"/>
       <c r="M335" s="4"/>
       <c r="N335" s="4"/>
       <c r="O335" s="3">
         <v>42.0</v>
       </c>
       <c r="P335" s="4">
@@ -18840,51 +18526,50 @@
         <v>124</v>
       </c>
       <c r="I336" s="3">
         <v>4.8</v>
       </c>
       <c r="J336" s="4">
         <v>45464.0</v>
       </c>
       <c r="K336" s="4">
         <v>46752.0</v>
       </c>
       <c r="L336" s="3"/>
       <c r="M336" s="4"/>
       <c r="N336" s="4"/>
       <c r="O336" s="3"/>
       <c r="P336" s="4"/>
       <c r="Q336" s="4"/>
     </row>
     <row r="337" spans="1:17">
       <c r="A337" s="1">
         <v>5</v>
       </c>
       <c r="B337" t="s">
         <v>673</v>
       </c>
-      <c r="C337"/>
       <c r="D337" t="s">
         <v>674</v>
       </c>
       <c r="E337" t="s">
         <v>121</v>
       </c>
       <c r="F337" t="s">
         <v>122</v>
       </c>
       <c r="G337" t="s">
         <v>123</v>
       </c>
       <c r="H337" t="s">
         <v>124</v>
       </c>
       <c r="I337" s="3">
         <v>163.0</v>
       </c>
       <c r="J337" s="4">
         <v>44664.0</v>
       </c>
       <c r="K337" s="4">
         <v>46489.0</v>
       </c>
       <c r="L337" s="3"/>
@@ -18920,51 +18605,50 @@
         <v>124</v>
       </c>
       <c r="I338" s="3">
         <v>4.8</v>
       </c>
       <c r="J338" s="4">
         <v>45464.0</v>
       </c>
       <c r="K338" s="4">
         <v>46752.0</v>
       </c>
       <c r="L338" s="3"/>
       <c r="M338" s="4"/>
       <c r="N338" s="4"/>
       <c r="O338" s="3"/>
       <c r="P338" s="4"/>
       <c r="Q338" s="4"/>
     </row>
     <row r="339" spans="1:17">
       <c r="A339" s="1">
         <v>4</v>
       </c>
       <c r="B339" t="s">
         <v>675</v>
       </c>
-      <c r="C339"/>
       <c r="D339" t="s">
         <v>674</v>
       </c>
       <c r="E339" t="s">
         <v>121</v>
       </c>
       <c r="F339" t="s">
         <v>122</v>
       </c>
       <c r="G339" t="s">
         <v>123</v>
       </c>
       <c r="H339" t="s">
         <v>124</v>
       </c>
       <c r="I339" s="3">
         <v>159.0</v>
       </c>
       <c r="J339" s="4">
         <v>44664.0</v>
       </c>
       <c r="K339" s="4">
         <v>46489.0</v>
       </c>
       <c r="L339" s="3"/>
@@ -19000,321 +18684,314 @@
         <v>124</v>
       </c>
       <c r="I340" s="3">
         <v>4.8</v>
       </c>
       <c r="J340" s="4">
         <v>45464.0</v>
       </c>
       <c r="K340" s="4">
         <v>46752.0</v>
       </c>
       <c r="L340" s="3"/>
       <c r="M340" s="4"/>
       <c r="N340" s="4"/>
       <c r="O340" s="3"/>
       <c r="P340" s="4"/>
       <c r="Q340" s="4"/>
     </row>
     <row r="341" spans="1:17">
       <c r="A341" s="1">
         <v>4</v>
       </c>
       <c r="B341" t="s">
         <v>676</v>
       </c>
-      <c r="C341"/>
       <c r="D341" t="s">
         <v>32</v>
       </c>
       <c r="E341" t="s">
         <v>33</v>
       </c>
       <c r="F341" t="s">
         <v>34</v>
       </c>
       <c r="G341" t="s">
         <v>35</v>
       </c>
       <c r="H341" t="s">
         <v>36</v>
       </c>
       <c r="I341" s="3">
         <v>371.0</v>
       </c>
       <c r="J341" s="4">
         <v>45573.0</v>
       </c>
       <c r="K341" s="4">
         <v>47398.0</v>
       </c>
       <c r="L341" s="3">
         <v>189.0</v>
       </c>
       <c r="M341" s="4">
         <v>45573.0</v>
       </c>
       <c r="N341" s="4">
         <v>47398.0</v>
       </c>
       <c r="O341" s="3"/>
       <c r="P341" s="4"/>
       <c r="Q341" s="4"/>
     </row>
     <row r="342" spans="1:17">
       <c r="A342" s="1">
         <v>5</v>
       </c>
       <c r="B342" t="s">
         <v>677</v>
       </c>
-      <c r="C342"/>
       <c r="D342" t="s">
         <v>32</v>
       </c>
       <c r="E342" t="s">
         <v>33</v>
       </c>
       <c r="F342" t="s">
         <v>34</v>
       </c>
       <c r="G342" t="s">
         <v>35</v>
       </c>
       <c r="H342" t="s">
         <v>36</v>
       </c>
       <c r="I342" s="3">
         <v>371.0</v>
       </c>
       <c r="J342" s="4">
         <v>45573.0</v>
       </c>
       <c r="K342" s="4">
         <v>47398.0</v>
       </c>
       <c r="L342" s="3">
         <v>189.0</v>
       </c>
       <c r="M342" s="4">
         <v>45573.0</v>
       </c>
       <c r="N342" s="4">
         <v>47398.0</v>
       </c>
       <c r="O342" s="3"/>
       <c r="P342" s="4"/>
       <c r="Q342" s="4"/>
     </row>
     <row r="343" spans="1:17">
       <c r="A343" s="1">
         <v>6</v>
       </c>
       <c r="B343" t="s">
         <v>678</v>
       </c>
-      <c r="C343"/>
       <c r="D343" t="s">
         <v>679</v>
       </c>
       <c r="E343" t="s">
         <v>680</v>
       </c>
       <c r="F343" t="s">
         <v>40</v>
       </c>
       <c r="G343" t="s">
         <v>681</v>
       </c>
       <c r="H343" t="s">
         <v>42</v>
       </c>
       <c r="I343" s="3">
         <v>50.0</v>
       </c>
       <c r="J343" s="4">
         <v>45041.0</v>
       </c>
       <c r="K343" s="4">
         <v>46867.0</v>
       </c>
       <c r="L343" s="3">
         <v>50.0</v>
       </c>
       <c r="M343" s="4">
         <v>45041.0</v>
       </c>
       <c r="N343" s="4">
         <v>46867.0</v>
       </c>
       <c r="O343" s="3"/>
       <c r="P343" s="4"/>
       <c r="Q343" s="4"/>
     </row>
     <row r="344" spans="1:17">
       <c r="A344" s="1">
         <v>7</v>
       </c>
       <c r="B344" t="s">
         <v>682</v>
       </c>
-      <c r="C344"/>
       <c r="D344" t="s">
         <v>679</v>
       </c>
       <c r="E344" t="s">
         <v>680</v>
       </c>
       <c r="F344" t="s">
         <v>40</v>
       </c>
       <c r="G344" t="s">
         <v>681</v>
       </c>
       <c r="H344" t="s">
         <v>42</v>
       </c>
       <c r="I344" s="3">
         <v>50.0</v>
       </c>
       <c r="J344" s="4">
         <v>45041.0</v>
       </c>
       <c r="K344" s="4">
         <v>46867.0</v>
       </c>
       <c r="L344" s="3">
         <v>50.0</v>
       </c>
       <c r="M344" s="4">
         <v>45041.0</v>
       </c>
       <c r="N344" s="4">
         <v>46867.0</v>
       </c>
       <c r="O344" s="3"/>
       <c r="P344" s="4"/>
       <c r="Q344" s="4"/>
     </row>
     <row r="345" spans="1:17">
       <c r="A345" s="1">
         <v>8</v>
       </c>
       <c r="B345" t="s">
         <v>683</v>
       </c>
-      <c r="C345"/>
       <c r="D345" t="s">
         <v>679</v>
       </c>
       <c r="E345" t="s">
         <v>680</v>
       </c>
       <c r="F345" t="s">
         <v>40</v>
       </c>
       <c r="G345" t="s">
         <v>681</v>
       </c>
       <c r="H345" t="s">
         <v>42</v>
       </c>
       <c r="I345" s="3">
         <v>50.0</v>
       </c>
       <c r="J345" s="4">
         <v>45041.0</v>
       </c>
       <c r="K345" s="4">
         <v>46867.0</v>
       </c>
       <c r="L345" s="3">
         <v>50.0</v>
       </c>
       <c r="M345" s="4">
         <v>45041.0</v>
       </c>
       <c r="N345" s="4">
         <v>46867.0</v>
       </c>
       <c r="O345" s="3"/>
       <c r="P345" s="4"/>
       <c r="Q345" s="4"/>
     </row>
     <row r="346" spans="1:17">
       <c r="A346" s="1">
         <v>5</v>
       </c>
       <c r="B346" t="s">
         <v>684</v>
       </c>
-      <c r="C346"/>
       <c r="D346" t="s">
         <v>290</v>
       </c>
       <c r="E346" t="s">
         <v>291</v>
       </c>
       <c r="F346" t="s">
         <v>63</v>
       </c>
       <c r="G346" t="s">
         <v>292</v>
       </c>
       <c r="H346" t="s">
         <v>65</v>
       </c>
       <c r="I346" s="3">
         <v>174.84</v>
       </c>
       <c r="J346" s="4">
         <v>45839.0</v>
       </c>
       <c r="K346" s="4">
         <v>46874.0</v>
       </c>
       <c r="L346" s="3"/>
       <c r="M346" s="4"/>
       <c r="N346" s="4"/>
       <c r="O346" s="3">
         <v>48.0</v>
       </c>
       <c r="P346" s="4">
         <v>45048.0</v>
       </c>
       <c r="Q346" s="4">
         <v>46874.0</v>
       </c>
     </row>
     <row r="347" spans="1:17">
       <c r="A347" s="1">
         <v>7</v>
       </c>
       <c r="B347" t="s">
         <v>685</v>
       </c>
-      <c r="C347"/>
       <c r="D347" t="s">
         <v>686</v>
       </c>
       <c r="E347" t="s">
         <v>687</v>
       </c>
       <c r="F347" t="s">
         <v>98</v>
       </c>
       <c r="G347" t="s">
         <v>688</v>
       </c>
       <c r="H347" t="s">
         <v>100</v>
       </c>
       <c r="I347" s="3">
         <v>50.0</v>
       </c>
       <c r="J347" s="4">
         <v>45608.0</v>
       </c>
       <c r="K347" s="4">
         <v>47433.0</v>
       </c>
       <c r="L347" s="3">
@@ -19362,186 +19039,182 @@
         <v>45608.0</v>
       </c>
       <c r="K348" s="4">
         <v>47433.0</v>
       </c>
       <c r="L348" s="3">
         <v>101.0</v>
       </c>
       <c r="M348" s="4">
         <v>45608.0</v>
       </c>
       <c r="N348" s="4">
         <v>47433.0</v>
       </c>
       <c r="O348" s="3"/>
       <c r="P348" s="4"/>
       <c r="Q348" s="4"/>
     </row>
     <row r="349" spans="1:17">
       <c r="A349" s="1">
         <v>3</v>
       </c>
       <c r="B349" t="s">
         <v>690</v>
       </c>
-      <c r="C349"/>
       <c r="D349" t="s">
         <v>561</v>
       </c>
       <c r="E349" t="s">
         <v>57</v>
       </c>
       <c r="F349" t="s">
         <v>57</v>
       </c>
       <c r="G349" t="s">
         <v>237</v>
       </c>
       <c r="H349" t="s">
         <v>59</v>
       </c>
       <c r="I349" s="3">
         <v>158.72</v>
       </c>
       <c r="J349" s="4">
         <v>45839.0</v>
       </c>
       <c r="K349" s="4">
         <v>47168.0</v>
       </c>
       <c r="L349" s="3">
         <v>64.48</v>
       </c>
       <c r="M349" s="4">
         <v>45988.0</v>
       </c>
       <c r="N349" s="4">
         <v>47168.0</v>
       </c>
       <c r="O349" s="3">
         <v>130.0</v>
       </c>
       <c r="P349" s="4">
         <v>45342.0</v>
       </c>
       <c r="Q349" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="350" spans="1:17">
       <c r="A350" s="1">
         <v>4</v>
       </c>
       <c r="B350" t="s">
         <v>691</v>
       </c>
-      <c r="C350"/>
       <c r="D350" t="s">
         <v>692</v>
       </c>
       <c r="E350" t="s">
         <v>693</v>
       </c>
       <c r="F350" t="s">
         <v>16</v>
       </c>
       <c r="G350" t="s">
         <v>694</v>
       </c>
       <c r="H350" t="s">
         <v>18</v>
       </c>
       <c r="I350" s="3">
         <v>290.0</v>
       </c>
       <c r="J350" s="4">
         <v>45252.0</v>
       </c>
       <c r="K350" s="4">
         <v>47078.0</v>
       </c>
       <c r="L350" s="3"/>
       <c r="M350" s="4"/>
       <c r="N350" s="4"/>
       <c r="O350" s="3"/>
       <c r="P350" s="4"/>
       <c r="Q350" s="4"/>
     </row>
     <row r="351" spans="1:17">
       <c r="A351" s="1">
         <v>6</v>
       </c>
       <c r="B351" t="s">
         <v>695</v>
       </c>
-      <c r="C351"/>
       <c r="D351" t="s">
         <v>696</v>
       </c>
       <c r="E351" t="s">
         <v>697</v>
       </c>
       <c r="F351" t="s">
         <v>98</v>
       </c>
       <c r="G351" t="s">
         <v>698</v>
       </c>
       <c r="H351" t="s">
         <v>100</v>
       </c>
       <c r="I351" s="3">
         <v>198.0</v>
       </c>
       <c r="J351" s="4">
         <v>45596.0</v>
       </c>
       <c r="K351" s="4">
         <v>47239.0</v>
       </c>
       <c r="L351" s="3">
         <v>100.0</v>
       </c>
       <c r="M351" s="4">
         <v>45596.0</v>
       </c>
       <c r="N351" s="4">
         <v>47239.0</v>
       </c>
       <c r="O351" s="3"/>
       <c r="P351" s="4"/>
       <c r="Q351" s="4"/>
     </row>
     <row r="352" spans="1:17">
       <c r="A352" s="1">
         <v>3</v>
       </c>
       <c r="B352" t="s">
         <v>699</v>
       </c>
-      <c r="C352"/>
       <c r="D352" t="s">
         <v>700</v>
       </c>
       <c r="E352" t="s">
         <v>701</v>
       </c>
       <c r="F352" t="s">
         <v>76</v>
       </c>
       <c r="G352" t="s">
         <v>702</v>
       </c>
       <c r="H352" t="s">
         <v>78</v>
       </c>
       <c r="I352" s="3">
         <v>183.0</v>
       </c>
       <c r="J352" s="4">
         <v>45245.0</v>
       </c>
       <c r="K352" s="4">
         <v>47071.0</v>
       </c>
       <c r="L352" s="3">
@@ -19561,73 +19234,72 @@
       <c r="A353" s="1">
         <v>3</v>
       </c>
       <c r="B353" t="s">
         <v>699</v>
       </c>
       <c r="C353" t="s">
         <v>703</v>
       </c>
       <c r="D353" t="s">
         <v>700</v>
       </c>
       <c r="E353" t="s">
         <v>701</v>
       </c>
       <c r="F353" t="s">
         <v>76</v>
       </c>
       <c r="G353" t="s">
         <v>702</v>
       </c>
       <c r="H353" t="s">
         <v>78</v>
       </c>
       <c r="I353" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J353" s="4">
         <v>45245.0</v>
       </c>
       <c r="K353" s="4">
         <v>47071.0</v>
       </c>
       <c r="L353" s="3"/>
       <c r="M353" s="4"/>
       <c r="N353" s="4"/>
       <c r="O353" s="3"/>
       <c r="P353" s="4"/>
       <c r="Q353" s="4"/>
     </row>
     <row r="354" spans="1:17">
       <c r="A354" s="1">
         <v>4</v>
       </c>
       <c r="B354" t="s">
         <v>704</v>
       </c>
-      <c r="C354"/>
       <c r="D354" t="s">
         <v>700</v>
       </c>
       <c r="E354" t="s">
         <v>701</v>
       </c>
       <c r="F354" t="s">
         <v>76</v>
       </c>
       <c r="G354" t="s">
         <v>702</v>
       </c>
       <c r="H354" t="s">
         <v>78</v>
       </c>
       <c r="I354" s="3">
         <v>183.0</v>
       </c>
       <c r="J354" s="4">
         <v>45245.0</v>
       </c>
       <c r="K354" s="4">
         <v>47071.0</v>
       </c>
       <c r="L354" s="3">
@@ -19647,73 +19319,72 @@
       <c r="A355" s="1">
         <v>4</v>
       </c>
       <c r="B355" t="s">
         <v>704</v>
       </c>
       <c r="C355" t="s">
         <v>703</v>
       </c>
       <c r="D355" t="s">
         <v>700</v>
       </c>
       <c r="E355" t="s">
         <v>701</v>
       </c>
       <c r="F355" t="s">
         <v>76</v>
       </c>
       <c r="G355" t="s">
         <v>702</v>
       </c>
       <c r="H355" t="s">
         <v>78</v>
       </c>
       <c r="I355" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J355" s="4">
         <v>45245.0</v>
       </c>
       <c r="K355" s="4">
         <v>47071.0</v>
       </c>
       <c r="L355" s="3"/>
       <c r="M355" s="4"/>
       <c r="N355" s="4"/>
       <c r="O355" s="3"/>
       <c r="P355" s="4"/>
       <c r="Q355" s="4"/>
     </row>
     <row r="356" spans="1:17">
       <c r="A356" s="1">
         <v>4</v>
       </c>
       <c r="B356" t="s">
         <v>705</v>
       </c>
-      <c r="C356"/>
       <c r="D356" t="s">
         <v>706</v>
       </c>
       <c r="E356" t="s">
         <v>701</v>
       </c>
       <c r="F356" t="s">
         <v>76</v>
       </c>
       <c r="G356" t="s">
         <v>702</v>
       </c>
       <c r="H356" t="s">
         <v>78</v>
       </c>
       <c r="I356" s="3">
         <v>183.0</v>
       </c>
       <c r="J356" s="4">
         <v>45245.0</v>
       </c>
       <c r="K356" s="4">
         <v>47071.0</v>
       </c>
       <c r="L356" s="3">
@@ -19733,73 +19404,72 @@
       <c r="A357" s="1">
         <v>4</v>
       </c>
       <c r="B357" t="s">
         <v>705</v>
       </c>
       <c r="C357" t="s">
         <v>703</v>
       </c>
       <c r="D357" t="s">
         <v>706</v>
       </c>
       <c r="E357" t="s">
         <v>701</v>
       </c>
       <c r="F357" t="s">
         <v>76</v>
       </c>
       <c r="G357" t="s">
         <v>702</v>
       </c>
       <c r="H357" t="s">
         <v>78</v>
       </c>
       <c r="I357" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J357" s="4">
         <v>45245.0</v>
       </c>
       <c r="K357" s="4">
         <v>47071.0</v>
       </c>
       <c r="L357" s="3"/>
       <c r="M357" s="4"/>
       <c r="N357" s="4"/>
       <c r="O357" s="3"/>
       <c r="P357" s="4"/>
       <c r="Q357" s="4"/>
     </row>
     <row r="358" spans="1:17">
       <c r="A358" s="1">
         <v>3</v>
       </c>
       <c r="B358" t="s">
         <v>707</v>
       </c>
-      <c r="C358"/>
       <c r="D358" t="s">
         <v>708</v>
       </c>
       <c r="E358" t="s">
         <v>701</v>
       </c>
       <c r="F358" t="s">
         <v>76</v>
       </c>
       <c r="G358" t="s">
         <v>702</v>
       </c>
       <c r="H358" t="s">
         <v>78</v>
       </c>
       <c r="I358" s="3">
         <v>183.0</v>
       </c>
       <c r="J358" s="4">
         <v>45245.0</v>
       </c>
       <c r="K358" s="4">
         <v>47071.0</v>
       </c>
       <c r="L358" s="3">
@@ -19819,73 +19489,72 @@
       <c r="A359" s="1">
         <v>3</v>
       </c>
       <c r="B359" t="s">
         <v>707</v>
       </c>
       <c r="C359" t="s">
         <v>703</v>
       </c>
       <c r="D359" t="s">
         <v>708</v>
       </c>
       <c r="E359" t="s">
         <v>701</v>
       </c>
       <c r="F359" t="s">
         <v>76</v>
       </c>
       <c r="G359" t="s">
         <v>702</v>
       </c>
       <c r="H359" t="s">
         <v>78</v>
       </c>
       <c r="I359" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J359" s="4">
         <v>45245.0</v>
       </c>
       <c r="K359" s="4">
         <v>47071.0</v>
       </c>
       <c r="L359" s="3"/>
       <c r="M359" s="4"/>
       <c r="N359" s="4"/>
       <c r="O359" s="3"/>
       <c r="P359" s="4"/>
       <c r="Q359" s="4"/>
     </row>
     <row r="360" spans="1:17">
       <c r="A360" s="1">
         <v>5</v>
       </c>
       <c r="B360" t="s">
         <v>709</v>
       </c>
-      <c r="C360"/>
       <c r="D360" t="s">
         <v>708</v>
       </c>
       <c r="E360" t="s">
         <v>701</v>
       </c>
       <c r="F360" t="s">
         <v>76</v>
       </c>
       <c r="G360" t="s">
         <v>702</v>
       </c>
       <c r="H360" t="s">
         <v>78</v>
       </c>
       <c r="I360" s="3">
         <v>183.0</v>
       </c>
       <c r="J360" s="4">
         <v>45245.0</v>
       </c>
       <c r="K360" s="4">
         <v>47071.0</v>
       </c>
       <c r="L360" s="3">
@@ -19905,73 +19574,72 @@
       <c r="A361" s="1">
         <v>5</v>
       </c>
       <c r="B361" t="s">
         <v>709</v>
       </c>
       <c r="C361" t="s">
         <v>703</v>
       </c>
       <c r="D361" t="s">
         <v>708</v>
       </c>
       <c r="E361" t="s">
         <v>701</v>
       </c>
       <c r="F361" t="s">
         <v>76</v>
       </c>
       <c r="G361" t="s">
         <v>702</v>
       </c>
       <c r="H361" t="s">
         <v>78</v>
       </c>
       <c r="I361" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J361" s="4">
         <v>45245.0</v>
       </c>
       <c r="K361" s="4">
         <v>47071.0</v>
       </c>
       <c r="L361" s="3"/>
       <c r="M361" s="4"/>
       <c r="N361" s="4"/>
       <c r="O361" s="3"/>
       <c r="P361" s="4"/>
       <c r="Q361" s="4"/>
     </row>
     <row r="362" spans="1:17">
       <c r="A362" s="1">
         <v>4</v>
       </c>
       <c r="B362" t="s">
         <v>710</v>
       </c>
-      <c r="C362"/>
       <c r="D362" t="s">
         <v>711</v>
       </c>
       <c r="E362" t="s">
         <v>701</v>
       </c>
       <c r="F362" t="s">
         <v>76</v>
       </c>
       <c r="G362" t="s">
         <v>702</v>
       </c>
       <c r="H362" t="s">
         <v>78</v>
       </c>
       <c r="I362" s="3">
         <v>183.0</v>
       </c>
       <c r="J362" s="4">
         <v>45245.0</v>
       </c>
       <c r="K362" s="4">
         <v>47071.0</v>
       </c>
       <c r="L362" s="3">
@@ -19991,73 +19659,72 @@
       <c r="A363" s="1">
         <v>4</v>
       </c>
       <c r="B363" t="s">
         <v>710</v>
       </c>
       <c r="C363" t="s">
         <v>703</v>
       </c>
       <c r="D363" t="s">
         <v>711</v>
       </c>
       <c r="E363" t="s">
         <v>701</v>
       </c>
       <c r="F363" t="s">
         <v>76</v>
       </c>
       <c r="G363" t="s">
         <v>702</v>
       </c>
       <c r="H363" t="s">
         <v>78</v>
       </c>
       <c r="I363" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J363" s="4">
         <v>45245.0</v>
       </c>
       <c r="K363" s="4">
         <v>47071.0</v>
       </c>
       <c r="L363" s="3"/>
       <c r="M363" s="4"/>
       <c r="N363" s="4"/>
       <c r="O363" s="3"/>
       <c r="P363" s="4"/>
       <c r="Q363" s="4"/>
     </row>
     <row r="364" spans="1:17">
       <c r="A364" s="1">
         <v>5</v>
       </c>
       <c r="B364" t="s">
         <v>712</v>
       </c>
-      <c r="C364"/>
       <c r="D364" t="s">
         <v>711</v>
       </c>
       <c r="E364" t="s">
         <v>701</v>
       </c>
       <c r="F364" t="s">
         <v>76</v>
       </c>
       <c r="G364" t="s">
         <v>702</v>
       </c>
       <c r="H364" t="s">
         <v>78</v>
       </c>
       <c r="I364" s="3">
         <v>183.0</v>
       </c>
       <c r="J364" s="4">
         <v>45245.0</v>
       </c>
       <c r="K364" s="4">
         <v>47071.0</v>
       </c>
       <c r="L364" s="3">
@@ -20077,73 +19744,72 @@
       <c r="A365" s="1">
         <v>5</v>
       </c>
       <c r="B365" t="s">
         <v>712</v>
       </c>
       <c r="C365" t="s">
         <v>703</v>
       </c>
       <c r="D365" t="s">
         <v>711</v>
       </c>
       <c r="E365" t="s">
         <v>701</v>
       </c>
       <c r="F365" t="s">
         <v>76</v>
       </c>
       <c r="G365" t="s">
         <v>702</v>
       </c>
       <c r="H365" t="s">
         <v>78</v>
       </c>
       <c r="I365" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J365" s="4">
         <v>45245.0</v>
       </c>
       <c r="K365" s="4">
         <v>47071.0</v>
       </c>
       <c r="L365" s="3"/>
       <c r="M365" s="4"/>
       <c r="N365" s="4"/>
       <c r="O365" s="3"/>
       <c r="P365" s="4"/>
       <c r="Q365" s="4"/>
     </row>
     <row r="366" spans="1:17">
       <c r="A366" s="1">
         <v>6</v>
       </c>
       <c r="B366" t="s">
         <v>713</v>
       </c>
-      <c r="C366"/>
       <c r="D366" t="s">
         <v>711</v>
       </c>
       <c r="E366" t="s">
         <v>701</v>
       </c>
       <c r="F366" t="s">
         <v>76</v>
       </c>
       <c r="G366" t="s">
         <v>702</v>
       </c>
       <c r="H366" t="s">
         <v>78</v>
       </c>
       <c r="I366" s="3">
         <v>183.0</v>
       </c>
       <c r="J366" s="4">
         <v>45245.0</v>
       </c>
       <c r="K366" s="4">
         <v>47071.0</v>
       </c>
       <c r="L366" s="3">
@@ -20163,73 +19829,72 @@
       <c r="A367" s="1">
         <v>6</v>
       </c>
       <c r="B367" t="s">
         <v>713</v>
       </c>
       <c r="C367" t="s">
         <v>703</v>
       </c>
       <c r="D367" t="s">
         <v>711</v>
       </c>
       <c r="E367" t="s">
         <v>701</v>
       </c>
       <c r="F367" t="s">
         <v>76</v>
       </c>
       <c r="G367" t="s">
         <v>702</v>
       </c>
       <c r="H367" t="s">
         <v>78</v>
       </c>
       <c r="I367" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J367" s="4">
         <v>45245.0</v>
       </c>
       <c r="K367" s="4">
         <v>47071.0</v>
       </c>
       <c r="L367" s="3"/>
       <c r="M367" s="4"/>
       <c r="N367" s="4"/>
       <c r="O367" s="3"/>
       <c r="P367" s="4"/>
       <c r="Q367" s="4"/>
     </row>
     <row r="368" spans="1:17">
       <c r="A368" s="1">
         <v>5</v>
       </c>
       <c r="B368" t="s">
         <v>714</v>
       </c>
-      <c r="C368"/>
       <c r="D368" t="s">
         <v>715</v>
       </c>
       <c r="E368" t="s">
         <v>701</v>
       </c>
       <c r="F368" t="s">
         <v>76</v>
       </c>
       <c r="G368" t="s">
         <v>702</v>
       </c>
       <c r="H368" t="s">
         <v>78</v>
       </c>
       <c r="I368" s="3">
         <v>183.0</v>
       </c>
       <c r="J368" s="4">
         <v>45245.0</v>
       </c>
       <c r="K368" s="4">
         <v>47071.0</v>
       </c>
       <c r="L368" s="3">
@@ -20249,73 +19914,72 @@
       <c r="A369" s="1">
         <v>5</v>
       </c>
       <c r="B369" t="s">
         <v>714</v>
       </c>
       <c r="C369" t="s">
         <v>703</v>
       </c>
       <c r="D369" t="s">
         <v>715</v>
       </c>
       <c r="E369" t="s">
         <v>701</v>
       </c>
       <c r="F369" t="s">
         <v>76</v>
       </c>
       <c r="G369" t="s">
         <v>702</v>
       </c>
       <c r="H369" t="s">
         <v>78</v>
       </c>
       <c r="I369" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J369" s="4">
         <v>45245.0</v>
       </c>
       <c r="K369" s="4">
         <v>47071.0</v>
       </c>
       <c r="L369" s="3"/>
       <c r="M369" s="4"/>
       <c r="N369" s="4"/>
       <c r="O369" s="3"/>
       <c r="P369" s="4"/>
       <c r="Q369" s="4"/>
     </row>
     <row r="370" spans="1:17">
       <c r="A370" s="1">
         <v>3</v>
       </c>
       <c r="B370" t="s">
         <v>716</v>
       </c>
-      <c r="C370"/>
       <c r="D370" t="s">
         <v>715</v>
       </c>
       <c r="E370" t="s">
         <v>701</v>
       </c>
       <c r="F370" t="s">
         <v>76</v>
       </c>
       <c r="G370" t="s">
         <v>702</v>
       </c>
       <c r="H370" t="s">
         <v>78</v>
       </c>
       <c r="I370" s="3">
         <v>183.0</v>
       </c>
       <c r="J370" s="4">
         <v>45245.0</v>
       </c>
       <c r="K370" s="4">
         <v>47071.0</v>
       </c>
       <c r="L370" s="3">
@@ -20335,73 +19999,72 @@
       <c r="A371" s="1">
         <v>3</v>
       </c>
       <c r="B371" t="s">
         <v>716</v>
       </c>
       <c r="C371" t="s">
         <v>703</v>
       </c>
       <c r="D371" t="s">
         <v>715</v>
       </c>
       <c r="E371" t="s">
         <v>701</v>
       </c>
       <c r="F371" t="s">
         <v>76</v>
       </c>
       <c r="G371" t="s">
         <v>702</v>
       </c>
       <c r="H371" t="s">
         <v>78</v>
       </c>
       <c r="I371" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J371" s="4">
         <v>45245.0</v>
       </c>
       <c r="K371" s="4">
         <v>47071.0</v>
       </c>
       <c r="L371" s="3"/>
       <c r="M371" s="4"/>
       <c r="N371" s="4"/>
       <c r="O371" s="3"/>
       <c r="P371" s="4"/>
       <c r="Q371" s="4"/>
     </row>
     <row r="372" spans="1:17">
       <c r="A372" s="1">
         <v>4</v>
       </c>
       <c r="B372" t="s">
         <v>717</v>
       </c>
-      <c r="C372"/>
       <c r="D372" t="s">
         <v>715</v>
       </c>
       <c r="E372" t="s">
         <v>701</v>
       </c>
       <c r="F372" t="s">
         <v>76</v>
       </c>
       <c r="G372" t="s">
         <v>702</v>
       </c>
       <c r="H372" t="s">
         <v>78</v>
       </c>
       <c r="I372" s="3">
         <v>183.0</v>
       </c>
       <c r="J372" s="4">
         <v>45245.0</v>
       </c>
       <c r="K372" s="4">
         <v>47071.0</v>
       </c>
       <c r="L372" s="3">
@@ -20421,73 +20084,72 @@
       <c r="A373" s="1">
         <v>4</v>
       </c>
       <c r="B373" t="s">
         <v>717</v>
       </c>
       <c r="C373" t="s">
         <v>703</v>
       </c>
       <c r="D373" t="s">
         <v>715</v>
       </c>
       <c r="E373" t="s">
         <v>701</v>
       </c>
       <c r="F373" t="s">
         <v>76</v>
       </c>
       <c r="G373" t="s">
         <v>702</v>
       </c>
       <c r="H373" t="s">
         <v>78</v>
       </c>
       <c r="I373" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J373" s="4">
         <v>45245.0</v>
       </c>
       <c r="K373" s="4">
         <v>47071.0</v>
       </c>
       <c r="L373" s="3"/>
       <c r="M373" s="4"/>
       <c r="N373" s="4"/>
       <c r="O373" s="3"/>
       <c r="P373" s="4"/>
       <c r="Q373" s="4"/>
     </row>
     <row r="374" spans="1:17">
       <c r="A374" s="1">
         <v>5</v>
       </c>
       <c r="B374" t="s">
         <v>718</v>
       </c>
-      <c r="C374"/>
       <c r="D374" t="s">
         <v>715</v>
       </c>
       <c r="E374" t="s">
         <v>701</v>
       </c>
       <c r="F374" t="s">
         <v>76</v>
       </c>
       <c r="G374" t="s">
         <v>702</v>
       </c>
       <c r="H374" t="s">
         <v>78</v>
       </c>
       <c r="I374" s="3">
         <v>183.0</v>
       </c>
       <c r="J374" s="4">
         <v>45245.0</v>
       </c>
       <c r="K374" s="4">
         <v>47071.0</v>
       </c>
       <c r="L374" s="3">
@@ -20507,73 +20169,72 @@
       <c r="A375" s="1">
         <v>5</v>
       </c>
       <c r="B375" t="s">
         <v>718</v>
       </c>
       <c r="C375" t="s">
         <v>703</v>
       </c>
       <c r="D375" t="s">
         <v>715</v>
       </c>
       <c r="E375" t="s">
         <v>701</v>
       </c>
       <c r="F375" t="s">
         <v>76</v>
       </c>
       <c r="G375" t="s">
         <v>702</v>
       </c>
       <c r="H375" t="s">
         <v>78</v>
       </c>
       <c r="I375" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J375" s="4">
         <v>45245.0</v>
       </c>
       <c r="K375" s="4">
         <v>47071.0</v>
       </c>
       <c r="L375" s="3"/>
       <c r="M375" s="4"/>
       <c r="N375" s="4"/>
       <c r="O375" s="3"/>
       <c r="P375" s="4"/>
       <c r="Q375" s="4"/>
     </row>
     <row r="376" spans="1:17">
       <c r="A376" s="1">
         <v>2</v>
       </c>
       <c r="B376" t="s">
         <v>719</v>
       </c>
-      <c r="C376"/>
       <c r="D376" t="s">
         <v>715</v>
       </c>
       <c r="E376" t="s">
         <v>701</v>
       </c>
       <c r="F376" t="s">
         <v>76</v>
       </c>
       <c r="G376" t="s">
         <v>702</v>
       </c>
       <c r="H376" t="s">
         <v>78</v>
       </c>
       <c r="I376" s="3">
         <v>183.0</v>
       </c>
       <c r="J376" s="4">
         <v>45245.0</v>
       </c>
       <c r="K376" s="4">
         <v>47071.0</v>
       </c>
       <c r="L376" s="3">
@@ -20593,73 +20254,72 @@
       <c r="A377" s="1">
         <v>2</v>
       </c>
       <c r="B377" t="s">
         <v>719</v>
       </c>
       <c r="C377" t="s">
         <v>703</v>
       </c>
       <c r="D377" t="s">
         <v>715</v>
       </c>
       <c r="E377" t="s">
         <v>701</v>
       </c>
       <c r="F377" t="s">
         <v>76</v>
       </c>
       <c r="G377" t="s">
         <v>702</v>
       </c>
       <c r="H377" t="s">
         <v>78</v>
       </c>
       <c r="I377" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J377" s="4">
         <v>45245.0</v>
       </c>
       <c r="K377" s="4">
         <v>47071.0</v>
       </c>
       <c r="L377" s="3"/>
       <c r="M377" s="4"/>
       <c r="N377" s="4"/>
       <c r="O377" s="3"/>
       <c r="P377" s="4"/>
       <c r="Q377" s="4"/>
     </row>
     <row r="378" spans="1:17">
       <c r="A378" s="1">
         <v>4</v>
       </c>
       <c r="B378" t="s">
         <v>720</v>
       </c>
-      <c r="C378"/>
       <c r="D378" t="s">
         <v>721</v>
       </c>
       <c r="E378" t="s">
         <v>701</v>
       </c>
       <c r="F378" t="s">
         <v>76</v>
       </c>
       <c r="G378" t="s">
         <v>702</v>
       </c>
       <c r="H378" t="s">
         <v>78</v>
       </c>
       <c r="I378" s="3">
         <v>183.0</v>
       </c>
       <c r="J378" s="4">
         <v>45245.0</v>
       </c>
       <c r="K378" s="4">
         <v>47071.0</v>
       </c>
       <c r="L378" s="3">
@@ -20679,73 +20339,72 @@
       <c r="A379" s="1">
         <v>4</v>
       </c>
       <c r="B379" t="s">
         <v>720</v>
       </c>
       <c r="C379" t="s">
         <v>703</v>
       </c>
       <c r="D379" t="s">
         <v>721</v>
       </c>
       <c r="E379" t="s">
         <v>701</v>
       </c>
       <c r="F379" t="s">
         <v>76</v>
       </c>
       <c r="G379" t="s">
         <v>702</v>
       </c>
       <c r="H379" t="s">
         <v>78</v>
       </c>
       <c r="I379" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J379" s="4">
         <v>45245.0</v>
       </c>
       <c r="K379" s="4">
         <v>47071.0</v>
       </c>
       <c r="L379" s="3"/>
       <c r="M379" s="4"/>
       <c r="N379" s="4"/>
       <c r="O379" s="3"/>
       <c r="P379" s="4"/>
       <c r="Q379" s="4"/>
     </row>
     <row r="380" spans="1:17">
       <c r="A380" s="1">
         <v>5</v>
       </c>
       <c r="B380" t="s">
         <v>722</v>
       </c>
-      <c r="C380"/>
       <c r="D380" t="s">
         <v>721</v>
       </c>
       <c r="E380" t="s">
         <v>701</v>
       </c>
       <c r="F380" t="s">
         <v>76</v>
       </c>
       <c r="G380" t="s">
         <v>702</v>
       </c>
       <c r="H380" t="s">
         <v>78</v>
       </c>
       <c r="I380" s="3">
         <v>183.0</v>
       </c>
       <c r="J380" s="4">
         <v>45245.0</v>
       </c>
       <c r="K380" s="4">
         <v>47071.0</v>
       </c>
       <c r="L380" s="3">
@@ -20765,73 +20424,72 @@
       <c r="A381" s="1">
         <v>5</v>
       </c>
       <c r="B381" t="s">
         <v>722</v>
       </c>
       <c r="C381" t="s">
         <v>703</v>
       </c>
       <c r="D381" t="s">
         <v>721</v>
       </c>
       <c r="E381" t="s">
         <v>701</v>
       </c>
       <c r="F381" t="s">
         <v>76</v>
       </c>
       <c r="G381" t="s">
         <v>702</v>
       </c>
       <c r="H381" t="s">
         <v>78</v>
       </c>
       <c r="I381" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J381" s="4">
         <v>45245.0</v>
       </c>
       <c r="K381" s="4">
         <v>47071.0</v>
       </c>
       <c r="L381" s="3"/>
       <c r="M381" s="4"/>
       <c r="N381" s="4"/>
       <c r="O381" s="3"/>
       <c r="P381" s="4"/>
       <c r="Q381" s="4"/>
     </row>
     <row r="382" spans="1:17">
       <c r="A382" s="1">
         <v>6</v>
       </c>
       <c r="B382" t="s">
         <v>723</v>
       </c>
-      <c r="C382"/>
       <c r="D382" t="s">
         <v>721</v>
       </c>
       <c r="E382" t="s">
         <v>701</v>
       </c>
       <c r="F382" t="s">
         <v>76</v>
       </c>
       <c r="G382" t="s">
         <v>702</v>
       </c>
       <c r="H382" t="s">
         <v>78</v>
       </c>
       <c r="I382" s="3">
         <v>183.0</v>
       </c>
       <c r="J382" s="4">
         <v>45245.0</v>
       </c>
       <c r="K382" s="4">
         <v>47071.0</v>
       </c>
       <c r="L382" s="3">
@@ -20851,73 +20509,72 @@
       <c r="A383" s="1">
         <v>6</v>
       </c>
       <c r="B383" t="s">
         <v>723</v>
       </c>
       <c r="C383" t="s">
         <v>703</v>
       </c>
       <c r="D383" t="s">
         <v>721</v>
       </c>
       <c r="E383" t="s">
         <v>701</v>
       </c>
       <c r="F383" t="s">
         <v>76</v>
       </c>
       <c r="G383" t="s">
         <v>702</v>
       </c>
       <c r="H383" t="s">
         <v>78</v>
       </c>
       <c r="I383" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J383" s="4">
         <v>45245.0</v>
       </c>
       <c r="K383" s="4">
         <v>47071.0</v>
       </c>
       <c r="L383" s="3"/>
       <c r="M383" s="4"/>
       <c r="N383" s="4"/>
       <c r="O383" s="3"/>
       <c r="P383" s="4"/>
       <c r="Q383" s="4"/>
     </row>
     <row r="384" spans="1:17">
       <c r="A384" s="1">
         <v>2</v>
       </c>
       <c r="B384" t="s">
         <v>724</v>
       </c>
-      <c r="C384"/>
       <c r="D384" t="s">
         <v>721</v>
       </c>
       <c r="E384" t="s">
         <v>701</v>
       </c>
       <c r="F384" t="s">
         <v>76</v>
       </c>
       <c r="G384" t="s">
         <v>702</v>
       </c>
       <c r="H384" t="s">
         <v>78</v>
       </c>
       <c r="I384" s="3">
         <v>183.0</v>
       </c>
       <c r="J384" s="4">
         <v>45245.0</v>
       </c>
       <c r="K384" s="4">
         <v>47071.0</v>
       </c>
       <c r="L384" s="3">
@@ -20937,73 +20594,72 @@
       <c r="A385" s="1">
         <v>2</v>
       </c>
       <c r="B385" t="s">
         <v>724</v>
       </c>
       <c r="C385" t="s">
         <v>703</v>
       </c>
       <c r="D385" t="s">
         <v>721</v>
       </c>
       <c r="E385" t="s">
         <v>701</v>
       </c>
       <c r="F385" t="s">
         <v>76</v>
       </c>
       <c r="G385" t="s">
         <v>702</v>
       </c>
       <c r="H385" t="s">
         <v>78</v>
       </c>
       <c r="I385" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J385" s="4">
         <v>45245.0</v>
       </c>
       <c r="K385" s="4">
         <v>47071.0</v>
       </c>
       <c r="L385" s="3"/>
       <c r="M385" s="4"/>
       <c r="N385" s="4"/>
       <c r="O385" s="3"/>
       <c r="P385" s="4"/>
       <c r="Q385" s="4"/>
     </row>
     <row r="386" spans="1:17">
       <c r="A386" s="1">
         <v>4</v>
       </c>
       <c r="B386" t="s">
         <v>725</v>
       </c>
-      <c r="C386"/>
       <c r="D386" t="s">
         <v>721</v>
       </c>
       <c r="E386" t="s">
         <v>701</v>
       </c>
       <c r="F386" t="s">
         <v>76</v>
       </c>
       <c r="G386" t="s">
         <v>702</v>
       </c>
       <c r="H386" t="s">
         <v>78</v>
       </c>
       <c r="I386" s="3">
         <v>183.0</v>
       </c>
       <c r="J386" s="4">
         <v>45245.0</v>
       </c>
       <c r="K386" s="4">
         <v>47071.0</v>
       </c>
       <c r="L386" s="3">
@@ -21023,196 +20679,192 @@
       <c r="A387" s="1">
         <v>4</v>
       </c>
       <c r="B387" t="s">
         <v>725</v>
       </c>
       <c r="C387" t="s">
         <v>703</v>
       </c>
       <c r="D387" t="s">
         <v>721</v>
       </c>
       <c r="E387" t="s">
         <v>701</v>
       </c>
       <c r="F387" t="s">
         <v>76</v>
       </c>
       <c r="G387" t="s">
         <v>702</v>
       </c>
       <c r="H387" t="s">
         <v>78</v>
       </c>
       <c r="I387" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J387" s="4">
         <v>45245.0</v>
       </c>
       <c r="K387" s="4">
         <v>47071.0</v>
       </c>
       <c r="L387" s="3"/>
       <c r="M387" s="4"/>
       <c r="N387" s="4"/>
       <c r="O387" s="3"/>
       <c r="P387" s="4"/>
       <c r="Q387" s="4"/>
     </row>
     <row r="388" spans="1:17">
       <c r="A388" s="1">
         <v>6</v>
       </c>
       <c r="B388" t="s">
         <v>726</v>
       </c>
-      <c r="C388"/>
       <c r="D388" t="s">
         <v>169</v>
       </c>
       <c r="E388" t="s">
         <v>170</v>
       </c>
       <c r="F388" t="s">
         <v>76</v>
       </c>
       <c r="G388" t="s">
         <v>171</v>
       </c>
       <c r="H388" t="s">
         <v>78</v>
       </c>
       <c r="I388" s="3">
         <v>338.0</v>
       </c>
       <c r="J388" s="4">
         <v>45764.0</v>
       </c>
       <c r="K388" s="4">
         <v>47589.0</v>
       </c>
       <c r="L388" s="3">
         <v>306.0</v>
       </c>
       <c r="M388" s="4">
         <v>45764.0</v>
       </c>
       <c r="N388" s="4">
         <v>47589.0</v>
       </c>
       <c r="O388" s="3"/>
       <c r="P388" s="4"/>
       <c r="Q388" s="4"/>
     </row>
     <row r="389" spans="1:17">
       <c r="A389" s="1">
         <v>3</v>
       </c>
       <c r="B389" t="s">
         <v>727</v>
       </c>
-      <c r="C389"/>
       <c r="D389" t="s">
         <v>728</v>
       </c>
       <c r="E389" t="s">
         <v>701</v>
       </c>
       <c r="F389" t="s">
         <v>76</v>
       </c>
       <c r="G389" t="s">
         <v>702</v>
       </c>
       <c r="H389" t="s">
         <v>78</v>
       </c>
       <c r="I389" s="3"/>
       <c r="J389" s="4"/>
       <c r="K389" s="4"/>
       <c r="L389" s="3">
         <v>183.0</v>
       </c>
       <c r="M389" s="4">
         <v>45245.0</v>
       </c>
       <c r="N389" s="4">
         <v>47071.0</v>
       </c>
       <c r="O389" s="3"/>
       <c r="P389" s="4"/>
       <c r="Q389" s="4"/>
     </row>
     <row r="390" spans="1:17">
       <c r="A390" s="1">
         <v>4</v>
       </c>
       <c r="B390" t="s">
         <v>729</v>
       </c>
-      <c r="C390"/>
       <c r="D390" t="s">
         <v>728</v>
       </c>
       <c r="E390" t="s">
         <v>701</v>
       </c>
       <c r="F390" t="s">
         <v>76</v>
       </c>
       <c r="G390" t="s">
         <v>702</v>
       </c>
       <c r="H390" t="s">
         <v>78</v>
       </c>
       <c r="I390" s="3"/>
       <c r="J390" s="4"/>
       <c r="K390" s="4"/>
       <c r="L390" s="3">
         <v>183.0</v>
       </c>
       <c r="M390" s="4">
         <v>45245.0</v>
       </c>
       <c r="N390" s="4">
         <v>47071.0</v>
       </c>
       <c r="O390" s="3"/>
       <c r="P390" s="4"/>
       <c r="Q390" s="4"/>
     </row>
     <row r="391" spans="1:17">
       <c r="A391" s="1">
         <v>3</v>
       </c>
       <c r="B391" t="s">
         <v>730</v>
       </c>
-      <c r="C391"/>
       <c r="D391" t="s">
         <v>731</v>
       </c>
       <c r="E391" t="s">
         <v>701</v>
       </c>
       <c r="F391" t="s">
         <v>76</v>
       </c>
       <c r="G391" t="s">
         <v>702</v>
       </c>
       <c r="H391" t="s">
         <v>78</v>
       </c>
       <c r="I391" s="3">
         <v>183.0</v>
       </c>
       <c r="J391" s="4">
         <v>45245.0</v>
       </c>
       <c r="K391" s="4">
         <v>47071.0</v>
       </c>
       <c r="L391" s="3">
@@ -21232,73 +20884,72 @@
       <c r="A392" s="1">
         <v>3</v>
       </c>
       <c r="B392" t="s">
         <v>730</v>
       </c>
       <c r="C392" t="s">
         <v>703</v>
       </c>
       <c r="D392" t="s">
         <v>731</v>
       </c>
       <c r="E392" t="s">
         <v>701</v>
       </c>
       <c r="F392" t="s">
         <v>76</v>
       </c>
       <c r="G392" t="s">
         <v>702</v>
       </c>
       <c r="H392" t="s">
         <v>78</v>
       </c>
       <c r="I392" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J392" s="4">
         <v>45245.0</v>
       </c>
       <c r="K392" s="4">
         <v>47071.0</v>
       </c>
       <c r="L392" s="3"/>
       <c r="M392" s="4"/>
       <c r="N392" s="4"/>
       <c r="O392" s="3"/>
       <c r="P392" s="4"/>
       <c r="Q392" s="4"/>
     </row>
     <row r="393" spans="1:17">
       <c r="A393" s="1">
         <v>5</v>
       </c>
       <c r="B393" t="s">
         <v>732</v>
       </c>
-      <c r="C393"/>
       <c r="D393" t="s">
         <v>731</v>
       </c>
       <c r="E393" t="s">
         <v>701</v>
       </c>
       <c r="F393" t="s">
         <v>76</v>
       </c>
       <c r="G393" t="s">
         <v>702</v>
       </c>
       <c r="H393" t="s">
         <v>78</v>
       </c>
       <c r="I393" s="3">
         <v>183.0</v>
       </c>
       <c r="J393" s="4">
         <v>45245.0</v>
       </c>
       <c r="K393" s="4">
         <v>47071.0</v>
       </c>
       <c r="L393" s="3">
@@ -21318,459 +20969,450 @@
       <c r="A394" s="1">
         <v>5</v>
       </c>
       <c r="B394" t="s">
         <v>732</v>
       </c>
       <c r="C394" t="s">
         <v>703</v>
       </c>
       <c r="D394" t="s">
         <v>731</v>
       </c>
       <c r="E394" t="s">
         <v>701</v>
       </c>
       <c r="F394" t="s">
         <v>76</v>
       </c>
       <c r="G394" t="s">
         <v>702</v>
       </c>
       <c r="H394" t="s">
         <v>78</v>
       </c>
       <c r="I394" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J394" s="4">
         <v>45245.0</v>
       </c>
       <c r="K394" s="4">
         <v>47071.0</v>
       </c>
       <c r="L394" s="3"/>
       <c r="M394" s="4"/>
       <c r="N394" s="4"/>
       <c r="O394" s="3"/>
       <c r="P394" s="4"/>
       <c r="Q394" s="4"/>
     </row>
     <row r="395" spans="1:17">
       <c r="A395" s="1">
         <v>4</v>
       </c>
       <c r="B395" t="s">
         <v>733</v>
       </c>
-      <c r="C395"/>
       <c r="D395" t="s">
         <v>734</v>
       </c>
       <c r="E395" t="s">
         <v>735</v>
       </c>
       <c r="F395" t="s">
         <v>70</v>
       </c>
       <c r="G395" t="s">
         <v>108</v>
       </c>
       <c r="H395" t="s">
         <v>72</v>
       </c>
       <c r="I395" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J395" s="4">
         <v>45839.0</v>
       </c>
       <c r="K395" s="4">
         <v>47153.0</v>
       </c>
       <c r="L395" s="3"/>
       <c r="M395" s="4"/>
       <c r="N395" s="4"/>
       <c r="O395" s="3">
         <v>100.0</v>
       </c>
       <c r="P395" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q395" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="396" spans="1:17">
       <c r="A396" s="1">
         <v>5</v>
       </c>
       <c r="B396" t="s">
         <v>736</v>
       </c>
-      <c r="C396"/>
       <c r="D396" t="s">
         <v>734</v>
       </c>
       <c r="E396" t="s">
         <v>735</v>
       </c>
       <c r="F396" t="s">
         <v>70</v>
       </c>
       <c r="G396" t="s">
         <v>108</v>
       </c>
       <c r="H396" t="s">
         <v>72</v>
       </c>
       <c r="I396" s="3">
-        <v>229.4</v>
+        <v>229.40000000000001</v>
       </c>
       <c r="J396" s="4">
         <v>45839.0</v>
       </c>
       <c r="K396" s="4">
         <v>47153.0</v>
       </c>
       <c r="L396" s="3"/>
       <c r="M396" s="4"/>
       <c r="N396" s="4"/>
       <c r="O396" s="3">
         <v>100.0</v>
       </c>
       <c r="P396" s="4">
         <v>45327.0</v>
       </c>
       <c r="Q396" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="397" spans="1:17">
       <c r="A397" s="1">
         <v>7</v>
       </c>
       <c r="B397" t="s">
         <v>737</v>
       </c>
-      <c r="C397"/>
       <c r="D397" t="s">
         <v>159</v>
       </c>
       <c r="E397" t="s">
         <v>131</v>
       </c>
       <c r="F397" t="s">
         <v>91</v>
       </c>
       <c r="G397" t="s">
         <v>738</v>
       </c>
       <c r="H397" t="s">
         <v>93</v>
       </c>
       <c r="I397" s="3">
         <v>545.0</v>
       </c>
       <c r="J397" s="4">
         <v>45616.0</v>
       </c>
       <c r="K397" s="4">
         <v>47441.0</v>
       </c>
       <c r="L397" s="3">
         <v>410.0</v>
       </c>
       <c r="M397" s="4">
         <v>45616.0</v>
       </c>
       <c r="N397" s="4">
         <v>47441.0</v>
       </c>
       <c r="O397" s="3"/>
       <c r="P397" s="4"/>
       <c r="Q397" s="4"/>
     </row>
     <row r="398" spans="1:17">
       <c r="A398" s="1">
         <v>5</v>
       </c>
       <c r="B398" t="s">
         <v>739</v>
       </c>
-      <c r="C398"/>
       <c r="D398" t="s">
         <v>337</v>
       </c>
       <c r="E398" t="s">
         <v>338</v>
       </c>
       <c r="F398" t="s">
         <v>70</v>
       </c>
       <c r="G398" t="s">
         <v>339</v>
       </c>
       <c r="H398" t="s">
         <v>72</v>
       </c>
       <c r="I398" s="3">
         <v>108.0</v>
       </c>
       <c r="J398" s="4">
         <v>46139.0</v>
       </c>
       <c r="K398" s="4">
         <v>47964.0</v>
       </c>
       <c r="L398" s="3"/>
       <c r="M398" s="4"/>
       <c r="N398" s="4"/>
       <c r="O398" s="3">
         <v>38.0</v>
       </c>
       <c r="P398" s="4">
         <v>46139.0</v>
       </c>
       <c r="Q398" s="4">
         <v>47964.0</v>
       </c>
     </row>
     <row r="399" spans="1:17">
       <c r="A399" s="1">
         <v>5</v>
       </c>
       <c r="B399" t="s">
         <v>740</v>
       </c>
-      <c r="C399"/>
       <c r="D399" t="s">
         <v>103</v>
       </c>
       <c r="E399" t="s">
         <v>62</v>
       </c>
       <c r="F399" t="s">
         <v>63</v>
       </c>
       <c r="G399" t="s">
         <v>104</v>
       </c>
       <c r="H399" t="s">
         <v>65</v>
       </c>
       <c r="I399" s="3">
         <v>126.0</v>
       </c>
       <c r="J399" s="4">
         <v>45048.0</v>
       </c>
       <c r="K399" s="4">
         <v>46874.0</v>
       </c>
       <c r="L399" s="3">
         <v>88.0</v>
       </c>
       <c r="M399" s="4">
         <v>45048.0</v>
       </c>
       <c r="N399" s="4">
         <v>46874.0</v>
       </c>
       <c r="O399" s="3">
         <v>38.0</v>
       </c>
       <c r="P399" s="4">
         <v>45048.0</v>
       </c>
       <c r="Q399" s="4">
         <v>46874.0</v>
       </c>
     </row>
     <row r="400" spans="1:17">
       <c r="A400" s="1">
         <v>4</v>
       </c>
       <c r="B400" t="s">
         <v>741</v>
       </c>
-      <c r="C400"/>
       <c r="D400" t="s">
         <v>742</v>
       </c>
       <c r="E400" t="s">
         <v>333</v>
       </c>
       <c r="F400" t="s">
         <v>40</v>
       </c>
       <c r="G400" t="s">
         <v>334</v>
       </c>
       <c r="H400" t="s">
         <v>42</v>
       </c>
       <c r="I400" s="3">
         <v>149.0</v>
       </c>
       <c r="J400" s="4">
         <v>45392.0</v>
       </c>
       <c r="K400" s="4">
         <v>47217.0</v>
       </c>
       <c r="L400" s="3"/>
       <c r="M400" s="4"/>
       <c r="N400" s="4"/>
       <c r="O400" s="3">
         <v>83.0</v>
       </c>
       <c r="P400" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q400" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="401" spans="1:17">
       <c r="A401" s="1">
         <v>5</v>
       </c>
       <c r="B401" t="s">
         <v>743</v>
       </c>
-      <c r="C401"/>
       <c r="D401" t="s">
         <v>742</v>
       </c>
       <c r="E401" t="s">
         <v>333</v>
       </c>
       <c r="F401" t="s">
         <v>40</v>
       </c>
       <c r="G401" t="s">
         <v>334</v>
       </c>
       <c r="H401" t="s">
         <v>42</v>
       </c>
       <c r="I401" s="3">
         <v>97.0</v>
       </c>
       <c r="J401" s="4">
         <v>45392.0</v>
       </c>
       <c r="K401" s="4">
         <v>47217.0</v>
       </c>
       <c r="L401" s="3"/>
       <c r="M401" s="4"/>
       <c r="N401" s="4"/>
       <c r="O401" s="3"/>
       <c r="P401" s="4"/>
       <c r="Q401" s="4"/>
     </row>
     <row r="402" spans="1:17">
       <c r="A402" s="1">
         <v>8</v>
       </c>
       <c r="B402" t="s">
         <v>744</v>
       </c>
-      <c r="C402"/>
       <c r="D402" t="s">
         <v>173</v>
       </c>
       <c r="E402" t="s">
         <v>131</v>
       </c>
       <c r="F402" t="s">
         <v>91</v>
       </c>
       <c r="G402" t="s">
         <v>174</v>
       </c>
       <c r="H402" t="s">
         <v>93</v>
       </c>
       <c r="I402" s="3">
-        <v>419.1</v>
+        <v>419.10000000000002</v>
       </c>
       <c r="J402" s="4">
         <v>45839.0</v>
       </c>
       <c r="K402" s="4">
         <v>46901.0</v>
       </c>
       <c r="L402" s="3">
-        <v>205.8</v>
+        <v>205.80000000000001</v>
       </c>
       <c r="M402" s="4">
         <v>45839.0</v>
       </c>
       <c r="N402" s="4">
         <v>46901.0</v>
       </c>
       <c r="O402" s="3"/>
       <c r="P402" s="4"/>
       <c r="Q402" s="4"/>
     </row>
     <row r="403" spans="1:17">
       <c r="A403" s="1">
         <v>6</v>
       </c>
       <c r="B403" t="s">
         <v>745</v>
       </c>
-      <c r="C403"/>
       <c r="D403" t="s">
         <v>173</v>
       </c>
       <c r="E403" t="s">
         <v>131</v>
       </c>
       <c r="F403" t="s">
         <v>91</v>
       </c>
       <c r="G403" t="s">
         <v>174</v>
       </c>
       <c r="H403" t="s">
         <v>93</v>
       </c>
       <c r="I403" s="3">
-        <v>419.1</v>
+        <v>419.10000000000002</v>
       </c>
       <c r="J403" s="4">
         <v>45839.0</v>
       </c>
       <c r="K403" s="4">
         <v>46901.0</v>
       </c>
       <c r="L403" s="3">
-        <v>205.8</v>
+        <v>205.80000000000001</v>
       </c>
       <c r="M403" s="4">
         <v>45839.0</v>
       </c>
       <c r="N403" s="4">
         <v>46901.0</v>
       </c>
       <c r="O403" s="3"/>
       <c r="P403" s="4"/>
       <c r="Q403" s="4"/>
     </row>
     <row r="404" spans="1:17">
       <c r="A404" s="1">
         <v>6</v>
       </c>
       <c r="B404" t="s">
         <v>746</v>
       </c>
       <c r="C404" t="s">
         <v>176</v>
       </c>
       <c r="D404" t="s">
         <v>177</v>
       </c>
       <c r="E404" t="s">
@@ -21945,135 +21587,132 @@
         <v>45574.0</v>
       </c>
       <c r="K407" s="4">
         <v>46861.0</v>
       </c>
       <c r="L407" s="3">
         <v>55.0</v>
       </c>
       <c r="M407" s="4">
         <v>45035.0</v>
       </c>
       <c r="N407" s="4">
         <v>46861.0</v>
       </c>
       <c r="O407" s="3"/>
       <c r="P407" s="4"/>
       <c r="Q407" s="4"/>
     </row>
     <row r="408" spans="1:17">
       <c r="A408" s="1">
         <v>6</v>
       </c>
       <c r="B408" t="s">
         <v>752</v>
       </c>
-      <c r="C408"/>
       <c r="D408" t="s">
         <v>753</v>
       </c>
       <c r="E408" t="s">
         <v>224</v>
       </c>
       <c r="F408" t="s">
         <v>225</v>
       </c>
       <c r="G408" t="s">
         <v>754</v>
       </c>
       <c r="H408" t="s">
         <v>227</v>
       </c>
       <c r="I408" s="3">
         <v>150.0</v>
       </c>
       <c r="J408" s="4">
         <v>45399.0</v>
       </c>
       <c r="K408" s="4">
         <v>47224.0</v>
       </c>
       <c r="L408" s="3"/>
       <c r="M408" s="4"/>
       <c r="N408" s="4"/>
       <c r="O408" s="3"/>
       <c r="P408" s="4"/>
       <c r="Q408" s="4"/>
     </row>
     <row r="409" spans="1:17">
       <c r="A409" s="1">
         <v>7</v>
       </c>
       <c r="B409" t="s">
         <v>755</v>
       </c>
-      <c r="C409"/>
       <c r="D409" t="s">
         <v>753</v>
       </c>
       <c r="E409" t="s">
         <v>224</v>
       </c>
       <c r="F409" t="s">
         <v>225</v>
       </c>
       <c r="G409" t="s">
         <v>754</v>
       </c>
       <c r="H409" t="s">
         <v>227</v>
       </c>
       <c r="I409" s="3">
         <v>150.0</v>
       </c>
       <c r="J409" s="4">
         <v>45399.0</v>
       </c>
       <c r="K409" s="4">
         <v>47224.0</v>
       </c>
       <c r="L409" s="3">
         <v>130.0</v>
       </c>
       <c r="M409" s="4">
         <v>45399.0</v>
       </c>
       <c r="N409" s="4">
         <v>47224.0</v>
       </c>
       <c r="O409" s="3"/>
       <c r="P409" s="4"/>
       <c r="Q409" s="4"/>
     </row>
     <row r="410" spans="1:17">
       <c r="A410" s="1">
         <v>6</v>
       </c>
       <c r="B410" t="s">
         <v>756</v>
       </c>
-      <c r="C410"/>
       <c r="D410" t="s">
         <v>757</v>
       </c>
       <c r="E410" t="s">
         <v>265</v>
       </c>
       <c r="F410" t="s">
         <v>46</v>
       </c>
       <c r="G410" t="s">
         <v>275</v>
       </c>
       <c r="H410" t="s">
         <v>48</v>
       </c>
       <c r="I410" s="3">
         <v>210.0</v>
       </c>
       <c r="J410" s="4">
         <v>45574.0</v>
       </c>
       <c r="K410" s="4">
         <v>46861.0</v>
       </c>
       <c r="L410" s="3">
@@ -22121,51 +21760,50 @@
         <v>45574.0</v>
       </c>
       <c r="K411" s="4">
         <v>46861.0</v>
       </c>
       <c r="L411" s="3">
         <v>30.0</v>
       </c>
       <c r="M411" s="4">
         <v>45574.0</v>
       </c>
       <c r="N411" s="4">
         <v>46861.0</v>
       </c>
       <c r="O411" s="3"/>
       <c r="P411" s="4"/>
       <c r="Q411" s="4"/>
     </row>
     <row r="412" spans="1:17">
       <c r="A412" s="1">
         <v>7</v>
       </c>
       <c r="B412" t="s">
         <v>759</v>
       </c>
-      <c r="C412"/>
       <c r="D412" t="s">
         <v>757</v>
       </c>
       <c r="E412" t="s">
         <v>265</v>
       </c>
       <c r="F412" t="s">
         <v>46</v>
       </c>
       <c r="G412" t="s">
         <v>275</v>
       </c>
       <c r="H412" t="s">
         <v>48</v>
       </c>
       <c r="I412" s="3">
         <v>210.0</v>
       </c>
       <c r="J412" s="4">
         <v>45574.0</v>
       </c>
       <c r="K412" s="4">
         <v>46861.0</v>
       </c>
       <c r="L412" s="3">
@@ -22213,950 +21851,930 @@
         <v>45574.0</v>
       </c>
       <c r="K413" s="4">
         <v>46861.0</v>
       </c>
       <c r="L413" s="3">
         <v>30.0</v>
       </c>
       <c r="M413" s="4">
         <v>45574.0</v>
       </c>
       <c r="N413" s="4">
         <v>46861.0</v>
       </c>
       <c r="O413" s="3"/>
       <c r="P413" s="4"/>
       <c r="Q413" s="4"/>
     </row>
     <row r="414" spans="1:17">
       <c r="A414" s="1">
         <v>4</v>
       </c>
       <c r="B414" t="s">
         <v>760</v>
       </c>
-      <c r="C414"/>
       <c r="D414" t="s">
         <v>761</v>
       </c>
       <c r="E414" t="s">
         <v>297</v>
       </c>
       <c r="F414" t="s">
         <v>22</v>
       </c>
       <c r="G414" t="s">
         <v>762</v>
       </c>
       <c r="H414" t="s">
         <v>24</v>
       </c>
       <c r="I414" s="3">
         <v>145.0</v>
       </c>
       <c r="J414" s="4">
         <v>45708.0</v>
       </c>
       <c r="K414" s="4">
         <v>47533.0</v>
       </c>
       <c r="L414" s="3">
         <v>120.0</v>
       </c>
       <c r="M414" s="4">
         <v>45708.0</v>
       </c>
       <c r="N414" s="4">
         <v>47533.0</v>
       </c>
       <c r="O414" s="3">
         <v>80.0</v>
       </c>
       <c r="P414" s="4">
         <v>45708.0</v>
       </c>
       <c r="Q414" s="4">
         <v>47533.0</v>
       </c>
     </row>
     <row r="415" spans="1:17">
       <c r="A415" s="1">
         <v>7</v>
       </c>
       <c r="B415" t="s">
         <v>763</v>
       </c>
-      <c r="C415"/>
       <c r="D415" t="s">
         <v>402</v>
       </c>
       <c r="E415" t="s">
         <v>371</v>
       </c>
       <c r="F415" t="s">
         <v>98</v>
       </c>
       <c r="G415" t="s">
         <v>372</v>
       </c>
       <c r="H415" t="s">
         <v>100</v>
       </c>
       <c r="I415" s="3">
         <v>298.0</v>
       </c>
       <c r="J415" s="4">
         <v>46301.0</v>
       </c>
       <c r="K415" s="4">
         <v>47084.0</v>
       </c>
       <c r="L415" s="3">
         <v>156.0</v>
       </c>
       <c r="M415" s="4">
         <v>46301.0</v>
       </c>
       <c r="N415" s="4">
         <v>47084.0</v>
       </c>
       <c r="O415" s="3"/>
       <c r="P415" s="4"/>
       <c r="Q415" s="4"/>
     </row>
     <row r="416" spans="1:17">
       <c r="A416" s="1">
         <v>5</v>
       </c>
       <c r="B416" t="s">
         <v>764</v>
       </c>
-      <c r="C416"/>
       <c r="D416" t="s">
         <v>80</v>
       </c>
       <c r="E416" t="s">
         <v>75</v>
       </c>
       <c r="F416" t="s">
         <v>76</v>
       </c>
       <c r="G416" t="s">
         <v>77</v>
       </c>
       <c r="H416" t="s">
         <v>78</v>
       </c>
       <c r="I416" s="3">
-        <v>313.7</v>
+        <v>313.69999999999999</v>
       </c>
       <c r="J416" s="4">
         <v>45839.0</v>
       </c>
       <c r="K416" s="4">
         <v>47071.0</v>
       </c>
       <c r="L416" s="3">
         <v>214.5</v>
       </c>
       <c r="M416" s="4">
         <v>45839.0</v>
       </c>
       <c r="N416" s="4">
         <v>47071.0</v>
       </c>
       <c r="O416" s="3">
         <v>113.0</v>
       </c>
       <c r="P416" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q416" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="417" spans="1:17">
       <c r="A417" s="1">
         <v>3</v>
       </c>
       <c r="B417" t="s">
         <v>765</v>
       </c>
-      <c r="C417"/>
       <c r="D417" t="s">
         <v>567</v>
       </c>
       <c r="E417" t="s">
         <v>75</v>
       </c>
       <c r="F417" t="s">
         <v>76</v>
       </c>
       <c r="G417" t="s">
         <v>77</v>
       </c>
       <c r="H417" t="s">
         <v>78</v>
       </c>
       <c r="I417" s="3">
-        <v>313.7</v>
+        <v>313.69999999999999</v>
       </c>
       <c r="J417" s="4">
         <v>45839.0</v>
       </c>
       <c r="K417" s="4">
         <v>47071.0</v>
       </c>
       <c r="L417" s="3">
         <v>214.5</v>
       </c>
       <c r="M417" s="4">
         <v>45839.0</v>
       </c>
       <c r="N417" s="4">
         <v>47071.0</v>
       </c>
       <c r="O417" s="3">
         <v>113.0</v>
       </c>
       <c r="P417" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q417" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="418" spans="1:17">
       <c r="A418" s="1">
         <v>4</v>
       </c>
       <c r="B418" t="s">
         <v>766</v>
       </c>
-      <c r="C418"/>
       <c r="D418" t="s">
         <v>767</v>
       </c>
       <c r="E418" t="s">
         <v>270</v>
       </c>
       <c r="F418" t="s">
         <v>16</v>
       </c>
       <c r="G418" t="s">
         <v>271</v>
       </c>
       <c r="H418" t="s">
         <v>18</v>
       </c>
       <c r="I418" s="3">
         <v>178.56</v>
       </c>
       <c r="J418" s="4">
         <v>45839.0</v>
       </c>
       <c r="K418" s="4">
         <v>46692.0</v>
       </c>
       <c r="L418" s="3"/>
       <c r="M418" s="4"/>
       <c r="N418" s="4"/>
       <c r="O418" s="3">
         <v>120.0</v>
       </c>
       <c r="P418" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q418" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="419" spans="1:17">
       <c r="A419" s="1">
         <v>5</v>
       </c>
       <c r="B419" t="s">
         <v>768</v>
       </c>
-      <c r="C419"/>
       <c r="D419" t="s">
         <v>767</v>
       </c>
       <c r="E419" t="s">
         <v>270</v>
       </c>
       <c r="F419" t="s">
         <v>16</v>
       </c>
       <c r="G419" t="s">
         <v>271</v>
       </c>
       <c r="H419" t="s">
         <v>18</v>
       </c>
       <c r="I419" s="3">
-        <v>179.8</v>
+        <v>179.80000000000001</v>
       </c>
       <c r="J419" s="4">
         <v>45839.0</v>
       </c>
       <c r="K419" s="4">
         <v>46692.0</v>
       </c>
       <c r="L419" s="3"/>
       <c r="M419" s="4"/>
       <c r="N419" s="4"/>
       <c r="O419" s="3">
         <v>120.0</v>
       </c>
       <c r="P419" s="4">
         <v>44867.0</v>
       </c>
       <c r="Q419" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="420" spans="1:17">
       <c r="A420" s="1">
         <v>4</v>
       </c>
       <c r="B420" t="s">
         <v>769</v>
       </c>
-      <c r="C420"/>
       <c r="D420" t="s">
         <v>565</v>
       </c>
       <c r="E420" t="s">
         <v>57</v>
       </c>
       <c r="F420" t="s">
         <v>57</v>
       </c>
       <c r="G420" t="s">
         <v>237</v>
       </c>
       <c r="H420" t="s">
         <v>59</v>
       </c>
       <c r="I420" s="3">
-        <v>234.36</v>
+        <v>234.36000000000001</v>
       </c>
       <c r="J420" s="4">
         <v>45839.0</v>
       </c>
       <c r="K420" s="4">
         <v>47168.0</v>
       </c>
       <c r="L420" s="3">
         <v>127.72</v>
       </c>
       <c r="M420" s="4">
         <v>45988.0</v>
       </c>
       <c r="N420" s="4">
         <v>47168.0</v>
       </c>
       <c r="O420" s="3">
         <v>116.0</v>
       </c>
       <c r="P420" s="4">
         <v>45342.0</v>
       </c>
       <c r="Q420" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="421" spans="1:17">
       <c r="A421" s="1">
         <v>4</v>
       </c>
       <c r="B421" t="s">
         <v>770</v>
       </c>
-      <c r="C421"/>
       <c r="D421" t="s">
         <v>771</v>
       </c>
       <c r="E421" t="s">
         <v>406</v>
       </c>
       <c r="F421" t="s">
         <v>40</v>
       </c>
       <c r="G421" t="s">
         <v>772</v>
       </c>
       <c r="H421" t="s">
         <v>42</v>
       </c>
       <c r="I421" s="3">
         <v>93.0</v>
       </c>
       <c r="J421" s="4">
         <v>45747.0</v>
       </c>
       <c r="K421" s="4">
         <v>47572.0</v>
       </c>
       <c r="L421" s="3">
         <v>93.0</v>
       </c>
       <c r="M421" s="4">
         <v>45747.0</v>
       </c>
       <c r="N421" s="4">
         <v>47572.0</v>
       </c>
       <c r="O421" s="3"/>
       <c r="P421" s="4"/>
       <c r="Q421" s="4"/>
     </row>
     <row r="422" spans="1:17">
       <c r="A422" s="1">
         <v>4</v>
       </c>
       <c r="B422" t="s">
         <v>770</v>
       </c>
-      <c r="C422"/>
       <c r="D422" t="s">
         <v>771</v>
       </c>
       <c r="E422" t="s">
         <v>406</v>
       </c>
       <c r="F422" t="s">
         <v>40</v>
       </c>
       <c r="G422" t="s">
         <v>773</v>
       </c>
       <c r="H422" t="s">
         <v>42</v>
       </c>
       <c r="I422" s="3">
         <v>123.0</v>
       </c>
       <c r="J422" s="4">
         <v>46113.0</v>
       </c>
       <c r="K422" s="4">
         <v>47572.0</v>
       </c>
       <c r="L422" s="3">
         <v>98.0</v>
       </c>
       <c r="M422" s="4">
         <v>46113.0</v>
       </c>
       <c r="N422" s="4">
         <v>47572.0</v>
       </c>
       <c r="O422" s="3"/>
       <c r="P422" s="4"/>
       <c r="Q422" s="4"/>
     </row>
     <row r="423" spans="1:17">
       <c r="A423" s="1">
         <v>5</v>
       </c>
       <c r="B423" t="s">
         <v>774</v>
       </c>
-      <c r="C423"/>
       <c r="D423" t="s">
         <v>771</v>
       </c>
       <c r="E423" t="s">
         <v>406</v>
       </c>
       <c r="F423" t="s">
         <v>40</v>
       </c>
       <c r="G423" t="s">
         <v>772</v>
       </c>
       <c r="H423" t="s">
         <v>42</v>
       </c>
       <c r="I423" s="3">
         <v>93.0</v>
       </c>
       <c r="J423" s="4">
         <v>45747.0</v>
       </c>
       <c r="K423" s="4">
         <v>47572.0</v>
       </c>
       <c r="L423" s="3">
         <v>93.0</v>
       </c>
       <c r="M423" s="4">
         <v>45747.0</v>
       </c>
       <c r="N423" s="4">
         <v>47572.0</v>
       </c>
       <c r="O423" s="3"/>
       <c r="P423" s="4"/>
       <c r="Q423" s="4"/>
     </row>
     <row r="424" spans="1:17">
       <c r="A424" s="1">
         <v>5</v>
       </c>
       <c r="B424" t="s">
         <v>774</v>
       </c>
-      <c r="C424"/>
       <c r="D424" t="s">
         <v>771</v>
       </c>
       <c r="E424" t="s">
         <v>406</v>
       </c>
       <c r="F424" t="s">
         <v>40</v>
       </c>
       <c r="G424" t="s">
         <v>773</v>
       </c>
       <c r="H424" t="s">
         <v>42</v>
       </c>
       <c r="I424" s="3">
         <v>123.0</v>
       </c>
       <c r="J424" s="4">
         <v>46113.0</v>
       </c>
       <c r="K424" s="4">
         <v>47572.0</v>
       </c>
       <c r="L424" s="3">
         <v>98.0</v>
       </c>
       <c r="M424" s="4">
         <v>46113.0</v>
       </c>
       <c r="N424" s="4">
         <v>47572.0</v>
       </c>
       <c r="O424" s="3"/>
       <c r="P424" s="4"/>
       <c r="Q424" s="4"/>
     </row>
     <row r="425" spans="1:17">
       <c r="A425" s="1">
         <v>6</v>
       </c>
       <c r="B425" t="s">
         <v>775</v>
       </c>
-      <c r="C425"/>
       <c r="D425" t="s">
         <v>771</v>
       </c>
       <c r="E425" t="s">
         <v>406</v>
       </c>
       <c r="F425" t="s">
         <v>40</v>
       </c>
       <c r="G425" t="s">
         <v>772</v>
       </c>
       <c r="H425" t="s">
         <v>42</v>
       </c>
       <c r="I425" s="3">
         <v>93.0</v>
       </c>
       <c r="J425" s="4">
         <v>45747.0</v>
       </c>
       <c r="K425" s="4">
         <v>47572.0</v>
       </c>
       <c r="L425" s="3">
         <v>93.0</v>
       </c>
       <c r="M425" s="4">
         <v>45747.0</v>
       </c>
       <c r="N425" s="4">
         <v>47572.0</v>
       </c>
       <c r="O425" s="3"/>
       <c r="P425" s="4"/>
       <c r="Q425" s="4"/>
     </row>
     <row r="426" spans="1:17">
       <c r="A426" s="1">
         <v>6</v>
       </c>
       <c r="B426" t="s">
         <v>775</v>
       </c>
-      <c r="C426"/>
       <c r="D426" t="s">
         <v>771</v>
       </c>
       <c r="E426" t="s">
         <v>406</v>
       </c>
       <c r="F426" t="s">
         <v>40</v>
       </c>
       <c r="G426" t="s">
         <v>773</v>
       </c>
       <c r="H426" t="s">
         <v>42</v>
       </c>
       <c r="I426" s="3">
         <v>123.0</v>
       </c>
       <c r="J426" s="4">
         <v>46113.0</v>
       </c>
       <c r="K426" s="4">
         <v>47572.0</v>
       </c>
       <c r="L426" s="3">
         <v>98.0</v>
       </c>
       <c r="M426" s="4">
         <v>46113.0</v>
       </c>
       <c r="N426" s="4">
         <v>47572.0</v>
       </c>
       <c r="O426" s="3"/>
       <c r="P426" s="4"/>
       <c r="Q426" s="4"/>
     </row>
     <row r="427" spans="1:17">
       <c r="A427" s="1">
         <v>7</v>
       </c>
       <c r="B427" t="s">
         <v>776</v>
       </c>
-      <c r="C427"/>
       <c r="D427" t="s">
         <v>771</v>
       </c>
       <c r="E427" t="s">
         <v>406</v>
       </c>
       <c r="F427" t="s">
         <v>40</v>
       </c>
       <c r="G427" t="s">
         <v>772</v>
       </c>
       <c r="H427" t="s">
         <v>42</v>
       </c>
       <c r="I427" s="3">
         <v>93.0</v>
       </c>
       <c r="J427" s="4">
         <v>45747.0</v>
       </c>
       <c r="K427" s="4">
         <v>47572.0</v>
       </c>
       <c r="L427" s="3">
         <v>93.0</v>
       </c>
       <c r="M427" s="4">
         <v>45747.0</v>
       </c>
       <c r="N427" s="4">
         <v>47572.0</v>
       </c>
       <c r="O427" s="3"/>
       <c r="P427" s="4"/>
       <c r="Q427" s="4"/>
     </row>
     <row r="428" spans="1:17">
       <c r="A428" s="1">
         <v>7</v>
       </c>
       <c r="B428" t="s">
         <v>776</v>
       </c>
-      <c r="C428"/>
       <c r="D428" t="s">
         <v>771</v>
       </c>
       <c r="E428" t="s">
         <v>406</v>
       </c>
       <c r="F428" t="s">
         <v>40</v>
       </c>
       <c r="G428" t="s">
         <v>773</v>
       </c>
       <c r="H428" t="s">
         <v>42</v>
       </c>
       <c r="I428" s="3">
         <v>123.0</v>
       </c>
       <c r="J428" s="4">
         <v>46113.0</v>
       </c>
       <c r="K428" s="4">
         <v>47572.0</v>
       </c>
       <c r="L428" s="3">
         <v>98.0</v>
       </c>
       <c r="M428" s="4">
         <v>46113.0</v>
       </c>
       <c r="N428" s="4">
         <v>47572.0</v>
       </c>
       <c r="O428" s="3"/>
       <c r="P428" s="4"/>
       <c r="Q428" s="4"/>
     </row>
     <row r="429" spans="1:17">
       <c r="A429" s="1">
         <v>8</v>
       </c>
       <c r="B429" t="s">
         <v>777</v>
       </c>
-      <c r="C429"/>
       <c r="D429" t="s">
         <v>771</v>
       </c>
       <c r="E429" t="s">
         <v>406</v>
       </c>
       <c r="F429" t="s">
         <v>40</v>
       </c>
       <c r="G429" t="s">
         <v>772</v>
       </c>
       <c r="H429" t="s">
         <v>42</v>
       </c>
       <c r="I429" s="3">
         <v>93.0</v>
       </c>
       <c r="J429" s="4">
         <v>45747.0</v>
       </c>
       <c r="K429" s="4">
         <v>47572.0</v>
       </c>
       <c r="L429" s="3">
         <v>93.0</v>
       </c>
       <c r="M429" s="4">
         <v>45747.0</v>
       </c>
       <c r="N429" s="4">
         <v>47572.0</v>
       </c>
       <c r="O429" s="3"/>
       <c r="P429" s="4"/>
       <c r="Q429" s="4"/>
     </row>
     <row r="430" spans="1:17">
       <c r="A430" s="1">
         <v>8</v>
       </c>
       <c r="B430" t="s">
         <v>777</v>
       </c>
-      <c r="C430"/>
       <c r="D430" t="s">
         <v>771</v>
       </c>
       <c r="E430" t="s">
         <v>406</v>
       </c>
       <c r="F430" t="s">
         <v>40</v>
       </c>
       <c r="G430" t="s">
         <v>773</v>
       </c>
       <c r="H430" t="s">
         <v>42</v>
       </c>
       <c r="I430" s="3">
         <v>123.0</v>
       </c>
       <c r="J430" s="4">
         <v>46113.0</v>
       </c>
       <c r="K430" s="4">
         <v>47572.0</v>
       </c>
       <c r="L430" s="3">
         <v>98.0</v>
       </c>
       <c r="M430" s="4">
         <v>46113.0</v>
       </c>
       <c r="N430" s="4">
         <v>47572.0</v>
       </c>
       <c r="O430" s="3"/>
       <c r="P430" s="4"/>
       <c r="Q430" s="4"/>
     </row>
     <row r="431" spans="1:17">
       <c r="A431" s="1">
         <v>7</v>
       </c>
       <c r="B431" t="s">
         <v>778</v>
       </c>
-      <c r="C431"/>
       <c r="D431" t="s">
         <v>779</v>
       </c>
       <c r="E431" t="s">
         <v>258</v>
       </c>
       <c r="F431" t="s">
         <v>76</v>
       </c>
       <c r="G431" t="s">
         <v>259</v>
       </c>
       <c r="H431" t="s">
         <v>78</v>
       </c>
       <c r="I431" s="3">
         <v>189.72</v>
       </c>
       <c r="J431" s="4">
         <v>45839.0</v>
       </c>
       <c r="K431" s="4">
         <v>47071.0</v>
       </c>
       <c r="L431" s="3"/>
       <c r="M431" s="4"/>
       <c r="N431" s="4"/>
       <c r="O431" s="3"/>
       <c r="P431" s="4"/>
       <c r="Q431" s="4"/>
     </row>
     <row r="432" spans="1:17">
       <c r="A432" s="1">
         <v>6</v>
       </c>
       <c r="B432" t="s">
         <v>780</v>
       </c>
-      <c r="C432"/>
       <c r="D432" t="s">
         <v>781</v>
       </c>
       <c r="E432" t="s">
         <v>62</v>
       </c>
       <c r="F432" t="s">
         <v>63</v>
       </c>
       <c r="G432" t="s">
         <v>782</v>
       </c>
       <c r="H432" t="s">
         <v>65</v>
       </c>
       <c r="I432" s="3">
         <v>214.0</v>
       </c>
       <c r="J432" s="4">
         <v>45971.0</v>
       </c>
       <c r="K432" s="4">
         <v>47796.0</v>
       </c>
       <c r="L432" s="3">
         <v>124.0</v>
       </c>
       <c r="M432" s="4">
         <v>45971.0</v>
       </c>
       <c r="N432" s="4">
         <v>47796.0</v>
       </c>
       <c r="O432" s="3"/>
       <c r="P432" s="4"/>
       <c r="Q432" s="4"/>
     </row>
     <row r="433" spans="1:17">
       <c r="A433" s="1">
         <v>4</v>
       </c>
       <c r="B433" t="s">
         <v>783</v>
       </c>
-      <c r="C433"/>
       <c r="D433" t="s">
         <v>784</v>
       </c>
       <c r="E433" t="s">
         <v>181</v>
       </c>
       <c r="F433" t="s">
         <v>91</v>
       </c>
       <c r="G433" t="s">
         <v>182</v>
       </c>
       <c r="H433" t="s">
         <v>93</v>
       </c>
       <c r="I433" s="3">
-        <v>276.8</v>
+        <v>276.80000000000001</v>
       </c>
       <c r="J433" s="4">
         <v>45839.0</v>
       </c>
       <c r="K433" s="4">
         <v>47092.0</v>
       </c>
       <c r="L433" s="3">
-        <v>239.8</v>
+        <v>239.80000000000001</v>
       </c>
       <c r="M433" s="4">
         <v>45839.0</v>
       </c>
       <c r="N433" s="4">
         <v>47092.0</v>
       </c>
       <c r="O433" s="3">
         <v>96.0</v>
       </c>
       <c r="P433" s="4">
         <v>45266.0</v>
       </c>
       <c r="Q433" s="4">
         <v>47092.0</v>
       </c>
     </row>
     <row r="434" spans="1:17">
       <c r="A434" s="1">
         <v>6</v>
       </c>
       <c r="B434" t="s">
         <v>785</v>
       </c>
       <c r="C434" t="s">
@@ -23165,117 +22783,116 @@
       <c r="D434" t="s">
         <v>180</v>
       </c>
       <c r="E434" t="s">
         <v>181</v>
       </c>
       <c r="F434" t="s">
         <v>91</v>
       </c>
       <c r="G434" t="s">
         <v>182</v>
       </c>
       <c r="H434" t="s">
         <v>93</v>
       </c>
       <c r="I434" s="3">
         <v>617.5</v>
       </c>
       <c r="J434" s="4">
         <v>45839.0</v>
       </c>
       <c r="K434" s="4">
         <v>47092.0</v>
       </c>
       <c r="L434" s="3">
-        <v>489.8</v>
+        <v>489.80000000000001</v>
       </c>
       <c r="M434" s="4">
         <v>45839.0</v>
       </c>
       <c r="N434" s="4">
         <v>47092.0</v>
       </c>
       <c r="O434" s="3"/>
       <c r="P434" s="4"/>
       <c r="Q434" s="4"/>
     </row>
     <row r="435" spans="1:17">
       <c r="A435" s="1">
         <v>6</v>
       </c>
       <c r="B435" t="s">
         <v>785</v>
       </c>
       <c r="C435" t="s">
         <v>139</v>
       </c>
       <c r="D435" t="s">
         <v>180</v>
       </c>
       <c r="E435" t="s">
         <v>181</v>
       </c>
       <c r="F435" t="s">
         <v>91</v>
       </c>
       <c r="G435" t="s">
         <v>182</v>
       </c>
       <c r="H435" t="s">
         <v>93</v>
       </c>
       <c r="I435" s="3">
-        <v>82.1</v>
+        <v>82.099999999999994</v>
       </c>
       <c r="J435" s="4">
         <v>45839.0</v>
       </c>
       <c r="K435" s="4">
         <v>47092.0</v>
       </c>
       <c r="L435" s="3">
-        <v>82.1</v>
+        <v>82.099999999999994</v>
       </c>
       <c r="M435" s="4">
         <v>45839.0</v>
       </c>
       <c r="N435" s="4">
         <v>47092.0</v>
       </c>
       <c r="O435" s="3"/>
       <c r="P435" s="4"/>
       <c r="Q435" s="4"/>
     </row>
     <row r="436" spans="1:17">
       <c r="A436" s="1">
         <v>6</v>
       </c>
       <c r="B436" t="s">
         <v>786</v>
       </c>
-      <c r="C436"/>
       <c r="D436" t="s">
         <v>787</v>
       </c>
       <c r="E436" t="s">
         <v>574</v>
       </c>
       <c r="F436" t="s">
         <v>98</v>
       </c>
       <c r="G436" t="s">
         <v>47</v>
       </c>
       <c r="H436" t="s">
         <v>100</v>
       </c>
       <c r="I436" s="3">
         <v>217.0</v>
       </c>
       <c r="J436" s="4">
         <v>45028.0</v>
       </c>
       <c r="K436" s="4">
         <v>46854.0</v>
       </c>
       <c r="L436" s="3">
@@ -23317,585 +22934,572 @@
         <v>100</v>
       </c>
       <c r="I437" s="3">
         <v>302.0</v>
       </c>
       <c r="J437" s="4">
         <v>45246.0</v>
       </c>
       <c r="K437" s="4">
         <v>46854.0</v>
       </c>
       <c r="L437" s="3"/>
       <c r="M437" s="4"/>
       <c r="N437" s="4"/>
       <c r="O437" s="3"/>
       <c r="P437" s="4"/>
       <c r="Q437" s="4"/>
     </row>
     <row r="438" spans="1:17">
       <c r="A438" s="1">
         <v>7</v>
       </c>
       <c r="B438" t="s">
         <v>789</v>
       </c>
-      <c r="C438"/>
       <c r="D438" t="s">
         <v>787</v>
       </c>
       <c r="E438" t="s">
         <v>574</v>
       </c>
       <c r="F438" t="s">
         <v>98</v>
       </c>
       <c r="G438" t="s">
         <v>47</v>
       </c>
       <c r="H438" t="s">
         <v>100</v>
       </c>
       <c r="I438" s="3">
         <v>292.0</v>
       </c>
       <c r="J438" s="4">
         <v>45246.0</v>
       </c>
       <c r="K438" s="4">
         <v>46854.0</v>
       </c>
       <c r="L438" s="3">
         <v>69.0</v>
       </c>
       <c r="M438" s="4">
         <v>45246.0</v>
       </c>
       <c r="N438" s="4">
         <v>46854.0</v>
       </c>
       <c r="O438" s="3"/>
       <c r="P438" s="4"/>
       <c r="Q438" s="4"/>
     </row>
     <row r="439" spans="1:17">
       <c r="A439" s="1">
         <v>6</v>
       </c>
       <c r="B439" t="s">
         <v>790</v>
       </c>
-      <c r="C439"/>
       <c r="D439" t="s">
         <v>791</v>
       </c>
       <c r="E439" t="s">
         <v>333</v>
       </c>
       <c r="F439" t="s">
         <v>40</v>
       </c>
       <c r="G439" t="s">
         <v>334</v>
       </c>
       <c r="H439" t="s">
         <v>42</v>
       </c>
       <c r="I439" s="3">
         <v>97.0</v>
       </c>
       <c r="J439" s="4">
         <v>45392.0</v>
       </c>
       <c r="K439" s="4">
         <v>47217.0</v>
       </c>
       <c r="L439" s="3"/>
       <c r="M439" s="4"/>
       <c r="N439" s="4"/>
       <c r="O439" s="3"/>
       <c r="P439" s="4"/>
       <c r="Q439" s="4"/>
     </row>
     <row r="440" spans="1:17">
       <c r="A440" s="1">
         <v>7</v>
       </c>
       <c r="B440" t="s">
         <v>792</v>
       </c>
-      <c r="C440"/>
       <c r="D440" t="s">
         <v>791</v>
       </c>
       <c r="E440" t="s">
         <v>333</v>
       </c>
       <c r="F440" t="s">
         <v>40</v>
       </c>
       <c r="G440" t="s">
         <v>334</v>
       </c>
       <c r="H440" t="s">
         <v>42</v>
       </c>
       <c r="I440" s="3">
         <v>97.0</v>
       </c>
       <c r="J440" s="4">
         <v>45392.0</v>
       </c>
       <c r="K440" s="4">
         <v>47217.0</v>
       </c>
       <c r="L440" s="3"/>
       <c r="M440" s="4"/>
       <c r="N440" s="4"/>
       <c r="O440" s="3"/>
       <c r="P440" s="4"/>
       <c r="Q440" s="4"/>
     </row>
     <row r="441" spans="1:17">
       <c r="A441" s="1">
         <v>3</v>
       </c>
       <c r="B441" t="s">
         <v>793</v>
       </c>
-      <c r="C441"/>
       <c r="D441" t="s">
         <v>791</v>
       </c>
       <c r="E441" t="s">
         <v>333</v>
       </c>
       <c r="F441" t="s">
         <v>40</v>
       </c>
       <c r="G441" t="s">
         <v>334</v>
       </c>
       <c r="H441" t="s">
         <v>42</v>
       </c>
       <c r="I441" s="3">
         <v>97.0</v>
       </c>
       <c r="J441" s="4">
         <v>45392.0</v>
       </c>
       <c r="K441" s="4">
         <v>47217.0</v>
       </c>
       <c r="L441" s="3"/>
       <c r="M441" s="4"/>
       <c r="N441" s="4"/>
       <c r="O441" s="3">
         <v>38.0</v>
       </c>
       <c r="P441" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q441" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="442" spans="1:17">
       <c r="A442" s="1">
         <v>4</v>
       </c>
       <c r="B442" t="s">
         <v>794</v>
       </c>
-      <c r="C442"/>
       <c r="D442" t="s">
         <v>791</v>
       </c>
       <c r="E442" t="s">
         <v>333</v>
       </c>
       <c r="F442" t="s">
         <v>40</v>
       </c>
       <c r="G442" t="s">
         <v>334</v>
       </c>
       <c r="H442" t="s">
         <v>42</v>
       </c>
       <c r="I442" s="3">
         <v>97.0</v>
       </c>
       <c r="J442" s="4">
         <v>45392.0</v>
       </c>
       <c r="K442" s="4">
         <v>47217.0</v>
       </c>
       <c r="L442" s="3"/>
       <c r="M442" s="4"/>
       <c r="N442" s="4"/>
       <c r="O442" s="3">
         <v>38.0</v>
       </c>
       <c r="P442" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q442" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="443" spans="1:17">
       <c r="A443" s="1">
         <v>5</v>
       </c>
       <c r="B443" t="s">
         <v>795</v>
       </c>
-      <c r="C443"/>
       <c r="D443" t="s">
         <v>791</v>
       </c>
       <c r="E443" t="s">
         <v>333</v>
       </c>
       <c r="F443" t="s">
         <v>40</v>
       </c>
       <c r="G443" t="s">
         <v>334</v>
       </c>
       <c r="H443" t="s">
         <v>42</v>
       </c>
       <c r="I443" s="3">
         <v>97.0</v>
       </c>
       <c r="J443" s="4">
         <v>45392.0</v>
       </c>
       <c r="K443" s="4">
         <v>47217.0</v>
       </c>
       <c r="L443" s="3"/>
       <c r="M443" s="4"/>
       <c r="N443" s="4"/>
       <c r="O443" s="3">
         <v>38.0</v>
       </c>
       <c r="P443" s="4">
         <v>45392.0</v>
       </c>
       <c r="Q443" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="444" spans="1:17">
       <c r="A444" s="1">
         <v>6</v>
       </c>
       <c r="B444" t="s">
         <v>796</v>
       </c>
-      <c r="C444"/>
       <c r="D444" t="s">
         <v>797</v>
       </c>
       <c r="E444" t="s">
         <v>798</v>
       </c>
       <c r="F444" t="s">
         <v>98</v>
       </c>
       <c r="G444" t="s">
         <v>799</v>
       </c>
       <c r="H444" t="s">
         <v>100</v>
       </c>
       <c r="I444" s="3">
         <v>169.0</v>
       </c>
       <c r="J444" s="4">
         <v>45608.0</v>
       </c>
       <c r="K444" s="4">
         <v>47433.0</v>
       </c>
       <c r="L444" s="3">
         <v>114.0</v>
       </c>
       <c r="M444" s="4">
         <v>45608.0</v>
       </c>
       <c r="N444" s="4">
         <v>47433.0</v>
       </c>
       <c r="O444" s="3"/>
       <c r="P444" s="4"/>
       <c r="Q444" s="4"/>
     </row>
     <row r="445" spans="1:17">
       <c r="A445" s="1">
         <v>5</v>
       </c>
       <c r="B445" t="s">
         <v>800</v>
       </c>
-      <c r="C445"/>
       <c r="D445" t="s">
         <v>801</v>
       </c>
       <c r="E445" t="s">
         <v>802</v>
       </c>
       <c r="F445" t="s">
         <v>98</v>
       </c>
       <c r="G445" t="s">
         <v>104</v>
       </c>
       <c r="H445" t="s">
         <v>100</v>
       </c>
       <c r="I445" s="3">
         <v>126.0</v>
       </c>
       <c r="J445" s="4">
         <v>45028.0</v>
       </c>
       <c r="K445" s="4">
         <v>46854.0</v>
       </c>
       <c r="L445" s="3">
         <v>88.0</v>
       </c>
       <c r="M445" s="4">
         <v>45028.0</v>
       </c>
       <c r="N445" s="4">
         <v>46854.0</v>
       </c>
       <c r="O445" s="3">
         <v>38.0</v>
       </c>
       <c r="P445" s="4">
         <v>45028.0</v>
       </c>
       <c r="Q445" s="4">
         <v>46854.0</v>
       </c>
     </row>
     <row r="446" spans="1:17">
       <c r="A446" s="1">
         <v>4</v>
       </c>
       <c r="B446" t="s">
         <v>803</v>
       </c>
-      <c r="C446"/>
       <c r="D446" t="s">
         <v>804</v>
       </c>
       <c r="E446" t="s">
         <v>611</v>
       </c>
       <c r="F446" t="s">
         <v>57</v>
       </c>
       <c r="G446" t="s">
         <v>113</v>
       </c>
       <c r="H446" t="s">
         <v>59</v>
       </c>
       <c r="I446" s="3">
-        <v>291.4</v>
+        <v>291.39999999999998</v>
       </c>
       <c r="J446" s="4">
         <v>46302.0</v>
       </c>
       <c r="K446" s="4">
         <v>48127.0</v>
       </c>
       <c r="L446" s="3"/>
       <c r="M446" s="4"/>
       <c r="N446" s="4"/>
       <c r="O446" s="3">
         <v>90.0</v>
       </c>
       <c r="P446" s="4">
         <v>46302.0</v>
       </c>
       <c r="Q446" s="4">
         <v>48127.0</v>
       </c>
     </row>
     <row r="447" spans="1:17">
       <c r="A447" s="1">
         <v>5</v>
       </c>
       <c r="B447" t="s">
         <v>805</v>
       </c>
-      <c r="C447"/>
       <c r="D447" t="s">
         <v>806</v>
       </c>
       <c r="E447" t="s">
         <v>371</v>
       </c>
       <c r="F447" t="s">
         <v>98</v>
       </c>
       <c r="G447" t="s">
         <v>807</v>
       </c>
       <c r="H447" t="s">
         <v>100</v>
       </c>
       <c r="I447" s="3">
         <v>227.0</v>
       </c>
       <c r="J447" s="4">
         <v>45788.0</v>
       </c>
       <c r="K447" s="4">
         <v>47613.0</v>
       </c>
       <c r="L447" s="3">
         <v>184.0</v>
       </c>
       <c r="M447" s="4">
         <v>45788.0</v>
       </c>
       <c r="N447" s="4">
         <v>47613.0</v>
       </c>
       <c r="O447" s="3"/>
       <c r="P447" s="4"/>
       <c r="Q447" s="4"/>
     </row>
     <row r="448" spans="1:17">
       <c r="A448" s="1">
         <v>6</v>
       </c>
       <c r="B448" t="s">
         <v>808</v>
       </c>
-      <c r="C448"/>
       <c r="D448" t="s">
         <v>806</v>
       </c>
       <c r="E448" t="s">
         <v>371</v>
       </c>
       <c r="F448" t="s">
         <v>98</v>
       </c>
       <c r="G448" t="s">
         <v>807</v>
       </c>
       <c r="H448" t="s">
         <v>100</v>
       </c>
       <c r="I448" s="3">
         <v>244.0</v>
       </c>
       <c r="J448" s="4">
         <v>45788.0</v>
       </c>
       <c r="K448" s="4">
         <v>47613.0</v>
       </c>
       <c r="L448" s="3">
         <v>190.0</v>
       </c>
       <c r="M448" s="4">
         <v>45788.0</v>
       </c>
       <c r="N448" s="4">
         <v>47613.0</v>
       </c>
       <c r="O448" s="3"/>
       <c r="P448" s="4"/>
       <c r="Q448" s="4"/>
     </row>
     <row r="449" spans="1:17">
       <c r="A449" s="1">
         <v>5</v>
       </c>
       <c r="B449" t="s">
         <v>809</v>
       </c>
-      <c r="C449"/>
       <c r="D449" t="s">
         <v>38</v>
       </c>
       <c r="E449" t="s">
         <v>39</v>
       </c>
       <c r="F449" t="s">
         <v>40</v>
       </c>
       <c r="G449" t="s">
         <v>41</v>
       </c>
       <c r="H449" t="s">
         <v>42</v>
       </c>
       <c r="I449" s="3">
         <v>80.0</v>
       </c>
       <c r="J449" s="4">
         <v>45972.0</v>
       </c>
       <c r="K449" s="4">
         <v>47797.0</v>
       </c>
       <c r="L449" s="3">
         <v>80.0</v>
       </c>
       <c r="M449" s="4">
         <v>45972.0</v>
       </c>
       <c r="N449" s="4">
         <v>47797.0</v>
       </c>
       <c r="O449" s="3"/>
       <c r="P449" s="4"/>
       <c r="Q449" s="4"/>
     </row>
     <row r="450" spans="1:17">
       <c r="A450" s="1">
         <v>6</v>
       </c>
       <c r="B450" t="s">
         <v>810</v>
       </c>
-      <c r="C450"/>
       <c r="D450" t="s">
         <v>811</v>
       </c>
       <c r="E450" t="s">
         <v>121</v>
       </c>
       <c r="F450" t="s">
         <v>122</v>
       </c>
       <c r="G450" t="s">
         <v>123</v>
       </c>
       <c r="H450" t="s">
         <v>124</v>
       </c>
       <c r="I450" s="3">
         <v>329.0</v>
       </c>
       <c r="J450" s="4">
         <v>45020.0</v>
       </c>
       <c r="K450" s="4">
         <v>46489.0</v>
       </c>
       <c r="L450" s="3">
@@ -24037,51 +23641,50 @@
         <v>45020.0</v>
       </c>
       <c r="K453" s="4">
         <v>46489.0</v>
       </c>
       <c r="L453" s="3">
         <v>98.0</v>
       </c>
       <c r="M453" s="4">
         <v>45020.0</v>
       </c>
       <c r="N453" s="4">
         <v>46489.0</v>
       </c>
       <c r="O453" s="3"/>
       <c r="P453" s="4"/>
       <c r="Q453" s="4"/>
     </row>
     <row r="454" spans="1:17">
       <c r="A454" s="1">
         <v>5</v>
       </c>
       <c r="B454" t="s">
         <v>815</v>
       </c>
-      <c r="C454"/>
       <c r="D454" t="s">
         <v>811</v>
       </c>
       <c r="E454" t="s">
         <v>121</v>
       </c>
       <c r="F454" t="s">
         <v>122</v>
       </c>
       <c r="G454" t="s">
         <v>123</v>
       </c>
       <c r="H454" t="s">
         <v>124</v>
       </c>
       <c r="I454" s="3">
         <v>221.0</v>
       </c>
       <c r="J454" s="4">
         <v>45020.0</v>
       </c>
       <c r="K454" s="4">
         <v>46489.0</v>
       </c>
       <c r="L454" s="3">
@@ -24129,113 +23732,111 @@
         <v>45020.0</v>
       </c>
       <c r="K455" s="4">
         <v>46489.0</v>
       </c>
       <c r="L455" s="3">
         <v>98.0</v>
       </c>
       <c r="M455" s="4">
         <v>45020.0</v>
       </c>
       <c r="N455" s="4">
         <v>46489.0</v>
       </c>
       <c r="O455" s="3"/>
       <c r="P455" s="4"/>
       <c r="Q455" s="4"/>
     </row>
     <row r="456" spans="1:17">
       <c r="A456" s="1">
         <v>4</v>
       </c>
       <c r="B456" t="s">
         <v>816</v>
       </c>
-      <c r="C456"/>
       <c r="D456" t="s">
         <v>817</v>
       </c>
       <c r="E456" t="s">
         <v>21</v>
       </c>
       <c r="F456" t="s">
         <v>22</v>
       </c>
       <c r="G456" t="s">
         <v>23</v>
       </c>
       <c r="H456" t="s">
         <v>24</v>
       </c>
       <c r="I456" s="3">
         <v>229.0</v>
       </c>
       <c r="J456" s="4">
         <v>46119.0</v>
       </c>
       <c r="K456" s="4">
         <v>47944.0</v>
       </c>
       <c r="L456" s="3"/>
       <c r="M456" s="4"/>
       <c r="N456" s="4"/>
       <c r="O456" s="3">
         <v>80.0</v>
       </c>
       <c r="P456" s="4">
         <v>46119.0</v>
       </c>
       <c r="Q456" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="457" spans="1:17">
       <c r="A457" s="1">
         <v>5</v>
       </c>
       <c r="B457" t="s">
         <v>818</v>
       </c>
-      <c r="C457"/>
       <c r="D457" t="s">
         <v>819</v>
       </c>
       <c r="E457" t="s">
         <v>820</v>
       </c>
       <c r="F457" t="s">
         <v>122</v>
       </c>
       <c r="G457" t="s">
         <v>821</v>
       </c>
       <c r="H457" t="s">
         <v>124</v>
       </c>
       <c r="I457" s="3">
-        <v>152.52</v>
+        <v>152.52000000000001</v>
       </c>
       <c r="J457" s="4">
         <v>45839.0</v>
       </c>
       <c r="K457" s="4">
         <v>46853.0</v>
       </c>
       <c r="L457" s="3">
         <v>95.48</v>
       </c>
       <c r="M457" s="4">
         <v>45839.0</v>
       </c>
       <c r="N457" s="4">
         <v>46853.0</v>
       </c>
       <c r="O457" s="3"/>
       <c r="P457" s="4"/>
       <c r="Q457" s="4"/>
     </row>
     <row r="458" spans="1:17">
       <c r="A458" s="1">
         <v>5</v>
       </c>
       <c r="B458" t="s">
@@ -24266,214 +23867,211 @@
         <v>45839.0</v>
       </c>
       <c r="K458" s="4">
         <v>46853.0</v>
       </c>
       <c r="L458" s="3">
         <v>14.88</v>
       </c>
       <c r="M458" s="4">
         <v>45839.0</v>
       </c>
       <c r="N458" s="4">
         <v>46853.0</v>
       </c>
       <c r="O458" s="3"/>
       <c r="P458" s="4"/>
       <c r="Q458" s="4"/>
     </row>
     <row r="459" spans="1:17">
       <c r="A459" s="1">
         <v>3</v>
       </c>
       <c r="B459" t="s">
         <v>822</v>
       </c>
-      <c r="C459"/>
       <c r="D459" t="s">
         <v>823</v>
       </c>
       <c r="E459" t="s">
         <v>83</v>
       </c>
       <c r="F459" t="s">
         <v>34</v>
       </c>
       <c r="G459" t="s">
         <v>821</v>
       </c>
       <c r="H459" t="s">
         <v>36</v>
       </c>
       <c r="I459" s="3">
         <v>50.84</v>
       </c>
       <c r="J459" s="4">
         <v>45839.0</v>
       </c>
       <c r="K459" s="4">
         <v>46853.0</v>
       </c>
       <c r="L459" s="3"/>
       <c r="M459" s="4"/>
       <c r="N459" s="4"/>
       <c r="O459" s="3">
         <v>28.0</v>
       </c>
       <c r="P459" s="4">
         <v>45027.0</v>
       </c>
       <c r="Q459" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="460" spans="1:17">
       <c r="A460" s="1">
         <v>6</v>
       </c>
       <c r="B460" t="s">
         <v>824</v>
       </c>
-      <c r="C460"/>
       <c r="D460" t="s">
         <v>825</v>
       </c>
       <c r="E460" t="s">
         <v>83</v>
       </c>
       <c r="F460" t="s">
         <v>34</v>
       </c>
       <c r="G460" t="s">
         <v>821</v>
       </c>
       <c r="H460" t="s">
         <v>36</v>
       </c>
       <c r="I460" s="3">
-        <v>164.92</v>
+        <v>164.91999999999999</v>
       </c>
       <c r="J460" s="4">
         <v>45839.0</v>
       </c>
       <c r="K460" s="4">
         <v>46853.0</v>
       </c>
       <c r="L460" s="3">
         <v>124.0</v>
       </c>
       <c r="M460" s="4">
         <v>45839.0</v>
       </c>
       <c r="N460" s="4">
         <v>46853.0</v>
       </c>
       <c r="O460" s="3"/>
       <c r="P460" s="4"/>
       <c r="Q460" s="4"/>
     </row>
     <row r="461" spans="1:17">
       <c r="A461" s="1">
         <v>6</v>
       </c>
       <c r="B461" t="s">
         <v>824</v>
       </c>
       <c r="C461" t="s">
         <v>826</v>
       </c>
       <c r="D461" t="s">
         <v>825</v>
       </c>
       <c r="E461" t="s">
         <v>83</v>
       </c>
       <c r="F461" t="s">
         <v>34</v>
       </c>
       <c r="G461" t="s">
         <v>821</v>
       </c>
       <c r="H461" t="s">
         <v>36</v>
       </c>
       <c r="I461" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J461" s="4">
         <v>45839.0</v>
       </c>
       <c r="K461" s="4">
         <v>46853.0</v>
       </c>
       <c r="L461" s="3">
         <v>55.8</v>
       </c>
       <c r="M461" s="4">
         <v>45839.0</v>
       </c>
       <c r="N461" s="4">
         <v>46853.0</v>
       </c>
       <c r="O461" s="3"/>
       <c r="P461" s="4"/>
       <c r="Q461" s="4"/>
     </row>
     <row r="462" spans="1:17">
       <c r="A462" s="1">
         <v>4</v>
       </c>
       <c r="B462" t="s">
         <v>827</v>
       </c>
-      <c r="C462"/>
       <c r="D462" t="s">
         <v>823</v>
       </c>
       <c r="E462" t="s">
         <v>83</v>
       </c>
       <c r="F462" t="s">
         <v>34</v>
       </c>
       <c r="G462" t="s">
         <v>821</v>
       </c>
       <c r="H462" t="s">
         <v>36</v>
       </c>
       <c r="I462" s="3">
         <v>121.52</v>
       </c>
       <c r="J462" s="4">
         <v>45839.0</v>
       </c>
       <c r="K462" s="4">
         <v>46853.0</v>
       </c>
       <c r="L462" s="3">
-        <v>83.03</v>
+        <v>83.030000000000001</v>
       </c>
       <c r="M462" s="4">
         <v>45839.0</v>
       </c>
       <c r="N462" s="4">
         <v>46853.0</v>
       </c>
       <c r="O462" s="3"/>
       <c r="P462" s="4"/>
       <c r="Q462" s="4"/>
     </row>
     <row r="463" spans="1:17">
       <c r="A463" s="1">
         <v>4</v>
       </c>
       <c r="B463" t="s">
         <v>827</v>
       </c>
       <c r="C463" t="s">
         <v>826</v>
       </c>
       <c r="D463" t="s">
         <v>823</v>
       </c>
       <c r="E463" t="s">
@@ -24514,144 +24112,142 @@
       <c r="A464" s="1">
         <v>4</v>
       </c>
       <c r="B464" t="s">
         <v>827</v>
       </c>
       <c r="C464" t="s">
         <v>828</v>
       </c>
       <c r="D464" t="s">
         <v>823</v>
       </c>
       <c r="E464" t="s">
         <v>83</v>
       </c>
       <c r="F464" t="s">
         <v>34</v>
       </c>
       <c r="G464" t="s">
         <v>821</v>
       </c>
       <c r="H464" t="s">
         <v>36</v>
       </c>
       <c r="I464" s="3">
-        <v>239.32</v>
+        <v>239.31999999999999</v>
       </c>
       <c r="J464" s="4">
         <v>45839.0</v>
       </c>
       <c r="K464" s="4">
         <v>46853.0</v>
       </c>
       <c r="L464" s="3">
-        <v>208.32</v>
+        <v>208.31999999999999</v>
       </c>
       <c r="M464" s="4">
         <v>45839.0</v>
       </c>
       <c r="N464" s="4">
         <v>46853.0</v>
       </c>
       <c r="O464" s="3"/>
       <c r="P464" s="4"/>
       <c r="Q464" s="4"/>
     </row>
     <row r="465" spans="1:17">
       <c r="A465" s="1">
         <v>4</v>
       </c>
       <c r="B465" t="s">
         <v>829</v>
       </c>
-      <c r="C465"/>
       <c r="D465" t="s">
         <v>823</v>
       </c>
       <c r="E465" t="s">
         <v>83</v>
       </c>
       <c r="F465" t="s">
         <v>34</v>
       </c>
       <c r="G465" t="s">
         <v>821</v>
       </c>
       <c r="H465" t="s">
         <v>36</v>
       </c>
       <c r="I465" s="3"/>
       <c r="J465" s="4"/>
       <c r="K465" s="4"/>
       <c r="L465" s="3"/>
       <c r="M465" s="4"/>
       <c r="N465" s="4"/>
       <c r="O465" s="3">
         <v>88.0</v>
       </c>
       <c r="P465" s="4">
         <v>45027.0</v>
       </c>
       <c r="Q465" s="4">
         <v>46853.0</v>
       </c>
     </row>
     <row r="466" spans="1:17">
       <c r="A466" s="1">
         <v>5</v>
       </c>
       <c r="B466" t="s">
         <v>830</v>
       </c>
-      <c r="C466"/>
       <c r="D466" t="s">
         <v>823</v>
       </c>
       <c r="E466" t="s">
         <v>83</v>
       </c>
       <c r="F466" t="s">
         <v>34</v>
       </c>
       <c r="G466" t="s">
         <v>821</v>
       </c>
       <c r="H466" t="s">
         <v>36</v>
       </c>
       <c r="I466" s="3">
-        <v>148.8</v>
+        <v>148.80000000000001</v>
       </c>
       <c r="J466" s="4">
         <v>45839.0</v>
       </c>
       <c r="K466" s="4">
         <v>46853.0</v>
       </c>
       <c r="L466" s="3">
-        <v>111.6</v>
+        <v>111.59999999999999</v>
       </c>
       <c r="M466" s="4">
         <v>45839.0</v>
       </c>
       <c r="N466" s="4">
         <v>46853.0</v>
       </c>
       <c r="O466" s="3"/>
       <c r="P466" s="4"/>
       <c r="Q466" s="4"/>
     </row>
     <row r="467" spans="1:17">
       <c r="A467" s="1">
         <v>5</v>
       </c>
       <c r="B467" t="s">
         <v>830</v>
       </c>
       <c r="C467" t="s">
         <v>826</v>
       </c>
       <c r="D467" t="s">
         <v>823</v>
       </c>
       <c r="E467" t="s">
@@ -24673,51 +24269,50 @@
         <v>45839.0</v>
       </c>
       <c r="K467" s="4">
         <v>46853.0</v>
       </c>
       <c r="L467" s="3">
         <v>49.6</v>
       </c>
       <c r="M467" s="4">
         <v>45839.0</v>
       </c>
       <c r="N467" s="4">
         <v>46853.0</v>
       </c>
       <c r="O467" s="3"/>
       <c r="P467" s="4"/>
       <c r="Q467" s="4"/>
     </row>
     <row r="468" spans="1:17">
       <c r="A468" s="1">
         <v>4</v>
       </c>
       <c r="B468" t="s">
         <v>831</v>
       </c>
-      <c r="C468"/>
       <c r="D468" t="s">
         <v>819</v>
       </c>
       <c r="E468" t="s">
         <v>820</v>
       </c>
       <c r="F468" t="s">
         <v>122</v>
       </c>
       <c r="G468" t="s">
         <v>821</v>
       </c>
       <c r="H468" t="s">
         <v>124</v>
       </c>
       <c r="I468" s="3">
         <v>76.88</v>
       </c>
       <c r="J468" s="4">
         <v>45839.0</v>
       </c>
       <c r="K468" s="4">
         <v>46853.0</v>
       </c>
       <c r="L468" s="3">
@@ -24765,96 +24360,94 @@
         <v>45839.0</v>
       </c>
       <c r="K469" s="4">
         <v>46853.0</v>
       </c>
       <c r="L469" s="3">
         <v>18.6</v>
       </c>
       <c r="M469" s="4">
         <v>45839.0</v>
       </c>
       <c r="N469" s="4">
         <v>46853.0</v>
       </c>
       <c r="O469" s="3"/>
       <c r="P469" s="4"/>
       <c r="Q469" s="4"/>
     </row>
     <row r="470" spans="1:17">
       <c r="A470" s="1">
         <v>5</v>
       </c>
       <c r="B470" t="s">
         <v>832</v>
       </c>
-      <c r="C470"/>
       <c r="D470" t="s">
         <v>833</v>
       </c>
       <c r="E470" t="s">
         <v>314</v>
       </c>
       <c r="F470" t="s">
         <v>225</v>
       </c>
       <c r="G470" t="s">
         <v>834</v>
       </c>
       <c r="H470" t="s">
         <v>227</v>
       </c>
       <c r="I470" s="3">
         <v>140.0</v>
       </c>
       <c r="J470" s="4">
         <v>44676.0</v>
       </c>
       <c r="K470" s="4">
         <v>46501.0</v>
       </c>
       <c r="L470" s="3">
         <v>90.0</v>
       </c>
       <c r="M470" s="4">
         <v>44676.0</v>
       </c>
       <c r="N470" s="4">
         <v>46501.0</v>
       </c>
       <c r="O470" s="3"/>
       <c r="P470" s="4"/>
       <c r="Q470" s="4"/>
     </row>
     <row r="471" spans="1:17">
       <c r="A471" s="1">
         <v>6</v>
       </c>
       <c r="B471" t="s">
         <v>835</v>
       </c>
-      <c r="C471"/>
       <c r="D471" t="s">
         <v>833</v>
       </c>
       <c r="E471" t="s">
         <v>314</v>
       </c>
       <c r="F471" t="s">
         <v>225</v>
       </c>
       <c r="G471" t="s">
         <v>834</v>
       </c>
       <c r="H471" t="s">
         <v>227</v>
       </c>
       <c r="I471" s="3">
         <v>165.0</v>
       </c>
       <c r="J471" s="4">
         <v>44676.0</v>
       </c>
       <c r="K471" s="4">
         <v>46501.0</v>
       </c>
       <c r="L471" s="3">
@@ -24902,51 +24495,50 @@
         <v>44676.0</v>
       </c>
       <c r="K472" s="4">
         <v>46501.0</v>
       </c>
       <c r="L472" s="3">
         <v>235.0</v>
       </c>
       <c r="M472" s="4">
         <v>44676.0</v>
       </c>
       <c r="N472" s="4">
         <v>46501.0</v>
       </c>
       <c r="O472" s="3"/>
       <c r="P472" s="4"/>
       <c r="Q472" s="4"/>
     </row>
     <row r="473" spans="1:17">
       <c r="A473" s="1">
         <v>7</v>
       </c>
       <c r="B473" t="s">
         <v>837</v>
       </c>
-      <c r="C473"/>
       <c r="D473" t="s">
         <v>833</v>
       </c>
       <c r="E473" t="s">
         <v>314</v>
       </c>
       <c r="F473" t="s">
         <v>225</v>
       </c>
       <c r="G473" t="s">
         <v>834</v>
       </c>
       <c r="H473" t="s">
         <v>227</v>
       </c>
       <c r="I473" s="3">
         <v>200.0</v>
       </c>
       <c r="J473" s="4">
         <v>44676.0</v>
       </c>
       <c r="K473" s="4">
         <v>46501.0</v>
       </c>
       <c r="L473" s="3">
@@ -24994,96 +24586,94 @@
         <v>44676.0</v>
       </c>
       <c r="K474" s="4">
         <v>46501.0</v>
       </c>
       <c r="L474" s="3">
         <v>235.0</v>
       </c>
       <c r="M474" s="4">
         <v>44676.0</v>
       </c>
       <c r="N474" s="4">
         <v>46501.0</v>
       </c>
       <c r="O474" s="3"/>
       <c r="P474" s="4"/>
       <c r="Q474" s="4"/>
     </row>
     <row r="475" spans="1:17">
       <c r="A475" s="1">
         <v>8</v>
       </c>
       <c r="B475" t="s">
         <v>839</v>
       </c>
-      <c r="C475"/>
       <c r="D475" t="s">
         <v>833</v>
       </c>
       <c r="E475" t="s">
         <v>314</v>
       </c>
       <c r="F475" t="s">
         <v>225</v>
       </c>
       <c r="G475" t="s">
         <v>834</v>
       </c>
       <c r="H475" t="s">
         <v>227</v>
       </c>
       <c r="I475" s="3">
         <v>225.0</v>
       </c>
       <c r="J475" s="4">
         <v>44676.0</v>
       </c>
       <c r="K475" s="4">
         <v>46501.0</v>
       </c>
       <c r="L475" s="3">
         <v>90.0</v>
       </c>
       <c r="M475" s="4">
         <v>44676.0</v>
       </c>
       <c r="N475" s="4">
         <v>46501.0</v>
       </c>
       <c r="O475" s="3"/>
       <c r="P475" s="4"/>
       <c r="Q475" s="4"/>
     </row>
     <row r="476" spans="1:17">
       <c r="A476" s="1">
         <v>4</v>
       </c>
       <c r="B476" t="s">
         <v>840</v>
       </c>
-      <c r="C476"/>
       <c r="D476" t="s">
         <v>841</v>
       </c>
       <c r="E476" t="s">
         <v>701</v>
       </c>
       <c r="F476" t="s">
         <v>76</v>
       </c>
       <c r="G476" t="s">
         <v>702</v>
       </c>
       <c r="H476" t="s">
         <v>78</v>
       </c>
       <c r="I476" s="3">
         <v>183.0</v>
       </c>
       <c r="J476" s="4">
         <v>45245.0</v>
       </c>
       <c r="K476" s="4">
         <v>47071.0</v>
       </c>
       <c r="L476" s="3">
@@ -25103,583 +24693,570 @@
       <c r="A477" s="1">
         <v>4</v>
       </c>
       <c r="B477" t="s">
         <v>840</v>
       </c>
       <c r="C477" t="s">
         <v>703</v>
       </c>
       <c r="D477" t="s">
         <v>841</v>
       </c>
       <c r="E477" t="s">
         <v>701</v>
       </c>
       <c r="F477" t="s">
         <v>76</v>
       </c>
       <c r="G477" t="s">
         <v>702</v>
       </c>
       <c r="H477" t="s">
         <v>78</v>
       </c>
       <c r="I477" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J477" s="4">
         <v>45245.0</v>
       </c>
       <c r="K477" s="4">
         <v>47071.0</v>
       </c>
       <c r="L477" s="3"/>
       <c r="M477" s="4"/>
       <c r="N477" s="4"/>
       <c r="O477" s="3"/>
       <c r="P477" s="4"/>
       <c r="Q477" s="4"/>
     </row>
     <row r="478" spans="1:17">
       <c r="A478" s="1">
         <v>6</v>
       </c>
       <c r="B478" t="s">
         <v>842</v>
       </c>
-      <c r="C478"/>
       <c r="D478" t="s">
         <v>843</v>
       </c>
       <c r="E478" t="s">
         <v>116</v>
       </c>
       <c r="F478" t="s">
         <v>40</v>
       </c>
       <c r="G478" t="s">
         <v>117</v>
       </c>
       <c r="H478" t="s">
         <v>42</v>
       </c>
       <c r="I478" s="3">
         <v>35.5</v>
       </c>
       <c r="J478" s="4">
         <v>45839.0</v>
       </c>
       <c r="K478" s="4">
         <v>47440.0</v>
       </c>
       <c r="L478" s="3"/>
       <c r="M478" s="4"/>
       <c r="N478" s="4"/>
       <c r="O478" s="3"/>
       <c r="P478" s="4"/>
       <c r="Q478" s="4"/>
     </row>
     <row r="479" spans="1:17">
       <c r="A479" s="1">
         <v>4</v>
       </c>
       <c r="B479" t="s">
         <v>844</v>
       </c>
-      <c r="C479"/>
       <c r="D479" t="s">
         <v>843</v>
       </c>
       <c r="E479" t="s">
         <v>116</v>
       </c>
       <c r="F479" t="s">
         <v>40</v>
       </c>
       <c r="G479" t="s">
         <v>117</v>
       </c>
       <c r="H479" t="s">
         <v>42</v>
       </c>
       <c r="I479" s="3">
         <v>35.5</v>
       </c>
       <c r="J479" s="4">
         <v>45839.0</v>
       </c>
       <c r="K479" s="4">
         <v>47440.0</v>
       </c>
       <c r="L479" s="3"/>
       <c r="M479" s="4"/>
       <c r="N479" s="4"/>
       <c r="O479" s="3">
         <v>89.0</v>
       </c>
       <c r="P479" s="4">
         <v>46113.0</v>
       </c>
       <c r="Q479" s="4">
         <v>47440.0</v>
       </c>
     </row>
     <row r="480" spans="1:17">
       <c r="A480" s="1">
         <v>3</v>
       </c>
       <c r="B480" t="s">
         <v>845</v>
       </c>
-      <c r="C480"/>
       <c r="D480" t="s">
         <v>819</v>
       </c>
       <c r="E480" t="s">
         <v>820</v>
       </c>
       <c r="F480" t="s">
         <v>122</v>
       </c>
       <c r="G480" t="s">
         <v>821</v>
       </c>
       <c r="H480" t="s">
         <v>124</v>
       </c>
       <c r="I480" s="3">
         <v>35.96</v>
       </c>
       <c r="J480" s="4">
         <v>45839.0</v>
       </c>
       <c r="K480" s="4">
         <v>46853.0</v>
       </c>
       <c r="L480" s="3"/>
       <c r="M480" s="4"/>
       <c r="N480" s="4"/>
       <c r="O480" s="3"/>
       <c r="P480" s="4"/>
       <c r="Q480" s="4"/>
     </row>
     <row r="481" spans="1:17">
       <c r="A481" s="1">
         <v>5</v>
       </c>
       <c r="B481" t="s">
         <v>846</v>
       </c>
-      <c r="C481"/>
       <c r="D481" t="s">
         <v>20</v>
       </c>
       <c r="E481" t="s">
         <v>21</v>
       </c>
       <c r="F481" t="s">
         <v>22</v>
       </c>
       <c r="G481" t="s">
         <v>23</v>
       </c>
       <c r="H481" t="s">
         <v>24</v>
       </c>
       <c r="I481" s="3"/>
       <c r="J481" s="4"/>
       <c r="K481" s="4"/>
       <c r="L481" s="3"/>
       <c r="M481" s="4"/>
       <c r="N481" s="4"/>
       <c r="O481" s="3">
         <v>80.0</v>
       </c>
       <c r="P481" s="4">
         <v>46119.0</v>
       </c>
       <c r="Q481" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="482" spans="1:17">
       <c r="A482" s="1">
         <v>5</v>
       </c>
       <c r="B482" t="s">
         <v>847</v>
       </c>
-      <c r="C482"/>
       <c r="D482" t="s">
         <v>26</v>
       </c>
       <c r="E482" t="s">
         <v>21</v>
       </c>
       <c r="F482" t="s">
         <v>22</v>
       </c>
       <c r="G482" t="s">
         <v>23</v>
       </c>
       <c r="H482" t="s">
         <v>24</v>
       </c>
       <c r="I482" s="3"/>
       <c r="J482" s="4"/>
       <c r="K482" s="4"/>
       <c r="L482" s="3"/>
       <c r="M482" s="4"/>
       <c r="N482" s="4"/>
       <c r="O482" s="3">
         <v>80.0</v>
       </c>
       <c r="P482" s="4">
         <v>46119.0</v>
       </c>
       <c r="Q482" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="483" spans="1:17">
       <c r="A483" s="1">
         <v>5</v>
       </c>
       <c r="B483" t="s">
         <v>848</v>
       </c>
-      <c r="C483"/>
       <c r="D483" t="s">
         <v>387</v>
       </c>
       <c r="E483" t="s">
         <v>29</v>
       </c>
       <c r="F483" t="s">
         <v>16</v>
       </c>
       <c r="G483" t="s">
         <v>30</v>
       </c>
       <c r="H483" t="s">
         <v>18</v>
       </c>
       <c r="I483" s="3">
         <v>139.0</v>
       </c>
       <c r="J483" s="4">
         <v>46142.0</v>
       </c>
       <c r="K483" s="4">
         <v>47967.0</v>
       </c>
       <c r="L483" s="3"/>
       <c r="M483" s="4"/>
       <c r="N483" s="4"/>
       <c r="O483" s="3">
         <v>88.0</v>
       </c>
       <c r="P483" s="4">
         <v>46142.0</v>
       </c>
       <c r="Q483" s="4">
         <v>47967.0</v>
       </c>
     </row>
     <row r="484" spans="1:17">
       <c r="A484" s="1">
         <v>5</v>
       </c>
       <c r="B484" t="s">
         <v>849</v>
       </c>
-      <c r="C484"/>
       <c r="D484" t="s">
         <v>288</v>
       </c>
       <c r="E484" t="s">
         <v>116</v>
       </c>
       <c r="F484" t="s">
         <v>40</v>
       </c>
       <c r="G484" t="s">
         <v>117</v>
       </c>
       <c r="H484" t="s">
         <v>42</v>
       </c>
       <c r="I484" s="3">
         <v>35.5</v>
       </c>
       <c r="J484" s="4">
         <v>45839.0</v>
       </c>
       <c r="K484" s="4">
         <v>47440.0</v>
       </c>
       <c r="L484" s="3"/>
       <c r="M484" s="4"/>
       <c r="N484" s="4"/>
       <c r="O484" s="3"/>
       <c r="P484" s="4"/>
       <c r="Q484" s="4"/>
     </row>
     <row r="485" spans="1:17">
       <c r="A485" s="1">
         <v>5</v>
       </c>
       <c r="B485" t="s">
         <v>850</v>
       </c>
-      <c r="C485"/>
       <c r="D485" t="s">
         <v>28</v>
       </c>
       <c r="E485" t="s">
         <v>29</v>
       </c>
       <c r="F485" t="s">
         <v>16</v>
       </c>
       <c r="G485" t="s">
         <v>30</v>
       </c>
       <c r="H485" t="s">
         <v>18</v>
       </c>
       <c r="I485" s="3">
         <v>139.0</v>
       </c>
       <c r="J485" s="4">
         <v>46142.0</v>
       </c>
       <c r="K485" s="4">
         <v>47967.0</v>
       </c>
       <c r="L485" s="3"/>
       <c r="M485" s="4"/>
       <c r="N485" s="4"/>
       <c r="O485" s="3">
         <v>88.0</v>
       </c>
       <c r="P485" s="4">
         <v>46142.0</v>
       </c>
       <c r="Q485" s="4">
         <v>47967.0</v>
       </c>
     </row>
     <row r="486" spans="1:17">
       <c r="A486" s="1">
         <v>7</v>
       </c>
       <c r="B486" t="s">
         <v>851</v>
       </c>
-      <c r="C486"/>
       <c r="D486" t="s">
         <v>599</v>
       </c>
       <c r="E486" t="s">
         <v>445</v>
       </c>
       <c r="F486" t="s">
         <v>63</v>
       </c>
       <c r="G486" t="s">
         <v>600</v>
       </c>
       <c r="H486" t="s">
         <v>65</v>
       </c>
       <c r="I486" s="3">
         <v>658.0</v>
       </c>
       <c r="J486" s="4">
         <v>45422.0</v>
       </c>
       <c r="K486" s="4">
         <v>47247.0</v>
       </c>
       <c r="L486" s="3">
         <v>258.0</v>
       </c>
       <c r="M486" s="4">
         <v>45422.0</v>
       </c>
       <c r="N486" s="4">
         <v>47247.0</v>
       </c>
       <c r="O486" s="3"/>
       <c r="P486" s="4"/>
       <c r="Q486" s="4"/>
     </row>
     <row r="487" spans="1:17">
       <c r="A487" s="1">
         <v>6</v>
       </c>
       <c r="B487" t="s">
         <v>852</v>
       </c>
-      <c r="C487"/>
       <c r="D487" t="s">
         <v>290</v>
       </c>
       <c r="E487" t="s">
         <v>291</v>
       </c>
       <c r="F487" t="s">
         <v>63</v>
       </c>
       <c r="G487" t="s">
         <v>292</v>
       </c>
       <c r="H487" t="s">
         <v>65</v>
       </c>
       <c r="I487" s="3">
-        <v>269.08</v>
+        <v>269.079999999999984</v>
       </c>
       <c r="J487" s="4">
         <v>45839.0</v>
       </c>
       <c r="K487" s="4">
         <v>46874.0</v>
       </c>
       <c r="L487" s="3">
-        <v>101.68</v>
+        <v>101.68000000000001</v>
       </c>
       <c r="M487" s="4">
         <v>45839.0</v>
       </c>
       <c r="N487" s="4">
         <v>46874.0</v>
       </c>
       <c r="O487" s="3"/>
       <c r="P487" s="4"/>
       <c r="Q487" s="4"/>
     </row>
     <row r="488" spans="1:17">
       <c r="A488" s="1">
         <v>6</v>
       </c>
       <c r="B488" t="s">
         <v>853</v>
       </c>
-      <c r="C488"/>
       <c r="D488" t="s">
         <v>38</v>
       </c>
       <c r="E488" t="s">
         <v>39</v>
       </c>
       <c r="F488" t="s">
         <v>40</v>
       </c>
       <c r="G488" t="s">
         <v>41</v>
       </c>
       <c r="H488" t="s">
         <v>42</v>
       </c>
       <c r="I488" s="3">
         <v>90.0</v>
       </c>
       <c r="J488" s="4">
         <v>45972.0</v>
       </c>
       <c r="K488" s="4">
         <v>47797.0</v>
       </c>
       <c r="L488" s="3">
         <v>90.0</v>
       </c>
       <c r="M488" s="4">
         <v>45972.0</v>
       </c>
       <c r="N488" s="4">
         <v>47797.0</v>
       </c>
       <c r="O488" s="3"/>
       <c r="P488" s="4"/>
       <c r="Q488" s="4"/>
     </row>
     <row r="489" spans="1:17">
       <c r="A489" s="1">
         <v>4</v>
       </c>
       <c r="B489" t="s">
         <v>854</v>
       </c>
-      <c r="C489"/>
       <c r="D489" t="s">
         <v>855</v>
       </c>
       <c r="E489" t="s">
         <v>121</v>
       </c>
       <c r="F489" t="s">
         <v>122</v>
       </c>
       <c r="G489" t="s">
         <v>821</v>
       </c>
       <c r="H489" t="s">
         <v>124</v>
       </c>
       <c r="I489" s="3">
         <v>112.84</v>
       </c>
       <c r="J489" s="4">
         <v>45839.0</v>
       </c>
       <c r="K489" s="4">
         <v>46489.0</v>
       </c>
       <c r="L489" s="3">
-        <v>52.08</v>
+        <v>52.079999999999998</v>
       </c>
       <c r="M489" s="4">
         <v>45839.0</v>
       </c>
       <c r="N489" s="4">
         <v>46489.0</v>
       </c>
       <c r="O489" s="3"/>
       <c r="P489" s="4"/>
       <c r="Q489" s="4"/>
     </row>
     <row r="490" spans="1:17">
       <c r="A490" s="1">
         <v>7</v>
       </c>
       <c r="B490" t="s">
         <v>856</v>
       </c>
-      <c r="C490"/>
       <c r="D490" t="s">
         <v>547</v>
       </c>
       <c r="E490" t="s">
         <v>224</v>
       </c>
       <c r="F490" t="s">
         <v>225</v>
       </c>
       <c r="G490" t="s">
         <v>548</v>
       </c>
       <c r="H490" t="s">
         <v>227</v>
       </c>
       <c r="I490" s="3">
         <v>230.0</v>
       </c>
       <c r="J490" s="4">
         <v>45901.0</v>
       </c>
       <c r="K490" s="4">
         <v>47063.0</v>
       </c>
       <c r="L490" s="3">
@@ -25721,51 +25298,50 @@
         <v>227</v>
       </c>
       <c r="I491" s="3">
         <v>20.0</v>
       </c>
       <c r="J491" s="4">
         <v>45237.0</v>
       </c>
       <c r="K491" s="4">
         <v>47063.0</v>
       </c>
       <c r="L491" s="3"/>
       <c r="M491" s="4"/>
       <c r="N491" s="4"/>
       <c r="O491" s="3"/>
       <c r="P491" s="4"/>
       <c r="Q491" s="4"/>
     </row>
     <row r="492" spans="1:17">
       <c r="A492" s="1">
         <v>7</v>
       </c>
       <c r="B492" t="s">
         <v>857</v>
       </c>
-      <c r="C492"/>
       <c r="D492" t="s">
         <v>347</v>
       </c>
       <c r="E492" t="s">
         <v>342</v>
       </c>
       <c r="F492" t="s">
         <v>91</v>
       </c>
       <c r="G492" t="s">
         <v>348</v>
       </c>
       <c r="H492" t="s">
         <v>93</v>
       </c>
       <c r="I492" s="3">
         <v>750.0</v>
       </c>
       <c r="J492" s="4">
         <v>45080.0</v>
       </c>
       <c r="K492" s="4">
         <v>46906.0</v>
       </c>
       <c r="L492" s="3"/>
@@ -25842,51 +25418,50 @@
         <v>93</v>
       </c>
       <c r="I494" s="3"/>
       <c r="J494" s="4"/>
       <c r="K494" s="4"/>
       <c r="L494" s="3">
         <v>520.0</v>
       </c>
       <c r="M494" s="4">
         <v>45080.0</v>
       </c>
       <c r="N494" s="4">
         <v>46906.0</v>
       </c>
       <c r="O494" s="3"/>
       <c r="P494" s="4"/>
       <c r="Q494" s="4"/>
     </row>
     <row r="495" spans="1:17">
       <c r="A495" s="1">
         <v>4</v>
       </c>
       <c r="B495" t="s">
         <v>858</v>
       </c>
-      <c r="C495"/>
       <c r="D495" t="s">
         <v>859</v>
       </c>
       <c r="E495" t="s">
         <v>701</v>
       </c>
       <c r="F495" t="s">
         <v>76</v>
       </c>
       <c r="G495" t="s">
         <v>702</v>
       </c>
       <c r="H495" t="s">
         <v>78</v>
       </c>
       <c r="I495" s="3">
         <v>183.0</v>
       </c>
       <c r="J495" s="4">
         <v>45245.0</v>
       </c>
       <c r="K495" s="4">
         <v>47071.0</v>
       </c>
       <c r="L495" s="3">
@@ -25906,73 +25481,72 @@
       <c r="A496" s="1">
         <v>4</v>
       </c>
       <c r="B496" t="s">
         <v>858</v>
       </c>
       <c r="C496" t="s">
         <v>703</v>
       </c>
       <c r="D496" t="s">
         <v>859</v>
       </c>
       <c r="E496" t="s">
         <v>701</v>
       </c>
       <c r="F496" t="s">
         <v>76</v>
       </c>
       <c r="G496" t="s">
         <v>702</v>
       </c>
       <c r="H496" t="s">
         <v>78</v>
       </c>
       <c r="I496" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="J496" s="4">
         <v>45245.0</v>
       </c>
       <c r="K496" s="4">
         <v>47071.0</v>
       </c>
       <c r="L496" s="3"/>
       <c r="M496" s="4"/>
       <c r="N496" s="4"/>
       <c r="O496" s="3"/>
       <c r="P496" s="4"/>
       <c r="Q496" s="4"/>
     </row>
     <row r="497" spans="1:17">
       <c r="A497" s="1">
         <v>5</v>
       </c>
       <c r="B497" t="s">
         <v>860</v>
       </c>
-      <c r="C497"/>
       <c r="D497" t="s">
         <v>861</v>
       </c>
       <c r="E497" t="s">
         <v>862</v>
       </c>
       <c r="F497" t="s">
         <v>34</v>
       </c>
       <c r="G497" t="s">
         <v>863</v>
       </c>
       <c r="H497" t="s">
         <v>36</v>
       </c>
       <c r="I497" s="3">
         <v>162.0</v>
       </c>
       <c r="J497" s="4">
         <v>44881.0</v>
       </c>
       <c r="K497" s="4">
         <v>46706.0</v>
       </c>
       <c r="L497" s="3">
@@ -26073,438 +25647,428 @@
         <v>45839.0</v>
       </c>
       <c r="K499" s="4">
         <v>47092.0</v>
       </c>
       <c r="L499" s="3">
         <v>49.6</v>
       </c>
       <c r="M499" s="4">
         <v>45839.0</v>
       </c>
       <c r="N499" s="4">
         <v>47092.0</v>
       </c>
       <c r="O499" s="3"/>
       <c r="P499" s="4"/>
       <c r="Q499" s="4"/>
     </row>
     <row r="500" spans="1:17">
       <c r="A500" s="1">
         <v>4</v>
       </c>
       <c r="B500" t="s">
         <v>865</v>
       </c>
-      <c r="C500"/>
       <c r="D500" t="s">
         <v>866</v>
       </c>
       <c r="E500" t="s">
         <v>459</v>
       </c>
       <c r="F500" t="s">
         <v>91</v>
       </c>
       <c r="G500" t="s">
         <v>92</v>
       </c>
       <c r="H500" t="s">
         <v>93</v>
       </c>
       <c r="I500" s="3">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="J500" s="4">
         <v>45839.0</v>
       </c>
       <c r="K500" s="4">
         <v>47055.0</v>
       </c>
       <c r="L500" s="3">
         <v>64.5</v>
       </c>
       <c r="M500" s="4">
         <v>45839.0</v>
       </c>
       <c r="N500" s="4">
         <v>47055.0</v>
       </c>
       <c r="O500" s="3"/>
       <c r="P500" s="4"/>
       <c r="Q500" s="4"/>
     </row>
     <row r="501" spans="1:17">
       <c r="A501" s="1">
         <v>4</v>
       </c>
       <c r="B501" t="s">
         <v>867</v>
       </c>
-      <c r="C501"/>
       <c r="D501" t="s">
         <v>866</v>
       </c>
       <c r="E501" t="s">
         <v>459</v>
       </c>
       <c r="F501" t="s">
         <v>91</v>
       </c>
       <c r="G501" t="s">
         <v>92</v>
       </c>
       <c r="H501" t="s">
         <v>93</v>
       </c>
       <c r="I501" s="3"/>
       <c r="J501" s="4"/>
       <c r="K501" s="4"/>
       <c r="L501" s="3"/>
       <c r="M501" s="4"/>
       <c r="N501" s="4"/>
       <c r="O501" s="3">
         <v>42.0</v>
       </c>
       <c r="P501" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q501" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="502" spans="1:17">
       <c r="A502" s="1">
         <v>4</v>
       </c>
       <c r="B502" t="s">
         <v>868</v>
       </c>
-      <c r="C502"/>
       <c r="D502" t="s">
         <v>869</v>
       </c>
       <c r="E502" t="s">
         <v>459</v>
       </c>
       <c r="F502" t="s">
         <v>91</v>
       </c>
       <c r="G502" t="s">
         <v>92</v>
       </c>
       <c r="H502" t="s">
         <v>93</v>
       </c>
       <c r="I502" s="3">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="J502" s="4">
         <v>45839.0</v>
       </c>
       <c r="K502" s="4">
         <v>47055.0</v>
       </c>
       <c r="L502" s="3">
         <v>64.5</v>
       </c>
       <c r="M502" s="4">
         <v>45839.0</v>
       </c>
       <c r="N502" s="4">
         <v>47055.0</v>
       </c>
       <c r="O502" s="3"/>
       <c r="P502" s="4"/>
       <c r="Q502" s="4"/>
     </row>
     <row r="503" spans="1:17">
       <c r="A503" s="1">
         <v>4</v>
       </c>
       <c r="B503" t="s">
         <v>870</v>
       </c>
-      <c r="C503"/>
       <c r="D503" t="s">
         <v>869</v>
       </c>
       <c r="E503" t="s">
         <v>459</v>
       </c>
       <c r="F503" t="s">
         <v>91</v>
       </c>
       <c r="G503" t="s">
         <v>92</v>
       </c>
       <c r="H503" t="s">
         <v>93</v>
       </c>
       <c r="I503" s="3"/>
       <c r="J503" s="4"/>
       <c r="K503" s="4"/>
       <c r="L503" s="3"/>
       <c r="M503" s="4"/>
       <c r="N503" s="4"/>
       <c r="O503" s="3">
         <v>42.0</v>
       </c>
       <c r="P503" s="4">
         <v>45229.0</v>
       </c>
       <c r="Q503" s="4">
         <v>47055.0</v>
       </c>
     </row>
     <row r="504" spans="1:17">
       <c r="A504" s="1">
         <v>4</v>
       </c>
       <c r="B504" t="s">
         <v>871</v>
       </c>
-      <c r="C504"/>
       <c r="D504" t="s">
         <v>485</v>
       </c>
       <c r="E504" t="s">
         <v>258</v>
       </c>
       <c r="F504" t="s">
         <v>76</v>
       </c>
       <c r="G504" t="s">
         <v>259</v>
       </c>
       <c r="H504" t="s">
         <v>78</v>
       </c>
       <c r="I504" s="3">
-        <v>142.6</v>
+        <v>142.59999999999999</v>
       </c>
       <c r="J504" s="4">
         <v>45839.0</v>
       </c>
       <c r="K504" s="4">
         <v>47071.0</v>
       </c>
       <c r="L504" s="3"/>
       <c r="M504" s="4"/>
       <c r="N504" s="4"/>
       <c r="O504" s="3">
         <v>101.0</v>
       </c>
       <c r="P504" s="4">
         <v>45245.0</v>
       </c>
       <c r="Q504" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="505" spans="1:17">
       <c r="A505" s="1">
         <v>3</v>
       </c>
       <c r="B505" t="s">
         <v>872</v>
       </c>
-      <c r="C505"/>
       <c r="D505" t="s">
         <v>855</v>
       </c>
       <c r="E505" t="s">
         <v>121</v>
       </c>
       <c r="F505" t="s">
         <v>122</v>
       </c>
       <c r="G505" t="s">
         <v>821</v>
       </c>
       <c r="H505" t="s">
         <v>124</v>
       </c>
       <c r="I505" s="3">
         <v>86.8</v>
       </c>
       <c r="J505" s="4">
         <v>45839.0</v>
       </c>
       <c r="K505" s="4">
         <v>46489.0</v>
       </c>
       <c r="L505" s="3"/>
       <c r="M505" s="4"/>
       <c r="N505" s="4"/>
       <c r="O505" s="3"/>
       <c r="P505" s="4"/>
       <c r="Q505" s="4"/>
     </row>
     <row r="506" spans="1:17">
       <c r="A506" s="1">
         <v>6</v>
       </c>
       <c r="B506" t="s">
         <v>873</v>
       </c>
-      <c r="C506"/>
       <c r="D506" t="s">
         <v>539</v>
       </c>
       <c r="E506" t="s">
         <v>320</v>
       </c>
       <c r="F506" t="s">
         <v>22</v>
       </c>
       <c r="G506" t="s">
         <v>540</v>
       </c>
       <c r="H506" t="s">
         <v>24</v>
       </c>
       <c r="I506" s="3">
         <v>296.0</v>
       </c>
       <c r="J506" s="4">
         <v>45216.0</v>
       </c>
       <c r="K506" s="4">
         <v>47042.0</v>
       </c>
       <c r="L506" s="3">
         <v>194.0</v>
       </c>
       <c r="M506" s="4">
         <v>45216.0</v>
       </c>
       <c r="N506" s="4">
         <v>47042.0</v>
       </c>
       <c r="O506" s="3"/>
       <c r="P506" s="4"/>
       <c r="Q506" s="4"/>
     </row>
     <row r="507" spans="1:17">
       <c r="A507" s="1">
         <v>8</v>
       </c>
       <c r="B507" t="s">
         <v>874</v>
       </c>
-      <c r="C507"/>
       <c r="D507" t="s">
         <v>130</v>
       </c>
       <c r="E507" t="s">
         <v>131</v>
       </c>
       <c r="F507" t="s">
         <v>91</v>
       </c>
       <c r="G507" t="s">
         <v>132</v>
       </c>
       <c r="H507" t="s">
         <v>93</v>
       </c>
       <c r="I507" s="3">
         <v>647.0</v>
       </c>
       <c r="J507" s="4">
         <v>45839.0</v>
       </c>
       <c r="K507" s="4">
         <v>46901.0</v>
       </c>
       <c r="L507" s="3">
         <v>456.0</v>
       </c>
       <c r="M507" s="4">
         <v>45839.0</v>
       </c>
       <c r="N507" s="4">
         <v>46901.0</v>
       </c>
       <c r="O507" s="3"/>
       <c r="P507" s="4"/>
       <c r="Q507" s="4"/>
     </row>
     <row r="508" spans="1:17">
       <c r="A508" s="1">
         <v>7</v>
       </c>
       <c r="B508" t="s">
         <v>875</v>
       </c>
-      <c r="C508"/>
       <c r="D508" t="s">
         <v>130</v>
       </c>
       <c r="E508" t="s">
         <v>131</v>
       </c>
       <c r="F508" t="s">
         <v>91</v>
       </c>
       <c r="G508" t="s">
         <v>132</v>
       </c>
       <c r="H508" t="s">
         <v>93</v>
       </c>
       <c r="I508" s="3">
         <v>647.0</v>
       </c>
       <c r="J508" s="4">
         <v>45839.0</v>
       </c>
       <c r="K508" s="4">
         <v>46901.0</v>
       </c>
       <c r="L508" s="3">
         <v>456.0</v>
       </c>
       <c r="M508" s="4">
         <v>45839.0</v>
       </c>
       <c r="N508" s="4">
         <v>46901.0</v>
       </c>
       <c r="O508" s="3"/>
       <c r="P508" s="4"/>
       <c r="Q508" s="4"/>
     </row>
     <row r="509" spans="1:17">
       <c r="A509" s="1">
         <v>8</v>
       </c>
       <c r="B509" t="s">
         <v>876</v>
       </c>
-      <c r="C509"/>
       <c r="D509" t="s">
         <v>68</v>
       </c>
       <c r="E509" t="s">
         <v>69</v>
       </c>
       <c r="F509" t="s">
         <v>70</v>
       </c>
       <c r="G509" t="s">
         <v>71</v>
       </c>
       <c r="H509" t="s">
         <v>72</v>
       </c>
       <c r="I509" s="3">
         <v>275.0</v>
       </c>
       <c r="J509" s="4">
         <v>45768.0</v>
       </c>
       <c r="K509" s="4">
         <v>47593.0</v>
       </c>
       <c r="L509" s="3">
@@ -26524,126 +26088,125 @@
       <c r="A510" s="1">
         <v>8</v>
       </c>
       <c r="B510" t="s">
         <v>877</v>
       </c>
       <c r="C510" t="s">
         <v>135</v>
       </c>
       <c r="D510" t="s">
         <v>136</v>
       </c>
       <c r="E510" t="s">
         <v>137</v>
       </c>
       <c r="F510" t="s">
         <v>91</v>
       </c>
       <c r="G510" t="s">
         <v>138</v>
       </c>
       <c r="H510" t="s">
         <v>93</v>
       </c>
       <c r="I510" s="3">
-        <v>1035.4</v>
+        <v>1035.40000000000009</v>
       </c>
       <c r="J510" s="4">
         <v>45839.0</v>
       </c>
       <c r="K510" s="4">
         <v>47092.0</v>
       </c>
       <c r="L510" s="3">
-        <v>824.6</v>
+        <v>824.60000000000002</v>
       </c>
       <c r="M510" s="4">
         <v>45839.0</v>
       </c>
       <c r="N510" s="4">
         <v>47092.0</v>
       </c>
       <c r="O510" s="3"/>
       <c r="P510" s="4"/>
       <c r="Q510" s="4"/>
     </row>
     <row r="511" spans="1:17">
       <c r="A511" s="1">
         <v>8</v>
       </c>
       <c r="B511" t="s">
         <v>877</v>
       </c>
       <c r="C511" t="s">
         <v>139</v>
       </c>
       <c r="D511" t="s">
         <v>136</v>
       </c>
       <c r="E511" t="s">
         <v>137</v>
       </c>
       <c r="F511" t="s">
         <v>91</v>
       </c>
       <c r="G511" t="s">
         <v>138</v>
       </c>
       <c r="H511" t="s">
         <v>93</v>
       </c>
       <c r="I511" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J511" s="4">
         <v>45839.0</v>
       </c>
       <c r="K511" s="4">
         <v>47092.0</v>
       </c>
       <c r="L511" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="M511" s="4">
         <v>45839.0</v>
       </c>
       <c r="N511" s="4">
         <v>47092.0</v>
       </c>
       <c r="O511" s="3"/>
       <c r="P511" s="4"/>
       <c r="Q511" s="4"/>
     </row>
     <row r="512" spans="1:17">
       <c r="A512" s="1">
         <v>8</v>
       </c>
       <c r="B512" t="s">
         <v>878</v>
       </c>
-      <c r="C512"/>
       <c r="D512" t="s">
         <v>141</v>
       </c>
       <c r="E512" t="s">
         <v>69</v>
       </c>
       <c r="F512" t="s">
         <v>70</v>
       </c>
       <c r="G512" t="s">
         <v>142</v>
       </c>
       <c r="H512" t="s">
         <v>72</v>
       </c>
       <c r="I512" s="3">
         <v>300.0</v>
       </c>
       <c r="J512" s="4">
         <v>45768.0</v>
       </c>
       <c r="K512" s="4">
         <v>47593.0</v>
       </c>
       <c r="L512" s="3">
@@ -26663,218 +26226,216 @@
       <c r="A513" s="1">
         <v>8</v>
       </c>
       <c r="B513" t="s">
         <v>879</v>
       </c>
       <c r="C513" t="s">
         <v>135</v>
       </c>
       <c r="D513" t="s">
         <v>144</v>
       </c>
       <c r="E513" t="s">
         <v>137</v>
       </c>
       <c r="F513" t="s">
         <v>91</v>
       </c>
       <c r="G513" t="s">
         <v>138</v>
       </c>
       <c r="H513" t="s">
         <v>93</v>
       </c>
       <c r="I513" s="3">
-        <v>1035.4</v>
+        <v>1035.40000000000009</v>
       </c>
       <c r="J513" s="4">
         <v>45839.0</v>
       </c>
       <c r="K513" s="4">
         <v>47092.0</v>
       </c>
       <c r="L513" s="3">
-        <v>824.6</v>
+        <v>824.60000000000002</v>
       </c>
       <c r="M513" s="4">
         <v>45839.0</v>
       </c>
       <c r="N513" s="4">
         <v>47092.0</v>
       </c>
       <c r="O513" s="3"/>
       <c r="P513" s="4"/>
       <c r="Q513" s="4"/>
     </row>
     <row r="514" spans="1:17">
       <c r="A514" s="1">
         <v>8</v>
       </c>
       <c r="B514" t="s">
         <v>879</v>
       </c>
       <c r="C514" t="s">
         <v>139</v>
       </c>
       <c r="D514" t="s">
         <v>144</v>
       </c>
       <c r="E514" t="s">
         <v>137</v>
       </c>
       <c r="F514" t="s">
         <v>91</v>
       </c>
       <c r="G514" t="s">
         <v>138</v>
       </c>
       <c r="H514" t="s">
         <v>93</v>
       </c>
       <c r="I514" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J514" s="4">
         <v>45839.0</v>
       </c>
       <c r="K514" s="4">
         <v>47092.0</v>
       </c>
       <c r="L514" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="M514" s="4">
         <v>45839.0</v>
       </c>
       <c r="N514" s="4">
         <v>47092.0</v>
       </c>
       <c r="O514" s="3"/>
       <c r="P514" s="4"/>
       <c r="Q514" s="4"/>
     </row>
     <row r="515" spans="1:17">
       <c r="A515" s="1">
         <v>8</v>
       </c>
       <c r="B515" t="s">
         <v>880</v>
       </c>
-      <c r="C515"/>
       <c r="D515" t="s">
         <v>146</v>
       </c>
       <c r="E515" t="s">
         <v>147</v>
       </c>
       <c r="F515" t="s">
         <v>34</v>
       </c>
       <c r="G515" t="s">
         <v>148</v>
       </c>
       <c r="H515" t="s">
         <v>36</v>
       </c>
       <c r="I515" s="3">
         <v>372.0</v>
       </c>
       <c r="J515" s="4">
         <v>45839.0</v>
       </c>
       <c r="K515" s="4">
         <v>47057.0</v>
       </c>
       <c r="L515" s="3">
-        <v>285.2</v>
+        <v>285.19999999999999</v>
       </c>
       <c r="M515" s="4">
         <v>45839.0</v>
       </c>
       <c r="N515" s="4">
         <v>47057.0</v>
       </c>
       <c r="O515" s="3"/>
       <c r="P515" s="4"/>
       <c r="Q515" s="4"/>
     </row>
     <row r="516" spans="1:17">
       <c r="A516" s="1">
         <v>8</v>
       </c>
       <c r="B516" t="s">
         <v>880</v>
       </c>
       <c r="C516" t="s">
         <v>149</v>
       </c>
       <c r="D516" t="s">
         <v>146</v>
       </c>
       <c r="E516" t="s">
         <v>147</v>
       </c>
       <c r="F516" t="s">
         <v>34</v>
       </c>
       <c r="G516" t="s">
         <v>148</v>
       </c>
       <c r="H516" t="s">
         <v>36</v>
       </c>
       <c r="I516" s="3">
-        <v>471.2</v>
+        <v>471.19999999999999</v>
       </c>
       <c r="J516" s="4">
         <v>46023.0</v>
       </c>
       <c r="K516" s="4">
         <v>47057.0</v>
       </c>
       <c r="L516" s="3">
-        <v>384.4</v>
+        <v>384.39999999999998</v>
       </c>
       <c r="M516" s="4">
         <v>45946.0</v>
       </c>
       <c r="N516" s="4">
         <v>47057.0</v>
       </c>
       <c r="O516" s="3"/>
       <c r="P516" s="4"/>
       <c r="Q516" s="4"/>
     </row>
     <row r="517" spans="1:17">
       <c r="A517" s="1">
         <v>8</v>
       </c>
       <c r="B517" t="s">
         <v>881</v>
       </c>
-      <c r="C517"/>
       <c r="D517" t="s">
         <v>151</v>
       </c>
       <c r="E517" t="s">
         <v>152</v>
       </c>
       <c r="F517" t="s">
         <v>91</v>
       </c>
       <c r="G517" t="s">
         <v>153</v>
       </c>
       <c r="H517" t="s">
         <v>93</v>
       </c>
       <c r="I517" s="3">
         <v>645.0</v>
       </c>
       <c r="J517" s="4">
         <v>45839.0</v>
       </c>
       <c r="K517" s="4">
         <v>47098.0</v>
       </c>
       <c r="L517" s="3">
@@ -26941,471 +26502,465 @@
       <c r="A519" s="1">
         <v>8</v>
       </c>
       <c r="B519" t="s">
         <v>883</v>
       </c>
       <c r="C519" t="s">
         <v>135</v>
       </c>
       <c r="D519" t="s">
         <v>155</v>
       </c>
       <c r="E519" t="s">
         <v>137</v>
       </c>
       <c r="F519" t="s">
         <v>91</v>
       </c>
       <c r="G519" t="s">
         <v>138</v>
       </c>
       <c r="H519" t="s">
         <v>93</v>
       </c>
       <c r="I519" s="3">
-        <v>1035.4</v>
+        <v>1035.40000000000009</v>
       </c>
       <c r="J519" s="4">
         <v>45839.0</v>
       </c>
       <c r="K519" s="4">
         <v>47092.0</v>
       </c>
       <c r="L519" s="3">
-        <v>824.6</v>
+        <v>824.60000000000002</v>
       </c>
       <c r="M519" s="4">
         <v>45839.0</v>
       </c>
       <c r="N519" s="4">
         <v>47092.0</v>
       </c>
       <c r="O519" s="3"/>
       <c r="P519" s="4"/>
       <c r="Q519" s="4"/>
     </row>
     <row r="520" spans="1:17">
       <c r="A520" s="1">
         <v>8</v>
       </c>
       <c r="B520" t="s">
         <v>883</v>
       </c>
       <c r="C520" t="s">
         <v>139</v>
       </c>
       <c r="D520" t="s">
         <v>155</v>
       </c>
       <c r="E520" t="s">
         <v>137</v>
       </c>
       <c r="F520" t="s">
         <v>91</v>
       </c>
       <c r="G520" t="s">
         <v>138</v>
       </c>
       <c r="H520" t="s">
         <v>93</v>
       </c>
       <c r="I520" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J520" s="4">
         <v>45839.0</v>
       </c>
       <c r="K520" s="4">
         <v>47092.0</v>
       </c>
       <c r="L520" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="M520" s="4">
         <v>45839.0</v>
       </c>
       <c r="N520" s="4">
         <v>47092.0</v>
       </c>
       <c r="O520" s="3"/>
       <c r="P520" s="4"/>
       <c r="Q520" s="4"/>
     </row>
     <row r="521" spans="1:17">
       <c r="A521" s="1">
         <v>8</v>
       </c>
       <c r="B521" t="s">
         <v>884</v>
       </c>
       <c r="C521" t="s">
         <v>135</v>
       </c>
       <c r="D521" t="s">
         <v>157</v>
       </c>
       <c r="E521" t="s">
         <v>137</v>
       </c>
       <c r="F521" t="s">
         <v>91</v>
       </c>
       <c r="G521" t="s">
         <v>138</v>
       </c>
       <c r="H521" t="s">
         <v>93</v>
       </c>
       <c r="I521" s="3">
-        <v>1035.4</v>
+        <v>1035.40000000000009</v>
       </c>
       <c r="J521" s="4">
         <v>45839.0</v>
       </c>
       <c r="K521" s="4">
         <v>47092.0</v>
       </c>
       <c r="L521" s="3">
-        <v>824.6</v>
+        <v>824.60000000000002</v>
       </c>
       <c r="M521" s="4">
         <v>45839.0</v>
       </c>
       <c r="N521" s="4">
         <v>47092.0</v>
       </c>
       <c r="O521" s="3"/>
       <c r="P521" s="4"/>
       <c r="Q521" s="4"/>
     </row>
     <row r="522" spans="1:17">
       <c r="A522" s="1">
         <v>8</v>
       </c>
       <c r="B522" t="s">
         <v>884</v>
       </c>
       <c r="C522" t="s">
         <v>139</v>
       </c>
       <c r="D522" t="s">
         <v>157</v>
       </c>
       <c r="E522" t="s">
         <v>137</v>
       </c>
       <c r="F522" t="s">
         <v>91</v>
       </c>
       <c r="G522" t="s">
         <v>138</v>
       </c>
       <c r="H522" t="s">
         <v>93</v>
       </c>
       <c r="I522" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J522" s="4">
         <v>45839.0</v>
       </c>
       <c r="K522" s="4">
         <v>47092.0</v>
       </c>
       <c r="L522" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="M522" s="4">
         <v>45839.0</v>
       </c>
       <c r="N522" s="4">
         <v>47092.0</v>
       </c>
       <c r="O522" s="3"/>
       <c r="P522" s="4"/>
       <c r="Q522" s="4"/>
     </row>
     <row r="523" spans="1:17">
       <c r="A523" s="1">
         <v>8</v>
       </c>
       <c r="B523" t="s">
         <v>885</v>
       </c>
-      <c r="C523"/>
       <c r="D523" t="s">
         <v>159</v>
       </c>
       <c r="E523" t="s">
         <v>131</v>
       </c>
       <c r="F523" t="s">
         <v>91</v>
       </c>
       <c r="G523" t="s">
         <v>160</v>
       </c>
       <c r="H523" t="s">
         <v>93</v>
       </c>
       <c r="I523" s="3">
         <v>550.0</v>
       </c>
       <c r="J523" s="4">
         <v>45658.0</v>
       </c>
       <c r="K523" s="4">
         <v>46676.0</v>
       </c>
       <c r="L523" s="3">
         <v>398.0</v>
       </c>
       <c r="M523" s="4">
         <v>45658.0</v>
       </c>
       <c r="N523" s="4">
         <v>46676.0</v>
       </c>
       <c r="O523" s="3"/>
       <c r="P523" s="4"/>
       <c r="Q523" s="4"/>
     </row>
     <row r="524" spans="1:17">
       <c r="A524" s="1">
         <v>7</v>
       </c>
       <c r="B524" t="s">
         <v>886</v>
       </c>
-      <c r="C524"/>
       <c r="D524" t="s">
         <v>159</v>
       </c>
       <c r="E524" t="s">
         <v>131</v>
       </c>
       <c r="F524" t="s">
         <v>91</v>
       </c>
       <c r="G524" t="s">
         <v>160</v>
       </c>
       <c r="H524" t="s">
         <v>93</v>
       </c>
       <c r="I524" s="3">
         <v>550.0</v>
       </c>
       <c r="J524" s="4">
         <v>45658.0</v>
       </c>
       <c r="K524" s="4">
         <v>46676.0</v>
       </c>
       <c r="L524" s="3">
         <v>398.0</v>
       </c>
       <c r="M524" s="4">
         <v>45658.0</v>
       </c>
       <c r="N524" s="4">
         <v>46676.0</v>
       </c>
       <c r="O524" s="3"/>
       <c r="P524" s="4"/>
       <c r="Q524" s="4"/>
     </row>
     <row r="525" spans="1:17">
       <c r="A525" s="1">
         <v>8</v>
       </c>
       <c r="B525" t="s">
         <v>887</v>
       </c>
-      <c r="C525"/>
       <c r="D525" t="s">
         <v>162</v>
       </c>
       <c r="E525" t="s">
         <v>69</v>
       </c>
       <c r="F525" t="s">
         <v>70</v>
       </c>
       <c r="G525" t="s">
         <v>163</v>
       </c>
       <c r="H525" t="s">
         <v>72</v>
       </c>
       <c r="I525" s="3">
         <v>250.0</v>
       </c>
       <c r="J525" s="4">
         <v>45238.0</v>
       </c>
       <c r="K525" s="4">
         <v>47064.0</v>
       </c>
       <c r="L525" s="3">
         <v>180.0</v>
       </c>
       <c r="M525" s="4">
         <v>45238.0</v>
       </c>
       <c r="N525" s="4">
         <v>47064.0</v>
       </c>
       <c r="O525" s="3"/>
       <c r="P525" s="4"/>
       <c r="Q525" s="4"/>
     </row>
     <row r="526" spans="1:17">
       <c r="A526" s="1">
         <v>8</v>
       </c>
       <c r="B526" t="s">
         <v>888</v>
       </c>
-      <c r="C526"/>
       <c r="D526" t="s">
         <v>165</v>
       </c>
       <c r="E526" t="s">
         <v>166</v>
       </c>
       <c r="F526" t="s">
         <v>34</v>
       </c>
       <c r="G526" t="s">
         <v>167</v>
       </c>
       <c r="H526" t="s">
         <v>36</v>
       </c>
       <c r="I526" s="3">
         <v>393.0</v>
       </c>
       <c r="J526" s="4">
         <v>45744.0</v>
       </c>
       <c r="K526" s="4">
         <v>46502.0</v>
       </c>
       <c r="L526" s="3">
         <v>247.0</v>
       </c>
       <c r="M526" s="4">
         <v>45743.0</v>
       </c>
       <c r="N526" s="4">
         <v>46502.0</v>
       </c>
       <c r="O526" s="3"/>
       <c r="P526" s="4"/>
       <c r="Q526" s="4"/>
     </row>
     <row r="527" spans="1:17">
       <c r="A527" s="1">
         <v>8</v>
       </c>
       <c r="B527" t="s">
         <v>889</v>
       </c>
-      <c r="C527"/>
       <c r="D527" t="s">
         <v>169</v>
       </c>
       <c r="E527" t="s">
         <v>170</v>
       </c>
       <c r="F527" t="s">
         <v>76</v>
       </c>
       <c r="G527" t="s">
         <v>171</v>
       </c>
       <c r="H527" t="s">
         <v>78</v>
       </c>
       <c r="I527" s="3">
         <v>621.0</v>
       </c>
       <c r="J527" s="4">
         <v>45764.0</v>
       </c>
       <c r="K527" s="4">
         <v>47589.0</v>
       </c>
       <c r="L527" s="3">
         <v>463.0</v>
       </c>
       <c r="M527" s="4">
         <v>45764.0</v>
       </c>
       <c r="N527" s="4">
         <v>47589.0</v>
       </c>
       <c r="O527" s="3"/>
       <c r="P527" s="4"/>
       <c r="Q527" s="4"/>
     </row>
     <row r="528" spans="1:17">
       <c r="A528" s="1">
         <v>7</v>
       </c>
       <c r="B528" t="s">
         <v>890</v>
       </c>
-      <c r="C528"/>
       <c r="D528" t="s">
         <v>173</v>
       </c>
       <c r="E528" t="s">
         <v>131</v>
       </c>
       <c r="F528" t="s">
         <v>91</v>
       </c>
       <c r="G528" t="s">
         <v>174</v>
       </c>
       <c r="H528" t="s">
         <v>93</v>
       </c>
       <c r="I528" s="3">
-        <v>419.1</v>
+        <v>419.10000000000002</v>
       </c>
       <c r="J528" s="4">
         <v>45839.0</v>
       </c>
       <c r="K528" s="4">
         <v>46901.0</v>
       </c>
       <c r="L528" s="3">
-        <v>205.8</v>
+        <v>205.80000000000001</v>
       </c>
       <c r="M528" s="4">
         <v>45839.0</v>
       </c>
       <c r="N528" s="4">
         <v>46901.0</v>
       </c>
       <c r="O528" s="3"/>
       <c r="P528" s="4"/>
       <c r="Q528" s="4"/>
     </row>
     <row r="529" spans="1:17">
       <c r="A529" s="1">
         <v>8</v>
       </c>
       <c r="B529" t="s">
         <v>891</v>
       </c>
       <c r="C529" t="s">
         <v>176</v>
       </c>
       <c r="D529" t="s">
         <v>177</v>
       </c>
       <c r="E529" t="s">
@@ -27446,126 +27001,125 @@
       <c r="A530" s="1">
         <v>8</v>
       </c>
       <c r="B530" t="s">
         <v>892</v>
       </c>
       <c r="C530" t="s">
         <v>135</v>
       </c>
       <c r="D530" t="s">
         <v>180</v>
       </c>
       <c r="E530" t="s">
         <v>181</v>
       </c>
       <c r="F530" t="s">
         <v>91</v>
       </c>
       <c r="G530" t="s">
         <v>182</v>
       </c>
       <c r="H530" t="s">
         <v>93</v>
       </c>
       <c r="I530" s="3">
-        <v>859.3</v>
+        <v>859.29999999999995</v>
       </c>
       <c r="J530" s="4">
         <v>45839.0</v>
       </c>
       <c r="K530" s="4">
         <v>47092.0</v>
       </c>
       <c r="L530" s="3">
-        <v>737.8</v>
+        <v>737.79999999999995</v>
       </c>
       <c r="M530" s="4">
         <v>45839.0</v>
       </c>
       <c r="N530" s="4">
         <v>47092.0</v>
       </c>
       <c r="O530" s="3"/>
       <c r="P530" s="4"/>
       <c r="Q530" s="4"/>
     </row>
     <row r="531" spans="1:17">
       <c r="A531" s="1">
         <v>8</v>
       </c>
       <c r="B531" t="s">
         <v>892</v>
       </c>
       <c r="C531" t="s">
         <v>139</v>
       </c>
       <c r="D531" t="s">
         <v>180</v>
       </c>
       <c r="E531" t="s">
         <v>181</v>
       </c>
       <c r="F531" t="s">
         <v>91</v>
       </c>
       <c r="G531" t="s">
         <v>182</v>
       </c>
       <c r="H531" t="s">
         <v>93</v>
       </c>
       <c r="I531" s="3">
-        <v>113.1</v>
+        <v>113.099999999999994</v>
       </c>
       <c r="J531" s="4">
         <v>45839.0</v>
       </c>
       <c r="K531" s="4">
         <v>47092.0</v>
       </c>
       <c r="L531" s="3">
-        <v>113.1</v>
+        <v>113.099999999999994</v>
       </c>
       <c r="M531" s="4">
         <v>45839.0</v>
       </c>
       <c r="N531" s="4">
         <v>47092.0</v>
       </c>
       <c r="O531" s="3"/>
       <c r="P531" s="4"/>
       <c r="Q531" s="4"/>
     </row>
     <row r="532" spans="1:17">
       <c r="A532" s="1">
         <v>8</v>
       </c>
       <c r="B532" t="s">
         <v>893</v>
       </c>
-      <c r="C532"/>
       <c r="D532" t="s">
         <v>184</v>
       </c>
       <c r="E532" t="s">
         <v>69</v>
       </c>
       <c r="F532" t="s">
         <v>70</v>
       </c>
       <c r="G532" t="s">
         <v>185</v>
       </c>
       <c r="H532" t="s">
         <v>72</v>
       </c>
       <c r="I532" s="3">
         <v>364.0</v>
       </c>
       <c r="J532" s="4">
         <v>46139.0</v>
       </c>
       <c r="K532" s="4">
         <v>47964.0</v>
       </c>
       <c r="L532" s="3">
@@ -27585,233 +27139,230 @@
       <c r="A533" s="1">
         <v>8</v>
       </c>
       <c r="B533" t="s">
         <v>894</v>
       </c>
       <c r="C533" t="s">
         <v>135</v>
       </c>
       <c r="D533" t="s">
         <v>187</v>
       </c>
       <c r="E533" t="s">
         <v>137</v>
       </c>
       <c r="F533" t="s">
         <v>91</v>
       </c>
       <c r="G533" t="s">
         <v>138</v>
       </c>
       <c r="H533" t="s">
         <v>93</v>
       </c>
       <c r="I533" s="3">
-        <v>1035.4</v>
+        <v>1035.40000000000009</v>
       </c>
       <c r="J533" s="4">
         <v>45839.0</v>
       </c>
       <c r="K533" s="4">
         <v>47092.0</v>
       </c>
       <c r="L533" s="3">
-        <v>824.6</v>
+        <v>824.60000000000002</v>
       </c>
       <c r="M533" s="4">
         <v>45839.0</v>
       </c>
       <c r="N533" s="4">
         <v>47092.0</v>
       </c>
       <c r="O533" s="3"/>
       <c r="P533" s="4"/>
       <c r="Q533" s="4"/>
     </row>
     <row r="534" spans="1:17">
       <c r="A534" s="1">
         <v>8</v>
       </c>
       <c r="B534" t="s">
         <v>894</v>
       </c>
       <c r="C534" t="s">
         <v>139</v>
       </c>
       <c r="D534" t="s">
         <v>187</v>
       </c>
       <c r="E534" t="s">
         <v>137</v>
       </c>
       <c r="F534" t="s">
         <v>91</v>
       </c>
       <c r="G534" t="s">
         <v>138</v>
       </c>
       <c r="H534" t="s">
         <v>93</v>
       </c>
       <c r="I534" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J534" s="4">
         <v>45839.0</v>
       </c>
       <c r="K534" s="4">
         <v>47092.0</v>
       </c>
       <c r="L534" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="M534" s="4">
         <v>45839.0</v>
       </c>
       <c r="N534" s="4">
         <v>47092.0</v>
       </c>
       <c r="O534" s="3"/>
       <c r="P534" s="4"/>
       <c r="Q534" s="4"/>
     </row>
     <row r="535" spans="1:17">
       <c r="A535" s="1">
         <v>6</v>
       </c>
       <c r="B535" t="s">
         <v>895</v>
       </c>
-      <c r="C535"/>
       <c r="D535" t="s">
         <v>757</v>
       </c>
       <c r="E535" t="s">
         <v>265</v>
       </c>
       <c r="F535" t="s">
         <v>46</v>
       </c>
       <c r="G535" t="s">
         <v>275</v>
       </c>
       <c r="H535" t="s">
         <v>48</v>
       </c>
       <c r="I535" s="3">
         <v>230.0</v>
       </c>
       <c r="J535" s="4">
         <v>45574.0</v>
       </c>
       <c r="K535" s="4">
         <v>46657.0</v>
       </c>
       <c r="L535" s="3">
         <v>125.0</v>
       </c>
       <c r="M535" s="4">
         <v>45574.0</v>
       </c>
       <c r="N535" s="4">
         <v>46657.0</v>
       </c>
       <c r="O535" s="3"/>
       <c r="P535" s="4"/>
       <c r="Q535" s="4"/>
     </row>
     <row r="536" spans="1:17">
       <c r="A536" s="1">
         <v>3</v>
       </c>
       <c r="B536" t="s">
         <v>896</v>
       </c>
-      <c r="C536"/>
       <c r="D536" t="s">
         <v>897</v>
       </c>
       <c r="E536" t="s">
         <v>83</v>
       </c>
       <c r="F536" t="s">
         <v>34</v>
       </c>
       <c r="G536" t="s">
         <v>84</v>
       </c>
       <c r="H536" t="s">
         <v>36</v>
       </c>
       <c r="I536" s="3">
-        <v>285.2</v>
+        <v>285.19999999999999</v>
       </c>
       <c r="J536" s="4">
         <v>45839.0</v>
       </c>
       <c r="K536" s="4">
         <v>46335.0</v>
       </c>
       <c r="L536" s="3">
-        <v>261.64</v>
+        <v>261.63999999999999</v>
       </c>
       <c r="M536" s="4">
         <v>45839.0</v>
       </c>
       <c r="N536" s="4">
         <v>46335.0</v>
       </c>
       <c r="O536" s="3"/>
       <c r="P536" s="4"/>
       <c r="Q536" s="4"/>
     </row>
     <row r="537" spans="1:17">
       <c r="A537" s="1">
         <v>4</v>
       </c>
       <c r="B537" t="s">
         <v>898</v>
       </c>
-      <c r="C537"/>
       <c r="D537" t="s">
         <v>897</v>
       </c>
       <c r="E537" t="s">
         <v>83</v>
       </c>
       <c r="F537" t="s">
         <v>34</v>
       </c>
       <c r="G537" t="s">
         <v>84</v>
       </c>
       <c r="H537" t="s">
         <v>36</v>
       </c>
       <c r="I537" s="3">
-        <v>332.32</v>
+        <v>332.31999999999999</v>
       </c>
       <c r="J537" s="4">
         <v>45839.0</v>
       </c>
       <c r="K537" s="4">
         <v>46335.0</v>
       </c>
       <c r="L537" s="3">
         <v>302.56</v>
       </c>
       <c r="M537" s="4">
         <v>45839.0</v>
       </c>
       <c r="N537" s="4">
         <v>46335.0</v>
       </c>
       <c r="O537" s="3">
         <v>102.0</v>
       </c>
       <c r="P537" s="4">
         <v>45523.0</v>
       </c>
       <c r="Q537" s="4">
         <v>46335.0</v>
       </c>
@@ -27820,488 +27371,471 @@
       <c r="A538" s="1">
         <v>5</v>
       </c>
       <c r="B538" t="s">
         <v>899</v>
       </c>
       <c r="C538" t="s">
         <v>900</v>
       </c>
       <c r="D538" t="s">
         <v>897</v>
       </c>
       <c r="E538" t="s">
         <v>83</v>
       </c>
       <c r="F538" t="s">
         <v>34</v>
       </c>
       <c r="G538" t="s">
         <v>84</v>
       </c>
       <c r="H538" t="s">
         <v>36</v>
       </c>
       <c r="I538" s="3">
-        <v>257.92</v>
+        <v>257.92000000000002</v>
       </c>
       <c r="J538" s="4">
         <v>46086.0</v>
       </c>
       <c r="K538" s="4">
         <v>46335.0</v>
       </c>
       <c r="L538" s="3"/>
       <c r="M538" s="4"/>
       <c r="N538" s="4"/>
       <c r="O538" s="3"/>
       <c r="P538" s="4"/>
       <c r="Q538" s="4"/>
     </row>
     <row r="539" spans="1:17">
       <c r="A539" s="1">
         <v>5</v>
       </c>
       <c r="B539" t="s">
         <v>899</v>
       </c>
       <c r="C539" t="s">
         <v>198</v>
       </c>
       <c r="D539" t="s">
         <v>897</v>
       </c>
       <c r="E539" t="s">
         <v>83</v>
       </c>
       <c r="F539" t="s">
         <v>34</v>
       </c>
       <c r="G539" t="s">
         <v>84</v>
       </c>
       <c r="H539" t="s">
         <v>36</v>
       </c>
       <c r="I539" s="3">
-        <v>319.92</v>
+        <v>319.92000000000002</v>
       </c>
       <c r="J539" s="4">
         <v>45839.0</v>
       </c>
       <c r="K539" s="4">
         <v>46335.0</v>
       </c>
       <c r="L539" s="3">
-        <v>312.48</v>
+        <v>312.48000000000002</v>
       </c>
       <c r="M539" s="4">
         <v>46086.0</v>
       </c>
       <c r="N539" s="4">
         <v>46335.0</v>
       </c>
       <c r="O539" s="3">
         <v>102.0</v>
       </c>
       <c r="P539" s="4">
         <v>45523.0</v>
       </c>
       <c r="Q539" s="4">
         <v>46335.0</v>
       </c>
     </row>
     <row r="540" spans="1:17">
       <c r="A540" s="1">
         <v>5</v>
       </c>
       <c r="B540" t="s">
         <v>901</v>
       </c>
-      <c r="C540"/>
       <c r="D540" t="s">
         <v>902</v>
       </c>
       <c r="E540" t="s">
         <v>62</v>
       </c>
       <c r="F540" t="s">
         <v>63</v>
       </c>
       <c r="G540" t="s">
         <v>104</v>
       </c>
       <c r="H540" t="s">
         <v>65</v>
       </c>
       <c r="I540" s="3">
         <v>126.0</v>
       </c>
       <c r="J540" s="4">
         <v>45048.0</v>
       </c>
       <c r="K540" s="4">
         <v>46874.0</v>
       </c>
       <c r="L540" s="3">
         <v>88.0</v>
       </c>
       <c r="M540" s="4">
         <v>45048.0</v>
       </c>
       <c r="N540" s="4">
         <v>46874.0</v>
       </c>
       <c r="O540" s="3">
         <v>38.0</v>
       </c>
       <c r="P540" s="4">
         <v>45048.0</v>
       </c>
       <c r="Q540" s="4">
         <v>46874.0</v>
       </c>
     </row>
     <row r="541" spans="1:17">
       <c r="A541" s="1">
         <v>3</v>
       </c>
       <c r="B541" t="s">
         <v>903</v>
       </c>
-      <c r="C541"/>
       <c r="D541" t="s">
         <v>904</v>
       </c>
       <c r="E541" t="s">
         <v>338</v>
       </c>
       <c r="F541" t="s">
         <v>70</v>
       </c>
       <c r="G541" t="s">
         <v>339</v>
       </c>
       <c r="H541" t="s">
         <v>72</v>
       </c>
       <c r="I541" s="3">
         <v>148.0</v>
       </c>
       <c r="J541" s="4">
         <v>46139.0</v>
       </c>
       <c r="K541" s="4">
         <v>47964.0</v>
       </c>
       <c r="L541" s="3"/>
       <c r="M541" s="4"/>
       <c r="N541" s="4"/>
       <c r="O541" s="3">
         <v>88.0</v>
       </c>
       <c r="P541" s="4">
         <v>46139.0</v>
       </c>
       <c r="Q541" s="4">
         <v>47964.0</v>
       </c>
     </row>
     <row r="542" spans="1:17">
       <c r="A542" s="1">
         <v>4</v>
       </c>
       <c r="B542" t="s">
         <v>905</v>
       </c>
-      <c r="C542"/>
       <c r="D542" t="s">
         <v>904</v>
       </c>
       <c r="E542" t="s">
         <v>338</v>
       </c>
       <c r="F542" t="s">
         <v>70</v>
       </c>
       <c r="G542" t="s">
         <v>339</v>
       </c>
       <c r="H542" t="s">
         <v>72</v>
       </c>
       <c r="I542" s="3">
         <v>148.0</v>
       </c>
       <c r="J542" s="4">
         <v>46139.0</v>
       </c>
       <c r="K542" s="4">
         <v>47964.0</v>
       </c>
       <c r="L542" s="3"/>
       <c r="M542" s="4"/>
       <c r="N542" s="4"/>
       <c r="O542" s="3">
         <v>88.0</v>
       </c>
       <c r="P542" s="4">
         <v>46139.0</v>
       </c>
       <c r="Q542" s="4">
         <v>47964.0</v>
       </c>
     </row>
     <row r="543" spans="1:17">
       <c r="A543" s="1">
         <v>5</v>
       </c>
       <c r="B543" t="s">
         <v>906</v>
       </c>
-      <c r="C543"/>
       <c r="D543" t="s">
         <v>547</v>
       </c>
       <c r="E543" t="s">
         <v>224</v>
       </c>
       <c r="F543" t="s">
         <v>225</v>
       </c>
       <c r="G543" t="s">
         <v>548</v>
       </c>
       <c r="H543" t="s">
         <v>227</v>
       </c>
       <c r="I543" s="3">
         <v>185.0</v>
       </c>
       <c r="J543" s="4">
         <v>45901.0</v>
       </c>
       <c r="K543" s="4">
         <v>47063.0</v>
       </c>
       <c r="L543" s="3"/>
       <c r="M543" s="4"/>
       <c r="N543" s="4"/>
       <c r="O543" s="3"/>
       <c r="P543" s="4"/>
       <c r="Q543" s="4"/>
     </row>
     <row r="544" spans="1:17">
       <c r="A544" s="1">
         <v>6</v>
       </c>
       <c r="B544" t="s">
         <v>907</v>
       </c>
-      <c r="C544"/>
       <c r="D544" t="s">
         <v>547</v>
       </c>
       <c r="E544" t="s">
         <v>224</v>
       </c>
       <c r="F544" t="s">
         <v>225</v>
       </c>
       <c r="G544" t="s">
         <v>548</v>
       </c>
       <c r="H544" t="s">
         <v>227</v>
       </c>
       <c r="I544" s="3">
         <v>210.0</v>
       </c>
       <c r="J544" s="4">
         <v>45901.0</v>
       </c>
       <c r="K544" s="4">
         <v>47063.0</v>
       </c>
       <c r="L544" s="3"/>
       <c r="M544" s="4"/>
       <c r="N544" s="4"/>
       <c r="O544" s="3"/>
       <c r="P544" s="4"/>
       <c r="Q544" s="4"/>
     </row>
     <row r="545" spans="1:17">
       <c r="A545" s="1">
         <v>7</v>
       </c>
       <c r="B545" t="s">
         <v>908</v>
       </c>
-      <c r="C545"/>
       <c r="D545" t="s">
         <v>547</v>
       </c>
       <c r="E545" t="s">
         <v>224</v>
       </c>
       <c r="F545" t="s">
         <v>225</v>
       </c>
       <c r="G545" t="s">
         <v>548</v>
       </c>
       <c r="H545" t="s">
         <v>227</v>
       </c>
       <c r="I545" s="3">
         <v>210.0</v>
       </c>
       <c r="J545" s="4">
         <v>45901.0</v>
       </c>
       <c r="K545" s="4">
         <v>47063.0</v>
       </c>
       <c r="L545" s="3"/>
       <c r="M545" s="4"/>
       <c r="N545" s="4"/>
       <c r="O545" s="3"/>
       <c r="P545" s="4"/>
       <c r="Q545" s="4"/>
     </row>
     <row r="546" spans="1:17">
       <c r="A546" s="1">
         <v>6</v>
       </c>
       <c r="B546" t="s">
         <v>909</v>
       </c>
-      <c r="C546"/>
       <c r="D546" t="s">
         <v>910</v>
       </c>
       <c r="E546" t="s">
         <v>697</v>
       </c>
       <c r="F546" t="s">
         <v>98</v>
       </c>
       <c r="G546" t="s">
         <v>911</v>
       </c>
       <c r="H546" t="s">
         <v>100</v>
       </c>
       <c r="I546" s="3">
         <v>170.0</v>
       </c>
       <c r="J546" s="4">
         <v>45442.0</v>
       </c>
       <c r="K546" s="4">
         <v>47267.0</v>
       </c>
       <c r="L546" s="3">
         <v>123.0</v>
       </c>
       <c r="M546" s="4">
         <v>45442.0</v>
       </c>
       <c r="N546" s="4">
         <v>47267.0</v>
       </c>
       <c r="O546" s="3"/>
       <c r="P546" s="4"/>
       <c r="Q546" s="4"/>
     </row>
     <row r="547" spans="1:17">
       <c r="A547" s="1">
         <v>7</v>
       </c>
       <c r="B547" t="s">
         <v>912</v>
       </c>
-      <c r="C547"/>
       <c r="D547" t="s">
         <v>910</v>
       </c>
       <c r="E547" t="s">
         <v>697</v>
       </c>
       <c r="F547" t="s">
         <v>98</v>
       </c>
       <c r="G547" t="s">
         <v>911</v>
       </c>
       <c r="H547" t="s">
         <v>100</v>
       </c>
       <c r="I547" s="3">
         <v>170.0</v>
       </c>
       <c r="J547" s="4">
         <v>45442.0</v>
       </c>
       <c r="K547" s="4">
         <v>47267.0</v>
       </c>
       <c r="L547" s="3">
         <v>123.0</v>
       </c>
       <c r="M547" s="4">
         <v>45442.0</v>
       </c>
       <c r="N547" s="4">
         <v>47267.0</v>
       </c>
       <c r="O547" s="3"/>
       <c r="P547" s="4"/>
       <c r="Q547" s="4"/>
     </row>
     <row r="548" spans="1:17">
       <c r="A548" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:Q1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...6 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="60" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="20" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
@@ -28546,127 +28080,127 @@
       <c r="A7" s="1">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>235</v>
       </c>
       <c r="C7" t="s">
         <v>921</v>
       </c>
       <c r="D7" t="s">
         <v>236</v>
       </c>
       <c r="E7" t="s">
         <v>57</v>
       </c>
       <c r="F7" t="s">
         <v>57</v>
       </c>
       <c r="G7" t="s">
         <v>237</v>
       </c>
       <c r="H7" t="s">
         <v>59</v>
       </c>
       <c r="I7" s="3">
-        <v>179.8</v>
+        <v>179.80000000000001</v>
       </c>
       <c r="J7" s="4">
         <v>45839.0</v>
       </c>
       <c r="K7" s="4">
         <v>47168.0</v>
       </c>
       <c r="L7" s="3"/>
       <c r="M7" s="4"/>
       <c r="N7" s="4"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>235</v>
       </c>
       <c r="C8" t="s">
         <v>922</v>
       </c>
       <c r="D8" t="s">
         <v>236</v>
       </c>
       <c r="E8" t="s">
         <v>57</v>
       </c>
       <c r="F8" t="s">
         <v>57</v>
       </c>
       <c r="G8" t="s">
         <v>237</v>
       </c>
       <c r="H8" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="3">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="J8" s="4">
         <v>45839.0</v>
       </c>
       <c r="K8" s="4">
         <v>47168.0</v>
       </c>
       <c r="L8" s="3"/>
       <c r="M8" s="4"/>
       <c r="N8" s="4"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="1">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>235</v>
       </c>
       <c r="C9" t="s">
         <v>923</v>
       </c>
       <c r="D9" t="s">
         <v>236</v>
       </c>
       <c r="E9" t="s">
         <v>57</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" t="s">
         <v>237</v>
       </c>
       <c r="H9" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="3">
-        <v>235.6</v>
+        <v>235.59999999999999</v>
       </c>
       <c r="J9" s="4">
         <v>45839.0</v>
       </c>
       <c r="K9" s="4">
         <v>47168.0</v>
       </c>
       <c r="L9" s="3"/>
       <c r="M9" s="4"/>
       <c r="N9" s="4"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="1">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>235</v>
       </c>
       <c r="C10" t="s">
         <v>924</v>
       </c>
       <c r="D10" t="s">
         <v>236</v>
       </c>
       <c r="E10" t="s">
@@ -28698,89 +28232,89 @@
       <c r="A11" s="1">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>261</v>
       </c>
       <c r="C11" t="s">
         <v>925</v>
       </c>
       <c r="D11" t="s">
         <v>262</v>
       </c>
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>57</v>
       </c>
       <c r="G11" t="s">
         <v>237</v>
       </c>
       <c r="H11" t="s">
         <v>59</v>
       </c>
       <c r="I11" s="3">
-        <v>179.8</v>
+        <v>179.80000000000001</v>
       </c>
       <c r="J11" s="4">
         <v>45839.0</v>
       </c>
       <c r="K11" s="4">
         <v>47168.0</v>
       </c>
       <c r="L11" s="3"/>
       <c r="M11" s="4"/>
       <c r="N11" s="4"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="1">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>261</v>
       </c>
       <c r="C12" t="s">
         <v>922</v>
       </c>
       <c r="D12" t="s">
         <v>262</v>
       </c>
       <c r="E12" t="s">
         <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12" t="s">
         <v>237</v>
       </c>
       <c r="H12" t="s">
         <v>59</v>
       </c>
       <c r="I12" s="3">
-        <v>105.4</v>
+        <v>105.40000000000001</v>
       </c>
       <c r="J12" s="4">
         <v>45839.0</v>
       </c>
       <c r="K12" s="4">
         <v>47168.0</v>
       </c>
       <c r="L12" s="3"/>
       <c r="M12" s="4"/>
       <c r="N12" s="4"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="1">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>261</v>
       </c>
       <c r="C13" t="s">
         <v>924</v>
       </c>
       <c r="D13" t="s">
         <v>262</v>
       </c>
       <c r="E13" t="s">
@@ -28812,51 +28346,51 @@
       <c r="A14" s="1">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>261</v>
       </c>
       <c r="C14" t="s">
         <v>926</v>
       </c>
       <c r="D14" t="s">
         <v>262</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="F14" t="s">
         <v>57</v>
       </c>
       <c r="G14" t="s">
         <v>237</v>
       </c>
       <c r="H14" t="s">
         <v>59</v>
       </c>
       <c r="I14" s="3">
-        <v>235.6</v>
+        <v>235.59999999999999</v>
       </c>
       <c r="J14" s="4">
         <v>45839.0</v>
       </c>
       <c r="K14" s="4">
         <v>47168.0</v>
       </c>
       <c r="L14" s="3"/>
       <c r="M14" s="4"/>
       <c r="N14" s="4"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="1">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>272</v>
       </c>
       <c r="C15" t="s">
         <v>927</v>
       </c>
       <c r="D15" t="s">
         <v>273</v>
       </c>
       <c r="E15" t="s">
@@ -28907,123 +28441,120 @@
         <v>275</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="3">
         <v>75.0</v>
       </c>
       <c r="J16" s="4">
         <v>45798.0</v>
       </c>
       <c r="K16" s="4">
         <v>46861.0</v>
       </c>
       <c r="L16" s="3"/>
       <c r="M16" s="4"/>
       <c r="N16" s="4"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="1">
         <v>5</v>
       </c>
       <c r="B17" t="s">
         <v>415</v>
       </c>
-      <c r="C17"/>
       <c r="D17" t="s">
         <v>416</v>
       </c>
       <c r="E17" t="s">
         <v>417</v>
       </c>
       <c r="F17" t="s">
         <v>91</v>
       </c>
       <c r="G17" t="s">
         <v>418</v>
       </c>
       <c r="H17" t="s">
         <v>93</v>
       </c>
       <c r="I17" s="3">
         <v>162.0</v>
       </c>
       <c r="J17" s="4">
         <v>45354.0</v>
       </c>
       <c r="K17" s="4">
         <v>47179.0</v>
       </c>
       <c r="L17" s="3"/>
       <c r="M17" s="4"/>
       <c r="N17" s="4"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="1">
         <v>3</v>
       </c>
       <c r="B18" t="s">
         <v>420</v>
       </c>
-      <c r="C18"/>
       <c r="D18" t="s">
         <v>416</v>
       </c>
       <c r="E18" t="s">
         <v>417</v>
       </c>
       <c r="F18" t="s">
         <v>91</v>
       </c>
       <c r="G18" t="s">
         <v>418</v>
       </c>
       <c r="H18" t="s">
         <v>93</v>
       </c>
       <c r="I18" s="3">
         <v>162.0</v>
       </c>
       <c r="J18" s="4">
         <v>45354.0</v>
       </c>
       <c r="K18" s="4">
         <v>47179.0</v>
       </c>
       <c r="L18" s="3"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="1">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>421</v>
       </c>
-      <c r="C19"/>
       <c r="D19" t="s">
         <v>416</v>
       </c>
       <c r="E19" t="s">
         <v>417</v>
       </c>
       <c r="F19" t="s">
         <v>91</v>
       </c>
       <c r="G19" t="s">
         <v>418</v>
       </c>
       <c r="H19" t="s">
         <v>93</v>
       </c>
       <c r="I19" s="3">
         <v>162.0</v>
       </c>
       <c r="J19" s="4">
         <v>45354.0</v>
       </c>
       <c r="K19" s="4">
         <v>47179.0</v>
       </c>
       <c r="L19" s="3"/>
@@ -29148,51 +28679,51 @@
       <c r="A23" s="1">
         <v>5</v>
       </c>
       <c r="B23" t="s">
         <v>558</v>
       </c>
       <c r="C23" t="s">
         <v>929</v>
       </c>
       <c r="D23" t="s">
         <v>559</v>
       </c>
       <c r="E23" t="s">
         <v>57</v>
       </c>
       <c r="F23" t="s">
         <v>57</v>
       </c>
       <c r="G23" t="s">
         <v>237</v>
       </c>
       <c r="H23" t="s">
         <v>59</v>
       </c>
       <c r="I23" s="3">
-        <v>167.4</v>
+        <v>167.40000000000001</v>
       </c>
       <c r="J23" s="4">
         <v>45839.0</v>
       </c>
       <c r="K23" s="4">
         <v>47168.0</v>
       </c>
       <c r="L23" s="3"/>
       <c r="M23" s="4"/>
       <c r="N23" s="4"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="1">
         <v>5</v>
       </c>
       <c r="B24" t="s">
         <v>558</v>
       </c>
       <c r="C24" t="s">
         <v>930</v>
       </c>
       <c r="D24" t="s">
         <v>559</v>
       </c>
       <c r="E24" t="s">
@@ -29224,51 +28755,51 @@
       <c r="A25" s="1">
         <v>2</v>
       </c>
       <c r="B25" t="s">
         <v>560</v>
       </c>
       <c r="C25" t="s">
         <v>931</v>
       </c>
       <c r="D25" t="s">
         <v>561</v>
       </c>
       <c r="E25" t="s">
         <v>57</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
       <c r="G25" t="s">
         <v>237</v>
       </c>
       <c r="H25" t="s">
         <v>59</v>
       </c>
       <c r="I25" s="3">
-        <v>80.6</v>
+        <v>80.59999999999999</v>
       </c>
       <c r="J25" s="4">
         <v>45839.0</v>
       </c>
       <c r="K25" s="4">
         <v>47168.0</v>
       </c>
       <c r="L25" s="3"/>
       <c r="M25" s="4"/>
       <c r="N25" s="4"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="1">
         <v>2</v>
       </c>
       <c r="B26" t="s">
         <v>560</v>
       </c>
       <c r="C26" t="s">
         <v>924</v>
       </c>
       <c r="D26" t="s">
         <v>561</v>
       </c>
       <c r="E26" t="s">
@@ -29376,51 +28907,51 @@
       <c r="A29" s="1">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>562</v>
       </c>
       <c r="C29" t="s">
         <v>934</v>
       </c>
       <c r="D29" t="s">
         <v>563</v>
       </c>
       <c r="E29" t="s">
         <v>57</v>
       </c>
       <c r="F29" t="s">
         <v>57</v>
       </c>
       <c r="G29" t="s">
         <v>237</v>
       </c>
       <c r="H29" t="s">
         <v>59</v>
       </c>
       <c r="I29" s="3">
-        <v>179.8</v>
+        <v>179.80000000000001</v>
       </c>
       <c r="J29" s="4">
         <v>45839.0</v>
       </c>
       <c r="K29" s="4">
         <v>47168.0</v>
       </c>
       <c r="L29" s="3"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="1">
         <v>4</v>
       </c>
       <c r="B30" t="s">
         <v>562</v>
       </c>
       <c r="C30" t="s">
         <v>935</v>
       </c>
       <c r="D30" t="s">
         <v>563</v>
       </c>
       <c r="E30" t="s">
@@ -29528,51 +29059,51 @@
       <c r="A33" s="1">
         <v>4</v>
       </c>
       <c r="B33" t="s">
         <v>564</v>
       </c>
       <c r="C33" t="s">
         <v>929</v>
       </c>
       <c r="D33" t="s">
         <v>565</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>57</v>
       </c>
       <c r="G33" t="s">
         <v>237</v>
       </c>
       <c r="H33" t="s">
         <v>59</v>
       </c>
       <c r="I33" s="3">
-        <v>167.4</v>
+        <v>167.40000000000001</v>
       </c>
       <c r="J33" s="4">
         <v>45839.0</v>
       </c>
       <c r="K33" s="4">
         <v>47168.0</v>
       </c>
       <c r="L33" s="3"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="1">
         <v>4</v>
       </c>
       <c r="B34" t="s">
         <v>564</v>
       </c>
       <c r="C34" t="s">
         <v>924</v>
       </c>
       <c r="D34" t="s">
         <v>565</v>
       </c>
       <c r="E34" t="s">
@@ -29585,123 +29116,120 @@
         <v>237</v>
       </c>
       <c r="H34" t="s">
         <v>59</v>
       </c>
       <c r="I34" s="3">
         <v>55.8</v>
       </c>
       <c r="J34" s="4">
         <v>45839.0</v>
       </c>
       <c r="K34" s="4">
         <v>47168.0</v>
       </c>
       <c r="L34" s="3"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="1">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>633</v>
       </c>
-      <c r="C35"/>
       <c r="D35" t="s">
         <v>634</v>
       </c>
       <c r="E35" t="s">
         <v>417</v>
       </c>
       <c r="F35" t="s">
         <v>91</v>
       </c>
       <c r="G35" t="s">
         <v>635</v>
       </c>
       <c r="H35" t="s">
         <v>93</v>
       </c>
       <c r="I35" s="3">
         <v>280.0</v>
       </c>
       <c r="J35" s="4">
         <v>45978.0</v>
       </c>
       <c r="K35" s="4">
         <v>47803.0</v>
       </c>
       <c r="L35" s="3"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="1">
         <v>4</v>
       </c>
       <c r="B36" t="s">
         <v>636</v>
       </c>
-      <c r="C36"/>
       <c r="D36" t="s">
         <v>634</v>
       </c>
       <c r="E36" t="s">
         <v>417</v>
       </c>
       <c r="F36" t="s">
         <v>91</v>
       </c>
       <c r="G36" t="s">
         <v>635</v>
       </c>
       <c r="H36" t="s">
         <v>93</v>
       </c>
       <c r="I36" s="3">
         <v>332.0</v>
       </c>
       <c r="J36" s="4">
         <v>45978.0</v>
       </c>
       <c r="K36" s="4">
         <v>47803.0</v>
       </c>
       <c r="L36" s="3"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="1">
         <v>5</v>
       </c>
       <c r="B37" t="s">
         <v>637</v>
       </c>
-      <c r="C37"/>
       <c r="D37" t="s">
         <v>634</v>
       </c>
       <c r="E37" t="s">
         <v>417</v>
       </c>
       <c r="F37" t="s">
         <v>91</v>
       </c>
       <c r="G37" t="s">
         <v>635</v>
       </c>
       <c r="H37" t="s">
         <v>93</v>
       </c>
       <c r="I37" s="3">
         <v>332.0</v>
       </c>
       <c r="J37" s="4">
         <v>45978.0</v>
       </c>
       <c r="K37" s="4">
         <v>47803.0</v>
       </c>
       <c r="L37" s="3"/>
@@ -29940,89 +29468,89 @@
       <c r="A44" s="1">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>690</v>
       </c>
       <c r="C44" t="s">
         <v>941</v>
       </c>
       <c r="D44" t="s">
         <v>561</v>
       </c>
       <c r="E44" t="s">
         <v>57</v>
       </c>
       <c r="F44" t="s">
         <v>57</v>
       </c>
       <c r="G44" t="s">
         <v>237</v>
       </c>
       <c r="H44" t="s">
         <v>59</v>
       </c>
       <c r="I44" s="3">
-        <v>74.4</v>
+        <v>74.40000000000001</v>
       </c>
       <c r="J44" s="4">
         <v>45839.0</v>
       </c>
       <c r="K44" s="4">
         <v>47168.0</v>
       </c>
       <c r="L44" s="3"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="1">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>690</v>
       </c>
       <c r="C45" t="s">
         <v>942</v>
       </c>
       <c r="D45" t="s">
         <v>561</v>
       </c>
       <c r="E45" t="s">
         <v>57</v>
       </c>
       <c r="F45" t="s">
         <v>57</v>
       </c>
       <c r="G45" t="s">
         <v>237</v>
       </c>
       <c r="H45" t="s">
         <v>59</v>
       </c>
       <c r="I45" s="3">
-        <v>86.6</v>
+        <v>86.59999999999999</v>
       </c>
       <c r="J45" s="4">
         <v>45839.0</v>
       </c>
       <c r="K45" s="4">
         <v>47168.0</v>
       </c>
       <c r="L45" s="3"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="1">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>690</v>
       </c>
       <c r="C46" t="s">
         <v>924</v>
       </c>
       <c r="D46" t="s">
         <v>561</v>
       </c>
       <c r="E46" t="s">
@@ -30092,51 +29620,51 @@
       <c r="A48" s="1">
         <v>4</v>
       </c>
       <c r="B48" t="s">
         <v>769</v>
       </c>
       <c r="C48" t="s">
         <v>929</v>
       </c>
       <c r="D48" t="s">
         <v>565</v>
       </c>
       <c r="E48" t="s">
         <v>57</v>
       </c>
       <c r="F48" t="s">
         <v>57</v>
       </c>
       <c r="G48" t="s">
         <v>237</v>
       </c>
       <c r="H48" t="s">
         <v>59</v>
       </c>
       <c r="I48" s="3">
-        <v>167.4</v>
+        <v>167.40000000000001</v>
       </c>
       <c r="J48" s="4">
         <v>45839.0</v>
       </c>
       <c r="K48" s="4">
         <v>47168.0</v>
       </c>
       <c r="L48" s="3"/>
       <c r="M48" s="4"/>
       <c r="N48" s="4"/>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="1">
         <v>4</v>
       </c>
       <c r="B49" t="s">
         <v>769</v>
       </c>
       <c r="C49" t="s">
         <v>924</v>
       </c>
       <c r="D49" t="s">
         <v>565</v>
       </c>
       <c r="E49" t="s">
@@ -30564,68 +30092,59 @@
         <v>122</v>
       </c>
       <c r="G60" t="s">
         <v>123</v>
       </c>
       <c r="H60" t="s">
         <v>124</v>
       </c>
       <c r="I60" s="3">
         <v>137.0</v>
       </c>
       <c r="J60" s="4">
         <v>45020.0</v>
       </c>
       <c r="K60" s="4">
         <v>46489.0</v>
       </c>
       <c r="L60" s="3"/>
       <c r="M60" s="4"/>
       <c r="N60" s="4"/>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:N1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...6 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="60" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="55" customWidth="true" style="0"/>
     <col min="10" max="10" width="55" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="13" customWidth="true" style="0"/>
@@ -30680,51 +30199,50 @@
         <v>11</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" s="1">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>947</v>
       </c>
-      <c r="C2"/>
       <c r="D2" s="1">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>55</v>
       </c>
       <c r="F2" t="s">
         <v>56</v>
       </c>
       <c r="G2" t="s">
         <v>57</v>
       </c>
       <c r="H2" t="s">
         <v>57</v>
       </c>
       <c r="I2" t="s">
         <v>58</v>
       </c>
       <c r="J2" t="s">
         <v>59</v>
       </c>
       <c r="K2" s="3">
         <v>338.0</v>
       </c>
       <c r="L2" s="4">
@@ -30737,102 +30255,100 @@
         <v>322.0</v>
       </c>
       <c r="O2" s="4">
         <v>45988.0</v>
       </c>
       <c r="P2" s="4">
         <v>47168.0</v>
       </c>
       <c r="Q2" s="3">
         <v>151.0</v>
       </c>
       <c r="R2" s="4">
         <v>45342.0</v>
       </c>
       <c r="S2" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" s="1">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>948</v>
       </c>
-      <c r="C3"/>
       <c r="D3" s="1">
         <v>7</v>
       </c>
       <c r="E3" t="s">
         <v>150</v>
       </c>
       <c r="F3" t="s">
         <v>151</v>
       </c>
       <c r="G3" t="s">
         <v>152</v>
       </c>
       <c r="H3" t="s">
         <v>91</v>
       </c>
       <c r="I3" t="s">
         <v>153</v>
       </c>
       <c r="J3" t="s">
         <v>93</v>
       </c>
       <c r="K3" s="3">
         <v>475.0</v>
       </c>
       <c r="L3" s="4">
         <v>45839.0</v>
       </c>
       <c r="M3" s="4">
         <v>47098.0</v>
       </c>
       <c r="N3" s="3">
         <v>422.0</v>
       </c>
       <c r="O3" s="4">
         <v>45839.0</v>
       </c>
       <c r="P3" s="4">
         <v>47098.0</v>
       </c>
       <c r="Q3" s="3"/>
       <c r="R3" s="4"/>
       <c r="S3" s="4"/>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" s="1">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>949</v>
       </c>
-      <c r="C4"/>
       <c r="D4" s="1">
         <v>2</v>
       </c>
       <c r="E4" t="s">
         <v>212</v>
       </c>
       <c r="F4" t="s">
         <v>213</v>
       </c>
       <c r="G4" t="s">
         <v>214</v>
       </c>
       <c r="H4" t="s">
         <v>215</v>
       </c>
       <c r="I4" t="s">
         <v>216</v>
       </c>
       <c r="J4" t="s">
         <v>217</v>
       </c>
       <c r="K4" s="3">
         <v>112.0</v>
       </c>
       <c r="L4" s="4">
@@ -30845,51 +30361,50 @@
         <v>112.0</v>
       </c>
       <c r="O4" s="4">
         <v>45336.0</v>
       </c>
       <c r="P4" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q4" s="3">
         <v>88.0</v>
       </c>
       <c r="R4" s="4">
         <v>45336.0</v>
       </c>
       <c r="S4" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="1">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>950</v>
       </c>
-      <c r="C5"/>
       <c r="D5" s="1">
         <v>2</v>
       </c>
       <c r="E5" t="s">
         <v>212</v>
       </c>
       <c r="F5" t="s">
         <v>213</v>
       </c>
       <c r="G5" t="s">
         <v>214</v>
       </c>
       <c r="H5" t="s">
         <v>215</v>
       </c>
       <c r="I5" t="s">
         <v>216</v>
       </c>
       <c r="J5" t="s">
         <v>217</v>
       </c>
       <c r="K5" s="3">
         <v>112.0</v>
       </c>
       <c r="L5" s="4">
@@ -30902,51 +30417,50 @@
         <v>112.0</v>
       </c>
       <c r="O5" s="4">
         <v>45336.0</v>
       </c>
       <c r="P5" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q5" s="3">
         <v>88.0</v>
       </c>
       <c r="R5" s="4">
         <v>45336.0</v>
       </c>
       <c r="S5" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="1">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>951</v>
       </c>
-      <c r="C6"/>
       <c r="D6" s="1">
         <v>3</v>
       </c>
       <c r="E6" t="s">
         <v>218</v>
       </c>
       <c r="F6" t="s">
         <v>213</v>
       </c>
       <c r="G6" t="s">
         <v>214</v>
       </c>
       <c r="H6" t="s">
         <v>215</v>
       </c>
       <c r="I6" t="s">
         <v>216</v>
       </c>
       <c r="J6" t="s">
         <v>217</v>
       </c>
       <c r="K6" s="3">
         <v>112.0</v>
       </c>
       <c r="L6" s="4">
@@ -30959,51 +30473,50 @@
         <v>112.0</v>
       </c>
       <c r="O6" s="4">
         <v>45336.0</v>
       </c>
       <c r="P6" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q6" s="3">
         <v>88.0</v>
       </c>
       <c r="R6" s="4">
         <v>45336.0</v>
       </c>
       <c r="S6" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="1">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>952</v>
       </c>
-      <c r="C7"/>
       <c r="D7" s="1">
         <v>3</v>
       </c>
       <c r="E7" t="s">
         <v>218</v>
       </c>
       <c r="F7" t="s">
         <v>213</v>
       </c>
       <c r="G7" t="s">
         <v>214</v>
       </c>
       <c r="H7" t="s">
         <v>215</v>
       </c>
       <c r="I7" t="s">
         <v>216</v>
       </c>
       <c r="J7" t="s">
         <v>217</v>
       </c>
       <c r="K7" s="3">
         <v>112.0</v>
       </c>
       <c r="L7" s="4">
@@ -31016,51 +30529,50 @@
         <v>112.0</v>
       </c>
       <c r="O7" s="4">
         <v>45336.0</v>
       </c>
       <c r="P7" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q7" s="3">
         <v>88.0</v>
       </c>
       <c r="R7" s="4">
         <v>45336.0</v>
       </c>
       <c r="S7" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>953</v>
       </c>
-      <c r="C8"/>
       <c r="D8" s="1">
         <v>4</v>
       </c>
       <c r="E8" t="s">
         <v>219</v>
       </c>
       <c r="F8" t="s">
         <v>213</v>
       </c>
       <c r="G8" t="s">
         <v>214</v>
       </c>
       <c r="H8" t="s">
         <v>215</v>
       </c>
       <c r="I8" t="s">
         <v>216</v>
       </c>
       <c r="J8" t="s">
         <v>217</v>
       </c>
       <c r="K8" s="3">
         <v>112.0</v>
       </c>
       <c r="L8" s="4">
@@ -31073,51 +30585,50 @@
         <v>112.0</v>
       </c>
       <c r="O8" s="4">
         <v>45336.0</v>
       </c>
       <c r="P8" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q8" s="3">
         <v>88.0</v>
       </c>
       <c r="R8" s="4">
         <v>45336.0</v>
       </c>
       <c r="S8" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="1">
         <v>4</v>
       </c>
       <c r="B9" t="s">
         <v>954</v>
       </c>
-      <c r="C9"/>
       <c r="D9" s="1">
         <v>4</v>
       </c>
       <c r="E9" t="s">
         <v>219</v>
       </c>
       <c r="F9" t="s">
         <v>213</v>
       </c>
       <c r="G9" t="s">
         <v>214</v>
       </c>
       <c r="H9" t="s">
         <v>215</v>
       </c>
       <c r="I9" t="s">
         <v>216</v>
       </c>
       <c r="J9" t="s">
         <v>217</v>
       </c>
       <c r="K9" s="3">
         <v>112.0</v>
       </c>
       <c r="L9" s="4">
@@ -31130,255 +30641,250 @@
         <v>112.0</v>
       </c>
       <c r="O9" s="4">
         <v>45336.0</v>
       </c>
       <c r="P9" s="4">
         <v>47162.0</v>
       </c>
       <c r="Q9" s="3">
         <v>88.0</v>
       </c>
       <c r="R9" s="4">
         <v>45336.0</v>
       </c>
       <c r="S9" s="4">
         <v>47162.0</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="1">
         <v>5</v>
       </c>
       <c r="B10" t="s">
         <v>955</v>
       </c>
-      <c r="C10"/>
       <c r="D10" s="1">
         <v>5</v>
       </c>
       <c r="E10" t="s">
         <v>249</v>
       </c>
       <c r="F10" t="s">
         <v>250</v>
       </c>
       <c r="G10" t="s">
         <v>53</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
         <v>251</v>
       </c>
       <c r="J10" t="s">
         <v>24</v>
       </c>
       <c r="K10" s="3">
         <v>131.0</v>
       </c>
       <c r="L10" s="4">
         <v>45343.0</v>
       </c>
       <c r="M10" s="4">
         <v>47169.0</v>
       </c>
       <c r="N10" s="3">
         <v>87.0</v>
       </c>
       <c r="O10" s="4">
         <v>45343.0</v>
       </c>
       <c r="P10" s="4">
         <v>47169.0</v>
       </c>
       <c r="Q10" s="3"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="1">
         <v>4</v>
       </c>
       <c r="B11" t="s">
         <v>956</v>
       </c>
-      <c r="C11"/>
       <c r="D11" s="1">
         <v>4</v>
       </c>
       <c r="E11" t="s">
         <v>280</v>
       </c>
       <c r="F11" t="s">
         <v>281</v>
       </c>
       <c r="G11" t="s">
         <v>282</v>
       </c>
       <c r="H11" t="s">
         <v>215</v>
       </c>
       <c r="I11" t="s">
         <v>283</v>
       </c>
       <c r="J11" t="s">
         <v>217</v>
       </c>
       <c r="K11" s="3">
-        <v>204.6</v>
+        <v>204.59999999999999</v>
       </c>
       <c r="L11" s="4">
         <v>45839.0</v>
       </c>
       <c r="M11" s="4">
         <v>46719.0</v>
       </c>
       <c r="N11" s="3"/>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="3">
         <v>61.0</v>
       </c>
       <c r="R11" s="4">
         <v>44894.0</v>
       </c>
       <c r="S11" s="4">
         <v>46719.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="1">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>957</v>
       </c>
-      <c r="C12"/>
       <c r="D12" s="1">
         <v>4</v>
       </c>
       <c r="E12" t="s">
         <v>280</v>
       </c>
       <c r="F12" t="s">
         <v>281</v>
       </c>
       <c r="G12" t="s">
         <v>282</v>
       </c>
       <c r="H12" t="s">
         <v>215</v>
       </c>
       <c r="I12" t="s">
         <v>283</v>
       </c>
       <c r="J12" t="s">
         <v>217</v>
       </c>
       <c r="K12" s="3">
-        <v>204.6</v>
+        <v>204.59999999999999</v>
       </c>
       <c r="L12" s="4">
         <v>45839.0</v>
       </c>
       <c r="M12" s="4">
         <v>46719.0</v>
       </c>
       <c r="N12" s="3"/>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="3">
         <v>61.0</v>
       </c>
       <c r="R12" s="4">
         <v>44894.0</v>
       </c>
       <c r="S12" s="4">
         <v>46719.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="1">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>958</v>
       </c>
-      <c r="C13"/>
       <c r="D13" s="1">
         <v>4</v>
       </c>
       <c r="E13" t="s">
         <v>280</v>
       </c>
       <c r="F13" t="s">
         <v>281</v>
       </c>
       <c r="G13" t="s">
         <v>282</v>
       </c>
       <c r="H13" t="s">
         <v>215</v>
       </c>
       <c r="I13" t="s">
         <v>283</v>
       </c>
       <c r="J13" t="s">
         <v>217</v>
       </c>
       <c r="K13" s="3">
-        <v>204.6</v>
+        <v>204.59999999999999</v>
       </c>
       <c r="L13" s="4">
         <v>45839.0</v>
       </c>
       <c r="M13" s="4">
         <v>46719.0</v>
       </c>
       <c r="N13" s="3"/>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="3">
         <v>61.0</v>
       </c>
       <c r="R13" s="4">
         <v>44894.0</v>
       </c>
       <c r="S13" s="4">
         <v>46719.0</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="1">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>959</v>
       </c>
-      <c r="C14"/>
       <c r="D14" s="1">
         <v>4</v>
       </c>
       <c r="E14" t="s">
         <v>295</v>
       </c>
       <c r="F14" t="s">
         <v>296</v>
       </c>
       <c r="G14" t="s">
         <v>297</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
         <v>298</v>
       </c>
       <c r="J14" t="s">
         <v>24</v>
       </c>
       <c r="K14" s="3">
         <v>176.0</v>
       </c>
       <c r="L14" s="4">
@@ -31391,1404 +30897,1376 @@
         <v>130.0</v>
       </c>
       <c r="O14" s="4">
         <v>44874.0</v>
       </c>
       <c r="P14" s="4">
         <v>46699.0</v>
       </c>
       <c r="Q14" s="3">
         <v>80.0</v>
       </c>
       <c r="R14" s="4">
         <v>46106.0</v>
       </c>
       <c r="S14" s="4">
         <v>46699.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="1">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>960</v>
       </c>
-      <c r="C15"/>
       <c r="D15" s="1">
         <v>4</v>
       </c>
       <c r="E15" t="s">
         <v>328</v>
       </c>
       <c r="F15" t="s">
         <v>327</v>
       </c>
       <c r="G15" t="s">
         <v>107</v>
       </c>
       <c r="H15" t="s">
         <v>70</v>
       </c>
       <c r="I15" t="s">
         <v>108</v>
       </c>
       <c r="J15" t="s">
         <v>72</v>
       </c>
       <c r="K15" s="3">
-        <v>192.2</v>
+        <v>192.19999999999999</v>
       </c>
       <c r="L15" s="4">
         <v>45839.0</v>
       </c>
       <c r="M15" s="4">
         <v>47153.0</v>
       </c>
       <c r="N15" s="3"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="3">
         <v>74.0</v>
       </c>
       <c r="R15" s="4">
         <v>45327.0</v>
       </c>
       <c r="S15" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="1">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>961</v>
       </c>
-      <c r="C16"/>
       <c r="D16" s="1">
         <v>4</v>
       </c>
       <c r="E16" t="s">
         <v>328</v>
       </c>
       <c r="F16" t="s">
         <v>327</v>
       </c>
       <c r="G16" t="s">
         <v>107</v>
       </c>
       <c r="H16" t="s">
         <v>70</v>
       </c>
       <c r="I16" t="s">
         <v>108</v>
       </c>
       <c r="J16" t="s">
         <v>72</v>
       </c>
       <c r="K16" s="3">
-        <v>192.2</v>
+        <v>192.19999999999999</v>
       </c>
       <c r="L16" s="4">
         <v>45839.0</v>
       </c>
       <c r="M16" s="4">
         <v>47153.0</v>
       </c>
       <c r="N16" s="3"/>
       <c r="O16" s="4"/>
       <c r="P16" s="4"/>
       <c r="Q16" s="3">
         <v>74.0</v>
       </c>
       <c r="R16" s="4">
         <v>45327.0</v>
       </c>
       <c r="S16" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="1">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>962</v>
       </c>
-      <c r="C17"/>
       <c r="D17" s="1">
         <v>4</v>
       </c>
       <c r="E17" t="s">
         <v>328</v>
       </c>
       <c r="F17" t="s">
         <v>327</v>
       </c>
       <c r="G17" t="s">
         <v>107</v>
       </c>
       <c r="H17" t="s">
         <v>70</v>
       </c>
       <c r="I17" t="s">
         <v>108</v>
       </c>
       <c r="J17" t="s">
         <v>72</v>
       </c>
       <c r="K17" s="3">
-        <v>192.2</v>
+        <v>192.19999999999999</v>
       </c>
       <c r="L17" s="4">
         <v>45839.0</v>
       </c>
       <c r="M17" s="4">
         <v>47153.0</v>
       </c>
       <c r="N17" s="3"/>
       <c r="O17" s="4"/>
       <c r="P17" s="4"/>
       <c r="Q17" s="3">
         <v>74.0</v>
       </c>
       <c r="R17" s="4">
         <v>45327.0</v>
       </c>
       <c r="S17" s="4">
         <v>47153.0</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="1">
         <v>5</v>
       </c>
       <c r="B18" t="s">
         <v>963</v>
       </c>
-      <c r="C18"/>
       <c r="D18" s="1">
         <v>5</v>
       </c>
       <c r="E18" t="s">
         <v>437</v>
       </c>
       <c r="F18" t="s">
         <v>438</v>
       </c>
       <c r="G18" t="s">
         <v>224</v>
       </c>
       <c r="H18" t="s">
         <v>225</v>
       </c>
       <c r="I18" t="s">
         <v>439</v>
       </c>
       <c r="J18" t="s">
         <v>227</v>
       </c>
       <c r="K18" s="3">
         <v>202.0</v>
       </c>
       <c r="L18" s="4">
         <v>45839.0</v>
       </c>
       <c r="M18" s="4">
         <v>46501.0</v>
       </c>
       <c r="N18" s="3">
         <v>165.0</v>
       </c>
       <c r="O18" s="4">
         <v>45839.0</v>
       </c>
       <c r="P18" s="4">
         <v>46501.0</v>
       </c>
       <c r="Q18" s="3"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="1">
         <v>3</v>
       </c>
       <c r="B19" t="s">
         <v>964</v>
       </c>
-      <c r="C19"/>
       <c r="D19" s="1">
         <v>3</v>
       </c>
       <c r="E19" t="s">
         <v>454</v>
       </c>
       <c r="F19" t="s">
         <v>451</v>
       </c>
       <c r="G19" t="s">
         <v>452</v>
       </c>
       <c r="H19" t="s">
         <v>34</v>
       </c>
       <c r="I19" t="s">
         <v>453</v>
       </c>
       <c r="J19" t="s">
         <v>36</v>
       </c>
       <c r="K19" s="3">
         <v>140.12</v>
       </c>
       <c r="L19" s="4">
         <v>46023.0</v>
       </c>
       <c r="M19" s="4">
         <v>47057.0</v>
       </c>
       <c r="N19" s="3">
         <v>131.44</v>
       </c>
       <c r="O19" s="4">
         <v>46023.0</v>
       </c>
       <c r="P19" s="4">
         <v>47057.0</v>
       </c>
       <c r="Q19" s="3"/>
       <c r="R19" s="4"/>
       <c r="S19" s="4"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="1">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>965</v>
       </c>
-      <c r="C20"/>
       <c r="D20" s="1">
         <v>3</v>
       </c>
       <c r="E20" t="s">
         <v>454</v>
       </c>
       <c r="F20" t="s">
         <v>451</v>
       </c>
       <c r="G20" t="s">
         <v>452</v>
       </c>
       <c r="H20" t="s">
         <v>34</v>
       </c>
       <c r="I20" t="s">
         <v>453</v>
       </c>
       <c r="J20" t="s">
         <v>36</v>
       </c>
       <c r="K20" s="3">
         <v>140.12</v>
       </c>
       <c r="L20" s="4">
         <v>46023.0</v>
       </c>
       <c r="M20" s="4">
         <v>47057.0</v>
       </c>
       <c r="N20" s="3">
         <v>131.44</v>
       </c>
       <c r="O20" s="4">
         <v>46023.0</v>
       </c>
       <c r="P20" s="4">
         <v>47057.0</v>
       </c>
       <c r="Q20" s="3"/>
       <c r="R20" s="4"/>
       <c r="S20" s="4"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="1">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>966</v>
       </c>
-      <c r="C21"/>
       <c r="D21" s="1">
         <v>4</v>
       </c>
       <c r="E21" t="s">
         <v>462</v>
       </c>
       <c r="F21" t="s">
         <v>463</v>
       </c>
       <c r="G21" t="s">
         <v>297</v>
       </c>
       <c r="H21" t="s">
         <v>22</v>
       </c>
       <c r="I21" t="s">
         <v>464</v>
       </c>
       <c r="J21" t="s">
         <v>24</v>
       </c>
       <c r="K21" s="3">
         <v>141.0</v>
       </c>
       <c r="L21" s="4">
         <v>45978.0</v>
       </c>
       <c r="M21" s="4">
         <v>47803.0</v>
       </c>
       <c r="N21" s="3">
         <v>88.0</v>
       </c>
       <c r="O21" s="4">
         <v>45978.0</v>
       </c>
       <c r="P21" s="4">
         <v>47803.0</v>
       </c>
       <c r="Q21" s="3"/>
       <c r="R21" s="4"/>
       <c r="S21" s="4"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="1">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>967</v>
       </c>
-      <c r="C22"/>
       <c r="D22" s="1">
         <v>4</v>
       </c>
       <c r="E22" t="s">
         <v>462</v>
       </c>
       <c r="F22" t="s">
         <v>463</v>
       </c>
       <c r="G22" t="s">
         <v>297</v>
       </c>
       <c r="H22" t="s">
         <v>22</v>
       </c>
       <c r="I22" t="s">
         <v>464</v>
       </c>
       <c r="J22" t="s">
         <v>24</v>
       </c>
       <c r="K22" s="3">
         <v>141.0</v>
       </c>
       <c r="L22" s="4">
         <v>45978.0</v>
       </c>
       <c r="M22" s="4">
         <v>47803.0</v>
       </c>
       <c r="N22" s="3">
         <v>88.0</v>
       </c>
       <c r="O22" s="4">
         <v>45978.0</v>
       </c>
       <c r="P22" s="4">
         <v>47803.0</v>
       </c>
       <c r="Q22" s="3"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="1">
         <v>5</v>
       </c>
       <c r="B23" t="s">
         <v>968</v>
       </c>
-      <c r="C23"/>
       <c r="D23" s="1">
         <v>5</v>
       </c>
       <c r="E23" t="s">
         <v>468</v>
       </c>
       <c r="F23" t="s">
         <v>469</v>
       </c>
       <c r="G23" t="s">
         <v>258</v>
       </c>
       <c r="H23" t="s">
         <v>76</v>
       </c>
       <c r="I23" t="s">
         <v>259</v>
       </c>
       <c r="J23" t="s">
         <v>78</v>
       </c>
       <c r="K23" s="3">
-        <v>142.6</v>
+        <v>142.59999999999999</v>
       </c>
       <c r="L23" s="4">
         <v>45839.0</v>
       </c>
       <c r="M23" s="4">
         <v>47071.0</v>
       </c>
       <c r="N23" s="3"/>
       <c r="O23" s="4"/>
       <c r="P23" s="4"/>
       <c r="Q23" s="3">
         <v>101.0</v>
       </c>
       <c r="R23" s="4">
         <v>45245.0</v>
       </c>
       <c r="S23" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="1">
         <v>4</v>
       </c>
       <c r="B24" t="s">
         <v>969</v>
       </c>
-      <c r="C24"/>
       <c r="D24" s="1">
         <v>4</v>
       </c>
       <c r="E24" t="s">
         <v>470</v>
       </c>
       <c r="F24" t="s">
         <v>469</v>
       </c>
       <c r="G24" t="s">
         <v>258</v>
       </c>
       <c r="H24" t="s">
         <v>76</v>
       </c>
       <c r="I24" t="s">
         <v>259</v>
       </c>
       <c r="J24" t="s">
         <v>78</v>
       </c>
       <c r="K24" s="3">
-        <v>142.6</v>
+        <v>142.59999999999999</v>
       </c>
       <c r="L24" s="4">
         <v>45839.0</v>
       </c>
       <c r="M24" s="4">
         <v>47071.0</v>
       </c>
       <c r="N24" s="3"/>
       <c r="O24" s="4"/>
       <c r="P24" s="4"/>
       <c r="Q24" s="3">
         <v>101.0</v>
       </c>
       <c r="R24" s="4">
         <v>45245.0</v>
       </c>
       <c r="S24" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="1">
         <v>5</v>
       </c>
       <c r="B25" t="s">
         <v>970</v>
       </c>
-      <c r="C25"/>
       <c r="D25" s="1">
         <v>5</v>
       </c>
       <c r="E25" t="s">
         <v>484</v>
       </c>
       <c r="F25" t="s">
         <v>485</v>
       </c>
       <c r="G25" t="s">
         <v>258</v>
       </c>
       <c r="H25" t="s">
         <v>76</v>
       </c>
       <c r="I25" t="s">
         <v>259</v>
       </c>
       <c r="J25" t="s">
         <v>78</v>
       </c>
       <c r="K25" s="3">
-        <v>142.6</v>
+        <v>142.59999999999999</v>
       </c>
       <c r="L25" s="4">
         <v>45839.0</v>
       </c>
       <c r="M25" s="4">
         <v>47071.0</v>
       </c>
       <c r="N25" s="3"/>
       <c r="O25" s="4"/>
       <c r="P25" s="4"/>
       <c r="Q25" s="3">
         <v>101.0</v>
       </c>
       <c r="R25" s="4">
         <v>45245.0</v>
       </c>
       <c r="S25" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="1">
         <v>5</v>
       </c>
       <c r="B26" t="s">
         <v>971</v>
       </c>
-      <c r="C26"/>
       <c r="D26" s="1">
         <v>5</v>
       </c>
       <c r="E26" t="s">
         <v>484</v>
       </c>
       <c r="F26" t="s">
         <v>485</v>
       </c>
       <c r="G26" t="s">
         <v>258</v>
       </c>
       <c r="H26" t="s">
         <v>76</v>
       </c>
       <c r="I26" t="s">
         <v>259</v>
       </c>
       <c r="J26" t="s">
         <v>78</v>
       </c>
       <c r="K26" s="3">
-        <v>142.6</v>
+        <v>142.59999999999999</v>
       </c>
       <c r="L26" s="4">
         <v>45839.0</v>
       </c>
       <c r="M26" s="4">
         <v>47071.0</v>
       </c>
       <c r="N26" s="3"/>
       <c r="O26" s="4"/>
       <c r="P26" s="4"/>
       <c r="Q26" s="3">
         <v>101.0</v>
       </c>
       <c r="R26" s="4">
         <v>45245.0</v>
       </c>
       <c r="S26" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" s="1">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>972</v>
       </c>
-      <c r="C27"/>
       <c r="D27" s="1">
         <v>4</v>
       </c>
       <c r="E27" t="s">
         <v>496</v>
       </c>
       <c r="F27" t="s">
         <v>497</v>
       </c>
       <c r="G27" t="s">
         <v>270</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>271</v>
       </c>
       <c r="J27" t="s">
         <v>18</v>
       </c>
       <c r="K27" s="3">
         <v>169.88</v>
       </c>
       <c r="L27" s="4">
         <v>45839.0</v>
       </c>
       <c r="M27" s="4">
         <v>46692.0</v>
       </c>
       <c r="N27" s="3"/>
       <c r="O27" s="4"/>
       <c r="P27" s="4"/>
       <c r="Q27" s="3">
         <v>109.0</v>
       </c>
       <c r="R27" s="4">
         <v>44867.0</v>
       </c>
       <c r="S27" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" s="1">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>973</v>
       </c>
-      <c r="C28"/>
       <c r="D28" s="1">
         <v>3</v>
       </c>
       <c r="E28" t="s">
         <v>499</v>
       </c>
       <c r="F28" t="s">
         <v>497</v>
       </c>
       <c r="G28" t="s">
         <v>270</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>271</v>
       </c>
       <c r="J28" t="s">
         <v>18</v>
       </c>
       <c r="K28" s="3">
         <v>169.88</v>
       </c>
       <c r="L28" s="4">
         <v>45839.0</v>
       </c>
       <c r="M28" s="4">
         <v>46692.0</v>
       </c>
       <c r="N28" s="3"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="3">
         <v>109.0</v>
       </c>
       <c r="R28" s="4">
         <v>44867.0</v>
       </c>
       <c r="S28" s="4">
         <v>46692.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" s="1">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>974</v>
       </c>
-      <c r="C29"/>
       <c r="D29" s="1">
         <v>3</v>
       </c>
       <c r="E29" t="s">
         <v>525</v>
       </c>
       <c r="F29" t="s">
         <v>523</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>16</v>
       </c>
       <c r="I29" t="s">
         <v>524</v>
       </c>
       <c r="J29" t="s">
         <v>18</v>
       </c>
       <c r="K29" s="3">
-        <v>220.0</v>
+        <v>230.0</v>
       </c>
       <c r="L29" s="4">
-        <v>45027.0</v>
+        <v>46327.0</v>
       </c>
       <c r="M29" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="N29" s="3"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="3">
         <v>105.0</v>
       </c>
       <c r="R29" s="4">
-        <v>45027.0</v>
+        <v>46327.0</v>
       </c>
       <c r="S29" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="1">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>975</v>
       </c>
-      <c r="C30"/>
       <c r="D30" s="1">
         <v>3</v>
       </c>
       <c r="E30" t="s">
         <v>525</v>
       </c>
       <c r="F30" t="s">
         <v>523</v>
       </c>
       <c r="G30" t="s">
         <v>15</v>
       </c>
       <c r="H30" t="s">
         <v>16</v>
       </c>
       <c r="I30" t="s">
         <v>524</v>
       </c>
       <c r="J30" t="s">
         <v>18</v>
       </c>
       <c r="K30" s="3">
-        <v>220.0</v>
+        <v>230.0</v>
       </c>
       <c r="L30" s="4">
-        <v>45027.0</v>
+        <v>46327.0</v>
       </c>
       <c r="M30" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="N30" s="3"/>
       <c r="O30" s="4"/>
       <c r="P30" s="4"/>
       <c r="Q30" s="3">
         <v>105.0</v>
       </c>
       <c r="R30" s="4">
-        <v>45027.0</v>
+        <v>46327.0</v>
       </c>
       <c r="S30" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="1">
         <v>4</v>
       </c>
       <c r="B31" t="s">
         <v>976</v>
       </c>
-      <c r="C31"/>
       <c r="D31" s="1">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>526</v>
       </c>
       <c r="F31" t="s">
         <v>523</v>
       </c>
       <c r="G31" t="s">
         <v>15</v>
       </c>
       <c r="H31" t="s">
         <v>16</v>
       </c>
       <c r="I31" t="s">
         <v>524</v>
       </c>
       <c r="J31" t="s">
         <v>18</v>
       </c>
       <c r="K31" s="3">
-        <v>220.0</v>
+        <v>230.0</v>
       </c>
       <c r="L31" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="M31" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="N31" s="3"/>
       <c r="O31" s="4"/>
       <c r="P31" s="4"/>
       <c r="Q31" s="3">
         <v>105.0</v>
       </c>
       <c r="R31" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="S31" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="1">
         <v>4</v>
       </c>
       <c r="B32" t="s">
         <v>977</v>
       </c>
-      <c r="C32"/>
       <c r="D32" s="1">
         <v>4</v>
       </c>
       <c r="E32" t="s">
         <v>526</v>
       </c>
       <c r="F32" t="s">
         <v>523</v>
       </c>
       <c r="G32" t="s">
         <v>15</v>
       </c>
       <c r="H32" t="s">
         <v>16</v>
       </c>
       <c r="I32" t="s">
         <v>524</v>
       </c>
       <c r="J32" t="s">
         <v>18</v>
       </c>
       <c r="K32" s="3">
-        <v>220.0</v>
+        <v>230.0</v>
       </c>
       <c r="L32" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="M32" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="N32" s="3"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="3">
         <v>105.0</v>
       </c>
       <c r="R32" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="S32" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="1">
         <v>4</v>
       </c>
       <c r="B33" t="s">
         <v>978</v>
       </c>
-      <c r="C33"/>
       <c r="D33" s="1">
         <v>4</v>
       </c>
       <c r="E33" t="s">
         <v>526</v>
       </c>
       <c r="F33" t="s">
         <v>523</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>16</v>
       </c>
       <c r="I33" t="s">
         <v>524</v>
       </c>
       <c r="J33" t="s">
         <v>18</v>
       </c>
       <c r="K33" s="3">
-        <v>220.0</v>
+        <v>230.0</v>
       </c>
       <c r="L33" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="M33" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
       <c r="N33" s="3"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="3">
         <v>105.0</v>
       </c>
       <c r="R33" s="4">
-        <v>44501.0</v>
+        <v>46327.0</v>
       </c>
       <c r="S33" s="4">
-        <v>46326.0</v>
+        <v>48152.0</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="1">
         <v>5</v>
       </c>
       <c r="B34" t="s">
         <v>979</v>
       </c>
-      <c r="C34"/>
       <c r="D34" s="1">
         <v>5</v>
       </c>
       <c r="E34" t="s">
         <v>566</v>
       </c>
       <c r="F34" t="s">
         <v>567</v>
       </c>
       <c r="G34" t="s">
         <v>75</v>
       </c>
       <c r="H34" t="s">
         <v>76</v>
       </c>
       <c r="I34" t="s">
         <v>77</v>
       </c>
       <c r="J34" t="s">
         <v>78</v>
       </c>
       <c r="K34" s="3">
         <v>276.5</v>
       </c>
       <c r="L34" s="4">
         <v>45839.0</v>
       </c>
       <c r="M34" s="4">
         <v>47071.0</v>
       </c>
       <c r="N34" s="3">
         <v>276.5</v>
       </c>
       <c r="O34" s="4">
         <v>45839.0</v>
       </c>
       <c r="P34" s="4">
         <v>47071.0</v>
       </c>
       <c r="Q34" s="3"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="1">
         <v>4</v>
       </c>
       <c r="B35" t="s">
         <v>980</v>
       </c>
-      <c r="C35"/>
       <c r="D35" s="1">
         <v>4</v>
       </c>
       <c r="E35" t="s">
         <v>571</v>
       </c>
       <c r="F35" t="s">
         <v>567</v>
       </c>
       <c r="G35" t="s">
         <v>75</v>
       </c>
       <c r="H35" t="s">
         <v>76</v>
       </c>
       <c r="I35" t="s">
         <v>77</v>
       </c>
       <c r="J35" t="s">
         <v>78</v>
       </c>
       <c r="K35" s="3">
         <v>276.5</v>
       </c>
       <c r="L35" s="4">
         <v>45839.0</v>
       </c>
       <c r="M35" s="4">
         <v>47071.0</v>
       </c>
       <c r="N35" s="3"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="4"/>
       <c r="S35" s="4"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="1">
         <v>5</v>
       </c>
       <c r="B36" t="s">
         <v>981</v>
       </c>
-      <c r="C36"/>
       <c r="D36" s="1">
         <v>5</v>
       </c>
       <c r="E36" t="s">
         <v>606</v>
       </c>
       <c r="F36" t="s">
         <v>603</v>
       </c>
       <c r="G36" t="s">
         <v>604</v>
       </c>
       <c r="H36" t="s">
         <v>225</v>
       </c>
       <c r="I36" t="s">
         <v>605</v>
       </c>
       <c r="J36" t="s">
         <v>227</v>
       </c>
       <c r="K36" s="3">
         <v>96.0</v>
       </c>
       <c r="L36" s="4">
         <v>45292.0</v>
       </c>
       <c r="M36" s="4">
         <v>46387.0</v>
       </c>
       <c r="N36" s="3">
         <v>78.0</v>
       </c>
       <c r="O36" s="4">
         <v>45292.0</v>
       </c>
       <c r="P36" s="4">
         <v>46387.0</v>
       </c>
       <c r="Q36" s="3"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="1">
         <v>6</v>
       </c>
       <c r="B37" t="s">
         <v>982</v>
       </c>
-      <c r="C37"/>
       <c r="D37" s="1">
         <v>6</v>
       </c>
       <c r="E37" t="s">
         <v>607</v>
       </c>
       <c r="F37" t="s">
         <v>603</v>
       </c>
       <c r="G37" t="s">
         <v>604</v>
       </c>
       <c r="H37" t="s">
         <v>225</v>
       </c>
       <c r="I37" t="s">
         <v>605</v>
       </c>
       <c r="J37" t="s">
         <v>227</v>
       </c>
       <c r="K37" s="3">
         <v>96.0</v>
       </c>
       <c r="L37" s="4">
         <v>44562.0</v>
       </c>
       <c r="M37" s="4">
         <v>46387.0</v>
       </c>
       <c r="N37" s="3">
         <v>78.0</v>
       </c>
       <c r="O37" s="4">
         <v>44562.0</v>
       </c>
       <c r="P37" s="4">
         <v>46387.0</v>
       </c>
       <c r="Q37" s="3"/>
       <c r="R37" s="4"/>
       <c r="S37" s="4"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="1">
         <v>4</v>
       </c>
       <c r="B38" t="s">
         <v>983</v>
       </c>
-      <c r="C38"/>
       <c r="D38" s="1">
         <v>4</v>
       </c>
       <c r="E38" t="s">
         <v>609</v>
       </c>
       <c r="F38" t="s">
         <v>610</v>
       </c>
       <c r="G38" t="s">
         <v>611</v>
       </c>
       <c r="H38" t="s">
         <v>57</v>
       </c>
       <c r="I38" t="s">
         <v>113</v>
       </c>
       <c r="J38" t="s">
         <v>59</v>
       </c>
       <c r="K38" s="3"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="3"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="3">
         <v>40.0</v>
       </c>
       <c r="R38" s="4">
         <v>45266.0</v>
       </c>
       <c r="S38" s="4">
         <v>47092.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="1">
         <v>3</v>
       </c>
       <c r="B39" t="s">
         <v>984</v>
       </c>
-      <c r="C39"/>
       <c r="D39" s="1">
         <v>4</v>
       </c>
       <c r="E39" t="s">
         <v>609</v>
       </c>
       <c r="F39" t="s">
         <v>610</v>
       </c>
       <c r="G39" t="s">
         <v>611</v>
       </c>
       <c r="H39" t="s">
         <v>57</v>
       </c>
       <c r="I39" t="s">
         <v>113</v>
       </c>
       <c r="J39" t="s">
         <v>59</v>
       </c>
       <c r="K39" s="3"/>
       <c r="L39" s="4"/>
       <c r="M39" s="4"/>
       <c r="N39" s="3"/>
       <c r="O39" s="4"/>
       <c r="P39" s="4"/>
       <c r="Q39" s="3">
         <v>40.0</v>
       </c>
       <c r="R39" s="4">
         <v>45266.0</v>
       </c>
       <c r="S39" s="4">
         <v>47092.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="1">
         <v>4</v>
       </c>
       <c r="B40" t="s">
         <v>985</v>
       </c>
-      <c r="C40"/>
       <c r="D40" s="1">
         <v>4</v>
       </c>
       <c r="E40" t="s">
         <v>609</v>
       </c>
       <c r="F40" t="s">
         <v>610</v>
       </c>
       <c r="G40" t="s">
         <v>611</v>
       </c>
       <c r="H40" t="s">
         <v>57</v>
       </c>
       <c r="I40" t="s">
         <v>113</v>
       </c>
       <c r="J40" t="s">
         <v>59</v>
       </c>
       <c r="K40" s="3"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="3"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="3">
         <v>40.0</v>
       </c>
       <c r="R40" s="4">
         <v>45266.0</v>
       </c>
       <c r="S40" s="4">
         <v>47092.0</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="1">
         <v>4</v>
       </c>
       <c r="B41" t="s">
         <v>986</v>
       </c>
-      <c r="C41"/>
       <c r="D41" s="1">
         <v>4</v>
       </c>
       <c r="E41" t="s">
         <v>636</v>
       </c>
       <c r="F41" t="s">
         <v>634</v>
       </c>
       <c r="G41" t="s">
         <v>417</v>
       </c>
       <c r="H41" t="s">
         <v>91</v>
       </c>
       <c r="I41" t="s">
         <v>635</v>
       </c>
       <c r="J41" t="s">
         <v>93</v>
       </c>
       <c r="K41" s="3">
         <v>415.0</v>
       </c>
       <c r="L41" s="4">
         <v>45978.0</v>
       </c>
       <c r="M41" s="4">
         <v>47803.0</v>
       </c>
       <c r="N41" s="3">
         <v>324.0</v>
       </c>
       <c r="O41" s="4">
         <v>45978.0</v>
       </c>
       <c r="P41" s="4">
         <v>47803.0</v>
       </c>
       <c r="Q41" s="3"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="1">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>987</v>
       </c>
-      <c r="C42"/>
       <c r="D42" s="1">
         <v>3</v>
       </c>
       <c r="E42" t="s">
         <v>690</v>
       </c>
       <c r="F42" t="s">
         <v>561</v>
       </c>
       <c r="G42" t="s">
         <v>57</v>
       </c>
       <c r="H42" t="s">
         <v>57</v>
       </c>
       <c r="I42" t="s">
         <v>237</v>
       </c>
       <c r="J42" t="s">
         <v>59</v>
       </c>
       <c r="K42" s="3">
         <v>158.72</v>
       </c>
       <c r="L42" s="4">
@@ -32801,51 +32279,50 @@
         <v>64.48</v>
       </c>
       <c r="O42" s="4">
         <v>45988.0</v>
       </c>
       <c r="P42" s="4">
         <v>47168.0</v>
       </c>
       <c r="Q42" s="3">
         <v>91.0</v>
       </c>
       <c r="R42" s="4">
         <v>45750.0</v>
       </c>
       <c r="S42" s="4">
         <v>47168.0</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="1">
         <v>4</v>
       </c>
       <c r="B43" t="s">
         <v>988</v>
       </c>
-      <c r="C43"/>
       <c r="D43" s="1">
         <v>4</v>
       </c>
       <c r="E43" t="s">
         <v>717</v>
       </c>
       <c r="F43" t="s">
         <v>715</v>
       </c>
       <c r="G43" t="s">
         <v>701</v>
       </c>
       <c r="H43" t="s">
         <v>76</v>
       </c>
       <c r="I43" t="s">
         <v>702</v>
       </c>
       <c r="J43" t="s">
         <v>78</v>
       </c>
       <c r="K43" s="3">
         <v>183.0</v>
       </c>
       <c r="L43" s="4">
@@ -32877,73 +32354,72 @@
       <c r="C44" t="s">
         <v>703</v>
       </c>
       <c r="D44" s="1">
         <v>4</v>
       </c>
       <c r="E44" t="s">
         <v>717</v>
       </c>
       <c r="F44" t="s">
         <v>715</v>
       </c>
       <c r="G44" t="s">
         <v>701</v>
       </c>
       <c r="H44" t="s">
         <v>76</v>
       </c>
       <c r="I44" t="s">
         <v>702</v>
       </c>
       <c r="J44" t="s">
         <v>78</v>
       </c>
       <c r="K44" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="L44" s="4">
         <v>45245.0</v>
       </c>
       <c r="M44" s="4">
         <v>47071.0</v>
       </c>
       <c r="N44" s="3"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="3"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="1">
         <v>4</v>
       </c>
       <c r="B45" t="s">
         <v>989</v>
       </c>
-      <c r="C45"/>
       <c r="D45" s="1">
         <v>4</v>
       </c>
       <c r="E45" t="s">
         <v>717</v>
       </c>
       <c r="F45" t="s">
         <v>715</v>
       </c>
       <c r="G45" t="s">
         <v>701</v>
       </c>
       <c r="H45" t="s">
         <v>76</v>
       </c>
       <c r="I45" t="s">
         <v>702</v>
       </c>
       <c r="J45" t="s">
         <v>78</v>
       </c>
       <c r="K45" s="3">
         <v>183.0</v>
       </c>
       <c r="L45" s="4">
@@ -32975,175 +32451,172 @@
       <c r="C46" t="s">
         <v>703</v>
       </c>
       <c r="D46" s="1">
         <v>4</v>
       </c>
       <c r="E46" t="s">
         <v>717</v>
       </c>
       <c r="F46" t="s">
         <v>715</v>
       </c>
       <c r="G46" t="s">
         <v>701</v>
       </c>
       <c r="H46" t="s">
         <v>76</v>
       </c>
       <c r="I46" t="s">
         <v>702</v>
       </c>
       <c r="J46" t="s">
         <v>78</v>
       </c>
       <c r="K46" s="3">
-        <v>195.2</v>
+        <v>195.19999999999999</v>
       </c>
       <c r="L46" s="4">
         <v>45245.0</v>
       </c>
       <c r="M46" s="4">
         <v>47071.0</v>
       </c>
       <c r="N46" s="3"/>
       <c r="O46" s="4"/>
       <c r="P46" s="4"/>
       <c r="Q46" s="3"/>
       <c r="R46" s="4"/>
       <c r="S46" s="4"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="1">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>990</v>
       </c>
-      <c r="C47"/>
       <c r="D47" s="1">
         <v>3</v>
       </c>
       <c r="E47" t="s">
         <v>793</v>
       </c>
       <c r="F47" t="s">
         <v>791</v>
       </c>
       <c r="G47" t="s">
         <v>333</v>
       </c>
       <c r="H47" t="s">
         <v>40</v>
       </c>
       <c r="I47" t="s">
         <v>334</v>
       </c>
       <c r="J47" t="s">
         <v>42</v>
       </c>
       <c r="K47" s="3">
         <v>97.0</v>
       </c>
       <c r="L47" s="4">
         <v>45392.0</v>
       </c>
       <c r="M47" s="4">
         <v>47217.0</v>
       </c>
       <c r="N47" s="3"/>
       <c r="O47" s="4"/>
       <c r="P47" s="4"/>
       <c r="Q47" s="3">
         <v>38.0</v>
       </c>
       <c r="R47" s="4">
         <v>45392.0</v>
       </c>
       <c r="S47" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="1">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>991</v>
       </c>
-      <c r="C48"/>
       <c r="D48" s="1">
         <v>3</v>
       </c>
       <c r="E48" t="s">
         <v>793</v>
       </c>
       <c r="F48" t="s">
         <v>791</v>
       </c>
       <c r="G48" t="s">
         <v>333</v>
       </c>
       <c r="H48" t="s">
         <v>40</v>
       </c>
       <c r="I48" t="s">
         <v>334</v>
       </c>
       <c r="J48" t="s">
         <v>42</v>
       </c>
       <c r="K48" s="3">
         <v>97.0</v>
       </c>
       <c r="L48" s="4">
         <v>45392.0</v>
       </c>
       <c r="M48" s="4">
         <v>47217.0</v>
       </c>
       <c r="N48" s="3"/>
       <c r="O48" s="4"/>
       <c r="P48" s="4"/>
       <c r="Q48" s="3">
         <v>38.0</v>
       </c>
       <c r="R48" s="4">
         <v>45392.0</v>
       </c>
       <c r="S48" s="4">
         <v>47217.0</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="1">
         <v>5</v>
       </c>
       <c r="B49" t="s">
         <v>992</v>
       </c>
-      <c r="C49"/>
       <c r="D49" s="1">
         <v>5</v>
       </c>
       <c r="E49" t="s">
         <v>860</v>
       </c>
       <c r="F49" t="s">
         <v>861</v>
       </c>
       <c r="G49" t="s">
         <v>862</v>
       </c>
       <c r="H49" t="s">
         <v>34</v>
       </c>
       <c r="I49" t="s">
         <v>863</v>
       </c>
       <c r="J49" t="s">
         <v>36</v>
       </c>
       <c r="K49" s="3">
         <v>106.0</v>
       </c>
       <c r="L49" s="4">
@@ -33156,51 +32629,50 @@
         <v>4.8</v>
       </c>
       <c r="O49" s="4">
         <v>45460.0</v>
       </c>
       <c r="P49" s="4">
         <v>46706.0</v>
       </c>
       <c r="Q49" s="3">
         <v>48.0</v>
       </c>
       <c r="R49" s="4">
         <v>44881.0</v>
       </c>
       <c r="S49" s="4">
         <v>46706.0</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="1">
         <v>5</v>
       </c>
       <c r="B50" t="s">
         <v>993</v>
       </c>
-      <c r="C50"/>
       <c r="D50" s="1">
         <v>5</v>
       </c>
       <c r="E50" t="s">
         <v>860</v>
       </c>
       <c r="F50" t="s">
         <v>861</v>
       </c>
       <c r="G50" t="s">
         <v>862</v>
       </c>
       <c r="H50" t="s">
         <v>34</v>
       </c>
       <c r="I50" t="s">
         <v>863</v>
       </c>
       <c r="J50" t="s">
         <v>36</v>
       </c>
       <c r="K50" s="3">
         <v>106.0</v>
       </c>
       <c r="L50" s="4">
@@ -33213,219 +32685,207 @@
         <v>4.8</v>
       </c>
       <c r="O50" s="4">
         <v>45460.0</v>
       </c>
       <c r="P50" s="4">
         <v>46706.0</v>
       </c>
       <c r="Q50" s="3">
         <v>48.0</v>
       </c>
       <c r="R50" s="4">
         <v>44881.0</v>
       </c>
       <c r="S50" s="4">
         <v>46706.0</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" s="1">
         <v>4</v>
       </c>
       <c r="B51" t="s">
         <v>994</v>
       </c>
-      <c r="C51"/>
       <c r="D51" s="1">
         <v>4</v>
       </c>
       <c r="E51" t="s">
         <v>871</v>
       </c>
       <c r="F51" t="s">
         <v>485</v>
       </c>
       <c r="G51" t="s">
         <v>258</v>
       </c>
       <c r="H51" t="s">
         <v>76</v>
       </c>
       <c r="I51" t="s">
         <v>259</v>
       </c>
       <c r="J51" t="s">
         <v>78</v>
       </c>
       <c r="K51" s="3">
-        <v>142.6</v>
+        <v>142.59999999999999</v>
       </c>
       <c r="L51" s="4">
         <v>45839.0</v>
       </c>
       <c r="M51" s="4">
         <v>47071.0</v>
       </c>
       <c r="N51" s="3"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="3">
         <v>101.0</v>
       </c>
       <c r="R51" s="4">
         <v>45245.0</v>
       </c>
       <c r="S51" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" s="1">
         <v>4</v>
       </c>
       <c r="B52" t="s">
         <v>995</v>
       </c>
-      <c r="C52"/>
       <c r="D52" s="1">
         <v>4</v>
       </c>
       <c r="E52" t="s">
         <v>871</v>
       </c>
       <c r="F52" t="s">
         <v>485</v>
       </c>
       <c r="G52" t="s">
         <v>258</v>
       </c>
       <c r="H52" t="s">
         <v>76</v>
       </c>
       <c r="I52" t="s">
         <v>259</v>
       </c>
       <c r="J52" t="s">
         <v>78</v>
       </c>
       <c r="K52" s="3">
-        <v>142.6</v>
+        <v>142.59999999999999</v>
       </c>
       <c r="L52" s="4">
         <v>45839.0</v>
       </c>
       <c r="M52" s="4">
         <v>47071.0</v>
       </c>
       <c r="N52" s="3"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="3">
         <v>101.0</v>
       </c>
       <c r="R52" s="4">
         <v>45245.0</v>
       </c>
       <c r="S52" s="4">
         <v>47071.0</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" s="1">
         <v>5</v>
       </c>
       <c r="B53" t="s">
         <v>996</v>
       </c>
-      <c r="C53"/>
       <c r="D53" s="1">
         <v>6</v>
       </c>
       <c r="E53" t="s">
         <v>895</v>
       </c>
       <c r="F53" t="s">
         <v>757</v>
       </c>
       <c r="G53" t="s">
         <v>265</v>
       </c>
       <c r="H53" t="s">
         <v>46</v>
       </c>
       <c r="I53" t="s">
         <v>275</v>
       </c>
       <c r="J53" t="s">
         <v>48</v>
       </c>
       <c r="K53" s="3">
         <v>170.0</v>
       </c>
       <c r="L53" s="4">
         <v>45574.0</v>
       </c>
       <c r="M53" s="4">
         <v>46657.0</v>
       </c>
       <c r="N53" s="3">
         <v>125.0</v>
       </c>
       <c r="O53" s="4">
         <v>45574.0</v>
       </c>
       <c r="P53" s="4">
         <v>46657.0</v>
       </c>
       <c r="Q53" s="3"/>
       <c r="R53" s="4"/>
       <c r="S53" s="4"/>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" s="1"/>
       <c r="D54" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:S1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...6 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="60" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="55" customWidth="true" style="0"/>
     <col min="10" max="10" width="55" customWidth="true" style="0"/>
     <col min="11" max="11" width="20" customWidth="true" style="0"/>
     <col min="12" max="12" width="13" customWidth="true" style="0"/>
     <col min="13" max="13" width="13" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
@@ -33843,68 +33303,59 @@
       </c>
       <c r="J9" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="3">
         <v>55.8</v>
       </c>
       <c r="L9" s="4">
         <v>45839.0</v>
       </c>
       <c r="M9" s="4">
         <v>47168.0</v>
       </c>
       <c r="N9" s="3"/>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="1"/>
       <c r="D10" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:P1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...6 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="60" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="13" customWidth="true" style="0"/>
     <col min="9" max="9" width="13" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" customHeight="1" ht="32">
       <c r="A1" s="2" t="s">
@@ -34784,68 +34235,59 @@
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
       <c r="F28" t="s">
         <v>23</v>
       </c>
       <c r="G28" t="s">
         <v>24</v>
       </c>
       <c r="H28" s="3">
         <v>165.0</v>
       </c>
       <c r="I28" s="4">
         <v>46119.0</v>
       </c>
       <c r="J28" s="4">
         <v>47944.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="B29" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:J1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...6 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K66"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="70" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="60" customWidth="true" style="0"/>
     <col min="6" max="6" width="55" customWidth="true" style="0"/>
     <col min="7" max="7" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="55" customWidth="true" style="0"/>
     <col min="9" max="9" width="13" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" customWidth="true" style="0"/>
     <col min="11" max="11" width="13" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="40">
@@ -34892,717 +34334,717 @@
       </c>
       <c r="C2" t="s">
         <v>1000</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
         <v>1001</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" s="3">
         <v>120.0</v>
       </c>
       <c r="J2" s="4">
         <v>44501.0</v>
       </c>
-      <c r="K2" s="4">
-        <v>46326.0</v>
+      <c r="K2" s="5" t="s">
+        <v>1002</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" s="1">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>50</v>
       </c>
       <c r="C3" t="s">
         <v>1000</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>1001</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="3">
         <v>120.0</v>
       </c>
       <c r="J3" s="4">
         <v>44501.0</v>
       </c>
-      <c r="K3" s="4">
-        <v>46326.0</v>
+      <c r="K3" s="5" t="s">
+        <v>1002</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="1">
         <v>5</v>
       </c>
       <c r="B4" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C4" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="D4" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="E4" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="3">
         <v>44.0</v>
       </c>
       <c r="J4" s="4">
         <v>44538.0</v>
       </c>
       <c r="K4" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="1">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>110</v>
       </c>
       <c r="C5" t="s">
         <v>1008</v>
       </c>
       <c r="D5" t="s">
         <v>111</v>
       </c>
       <c r="E5" t="s">
         <v>112</v>
       </c>
       <c r="F5" t="s">
         <v>57</v>
       </c>
       <c r="G5" t="s">
         <v>1009</v>
       </c>
       <c r="H5" t="s">
         <v>59</v>
       </c>
       <c r="I5" s="3">
         <v>90.0</v>
       </c>
       <c r="J5" s="4">
         <v>44197.0</v>
       </c>
       <c r="K5" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="1">
         <v>4</v>
       </c>
       <c r="B6" t="s">
         <v>1010</v>
       </c>
       <c r="C6" t="s">
         <v>1011</v>
       </c>
       <c r="D6" t="s">
         <v>1012</v>
       </c>
       <c r="E6" t="s">
         <v>1013</v>
       </c>
       <c r="F6" t="s">
         <v>98</v>
       </c>
       <c r="G6" t="s">
         <v>1014</v>
       </c>
       <c r="H6" t="s">
         <v>100</v>
       </c>
       <c r="I6" s="3">
         <v>58.0</v>
       </c>
       <c r="J6" s="4">
         <v>43060.0</v>
       </c>
       <c r="K6" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="1">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>1010</v>
       </c>
       <c r="C7" t="s">
         <v>1011</v>
       </c>
       <c r="D7" t="s">
         <v>1012</v>
       </c>
       <c r="E7" t="s">
         <v>1013</v>
       </c>
       <c r="F7" t="s">
         <v>98</v>
       </c>
       <c r="G7" t="s">
         <v>1015</v>
       </c>
       <c r="H7" t="s">
         <v>100</v>
       </c>
       <c r="I7" s="3">
         <v>58.0</v>
       </c>
       <c r="J7" s="4">
         <v>42979.0</v>
       </c>
       <c r="K7" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>233</v>
       </c>
       <c r="C8" t="s">
         <v>1000</v>
       </c>
       <c r="D8" t="s">
         <v>234</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>1001</v>
       </c>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="3">
         <v>120.0</v>
       </c>
       <c r="J8" s="4">
         <v>44501.0</v>
       </c>
-      <c r="K8" s="4">
-        <v>46326.0</v>
+      <c r="K8" s="5" t="s">
+        <v>1002</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="1">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>1016</v>
       </c>
       <c r="C9" t="s">
         <v>1017</v>
       </c>
       <c r="D9" t="s">
         <v>1018</v>
       </c>
       <c r="E9" t="s">
         <v>1019</v>
       </c>
       <c r="F9" t="s">
         <v>98</v>
       </c>
       <c r="G9" t="s">
         <v>1014</v>
       </c>
       <c r="H9" t="s">
         <v>100</v>
       </c>
       <c r="I9" s="3">
         <v>31.0</v>
       </c>
       <c r="J9" s="4">
         <v>44197.0</v>
       </c>
       <c r="K9" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="1">
         <v>4</v>
       </c>
       <c r="B10" t="s">
         <v>1020</v>
       </c>
       <c r="C10" t="s">
         <v>1021</v>
       </c>
       <c r="D10" t="s">
         <v>1022</v>
       </c>
       <c r="E10" t="s">
         <v>406</v>
       </c>
       <c r="F10" t="s">
         <v>40</v>
       </c>
       <c r="G10" t="s">
         <v>1023</v>
       </c>
       <c r="H10" t="s">
         <v>42</v>
       </c>
       <c r="I10" s="3">
         <v>41.0</v>
       </c>
       <c r="J10" s="4">
         <v>44805.0</v>
       </c>
       <c r="K10" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="1">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>272</v>
       </c>
       <c r="C11" t="s">
         <v>1024</v>
       </c>
       <c r="D11" t="s">
         <v>273</v>
       </c>
       <c r="E11" t="s">
         <v>274</v>
       </c>
       <c r="F11" t="s">
         <v>46</v>
       </c>
       <c r="G11" t="s">
         <v>1025</v>
       </c>
       <c r="H11" t="s">
         <v>48</v>
       </c>
       <c r="I11" s="3">
         <v>70.0</v>
       </c>
       <c r="J11" s="4">
         <v>44518.0</v>
       </c>
       <c r="K11" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="1">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>272</v>
       </c>
       <c r="C12" t="s">
         <v>1024</v>
       </c>
       <c r="D12" t="s">
         <v>273</v>
       </c>
       <c r="E12" t="s">
         <v>274</v>
       </c>
       <c r="F12" t="s">
         <v>46</v>
       </c>
       <c r="G12" t="s">
         <v>1026</v>
       </c>
       <c r="H12" t="s">
         <v>48</v>
       </c>
       <c r="I12" s="3">
         <v>70.0</v>
       </c>
       <c r="J12" s="4">
         <v>44197.0</v>
       </c>
       <c r="K12" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="1">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>276</v>
       </c>
       <c r="C13" t="s">
         <v>1024</v>
       </c>
       <c r="D13" t="s">
         <v>273</v>
       </c>
       <c r="E13" t="s">
         <v>274</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
       <c r="G13" t="s">
         <v>1025</v>
       </c>
       <c r="H13" t="s">
         <v>48</v>
       </c>
       <c r="I13" s="3">
         <v>70.0</v>
       </c>
       <c r="J13" s="4">
         <v>44518.0</v>
       </c>
       <c r="K13" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="1">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>276</v>
       </c>
       <c r="C14" t="s">
         <v>1024</v>
       </c>
       <c r="D14" t="s">
         <v>273</v>
       </c>
       <c r="E14" t="s">
         <v>274</v>
       </c>
       <c r="F14" t="s">
         <v>46</v>
       </c>
       <c r="G14" t="s">
         <v>1026</v>
       </c>
       <c r="H14" t="s">
         <v>48</v>
       </c>
       <c r="I14" s="3">
         <v>70.0</v>
       </c>
       <c r="J14" s="4">
         <v>44197.0</v>
       </c>
       <c r="K14" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="1">
         <v>4</v>
       </c>
       <c r="B15" t="s">
         <v>276</v>
       </c>
       <c r="C15" t="s">
         <v>1024</v>
       </c>
       <c r="D15" t="s">
         <v>273</v>
       </c>
       <c r="E15" t="s">
         <v>274</v>
       </c>
       <c r="F15" t="s">
         <v>46</v>
       </c>
       <c r="G15" t="s">
         <v>1027</v>
       </c>
       <c r="H15" t="s">
         <v>48</v>
       </c>
       <c r="I15" s="3">
         <v>70.0</v>
       </c>
       <c r="J15" s="4">
         <v>44197.0</v>
       </c>
       <c r="K15" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="1">
         <v>4</v>
       </c>
       <c r="B16" t="s">
         <v>276</v>
       </c>
       <c r="C16" t="s">
         <v>1024</v>
       </c>
       <c r="D16" t="s">
         <v>273</v>
       </c>
       <c r="E16" t="s">
         <v>274</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
       <c r="G16" t="s">
         <v>1014</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
       <c r="I16" s="3">
         <v>70.0</v>
       </c>
       <c r="J16" s="4">
         <v>44197.0</v>
       </c>
       <c r="K16" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="1">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>276</v>
       </c>
       <c r="C17" t="s">
         <v>1024</v>
       </c>
       <c r="D17" t="s">
         <v>273</v>
       </c>
       <c r="E17" t="s">
         <v>274</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
       <c r="G17" t="s">
         <v>1015</v>
       </c>
       <c r="H17" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="3">
         <v>70.0</v>
       </c>
       <c r="J17" s="4">
         <v>44197.0</v>
       </c>
       <c r="K17" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="1">
         <v>4</v>
       </c>
       <c r="B18" t="s">
         <v>1028</v>
       </c>
       <c r="C18" t="s">
         <v>1021</v>
       </c>
       <c r="D18" t="s">
         <v>1029</v>
       </c>
       <c r="E18" t="s">
         <v>406</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
       <c r="G18" t="s">
         <v>1030</v>
       </c>
       <c r="H18" t="s">
         <v>42</v>
       </c>
       <c r="I18" s="3">
         <v>38.0</v>
       </c>
       <c r="J18" s="4">
         <v>44197.0</v>
       </c>
       <c r="K18" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="1">
         <v>4</v>
       </c>
       <c r="B19" t="s">
         <v>1028</v>
       </c>
       <c r="C19" t="s">
         <v>1021</v>
       </c>
       <c r="D19" t="s">
         <v>1029</v>
       </c>
       <c r="E19" t="s">
         <v>406</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
       <c r="G19" t="s">
         <v>1023</v>
       </c>
       <c r="H19" t="s">
         <v>42</v>
       </c>
       <c r="I19" s="3">
         <v>38.0</v>
       </c>
       <c r="J19" s="4">
         <v>44805.0</v>
       </c>
       <c r="K19" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="1">
         <v>4</v>
       </c>
       <c r="B20" t="s">
         <v>1031</v>
       </c>
       <c r="C20" t="s">
         <v>1021</v>
       </c>
       <c r="D20" t="s">
         <v>1032</v>
       </c>
       <c r="E20" t="s">
         <v>406</v>
       </c>
       <c r="F20" t="s">
         <v>40</v>
       </c>
       <c r="G20" t="s">
         <v>1023</v>
       </c>
       <c r="H20" t="s">
         <v>42</v>
       </c>
       <c r="I20" s="3">
         <v>38.0</v>
       </c>
       <c r="J20" s="4">
         <v>44805.0</v>
       </c>
       <c r="K20" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="1">
         <v>4</v>
       </c>
       <c r="B21" t="s">
         <v>1033</v>
       </c>
       <c r="C21" t="s">
         <v>1034</v>
       </c>
       <c r="D21" t="s">
         <v>1035</v>
       </c>
       <c r="E21" t="s">
         <v>1036</v>
       </c>
       <c r="F21" t="s">
         <v>70</v>
       </c>
       <c r="G21" t="s">
         <v>1026</v>
       </c>
       <c r="H21" t="s">
         <v>72</v>
       </c>
       <c r="I21" s="3">
         <v>90.0</v>
       </c>
       <c r="J21" s="4">
         <v>44670.0</v>
       </c>
       <c r="K21" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="1">
         <v>4</v>
       </c>
       <c r="B22" t="s">
         <v>1037</v>
       </c>
       <c r="C22" t="s">
         <v>1038</v>
       </c>
       <c r="D22" t="s">
         <v>189</v>
       </c>
       <c r="E22" t="s">
         <v>190</v>
       </c>
       <c r="F22" t="s">
         <v>40</v>
       </c>
       <c r="G22" t="s">
         <v>1026</v>
       </c>
       <c r="H22" t="s">
@@ -35698,862 +35140,859 @@
       <c r="C25" t="s">
         <v>1043</v>
       </c>
       <c r="D25" t="s">
         <v>1044</v>
       </c>
       <c r="E25" t="s">
         <v>324</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
       <c r="G25" t="s">
         <v>325</v>
       </c>
       <c r="H25" t="s">
         <v>36</v>
       </c>
       <c r="I25" s="3">
         <v>97.0</v>
       </c>
       <c r="J25" s="4">
         <v>44197.0</v>
       </c>
       <c r="K25" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="1">
         <v>4</v>
       </c>
       <c r="B26" t="s">
         <v>471</v>
       </c>
       <c r="C26" t="s">
         <v>1045</v>
       </c>
       <c r="D26" t="s">
         <v>472</v>
       </c>
       <c r="E26" t="s">
         <v>473</v>
       </c>
       <c r="F26" t="s">
         <v>46</v>
       </c>
       <c r="G26" t="s">
         <v>1015</v>
       </c>
       <c r="H26" t="s">
         <v>48</v>
       </c>
       <c r="I26" s="3">
         <v>38.0</v>
       </c>
       <c r="J26" s="4">
         <v>44197.0</v>
       </c>
       <c r="K26" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="1">
         <v>4</v>
       </c>
       <c r="B27" t="s">
         <v>471</v>
       </c>
       <c r="C27" t="s">
         <v>1046</v>
       </c>
       <c r="D27" t="s">
         <v>472</v>
       </c>
       <c r="E27" t="s">
         <v>473</v>
       </c>
       <c r="F27" t="s">
         <v>46</v>
       </c>
       <c r="G27" t="s">
         <v>1025</v>
       </c>
       <c r="H27" t="s">
         <v>48</v>
       </c>
       <c r="I27" s="3">
         <v>38.0</v>
       </c>
       <c r="J27" s="4">
         <v>44518.0</v>
       </c>
       <c r="K27" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="1">
         <v>4</v>
       </c>
       <c r="B28" t="s">
         <v>471</v>
       </c>
       <c r="C28" t="s">
         <v>1046</v>
       </c>
       <c r="D28" t="s">
         <v>472</v>
       </c>
       <c r="E28" t="s">
         <v>473</v>
       </c>
       <c r="F28" t="s">
         <v>46</v>
       </c>
       <c r="G28" t="s">
         <v>1026</v>
       </c>
       <c r="H28" t="s">
         <v>48</v>
       </c>
       <c r="I28" s="3">
         <v>38.0</v>
       </c>
       <c r="J28" s="4">
         <v>44197.0</v>
       </c>
       <c r="K28" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="1">
         <v>4</v>
       </c>
       <c r="B29" t="s">
         <v>471</v>
       </c>
       <c r="C29" t="s">
         <v>1046</v>
       </c>
       <c r="D29" t="s">
         <v>472</v>
       </c>
       <c r="E29" t="s">
         <v>473</v>
       </c>
       <c r="F29" t="s">
         <v>46</v>
       </c>
       <c r="G29" t="s">
         <v>1014</v>
       </c>
       <c r="H29" t="s">
         <v>48</v>
       </c>
       <c r="I29" s="3">
         <v>38.0</v>
       </c>
       <c r="J29" s="4">
         <v>44197.0</v>
       </c>
       <c r="K29" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="1">
         <v>5</v>
       </c>
       <c r="B30" t="s">
         <v>474</v>
       </c>
       <c r="C30" t="s">
         <v>1045</v>
       </c>
       <c r="D30" t="s">
         <v>472</v>
       </c>
       <c r="E30" t="s">
         <v>473</v>
       </c>
       <c r="F30" t="s">
         <v>46</v>
       </c>
       <c r="G30" t="s">
         <v>1025</v>
       </c>
       <c r="H30" t="s">
         <v>48</v>
       </c>
       <c r="I30" s="3">
         <v>38.0</v>
       </c>
       <c r="J30" s="4">
         <v>44518.0</v>
       </c>
       <c r="K30" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="1">
         <v>5</v>
       </c>
       <c r="B31" t="s">
         <v>474</v>
       </c>
       <c r="C31" t="s">
         <v>1045</v>
       </c>
       <c r="D31" t="s">
         <v>472</v>
       </c>
       <c r="E31" t="s">
         <v>473</v>
       </c>
       <c r="F31" t="s">
         <v>46</v>
       </c>
       <c r="G31" t="s">
         <v>1015</v>
       </c>
       <c r="H31" t="s">
         <v>48</v>
       </c>
       <c r="I31" s="3">
         <v>38.0</v>
       </c>
       <c r="J31" s="4">
         <v>44197.0</v>
       </c>
       <c r="K31" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="1">
         <v>5</v>
       </c>
       <c r="B32" t="s">
         <v>474</v>
       </c>
       <c r="C32" t="s">
         <v>1046</v>
       </c>
       <c r="D32" t="s">
         <v>472</v>
       </c>
       <c r="E32" t="s">
         <v>473</v>
       </c>
       <c r="F32" t="s">
         <v>46</v>
       </c>
       <c r="G32" t="s">
         <v>1014</v>
       </c>
       <c r="H32" t="s">
         <v>48</v>
       </c>
       <c r="I32" s="3">
         <v>32.0</v>
       </c>
       <c r="J32" s="4">
         <v>44685.0</v>
       </c>
       <c r="K32" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="1">
         <v>2</v>
       </c>
       <c r="B33" t="s">
         <v>522</v>
       </c>
       <c r="C33" t="s">
         <v>1047</v>
       </c>
       <c r="D33" t="s">
         <v>523</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33" t="s">
         <v>1048</v>
       </c>
       <c r="H33" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="3">
         <v>120.0</v>
       </c>
       <c r="J33" s="4">
         <v>44501.0</v>
       </c>
-      <c r="K33" s="4">
-        <v>46326.0</v>
+      <c r="K33" s="5" t="s">
+        <v>1002</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="1">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>525</v>
       </c>
       <c r="C34" t="s">
         <v>1047</v>
       </c>
       <c r="D34" t="s">
         <v>523</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34" t="s">
         <v>1048</v>
       </c>
       <c r="H34" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="3">
         <v>120.0</v>
       </c>
       <c r="J34" s="4">
         <v>44501.0</v>
       </c>
-      <c r="K34" s="4">
-        <v>46326.0</v>
+      <c r="K34" s="5" t="s">
+        <v>1002</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="1">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>525</v>
       </c>
       <c r="C35" t="s">
         <v>1047</v>
       </c>
       <c r="D35" t="s">
         <v>523</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35" t="s">
         <v>1001</v>
       </c>
       <c r="H35" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="3">
         <v>120.0</v>
       </c>
       <c r="J35" s="4">
         <v>44501.0</v>
       </c>
-      <c r="K35" s="4">
-        <v>46326.0</v>
+      <c r="K35" s="5" t="s">
+        <v>1002</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="1">
         <v>4</v>
       </c>
       <c r="B36" t="s">
         <v>526</v>
       </c>
       <c r="C36" t="s">
         <v>1047</v>
       </c>
       <c r="D36" t="s">
         <v>523</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36" t="s">
         <v>1048</v>
       </c>
       <c r="H36" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="3">
         <v>120.0</v>
       </c>
       <c r="J36" s="4">
         <v>44501.0</v>
       </c>
-      <c r="K36" s="4">
-        <v>46326.0</v>
+      <c r="K36" s="5" t="s">
+        <v>1002</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="1">
         <v>4</v>
       </c>
       <c r="B37" t="s">
         <v>526</v>
       </c>
       <c r="C37" t="s">
         <v>1047</v>
       </c>
       <c r="D37" t="s">
         <v>523</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
         <v>1001</v>
       </c>
       <c r="H37" t="s">
         <v>18</v>
       </c>
       <c r="I37" s="3">
         <v>120.0</v>
       </c>
       <c r="J37" s="4">
         <v>44501.0</v>
       </c>
-      <c r="K37" s="4">
-        <v>46326.0</v>
+      <c r="K37" s="5" t="s">
+        <v>1002</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="1">
         <v>5</v>
       </c>
       <c r="B38" t="s">
         <v>530</v>
       </c>
       <c r="C38" t="s">
         <v>1049</v>
       </c>
       <c r="D38" t="s">
         <v>529</v>
       </c>
       <c r="E38" t="s">
         <v>512</v>
       </c>
       <c r="F38" t="s">
         <v>98</v>
       </c>
       <c r="G38" t="s">
         <v>1050</v>
       </c>
       <c r="H38" t="s">
         <v>100</v>
       </c>
       <c r="I38" s="3">
         <v>59.0</v>
       </c>
       <c r="J38" s="4">
         <v>44868.0</v>
       </c>
       <c r="K38" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="1">
         <v>5</v>
       </c>
       <c r="B39" t="s">
         <v>530</v>
       </c>
       <c r="C39" t="s">
         <v>1049</v>
       </c>
       <c r="D39" t="s">
         <v>529</v>
       </c>
       <c r="E39" t="s">
         <v>512</v>
       </c>
       <c r="F39" t="s">
         <v>98</v>
       </c>
       <c r="G39" t="s">
         <v>1015</v>
       </c>
       <c r="H39" t="s">
         <v>100</v>
       </c>
       <c r="I39" s="3">
         <v>59.0</v>
       </c>
       <c r="J39" s="4">
         <v>44868.0</v>
       </c>
       <c r="K39" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="1">
         <v>4</v>
       </c>
       <c r="B40" t="s">
         <v>1051</v>
       </c>
       <c r="C40" t="s">
         <v>1034</v>
       </c>
       <c r="D40" t="s">
         <v>1035</v>
       </c>
       <c r="E40" t="s">
         <v>1036</v>
       </c>
       <c r="F40" t="s">
         <v>70</v>
       </c>
       <c r="G40" t="s">
         <v>1026</v>
       </c>
       <c r="H40" t="s">
         <v>72</v>
       </c>
       <c r="I40" s="3">
         <v>90.0</v>
       </c>
       <c r="J40" s="4">
         <v>44670.0</v>
       </c>
       <c r="K40" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="1">
         <v>3</v>
       </c>
       <c r="B41" t="s">
         <v>597</v>
       </c>
       <c r="C41" t="s">
         <v>1047</v>
       </c>
       <c r="D41" t="s">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
         <v>1001</v>
       </c>
       <c r="H41" t="s">
         <v>18</v>
       </c>
       <c r="I41" s="3">
         <v>120.0</v>
       </c>
       <c r="J41" s="4">
         <v>44501.0</v>
       </c>
-      <c r="K41" s="4">
-        <v>46326.0</v>
+      <c r="K41" s="5" t="s">
+        <v>1002</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="1">
         <v>4</v>
       </c>
       <c r="B42" t="s">
         <v>609</v>
       </c>
       <c r="C42" t="s">
         <v>1052</v>
       </c>
       <c r="D42" t="s">
         <v>610</v>
       </c>
       <c r="E42" t="s">
         <v>611</v>
       </c>
       <c r="F42" t="s">
         <v>57</v>
       </c>
       <c r="G42" t="s">
         <v>1025</v>
       </c>
       <c r="H42" t="s">
         <v>59</v>
       </c>
       <c r="I42" s="3">
         <v>40.0</v>
       </c>
       <c r="J42" s="4">
         <v>45260.0</v>
       </c>
       <c r="K42" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="1">
         <v>5</v>
       </c>
       <c r="B43" t="s">
         <v>1053</v>
       </c>
       <c r="C43" t="s">
         <v>1054</v>
       </c>
       <c r="D43" t="s">
         <v>1055</v>
       </c>
       <c r="E43" t="s">
         <v>1056</v>
       </c>
       <c r="F43" t="s">
         <v>98</v>
       </c>
       <c r="G43" t="s">
         <v>1015</v>
       </c>
       <c r="H43" t="s">
         <v>100</v>
       </c>
       <c r="I43" s="3">
         <v>72.0</v>
       </c>
       <c r="J43" s="4">
         <v>45246.0</v>
       </c>
       <c r="K43" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="1">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>652</v>
       </c>
       <c r="C44" t="s">
         <v>1057</v>
       </c>
       <c r="D44" t="s">
         <v>653</v>
       </c>
       <c r="E44" t="s">
         <v>611</v>
       </c>
       <c r="F44" t="s">
         <v>57</v>
       </c>
       <c r="G44" t="s">
         <v>1009</v>
       </c>
       <c r="H44" t="s">
         <v>59</v>
       </c>
       <c r="I44" s="3">
         <v>90.0</v>
       </c>
       <c r="J44" s="4">
         <v>44197.0</v>
       </c>
       <c r="K44" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="1">
         <v>5</v>
       </c>
       <c r="B45" t="s">
         <v>663</v>
       </c>
       <c r="C45" t="s">
         <v>1058</v>
       </c>
       <c r="D45" t="s">
         <v>664</v>
       </c>
       <c r="E45" t="s">
         <v>112</v>
       </c>
       <c r="F45" t="s">
         <v>57</v>
       </c>
       <c r="G45" t="s">
         <v>1025</v>
       </c>
       <c r="H45" t="s">
         <v>59</v>
       </c>
       <c r="I45" s="3">
         <v>90.0</v>
       </c>
       <c r="J45" s="4">
         <v>44651.0</v>
       </c>
       <c r="K45" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="1">
         <v>5</v>
       </c>
       <c r="B46" t="s">
         <v>663</v>
       </c>
       <c r="C46" t="s">
         <v>1058</v>
       </c>
       <c r="D46" t="s">
         <v>664</v>
       </c>
       <c r="E46" t="s">
         <v>112</v>
       </c>
       <c r="F46" t="s">
         <v>57</v>
       </c>
       <c r="G46" t="s">
         <v>1009</v>
       </c>
       <c r="H46" t="s">
         <v>59</v>
       </c>
       <c r="I46" s="3">
         <v>90.0</v>
       </c>
       <c r="J46" s="4">
         <v>44651.0</v>
       </c>
       <c r="K46" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="1">
         <v>4</v>
       </c>
       <c r="B47" t="s">
         <v>671</v>
       </c>
-      <c r="C47"/>
       <c r="D47" t="s">
         <v>672</v>
       </c>
       <c r="E47" t="s">
         <v>121</v>
       </c>
       <c r="F47" t="s">
         <v>122</v>
       </c>
       <c r="G47" t="s">
         <v>123</v>
       </c>
       <c r="H47" t="s">
         <v>124</v>
       </c>
       <c r="I47" s="3">
         <v>2.5</v>
       </c>
       <c r="J47" s="4">
         <v>42844.0</v>
       </c>
       <c r="K47" s="4">
         <v>46752.0</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="1">
         <v>5</v>
       </c>
       <c r="B48" t="s">
         <v>673</v>
       </c>
-      <c r="C48"/>
       <c r="D48" t="s">
         <v>674</v>
       </c>
       <c r="E48" t="s">
         <v>121</v>
       </c>
       <c r="F48" t="s">
         <v>122</v>
       </c>
       <c r="G48" t="s">
         <v>123</v>
       </c>
       <c r="H48" t="s">
         <v>124</v>
       </c>
       <c r="I48" s="3">
         <v>2.5</v>
       </c>
       <c r="J48" s="4">
         <v>42844.0</v>
       </c>
       <c r="K48" s="4">
         <v>46752.0</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="1">
         <v>4</v>
       </c>
       <c r="B49" t="s">
         <v>675</v>
       </c>
-      <c r="C49"/>
       <c r="D49" t="s">
         <v>674</v>
       </c>
       <c r="E49" t="s">
         <v>121</v>
       </c>
       <c r="F49" t="s">
         <v>122</v>
       </c>
       <c r="G49" t="s">
         <v>123</v>
       </c>
       <c r="H49" t="s">
         <v>124</v>
       </c>
       <c r="I49" s="3">
         <v>2.5</v>
       </c>
       <c r="J49" s="4">
         <v>44896.0</v>
       </c>
       <c r="K49" s="4">
         <v>46752.0</v>
       </c>
     </row>
@@ -36567,620 +36006,612 @@
       <c r="C50" t="s">
         <v>1021</v>
       </c>
       <c r="D50" t="s">
         <v>1060</v>
       </c>
       <c r="E50" t="s">
         <v>406</v>
       </c>
       <c r="F50" t="s">
         <v>40</v>
       </c>
       <c r="G50" t="s">
         <v>1030</v>
       </c>
       <c r="H50" t="s">
         <v>42</v>
       </c>
       <c r="I50" s="3">
         <v>38.0</v>
       </c>
       <c r="J50" s="4">
         <v>44197.0</v>
       </c>
       <c r="K50" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="1">
         <v>4</v>
       </c>
       <c r="B51" t="s">
         <v>1059</v>
       </c>
       <c r="C51" t="s">
         <v>1021</v>
       </c>
       <c r="D51" t="s">
         <v>1060</v>
       </c>
       <c r="E51" t="s">
         <v>406</v>
       </c>
       <c r="F51" t="s">
         <v>40</v>
       </c>
       <c r="G51" t="s">
         <v>1023</v>
       </c>
       <c r="H51" t="s">
         <v>42</v>
       </c>
       <c r="I51" s="3">
         <v>38.0</v>
       </c>
       <c r="J51" s="4">
         <v>44805.0</v>
       </c>
       <c r="K51" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="1">
         <v>5</v>
       </c>
       <c r="B52" t="s">
         <v>1061</v>
       </c>
       <c r="C52" t="s">
         <v>1021</v>
       </c>
       <c r="D52" t="s">
         <v>1060</v>
       </c>
       <c r="E52" t="s">
         <v>406</v>
       </c>
       <c r="F52" t="s">
         <v>40</v>
       </c>
       <c r="G52" t="s">
         <v>1023</v>
       </c>
       <c r="H52" t="s">
         <v>42</v>
       </c>
       <c r="I52" s="3">
         <v>38.0</v>
       </c>
       <c r="J52" s="4">
         <v>44805.0</v>
       </c>
       <c r="K52" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="1">
         <v>4</v>
       </c>
       <c r="B53" t="s">
         <v>747</v>
       </c>
       <c r="C53" t="s">
         <v>1062</v>
       </c>
       <c r="D53" t="s">
         <v>749</v>
       </c>
       <c r="E53" t="s">
         <v>274</v>
       </c>
       <c r="F53" t="s">
         <v>46</v>
       </c>
       <c r="G53" t="s">
         <v>1015</v>
       </c>
       <c r="H53" t="s">
         <v>48</v>
       </c>
       <c r="I53" s="3">
         <v>38.0</v>
       </c>
       <c r="J53" s="4">
         <v>44197.0</v>
       </c>
       <c r="K53" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="1">
         <v>4</v>
       </c>
       <c r="B54" t="s">
         <v>747</v>
       </c>
       <c r="C54" t="s">
         <v>1063</v>
       </c>
       <c r="D54" t="s">
         <v>749</v>
       </c>
       <c r="E54" t="s">
         <v>274</v>
       </c>
       <c r="F54" t="s">
         <v>46</v>
       </c>
       <c r="G54" t="s">
         <v>1025</v>
       </c>
       <c r="H54" t="s">
         <v>48</v>
       </c>
       <c r="I54" s="3">
         <v>38.0</v>
       </c>
       <c r="J54" s="4">
         <v>44518.0</v>
       </c>
       <c r="K54" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="1">
         <v>4</v>
       </c>
       <c r="B55" t="s">
         <v>747</v>
       </c>
       <c r="C55" t="s">
         <v>1063</v>
       </c>
       <c r="D55" t="s">
         <v>749</v>
       </c>
       <c r="E55" t="s">
         <v>274</v>
       </c>
       <c r="F55" t="s">
         <v>46</v>
       </c>
       <c r="G55" t="s">
         <v>1026</v>
       </c>
       <c r="H55" t="s">
         <v>48</v>
       </c>
       <c r="I55" s="3">
         <v>38.0</v>
       </c>
       <c r="J55" s="4">
         <v>44197.0</v>
       </c>
       <c r="K55" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="1">
         <v>4</v>
       </c>
       <c r="B56" t="s">
         <v>747</v>
       </c>
       <c r="C56" t="s">
         <v>1063</v>
       </c>
       <c r="D56" t="s">
         <v>749</v>
       </c>
       <c r="E56" t="s">
         <v>274</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56" t="s">
         <v>1014</v>
       </c>
       <c r="H56" t="s">
         <v>48</v>
       </c>
       <c r="I56" s="3">
         <v>38.0</v>
       </c>
       <c r="J56" s="4">
         <v>44197.0</v>
       </c>
       <c r="K56" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="1">
         <v>4</v>
       </c>
       <c r="B57" t="s">
         <v>1064</v>
       </c>
       <c r="C57" t="s">
         <v>1065</v>
       </c>
       <c r="D57" t="s">
         <v>1066</v>
       </c>
       <c r="E57" t="s">
         <v>802</v>
       </c>
       <c r="F57" t="s">
         <v>98</v>
       </c>
       <c r="G57" t="s">
         <v>1014</v>
       </c>
       <c r="H57" t="s">
         <v>100</v>
       </c>
       <c r="I57" s="3">
         <v>31.0</v>
       </c>
       <c r="J57" s="4">
         <v>44183.0</v>
       </c>
       <c r="K57" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="1">
         <v>4</v>
       </c>
       <c r="B58" t="s">
         <v>803</v>
       </c>
       <c r="C58" t="s">
         <v>1057</v>
       </c>
       <c r="D58" t="s">
         <v>804</v>
       </c>
       <c r="E58" t="s">
         <v>611</v>
       </c>
       <c r="F58" t="s">
         <v>57</v>
       </c>
       <c r="G58" t="s">
         <v>1009</v>
       </c>
       <c r="H58" t="s">
         <v>59</v>
       </c>
       <c r="I58" s="3">
         <v>90.0</v>
       </c>
       <c r="J58" s="4">
         <v>44197.0</v>
       </c>
       <c r="K58" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="1">
         <v>5</v>
       </c>
       <c r="B59" t="s">
         <v>1067</v>
       </c>
       <c r="C59" t="s">
         <v>1068</v>
       </c>
       <c r="D59" t="s">
         <v>1069</v>
       </c>
       <c r="E59" t="s">
         <v>445</v>
       </c>
       <c r="F59" t="s">
         <v>63</v>
       </c>
       <c r="G59" t="s">
         <v>1026</v>
       </c>
       <c r="H59" t="s">
         <v>65</v>
       </c>
       <c r="I59" s="3">
         <v>49.0</v>
       </c>
       <c r="J59" s="4">
         <v>44197.0</v>
       </c>
       <c r="K59" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="1">
         <v>5</v>
       </c>
       <c r="B60" t="s">
         <v>1067</v>
       </c>
       <c r="C60" t="s">
         <v>1068</v>
       </c>
       <c r="D60" t="s">
         <v>1069</v>
       </c>
       <c r="E60" t="s">
         <v>445</v>
       </c>
       <c r="F60" t="s">
         <v>63</v>
       </c>
       <c r="G60" t="s">
         <v>1070</v>
       </c>
       <c r="H60" t="s">
         <v>65</v>
       </c>
       <c r="I60" s="3">
         <v>49.0</v>
       </c>
       <c r="J60" s="4">
         <v>44197.0</v>
       </c>
       <c r="K60" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="1">
         <v>5</v>
       </c>
       <c r="B61" t="s">
         <v>1067</v>
       </c>
       <c r="C61" t="s">
         <v>1068</v>
       </c>
       <c r="D61" t="s">
         <v>1069</v>
       </c>
       <c r="E61" t="s">
         <v>445</v>
       </c>
       <c r="F61" t="s">
         <v>63</v>
       </c>
       <c r="G61" t="s">
         <v>1027</v>
       </c>
       <c r="H61" t="s">
         <v>65</v>
       </c>
       <c r="I61" s="3">
         <v>49.0</v>
       </c>
       <c r="J61" s="4">
         <v>44197.0</v>
       </c>
       <c r="K61" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="1">
         <v>5</v>
       </c>
       <c r="B62" t="s">
         <v>1071</v>
       </c>
       <c r="C62" t="s">
         <v>1068</v>
       </c>
       <c r="D62" t="s">
         <v>1072</v>
       </c>
       <c r="E62" t="s">
         <v>445</v>
       </c>
       <c r="F62" t="s">
         <v>63</v>
       </c>
       <c r="G62" t="s">
         <v>1026</v>
       </c>
       <c r="H62" t="s">
         <v>65</v>
       </c>
       <c r="I62" s="3">
         <v>49.0</v>
       </c>
       <c r="J62" s="4">
         <v>44197.0</v>
       </c>
       <c r="K62" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="1">
         <v>5</v>
       </c>
       <c r="B63" t="s">
         <v>1071</v>
       </c>
       <c r="C63" t="s">
         <v>1068</v>
       </c>
       <c r="D63" t="s">
         <v>1072</v>
       </c>
       <c r="E63" t="s">
         <v>445</v>
       </c>
       <c r="F63" t="s">
         <v>63</v>
       </c>
       <c r="G63" t="s">
         <v>1070</v>
       </c>
       <c r="H63" t="s">
         <v>65</v>
       </c>
       <c r="I63" s="3">
         <v>49.0</v>
       </c>
       <c r="J63" s="4">
         <v>44197.0</v>
       </c>
       <c r="K63" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="1">
         <v>5</v>
       </c>
       <c r="B64" t="s">
         <v>1071</v>
       </c>
       <c r="C64" t="s">
         <v>1068</v>
       </c>
       <c r="D64" t="s">
         <v>1072</v>
       </c>
       <c r="E64" t="s">
         <v>445</v>
       </c>
       <c r="F64" t="s">
         <v>63</v>
       </c>
       <c r="G64" t="s">
         <v>1027</v>
       </c>
       <c r="H64" t="s">
         <v>65</v>
       </c>
       <c r="I64" s="3">
         <v>49.0</v>
       </c>
       <c r="J64" s="4">
         <v>44197.0</v>
       </c>
       <c r="K64" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="1">
         <v>5</v>
       </c>
       <c r="B65" t="s">
         <v>1071</v>
       </c>
       <c r="C65" t="s">
         <v>1068</v>
       </c>
       <c r="D65" t="s">
         <v>1072</v>
       </c>
       <c r="E65" t="s">
         <v>445</v>
       </c>
       <c r="F65" t="s">
         <v>63</v>
       </c>
       <c r="G65" t="s">
         <v>1009</v>
       </c>
       <c r="H65" t="s">
         <v>65</v>
       </c>
       <c r="I65" s="3">
         <v>49.0</v>
       </c>
       <c r="J65" s="4">
         <v>44197.0</v>
       </c>
       <c r="K65" s="5" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:K1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...6 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Kutsetunnistuse tasu</vt:lpstr>
       <vt:lpstr>Korduseksami tasu</vt:lpstr>
       <vt:lpstr>Osakutsetunnistuse tasu</vt:lpstr>
       <vt:lpstr>Osakutse korduseksami tasu</vt:lpstr>
       <vt:lpstr>VÕTA tasu</vt:lpstr>
       <vt:lpstr>Kutseeksami läbiviimise tasu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>