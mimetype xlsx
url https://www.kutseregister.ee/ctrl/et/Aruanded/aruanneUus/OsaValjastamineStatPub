--- v0 (2026-05-09)
+++ v1 (2026-05-31)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Osakutsetunnistused" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Osakutsetunnistused'!$A$1:$AJ$955</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Osakutsetunnistused'!$A$1:$AJ$965</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="465">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
   <si>
     <t>Kutse grupp</t>
   </si>
   <si>
     <t>Kutsestandard</t>
   </si>
   <si>
     <t>Kompetentsi-põhine</t>
   </si>
   <si>
     <t>EKR tase</t>
   </si>
   <si>
     <t>EQF tase</t>
   </si>
   <si>
     <t>EST tase</t>
   </si>
   <si>
     <t>Osakutse</t>
   </si>
   <si>
     <t>Valdkond</t>
   </si>
   <si>
@@ -1409,50 +1409,71 @@
     <t>IT meeskonna- ja partnerlusjuht, tase 7</t>
   </si>
   <si>
     <t>Andmehaldusejuht, tase 7</t>
   </si>
   <si>
     <t>Infoturbejuht, tase 7</t>
   </si>
   <si>
     <t>Külmamehaanik A2, tase 3</t>
   </si>
   <si>
     <t>Väikeseadmetest külmaaine kokkukoguja, kategooria D, tase 3</t>
   </si>
   <si>
     <t>Külmasüsteemi lekkekontrollija kontuuri avamata, kategooria E, tase 3</t>
   </si>
   <si>
     <t>Raudtee liikluskorraldaja</t>
   </si>
   <si>
     <t>Raudteeliikluskorraldaja, tase 4</t>
   </si>
   <si>
     <t>Pöörmete teenindaja, tase 2</t>
+  </si>
+  <si>
+    <t>Tegevusjuhendaja (sh. tugiisik)</t>
+  </si>
+  <si>
+    <t>Tegevusjuhendaja, tase 4</t>
+  </si>
+  <si>
+    <t>Tugiisik, tase 4</t>
+  </si>
+  <si>
+    <t>Sotsiaalhooldus</t>
+  </si>
+  <si>
+    <t>Tartu Tervishoiu Kõrgkool</t>
+  </si>
+  <si>
+    <t>Tallinna Tervishoiu Kõrgkool</t>
+  </si>
+  <si>
+    <t>Kuressaare Ametikool</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1779,55 +1800,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK956"/>
+  <dimension ref="A1:AK966"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AK2" sqref="AK2:AK955"/>
+      <selection pane="bottomLeft" activeCell="AK2" sqref="AK2:AK965"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="55" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="8" customWidth="true" style="0"/>
     <col min="7" max="7" width="70" customWidth="true" style="0"/>
     <col min="8" max="8" width="8" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="60" customWidth="true" style="0"/>
     <col min="11" max="11" width="55" customWidth="true" style="0"/>
     <col min="12" max="12" width="55" customWidth="true" style="0"/>
     <col min="13" max="13" width="55" customWidth="true" style="0"/>
     <col min="14" max="14" width="7" customWidth="true" style="0"/>
     <col min="15" max="15" width="7" customWidth="true" style="0"/>
     <col min="16" max="16" width="7" customWidth="true" style="0"/>
     <col min="17" max="17" width="7" customWidth="true" style="0"/>
     <col min="18" max="18" width="7" customWidth="true" style="0"/>
     <col min="19" max="19" width="7" customWidth="true" style="0"/>
     <col min="20" max="20" width="7" customWidth="true" style="0"/>
     <col min="21" max="21" width="7" customWidth="true" style="0"/>
@@ -3145,51 +3166,51 @@
       <c r="I25" s="1">
         <v>4</v>
       </c>
       <c r="J25" t="s">
         <v>17</v>
       </c>
       <c r="K25" t="s">
         <v>77</v>
       </c>
       <c r="L25" t="s">
         <v>80</v>
       </c>
       <c r="M25" t="s">
         <v>79</v>
       </c>
       <c r="AB25">
         <v>11</v>
       </c>
       <c r="AC25">
         <v>319</v>
       </c>
       <c r="AI25" s="4">
         <v>330</v>
       </c>
       <c r="AJ25">
-        <v>247</v>
+        <v>215</v>
       </c>
       <c r="AK25" s="4"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="1">
         <v>4</v>
       </c>
       <c r="E26" s="1">
         <v>4</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" t="s">
         <v>76</v>
       </c>
       <c r="H26" s="1">
         <v>4</v>
@@ -3665,51 +3686,51 @@
       <c r="I35" s="1">
         <v>6</v>
       </c>
       <c r="J35" t="s">
         <v>17</v>
       </c>
       <c r="K35" t="s">
         <v>77</v>
       </c>
       <c r="L35" t="s">
         <v>80</v>
       </c>
       <c r="M35" t="s">
         <v>79</v>
       </c>
       <c r="AB35">
         <v>14</v>
       </c>
       <c r="AC35">
         <v>449</v>
       </c>
       <c r="AI35" s="4">
         <v>463</v>
       </c>
       <c r="AJ35">
-        <v>319</v>
+        <v>268</v>
       </c>
       <c r="AK35" s="4"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D36" s="1">
         <v>6</v>
       </c>
       <c r="E36" s="1">
         <v>6</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" t="s">
         <v>86</v>
       </c>
       <c r="H36" s="1">
         <v>6</v>
@@ -4868,55 +4889,58 @@
       <c r="F60" s="1"/>
       <c r="G60" t="s">
         <v>91</v>
       </c>
       <c r="H60" s="1">
         <v>2</v>
       </c>
       <c r="I60" s="1">
         <v>2</v>
       </c>
       <c r="J60" t="s">
         <v>92</v>
       </c>
       <c r="K60" t="s">
         <v>93</v>
       </c>
       <c r="L60" t="s">
         <v>94</v>
       </c>
       <c r="M60" t="s">
         <v>95</v>
       </c>
       <c r="AG60">
         <v>35</v>
       </c>
+      <c r="AH60">
+        <v>14</v>
+      </c>
       <c r="AI60" s="4">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="AJ60">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="AK60" s="4"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" t="s">
         <v>89</v>
       </c>
       <c r="B61" t="s">
         <v>90</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D61" s="1">
         <v>2</v>
       </c>
       <c r="E61" s="1">
         <v>2</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" t="s">
         <v>91</v>
       </c>
       <c r="H61" s="1">
         <v>2</v>
@@ -5269,55 +5293,58 @@
       <c r="F68" s="1"/>
       <c r="G68" t="s">
         <v>96</v>
       </c>
       <c r="H68" s="1">
         <v>2</v>
       </c>
       <c r="I68" s="1">
         <v>2</v>
       </c>
       <c r="J68" t="s">
         <v>92</v>
       </c>
       <c r="K68" t="s">
         <v>93</v>
       </c>
       <c r="L68" t="s">
         <v>94</v>
       </c>
       <c r="M68" t="s">
         <v>95</v>
       </c>
       <c r="AG68">
         <v>39</v>
       </c>
+      <c r="AH68">
+        <v>7</v>
+      </c>
       <c r="AI68" s="4">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="AJ68">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="AK68" s="4"/>
     </row>
     <row r="69" spans="1:37">
       <c r="A69" t="s">
         <v>74</v>
       </c>
       <c r="B69" t="s">
         <v>97</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D69" s="1">
         <v>7</v>
       </c>
       <c r="E69" s="1">
         <v>7</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" t="s">
         <v>98</v>
       </c>
       <c r="H69" s="1">
         <v>7</v>
@@ -35307,57 +35334,57 @@
       <c r="H737" s="1">
         <v>4</v>
       </c>
       <c r="I737" s="1">
         <v>4</v>
       </c>
       <c r="J737" t="s">
         <v>92</v>
       </c>
       <c r="K737" t="s">
         <v>314</v>
       </c>
       <c r="L737" t="s">
         <v>315</v>
       </c>
       <c r="M737" t="s">
         <v>95</v>
       </c>
       <c r="AF737">
         <v>30</v>
       </c>
       <c r="AG737">
         <v>5</v>
       </c>
       <c r="AH737">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AI737" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="AJ737">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="AK737" s="4"/>
     </row>
     <row r="738" spans="1:37">
       <c r="A738" t="s">
         <v>311</v>
       </c>
       <c r="B738" t="s">
         <v>312</v>
       </c>
       <c r="C738" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D738" s="1">
         <v>4</v>
       </c>
       <c r="E738" s="1">
         <v>4</v>
       </c>
       <c r="F738" s="1"/>
       <c r="G738" t="s">
         <v>317</v>
       </c>
       <c r="H738" s="1">
         <v>4</v>
@@ -36355,57 +36382,57 @@
         <v>5</v>
       </c>
       <c r="F759" s="1"/>
       <c r="G759" t="s">
         <v>331</v>
       </c>
       <c r="H759" s="1">
         <v>5</v>
       </c>
       <c r="I759" s="1">
         <v>5</v>
       </c>
       <c r="J759" t="s">
         <v>17</v>
       </c>
       <c r="K759" t="s">
         <v>77</v>
       </c>
       <c r="L759" t="s">
         <v>81</v>
       </c>
       <c r="M759" t="s">
         <v>79</v>
       </c>
       <c r="AH759">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="AI759" s="4">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="AJ759">
-        <v>6</v>
+        <v>97</v>
       </c>
       <c r="AK759" s="4"/>
     </row>
     <row r="760" spans="1:37">
       <c r="A760" t="s">
         <v>290</v>
       </c>
       <c r="B760" t="s">
         <v>332</v>
       </c>
       <c r="C760" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D760" s="1">
         <v>3</v>
       </c>
       <c r="E760" s="1">
         <v>3</v>
       </c>
       <c r="F760" s="1"/>
       <c r="G760" t="s">
         <v>333</v>
       </c>
       <c r="H760" s="1">
         <v>3</v>
@@ -44664,126 +44691,546 @@
         <v>464</v>
       </c>
       <c r="H955" s="1"/>
       <c r="I955" s="1"/>
       <c r="J955" t="s">
         <v>104</v>
       </c>
       <c r="K955" t="s">
         <v>105</v>
       </c>
       <c r="L955" t="s">
         <v>108</v>
       </c>
       <c r="M955" t="s">
         <v>33</v>
       </c>
       <c r="AI955" s="4">
         <v>0</v>
       </c>
       <c r="AJ955">
         <v>0</v>
       </c>
       <c r="AK955" s="4"/>
     </row>
     <row r="956" spans="1:37">
-      <c r="M956" s="5" t="s">
+      <c r="A956" t="s">
+        <v>465</v>
+      </c>
+      <c r="B956" t="s">
+        <v>466</v>
+      </c>
+      <c r="C956" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D956" s="1">
+        <v>4</v>
+      </c>
+      <c r="E956" s="1">
+        <v>4</v>
+      </c>
+      <c r="F956" s="1"/>
+      <c r="G956" t="s">
+        <v>467</v>
+      </c>
+      <c r="H956" s="1"/>
+      <c r="I956" s="1"/>
+      <c r="J956" t="s">
+        <v>271</v>
+      </c>
+      <c r="K956" t="s">
+        <v>468</v>
+      </c>
+      <c r="L956" t="s">
+        <v>273</v>
+      </c>
+      <c r="M956" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI956" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ956">
+        <v>0</v>
+      </c>
+      <c r="AK956" s="4"/>
+    </row>
+    <row r="957" spans="1:37">
+      <c r="A957" t="s">
+        <v>465</v>
+      </c>
+      <c r="B957" t="s">
+        <v>466</v>
+      </c>
+      <c r="C957" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D957" s="1">
+        <v>4</v>
+      </c>
+      <c r="E957" s="1">
+        <v>4</v>
+      </c>
+      <c r="F957" s="1"/>
+      <c r="G957" t="s">
+        <v>467</v>
+      </c>
+      <c r="H957" s="1"/>
+      <c r="I957" s="1"/>
+      <c r="J957" t="s">
+        <v>271</v>
+      </c>
+      <c r="K957" t="s">
+        <v>468</v>
+      </c>
+      <c r="L957" t="s">
+        <v>273</v>
+      </c>
+      <c r="M957" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI957" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ957">
+        <v>0</v>
+      </c>
+      <c r="AK957" s="4"/>
+    </row>
+    <row r="958" spans="1:37">
+      <c r="A958" t="s">
+        <v>465</v>
+      </c>
+      <c r="B958" t="s">
+        <v>466</v>
+      </c>
+      <c r="C958" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D958" s="1">
+        <v>4</v>
+      </c>
+      <c r="E958" s="1">
+        <v>4</v>
+      </c>
+      <c r="F958" s="1"/>
+      <c r="G958" t="s">
+        <v>467</v>
+      </c>
+      <c r="H958" s="1"/>
+      <c r="I958" s="1"/>
+      <c r="J958" t="s">
+        <v>271</v>
+      </c>
+      <c r="K958" t="s">
+        <v>468</v>
+      </c>
+      <c r="L958" t="s">
+        <v>273</v>
+      </c>
+      <c r="M958" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI958" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ958">
+        <v>0</v>
+      </c>
+      <c r="AK958" s="4"/>
+    </row>
+    <row r="959" spans="1:37">
+      <c r="A959" t="s">
+        <v>465</v>
+      </c>
+      <c r="B959" t="s">
+        <v>466</v>
+      </c>
+      <c r="C959" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D959" s="1">
+        <v>4</v>
+      </c>
+      <c r="E959" s="1">
+        <v>4</v>
+      </c>
+      <c r="F959" s="1"/>
+      <c r="G959" t="s">
+        <v>467</v>
+      </c>
+      <c r="H959" s="1"/>
+      <c r="I959" s="1"/>
+      <c r="J959" t="s">
+        <v>271</v>
+      </c>
+      <c r="K959" t="s">
+        <v>468</v>
+      </c>
+      <c r="L959" t="s">
+        <v>469</v>
+      </c>
+      <c r="M959" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI959" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ959">
+        <v>0</v>
+      </c>
+      <c r="AK959" s="4"/>
+    </row>
+    <row r="960" spans="1:37">
+      <c r="A960" t="s">
+        <v>465</v>
+      </c>
+      <c r="B960" t="s">
+        <v>466</v>
+      </c>
+      <c r="C960" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D960" s="1">
+        <v>4</v>
+      </c>
+      <c r="E960" s="1">
+        <v>4</v>
+      </c>
+      <c r="F960" s="1"/>
+      <c r="G960" t="s">
+        <v>467</v>
+      </c>
+      <c r="H960" s="1"/>
+      <c r="I960" s="1"/>
+      <c r="J960" t="s">
+        <v>271</v>
+      </c>
+      <c r="K960" t="s">
+        <v>468</v>
+      </c>
+      <c r="L960" t="s">
+        <v>469</v>
+      </c>
+      <c r="M960" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI960" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ960">
+        <v>0</v>
+      </c>
+      <c r="AK960" s="4"/>
+    </row>
+    <row r="961" spans="1:37">
+      <c r="A961" t="s">
+        <v>465</v>
+      </c>
+      <c r="B961" t="s">
+        <v>466</v>
+      </c>
+      <c r="C961" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D961" s="1">
+        <v>4</v>
+      </c>
+      <c r="E961" s="1">
+        <v>4</v>
+      </c>
+      <c r="F961" s="1"/>
+      <c r="G961" t="s">
+        <v>467</v>
+      </c>
+      <c r="H961" s="1"/>
+      <c r="I961" s="1"/>
+      <c r="J961" t="s">
+        <v>271</v>
+      </c>
+      <c r="K961" t="s">
+        <v>468</v>
+      </c>
+      <c r="L961" t="s">
+        <v>470</v>
+      </c>
+      <c r="M961" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI961" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ961">
+        <v>0</v>
+      </c>
+      <c r="AK961" s="4"/>
+    </row>
+    <row r="962" spans="1:37">
+      <c r="A962" t="s">
+        <v>465</v>
+      </c>
+      <c r="B962" t="s">
+        <v>466</v>
+      </c>
+      <c r="C962" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D962" s="1">
+        <v>4</v>
+      </c>
+      <c r="E962" s="1">
+        <v>4</v>
+      </c>
+      <c r="F962" s="1"/>
+      <c r="G962" t="s">
+        <v>467</v>
+      </c>
+      <c r="H962" s="1"/>
+      <c r="I962" s="1"/>
+      <c r="J962" t="s">
+        <v>271</v>
+      </c>
+      <c r="K962" t="s">
+        <v>468</v>
+      </c>
+      <c r="L962" t="s">
+        <v>470</v>
+      </c>
+      <c r="M962" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI962" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ962">
+        <v>0</v>
+      </c>
+      <c r="AK962" s="4"/>
+    </row>
+    <row r="963" spans="1:37">
+      <c r="A963" t="s">
+        <v>465</v>
+      </c>
+      <c r="B963" t="s">
+        <v>466</v>
+      </c>
+      <c r="C963" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D963" s="1">
+        <v>4</v>
+      </c>
+      <c r="E963" s="1">
+        <v>4</v>
+      </c>
+      <c r="F963" s="1"/>
+      <c r="G963" t="s">
+        <v>467</v>
+      </c>
+      <c r="H963" s="1"/>
+      <c r="I963" s="1"/>
+      <c r="J963" t="s">
+        <v>271</v>
+      </c>
+      <c r="K963" t="s">
+        <v>468</v>
+      </c>
+      <c r="L963" t="s">
+        <v>471</v>
+      </c>
+      <c r="M963" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI963" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ963">
+        <v>0</v>
+      </c>
+      <c r="AK963" s="4"/>
+    </row>
+    <row r="964" spans="1:37">
+      <c r="A964" t="s">
+        <v>465</v>
+      </c>
+      <c r="B964" t="s">
+        <v>466</v>
+      </c>
+      <c r="C964" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D964" s="1">
+        <v>4</v>
+      </c>
+      <c r="E964" s="1">
+        <v>4</v>
+      </c>
+      <c r="F964" s="1"/>
+      <c r="G964" t="s">
+        <v>467</v>
+      </c>
+      <c r="H964" s="1"/>
+      <c r="I964" s="1"/>
+      <c r="J964" t="s">
+        <v>271</v>
+      </c>
+      <c r="K964" t="s">
+        <v>468</v>
+      </c>
+      <c r="L964" t="s">
+        <v>471</v>
+      </c>
+      <c r="M964" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI964" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ964">
+        <v>0</v>
+      </c>
+      <c r="AK964" s="4"/>
+    </row>
+    <row r="965" spans="1:37">
+      <c r="A965" t="s">
+        <v>465</v>
+      </c>
+      <c r="B965" t="s">
+        <v>466</v>
+      </c>
+      <c r="C965" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D965" s="1">
+        <v>4</v>
+      </c>
+      <c r="E965" s="1">
+        <v>4</v>
+      </c>
+      <c r="F965" s="1"/>
+      <c r="G965" t="s">
+        <v>467</v>
+      </c>
+      <c r="H965" s="1"/>
+      <c r="I965" s="1"/>
+      <c r="J965" t="s">
+        <v>271</v>
+      </c>
+      <c r="K965" t="s">
+        <v>468</v>
+      </c>
+      <c r="L965" t="s">
+        <v>221</v>
+      </c>
+      <c r="M965" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI965" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ965">
+        <v>0</v>
+      </c>
+      <c r="AK965" s="4"/>
+    </row>
+    <row r="966" spans="1:37">
+      <c r="M966" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="N956" s="4">
+      <c r="N966" s="4">
         <v>9</v>
       </c>
-      <c r="O956" s="4">
-[...2 lines deleted...]
-      <c r="P956" s="4">
+      <c r="O966" s="4">
+        <v>0</v>
+      </c>
+      <c r="P966" s="4">
         <v>5</v>
       </c>
-      <c r="Q956" s="4">
-[...2 lines deleted...]
-      <c r="R956" s="4">
+      <c r="Q966" s="4">
+        <v>4</v>
+      </c>
+      <c r="R966" s="4">
         <v>185</v>
       </c>
-      <c r="S956" s="4">
+      <c r="S966" s="4">
         <v>100</v>
       </c>
-      <c r="T956" s="4">
+      <c r="T966" s="4">
         <v>88</v>
       </c>
-      <c r="U956" s="4">
+      <c r="U966" s="4">
         <v>103</v>
       </c>
-      <c r="V956" s="4">
+      <c r="V966" s="4">
         <v>808</v>
       </c>
-      <c r="W956" s="4">
+      <c r="W966" s="4">
         <v>730</v>
       </c>
-      <c r="X956" s="4">
+      <c r="X966" s="4">
         <v>893</v>
       </c>
-      <c r="Y956" s="4">
+      <c r="Y966" s="4">
         <v>908</v>
       </c>
-      <c r="Z956" s="4">
+      <c r="Z966" s="4">
         <v>1114</v>
       </c>
-      <c r="AA956" s="4">
+      <c r="AA966" s="4">
         <v>985</v>
       </c>
-      <c r="AB956" s="4">
+      <c r="AB966" s="4">
         <v>1241</v>
       </c>
-      <c r="AC956" s="4">
+      <c r="AC966" s="4">
         <v>1495</v>
       </c>
-      <c r="AD956" s="4">
+      <c r="AD966" s="4">
         <v>1211</v>
       </c>
-      <c r="AE956" s="4">
+      <c r="AE966" s="4">
         <v>1005</v>
       </c>
-      <c r="AF956" s="4">
+      <c r="AF966" s="4">
         <v>1006</v>
       </c>
-      <c r="AG956" s="4">
+      <c r="AG966" s="4">
         <v>975</v>
       </c>
-      <c r="AH956" s="4">
-[...6 lines deleted...]
-        <v>7572</v>
+      <c r="AH966" s="4">
+        <v>202</v>
+      </c>
+      <c r="AI966" s="4">
+        <v>13067</v>
+      </c>
+      <c r="AJ966" s="4">
+        <v>7603</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:AJ955"/>
+  <autoFilter ref="A1:AJ965"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>