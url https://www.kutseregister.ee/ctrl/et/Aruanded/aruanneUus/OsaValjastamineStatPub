--- v1 (2026-05-31)
+++ v2 (2026-06-21)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Osakutsetunnistused" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Osakutsetunnistused'!$A$1:$AJ$965</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Osakutsetunnistused'!$A$1:$AJ$941</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
   <si>
     <t>Kutse grupp</t>
   </si>
   <si>
     <t>Kutsestandard</t>
   </si>
   <si>
     <t>Kompetentsi-põhine</t>
   </si>
   <si>
     <t>EKR tase</t>
   </si>
   <si>
     <t>EQF tase</t>
   </si>
   <si>
     <t>EST tase</t>
   </si>
   <si>
     <t>Osakutse</t>
   </si>
   <si>
     <t>Valdkond</t>
   </si>
   <si>
@@ -277,84 +277,81 @@
   <si>
     <t>Haridus</t>
   </si>
   <si>
     <t>Haridus- ja Noorteamet</t>
   </si>
   <si>
     <t xml:space="preserve">Eesti Noorsootöötajate Kogu </t>
   </si>
   <si>
     <t>Eesti Noorsootöötajate Kogu</t>
   </si>
   <si>
     <t>Noorsootöötaja, tase 6</t>
   </si>
   <si>
     <t>Laagrikasvataja, tase 6</t>
   </si>
   <si>
     <t>Laagri juhataja, tase 6</t>
   </si>
   <si>
     <t>Laagrikasvataja-juhataja, tase 6</t>
   </si>
   <si>
-    <t>Tartu Ülikool</t>
+    <t>Elektroonikaseadmete koostaja</t>
+  </si>
+  <si>
+    <t>Elektroonikaseadmete koostaja, tase 2</t>
+  </si>
+  <si>
+    <t>Elektroonikakoostude koostaja, tase 2</t>
+  </si>
+  <si>
+    <t>IT, TELEKOMMUNIKATSIOON JA ELEKTROONIKA</t>
+  </si>
+  <si>
+    <t>Elektroonika</t>
+  </si>
+  <si>
+    <t>Eesti Tehnikahariduskeskus</t>
+  </si>
+  <si>
+    <t>Infotehnoloogia ja Telekommunikatsioon</t>
+  </si>
+  <si>
+    <t>Kaablikoostude koostaja, tase 2</t>
+  </si>
+  <si>
+    <t>Noorsootöötaja, tase 7</t>
+  </si>
+  <si>
+    <t>Laagri juhataja, tase 7</t>
   </si>
   <si>
     <t>Tallinna Ülikool</t>
-  </si>
-[...28 lines deleted...]
-    <t>Laagri juhataja, tase 7</t>
   </si>
   <si>
     <t>Pottsepp, tase 4</t>
   </si>
   <si>
     <t>Küttesüsteemi paigaldaja, tase 4</t>
   </si>
   <si>
     <t>Raudtee teemehaanik</t>
   </si>
   <si>
     <t>Raudtee teemehaanik, tase 4</t>
   </si>
   <si>
     <t>Raudtee keevitustööde tööjuht, tase 4</t>
   </si>
   <si>
     <t>TRANSPORT JA LOGISTIKA</t>
   </si>
   <si>
     <t>Raudteetransport</t>
   </si>
   <si>
     <t>Eesti Raudtee</t>
   </si>
@@ -1800,55 +1797,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK966"/>
+  <dimension ref="A1:AK942"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AK2" sqref="AK2:AK965"/>
+      <selection pane="bottomLeft" activeCell="AK2" sqref="AK2:AK941"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="55" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="8" customWidth="true" style="0"/>
     <col min="7" max="7" width="70" customWidth="true" style="0"/>
     <col min="8" max="8" width="8" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="60" customWidth="true" style="0"/>
     <col min="11" max="11" width="55" customWidth="true" style="0"/>
     <col min="12" max="12" width="55" customWidth="true" style="0"/>
     <col min="13" max="13" width="55" customWidth="true" style="0"/>
     <col min="14" max="14" width="7" customWidth="true" style="0"/>
     <col min="15" max="15" width="7" customWidth="true" style="0"/>
     <col min="16" max="16" width="7" customWidth="true" style="0"/>
     <col min="17" max="17" width="7" customWidth="true" style="0"/>
     <col min="18" max="18" width="7" customWidth="true" style="0"/>
     <col min="19" max="19" width="7" customWidth="true" style="0"/>
     <col min="20" max="20" width="7" customWidth="true" style="0"/>
     <col min="21" max="21" width="7" customWidth="true" style="0"/>
@@ -3166,97 +3163,97 @@
       <c r="I25" s="1">
         <v>4</v>
       </c>
       <c r="J25" t="s">
         <v>17</v>
       </c>
       <c r="K25" t="s">
         <v>77</v>
       </c>
       <c r="L25" t="s">
         <v>80</v>
       </c>
       <c r="M25" t="s">
         <v>79</v>
       </c>
       <c r="AB25">
         <v>11</v>
       </c>
       <c r="AC25">
         <v>319</v>
       </c>
       <c r="AI25" s="4">
         <v>330</v>
       </c>
       <c r="AJ25">
-        <v>215</v>
+        <v>19</v>
       </c>
       <c r="AK25" s="4"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="1">
         <v>4</v>
       </c>
       <c r="E26" s="1">
         <v>4</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" t="s">
         <v>76</v>
       </c>
       <c r="H26" s="1">
         <v>4</v>
       </c>
       <c r="I26" s="1">
         <v>4</v>
       </c>
       <c r="J26" t="s">
         <v>17</v>
       </c>
       <c r="K26" t="s">
         <v>77</v>
       </c>
       <c r="L26" t="s">
         <v>81</v>
       </c>
       <c r="M26" t="s">
         <v>79</v>
       </c>
       <c r="AD26">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="AI26" s="4">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="AJ26">
         <v>225</v>
       </c>
       <c r="AK26" s="4"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" t="s">
         <v>74</v>
       </c>
       <c r="B27" t="s">
         <v>75</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D27" s="1">
         <v>4</v>
       </c>
       <c r="E27" s="1">
         <v>4</v>
       </c>
       <c r="F27" s="1"/>
       <c r="G27" t="s">
         <v>76</v>
@@ -3359,54 +3356,54 @@
         <v>4</v>
       </c>
       <c r="F29" s="1"/>
       <c r="G29" t="s">
         <v>76</v>
       </c>
       <c r="H29" s="1">
         <v>4</v>
       </c>
       <c r="I29" s="1">
         <v>4</v>
       </c>
       <c r="J29" t="s">
         <v>17</v>
       </c>
       <c r="K29" t="s">
         <v>77</v>
       </c>
       <c r="L29" t="s">
         <v>82</v>
       </c>
       <c r="M29" t="s">
         <v>79</v>
       </c>
       <c r="AD29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AI29" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AJ29">
         <v>17</v>
       </c>
       <c r="AK29" s="4"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" t="s">
         <v>74</v>
       </c>
       <c r="B30" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D30" s="1">
         <v>4</v>
       </c>
       <c r="E30" s="1">
         <v>4</v>
       </c>
       <c r="F30" s="1"/>
       <c r="G30" t="s">
         <v>76</v>
@@ -3686,41551 +3683,40468 @@
       <c r="I35" s="1">
         <v>6</v>
       </c>
       <c r="J35" t="s">
         <v>17</v>
       </c>
       <c r="K35" t="s">
         <v>77</v>
       </c>
       <c r="L35" t="s">
         <v>80</v>
       </c>
       <c r="M35" t="s">
         <v>79</v>
       </c>
       <c r="AB35">
         <v>14</v>
       </c>
       <c r="AC35">
         <v>449</v>
       </c>
       <c r="AI35" s="4">
         <v>463</v>
       </c>
       <c r="AJ35">
-        <v>268</v>
+        <v>36</v>
       </c>
       <c r="AK35" s="4"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D36" s="1">
         <v>6</v>
       </c>
       <c r="E36" s="1">
         <v>6</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" t="s">
         <v>86</v>
       </c>
       <c r="H36" s="1">
         <v>6</v>
       </c>
       <c r="I36" s="1">
         <v>6</v>
       </c>
       <c r="J36" t="s">
         <v>17</v>
       </c>
       <c r="K36" t="s">
         <v>77</v>
       </c>
       <c r="L36" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M36" t="s">
         <v>79</v>
       </c>
+      <c r="AD36">
+        <v>252</v>
+      </c>
       <c r="AI36" s="4">
-        <v>0</v>
+        <v>252</v>
       </c>
       <c r="AJ36">
-        <v>0</v>
+        <v>252</v>
       </c>
       <c r="AK36" s="4"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D37" s="1">
         <v>6</v>
       </c>
       <c r="E37" s="1">
         <v>6</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" t="s">
         <v>86</v>
       </c>
       <c r="H37" s="1">
         <v>6</v>
       </c>
       <c r="I37" s="1">
         <v>6</v>
       </c>
       <c r="J37" t="s">
         <v>17</v>
       </c>
       <c r="K37" t="s">
         <v>77</v>
       </c>
       <c r="L37" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M37" t="s">
         <v>79</v>
       </c>
+      <c r="AD37">
+        <v>28</v>
+      </c>
+      <c r="AE37">
+        <v>136</v>
+      </c>
       <c r="AI37" s="4">
-        <v>0</v>
+        <v>164</v>
       </c>
       <c r="AJ37">
-        <v>0</v>
+        <v>163</v>
       </c>
       <c r="AK37" s="4"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" t="s">
         <v>74</v>
       </c>
       <c r="B38" t="s">
         <v>83</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D38" s="1">
         <v>6</v>
       </c>
       <c r="E38" s="1">
         <v>6</v>
       </c>
       <c r="F38" s="1"/>
       <c r="G38" t="s">
         <v>86</v>
       </c>
       <c r="H38" s="1">
         <v>6</v>
       </c>
       <c r="I38" s="1">
         <v>6</v>
       </c>
       <c r="J38" t="s">
         <v>17</v>
       </c>
       <c r="K38" t="s">
         <v>77</v>
       </c>
       <c r="L38" t="s">
         <v>81</v>
       </c>
       <c r="M38" t="s">
         <v>79</v>
       </c>
-      <c r="AD38">
-        <v>252</v>
+      <c r="AE38">
+        <v>17</v>
       </c>
       <c r="AI38" s="4">
-        <v>252</v>
+        <v>17</v>
       </c>
       <c r="AJ38">
-        <v>252</v>
+        <v>17</v>
       </c>
       <c r="AK38" s="4"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" t="s">
         <v>74</v>
       </c>
       <c r="B39" t="s">
         <v>83</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D39" s="1">
         <v>6</v>
       </c>
       <c r="E39" s="1">
         <v>6</v>
       </c>
       <c r="F39" s="1"/>
       <c r="G39" t="s">
         <v>86</v>
       </c>
       <c r="H39" s="1">
         <v>6</v>
       </c>
       <c r="I39" s="1">
         <v>6</v>
       </c>
       <c r="J39" t="s">
         <v>17</v>
       </c>
       <c r="K39" t="s">
         <v>77</v>
       </c>
       <c r="L39" t="s">
         <v>81</v>
       </c>
       <c r="M39" t="s">
         <v>79</v>
       </c>
-      <c r="AD39">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AF39">
+        <v>100</v>
+      </c>
+      <c r="AG39">
+        <v>122</v>
       </c>
       <c r="AI39" s="4">
-        <v>164</v>
+        <v>222</v>
       </c>
       <c r="AJ39">
-        <v>163</v>
+        <v>222</v>
       </c>
       <c r="AK39" s="4"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" t="s">
         <v>74</v>
       </c>
       <c r="B40" t="s">
         <v>83</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D40" s="1">
         <v>6</v>
       </c>
       <c r="E40" s="1">
         <v>6</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" t="s">
         <v>86</v>
       </c>
       <c r="H40" s="1">
         <v>6</v>
       </c>
       <c r="I40" s="1">
         <v>6</v>
       </c>
       <c r="J40" t="s">
         <v>17</v>
       </c>
       <c r="K40" t="s">
         <v>77</v>
       </c>
       <c r="L40" t="s">
         <v>81</v>
       </c>
       <c r="M40" t="s">
         <v>79</v>
       </c>
-      <c r="AE40">
-        <v>17</v>
+      <c r="AH40">
+        <v>119</v>
       </c>
       <c r="AI40" s="4">
-        <v>17</v>
+        <v>119</v>
       </c>
       <c r="AJ40">
-        <v>17</v>
+        <v>119</v>
       </c>
       <c r="AK40" s="4"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>74</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>6</v>
       </c>
       <c r="E41" s="1">
         <v>6</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" t="s">
         <v>86</v>
       </c>
       <c r="H41" s="1">
         <v>6</v>
       </c>
       <c r="I41" s="1">
         <v>6</v>
       </c>
       <c r="J41" t="s">
         <v>17</v>
       </c>
       <c r="K41" t="s">
         <v>77</v>
       </c>
       <c r="L41" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M41" t="s">
         <v>79</v>
       </c>
-      <c r="AF41">
-[...3 lines deleted...]
-        <v>122</v>
+      <c r="AD41">
+        <v>19</v>
       </c>
       <c r="AI41" s="4">
-        <v>222</v>
+        <v>19</v>
       </c>
       <c r="AJ41">
-        <v>222</v>
+        <v>19</v>
       </c>
       <c r="AK41" s="4"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D42" s="1">
         <v>6</v>
       </c>
       <c r="E42" s="1">
         <v>6</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" t="s">
         <v>86</v>
       </c>
       <c r="H42" s="1">
         <v>6</v>
       </c>
       <c r="I42" s="1">
         <v>6</v>
       </c>
       <c r="J42" t="s">
         <v>17</v>
       </c>
       <c r="K42" t="s">
         <v>77</v>
       </c>
       <c r="L42" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M42" t="s">
         <v>79</v>
       </c>
+      <c r="AE42">
+        <v>4</v>
+      </c>
       <c r="AI42" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ42">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK42" s="4"/>
     </row>
     <row r="43" spans="1:37">
       <c r="A43" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B43" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D43" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E43" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F43" s="1"/>
       <c r="G43" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H43" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I43" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J43" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="K43" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="L43" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="M43" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>93</v>
+      </c>
+      <c r="V43">
+        <v>59</v>
+      </c>
+      <c r="W43">
+        <v>44</v>
+      </c>
+      <c r="X43">
+        <v>2</v>
       </c>
       <c r="AI43" s="4">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="AJ43">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="AK43" s="4"/>
     </row>
     <row r="44" spans="1:37">
       <c r="A44" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B44" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D44" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E44" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F44" s="1"/>
       <c r="G44" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H44" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I44" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J44" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="K44" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="L44" t="s">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="M44" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>93</v>
+      </c>
+      <c r="Z44">
+        <v>52</v>
+      </c>
+      <c r="AA44">
+        <v>28</v>
       </c>
       <c r="AI44" s="4">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="AJ44">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK44" s="4"/>
     </row>
     <row r="45" spans="1:37">
       <c r="A45" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B45" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D45" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E45" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F45" s="1"/>
       <c r="G45" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H45" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I45" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J45" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="K45" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="L45" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M45" t="s">
-        <v>79</v>
+        <v>93</v>
+      </c>
+      <c r="AA45">
+        <v>99</v>
+      </c>
+      <c r="AB45">
+        <v>38</v>
+      </c>
+      <c r="AC45">
+        <v>72</v>
+      </c>
+      <c r="AD45">
+        <v>19</v>
       </c>
       <c r="AI45" s="4">
-        <v>0</v>
+        <v>228</v>
       </c>
       <c r="AJ45">
         <v>0</v>
       </c>
       <c r="AK45" s="4"/>
     </row>
     <row r="46" spans="1:37">
       <c r="A46" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B46" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D46" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E46" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F46" s="1"/>
       <c r="G46" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H46" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I46" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J46" t="s">
+        <v>90</v>
+      </c>
+      <c r="K46" t="s">
+        <v>91</v>
+      </c>
+      <c r="L46" t="s">
+        <v>92</v>
+      </c>
+      <c r="M46" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE46">
         <v>17</v>
       </c>
-      <c r="K46" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI46" s="4">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="AJ46">
         <v>0</v>
       </c>
       <c r="AK46" s="4"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B47" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D47" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E47" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F47" s="1"/>
       <c r="G47" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H47" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I47" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J47" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="K47" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="L47" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M47" t="s">
-        <v>79</v>
+        <v>93</v>
+      </c>
+      <c r="AG47">
+        <v>35</v>
+      </c>
+      <c r="AH47">
+        <v>25</v>
       </c>
       <c r="AI47" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="AJ47">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="AK47" s="4"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B48" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D48" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E48" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F48" s="1"/>
       <c r="G48" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H48" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I48" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J48" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="K48" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="L48" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M48" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="AI48" s="4">
         <v>0</v>
       </c>
       <c r="AJ48">
         <v>0</v>
       </c>
       <c r="AK48" s="4"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B49" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D49" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E49" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F49" s="1"/>
       <c r="G49" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H49" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I49" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J49" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="K49" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="L49" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M49" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="AI49" s="4">
         <v>0</v>
       </c>
       <c r="AJ49">
         <v>0</v>
       </c>
       <c r="AK49" s="4"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B50" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D50" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E50" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F50" s="1"/>
       <c r="G50" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="H50" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I50" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J50" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="K50" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="L50" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="M50" t="s">
-        <v>79</v>
+        <v>93</v>
+      </c>
+      <c r="V50">
+        <v>8</v>
+      </c>
+      <c r="W50">
+        <v>12</v>
+      </c>
+      <c r="Y50">
+        <v>3</v>
       </c>
       <c r="AI50" s="4">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="AJ50">
         <v>0</v>
       </c>
       <c r="AK50" s="4"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B51" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D51" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E51" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F51" s="1"/>
       <c r="G51" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="H51" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I51" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J51" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="K51" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="L51" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M51" t="s">
-        <v>79</v>
+        <v>93</v>
+      </c>
+      <c r="Z51">
+        <v>1</v>
       </c>
       <c r="AI51" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ51">
         <v>0</v>
       </c>
       <c r="AK51" s="4"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B52" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D52" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E52" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F52" s="1"/>
       <c r="G52" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="H52" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I52" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J52" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="K52" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="L52" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M52" t="s">
-        <v>79</v>
+        <v>93</v>
+      </c>
+      <c r="Z52">
+        <v>53</v>
       </c>
       <c r="AI52" s="4">
-        <v>0</v>
+        <v>53</v>
       </c>
       <c r="AJ52">
         <v>0</v>
       </c>
       <c r="AK52" s="4"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B53" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D53" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E53" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F53" s="1"/>
       <c r="G53" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="H53" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I53" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J53" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="K53" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="L53" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M53" t="s">
-        <v>79</v>
+        <v>93</v>
+      </c>
+      <c r="AA53">
+        <v>67</v>
+      </c>
+      <c r="AB53">
+        <v>47</v>
+      </c>
+      <c r="AC53">
+        <v>55</v>
+      </c>
+      <c r="AD53">
+        <v>14</v>
       </c>
       <c r="AI53" s="4">
-        <v>0</v>
+        <v>183</v>
       </c>
       <c r="AJ53">
         <v>0</v>
       </c>
       <c r="AK53" s="4"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B54" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D54" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E54" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F54" s="1"/>
       <c r="G54" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="H54" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I54" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J54" t="s">
+        <v>90</v>
+      </c>
+      <c r="K54" t="s">
+        <v>91</v>
+      </c>
+      <c r="L54" t="s">
+        <v>92</v>
+      </c>
+      <c r="M54" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE54">
         <v>17</v>
       </c>
-      <c r="K54" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI54" s="4">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="AJ54">
         <v>0</v>
       </c>
       <c r="AK54" s="4"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="B55" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D55" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E55" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F55" s="1"/>
       <c r="G55" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="H55" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I55" s="1">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="J55" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="K55" t="s">
-        <v>77</v>
+        <v>91</v>
       </c>
       <c r="L55" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="M55" t="s">
-        <v>79</v>
+        <v>93</v>
+      </c>
+      <c r="AG55">
+        <v>39</v>
+      </c>
+      <c r="AH55">
+        <v>7</v>
       </c>
       <c r="AI55" s="4">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="AJ55">
-        <v>0</v>
+        <v>46</v>
       </c>
       <c r="AK55" s="4"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B56" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D56" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E56" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F56" s="1"/>
       <c r="G56" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="H56" s="1">
+        <v>7</v>
+      </c>
+      <c r="I56" s="1">
+        <v>7</v>
+      </c>
+      <c r="J56" t="s">
+        <v>17</v>
+      </c>
+      <c r="K56" t="s">
+        <v>77</v>
+      </c>
+      <c r="L56" t="s">
+        <v>78</v>
+      </c>
+      <c r="M56" t="s">
+        <v>79</v>
+      </c>
+      <c r="V56">
+        <v>9</v>
+      </c>
+      <c r="W56">
+        <v>1</v>
+      </c>
+      <c r="X56">
+        <v>1</v>
+      </c>
+      <c r="Y56">
         <v>2</v>
       </c>
-      <c r="I56" s="1">
-[...22 lines deleted...]
-      </c>
       <c r="AI56" s="4">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="AJ56">
         <v>0</v>
       </c>
       <c r="AK56" s="4"/>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B57" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D57" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E57" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F57" s="1"/>
       <c r="G57" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="H57" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I57" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J57" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K57" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="L57" t="s">
-        <v>94</v>
+        <v>78</v>
       </c>
       <c r="M57" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="AA57">
-        <v>28</v>
+        <v>3</v>
+      </c>
+      <c r="AB57">
+        <v>1</v>
       </c>
       <c r="AI57" s="4">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="AJ57">
         <v>0</v>
       </c>
       <c r="AK57" s="4"/>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B58" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D58" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E58" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F58" s="1"/>
       <c r="G58" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="H58" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I58" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J58" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K58" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="L58" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="M58" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="AC58">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="AI58" s="4">
-        <v>228</v>
+        <v>1</v>
       </c>
       <c r="AJ58">
         <v>0</v>
       </c>
       <c r="AK58" s="4"/>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B59" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D59" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E59" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F59" s="1"/>
       <c r="G59" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="H59" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I59" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J59" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K59" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="L59" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="M59" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="AI59" s="4">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="AJ59">
         <v>0</v>
       </c>
       <c r="AK59" s="4"/>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B60" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D60" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E60" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F60" s="1"/>
       <c r="G60" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="H60" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I60" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J60" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K60" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="L60" t="s">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="M60" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="AI60" s="4">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="AJ60">
-        <v>49</v>
+        <v>0</v>
       </c>
       <c r="AK60" s="4"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B61" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D61" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E61" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="H61" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I61" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J61" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K61" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="L61" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="M61" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="AI61" s="4">
         <v>0</v>
       </c>
       <c r="AJ61">
         <v>0</v>
       </c>
       <c r="AK61" s="4"/>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B62" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D62" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E62" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F62" s="1"/>
       <c r="G62" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="H62" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I62" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J62" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K62" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="L62" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="M62" t="s">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="AI62" s="4">
         <v>0</v>
       </c>
       <c r="AJ62">
         <v>0</v>
       </c>
       <c r="AK62" s="4"/>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B63" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D63" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E63" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F63" s="1"/>
       <c r="G63" t="s">
         <v>96</v>
       </c>
       <c r="H63" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I63" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J63" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K63" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="L63" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="M63" t="s">
-        <v>95</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="AI63" s="4">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="AJ63">
         <v>0</v>
       </c>
       <c r="AK63" s="4"/>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B64" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D64" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E64" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F64" s="1"/>
       <c r="G64" t="s">
         <v>96</v>
       </c>
       <c r="H64" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I64" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J64" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K64" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="L64" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="M64" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="AI64" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ64">
         <v>0</v>
       </c>
       <c r="AK64" s="4"/>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B65" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D65" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E65" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F65" s="1"/>
       <c r="G65" t="s">
         <v>96</v>
       </c>
       <c r="H65" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I65" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J65" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K65" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="L65" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="M65" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="AI65" s="4">
-        <v>53</v>
+        <v>0</v>
       </c>
       <c r="AJ65">
         <v>0</v>
       </c>
       <c r="AK65" s="4"/>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" t="s">
-        <v>89</v>
+        <v>74</v>
       </c>
       <c r="B66" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D66" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="E66" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F66" s="1"/>
       <c r="G66" t="s">
         <v>96</v>
       </c>
       <c r="H66" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I66" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="J66" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K66" t="s">
-        <v>93</v>
+        <v>77</v>
       </c>
       <c r="L66" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="M66" t="s">
-        <v>95</v>
-[...11 lines deleted...]
-        <v>14</v>
+        <v>79</v>
       </c>
       <c r="AI66" s="4">
-        <v>183</v>
+        <v>0</v>
       </c>
       <c r="AJ66">
         <v>0</v>
       </c>
       <c r="AK66" s="4"/>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="B67" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D67" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E67" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H67" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="I67" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J67" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="K67" t="s">
-        <v>93</v>
+        <v>49</v>
       </c>
       <c r="L67" t="s">
-        <v>94</v>
+        <v>50</v>
       </c>
       <c r="M67" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>51</v>
+      </c>
+      <c r="V67">
+        <v>1</v>
+      </c>
+      <c r="W67">
+        <v>9</v>
       </c>
       <c r="AI67" s="4">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="AJ67">
         <v>0</v>
       </c>
       <c r="AK67" s="4"/>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" t="s">
-        <v>89</v>
+        <v>44</v>
       </c>
       <c r="B68" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D68" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E68" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F68" s="1"/>
       <c r="G68" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="H68" s="1">
+        <v>4</v>
+      </c>
+      <c r="I68" s="1">
+        <v>4</v>
+      </c>
+      <c r="J68" t="s">
+        <v>48</v>
+      </c>
+      <c r="K68" t="s">
+        <v>49</v>
+      </c>
+      <c r="L68" t="s">
+        <v>50</v>
+      </c>
+      <c r="M68" t="s">
+        <v>51</v>
+      </c>
+      <c r="X68">
         <v>2</v>
       </c>
-      <c r="I68" s="1">
-[...18 lines deleted...]
-        <v>7</v>
+      <c r="Y68">
+        <v>3</v>
+      </c>
+      <c r="Z68">
+        <v>5</v>
       </c>
       <c r="AI68" s="4">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="AJ68">
-        <v>46</v>
+        <v>0</v>
       </c>
       <c r="AK68" s="4"/>
     </row>
     <row r="69" spans="1:37">
       <c r="A69" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="B69" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D69" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E69" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F69" s="1"/>
       <c r="G69" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H69" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I69" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J69" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="K69" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="L69" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="M69" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="W69">
+        <v>51</v>
+      </c>
+      <c r="AA69">
         <v>1</v>
       </c>
-      <c r="X69">
+      <c r="AI69" s="4">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AJ69">
         <v>0</v>
       </c>
       <c r="AK69" s="4"/>
     </row>
     <row r="70" spans="1:37">
       <c r="A70" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="B70" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D70" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E70" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F70" s="1"/>
       <c r="G70" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H70" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I70" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J70" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="K70" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="L70" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
       <c r="M70" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="AB70">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AI70" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AJ70">
         <v>0</v>
       </c>
       <c r="AK70" s="4"/>
     </row>
     <row r="71" spans="1:37">
       <c r="A71" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="B71" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D71" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E71" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F71" s="1"/>
       <c r="G71" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H71" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I71" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J71" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="K71" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="L71" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="M71" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
       <c r="AC71">
-        <v>1</v>
+        <v>4</v>
+      </c>
+      <c r="AD71">
+        <v>6</v>
+      </c>
+      <c r="AE71">
+        <v>4</v>
+      </c>
+      <c r="AF71">
+        <v>4</v>
       </c>
       <c r="AI71" s="4">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="AJ71">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="AK71" s="4"/>
     </row>
     <row r="72" spans="1:37">
       <c r="A72" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="B72" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D72" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E72" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F72" s="1"/>
       <c r="G72" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H72" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I72" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J72" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="K72" t="s">
-        <v>77</v>
+        <v>49</v>
       </c>
       <c r="L72" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="M72" t="s">
-        <v>79</v>
+        <v>51</v>
+      </c>
+      <c r="AG72">
+        <v>2</v>
+      </c>
+      <c r="AH72">
+        <v>2</v>
       </c>
       <c r="AI72" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ72">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK72" s="4"/>
     </row>
     <row r="73" spans="1:37">
       <c r="A73" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="B73" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D73" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E73" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F73" s="1"/>
       <c r="G73" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="H73" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I73" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J73" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="K73" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="L73" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="M73" t="s">
-        <v>79</v>
+        <v>33</v>
+      </c>
+      <c r="V73">
+        <v>2</v>
+      </c>
+      <c r="X73">
+        <v>9</v>
+      </c>
+      <c r="Y73">
+        <v>4</v>
       </c>
       <c r="AI73" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="AJ73">
         <v>0</v>
       </c>
       <c r="AK73" s="4"/>
     </row>
     <row r="74" spans="1:37">
       <c r="A74" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="B74" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D74" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E74" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F74" s="1"/>
       <c r="G74" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="H74" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I74" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J74" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="K74" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="L74" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="M74" t="s">
-        <v>79</v>
+        <v>33</v>
+      </c>
+      <c r="W74">
+        <v>1</v>
       </c>
       <c r="AI74" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ74">
         <v>0</v>
       </c>
       <c r="AK74" s="4"/>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="B75" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D75" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E75" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F75" s="1"/>
       <c r="G75" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="H75" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I75" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J75" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="K75" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="L75" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="M75" t="s">
-        <v>79</v>
+        <v>33</v>
+      </c>
+      <c r="Z75">
+        <v>2</v>
       </c>
       <c r="AI75" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ75">
         <v>0</v>
       </c>
       <c r="AK75" s="4"/>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="B76" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D76" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E76" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F76" s="1"/>
       <c r="G76" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="H76" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I76" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J76" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="K76" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="L76" t="s">
-        <v>88</v>
+        <v>105</v>
       </c>
       <c r="M76" t="s">
-        <v>79</v>
+        <v>33</v>
+      </c>
+      <c r="AB76">
+        <v>4</v>
       </c>
       <c r="AI76" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ76">
         <v>0</v>
       </c>
       <c r="AK76" s="4"/>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="B77" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D77" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E77" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F77" s="1"/>
       <c r="G77" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="H77" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I77" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J77" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="K77" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="L77" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="M77" t="s">
-        <v>79</v>
+        <v>33</v>
+      </c>
+      <c r="AE77">
+        <v>1</v>
       </c>
       <c r="AI77" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ77">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK77" s="4"/>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="B78" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D78" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E78" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F78" s="1"/>
       <c r="G78" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="H78" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I78" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J78" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="K78" t="s">
-        <v>77</v>
+        <v>104</v>
       </c>
       <c r="L78" t="s">
-        <v>81</v>
+        <v>107</v>
       </c>
       <c r="M78" t="s">
-        <v>79</v>
+        <v>33</v>
+      </c>
+      <c r="AG78">
+        <v>6</v>
       </c>
       <c r="AI78" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AJ78">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AK78" s="4"/>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" t="s">
-        <v>74</v>
+        <v>100</v>
       </c>
       <c r="B79" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D79" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E79" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F79" s="1"/>
       <c r="G79" t="s">
-        <v>98</v>
+        <v>108</v>
       </c>
       <c r="H79" s="1">
+        <v>4</v>
+      </c>
+      <c r="I79" s="1">
+        <v>4</v>
+      </c>
+      <c r="J79" t="s">
+        <v>103</v>
+      </c>
+      <c r="K79" t="s">
+        <v>104</v>
+      </c>
+      <c r="L79" t="s">
+        <v>105</v>
+      </c>
+      <c r="M79" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z79">
         <v>7</v>
       </c>
-      <c r="I79" s="1">
+      <c r="AI79" s="4">
         <v>7</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AJ79">
         <v>0</v>
       </c>
       <c r="AK79" s="4"/>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="B80" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D80" s="1">
         <v>4</v>
       </c>
       <c r="E80" s="1">
         <v>4</v>
       </c>
       <c r="F80" s="1"/>
       <c r="G80" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="H80" s="1">
         <v>4</v>
       </c>
       <c r="I80" s="1">
         <v>4</v>
       </c>
       <c r="J80" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="K80" t="s">
-        <v>49</v>
+        <v>104</v>
       </c>
       <c r="L80" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="M80" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="V80">
+        <v>33</v>
+      </c>
+      <c r="AA80">
         <v>1</v>
       </c>
-      <c r="W80">
-        <v>9</v>
+      <c r="AB80">
+        <v>2</v>
       </c>
       <c r="AI80" s="4">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="AJ80">
         <v>0</v>
       </c>
       <c r="AK80" s="4"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="B81" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D81" s="1">
         <v>4</v>
       </c>
       <c r="E81" s="1">
         <v>4</v>
       </c>
       <c r="F81" s="1"/>
       <c r="G81" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="H81" s="1">
         <v>4</v>
       </c>
       <c r="I81" s="1">
         <v>4</v>
       </c>
       <c r="J81" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="K81" t="s">
-        <v>49</v>
+        <v>104</v>
       </c>
       <c r="L81" t="s">
-        <v>50</v>
+        <v>105</v>
       </c>
       <c r="M81" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>5</v>
+        <v>33</v>
+      </c>
+      <c r="AE81">
+        <v>4</v>
       </c>
       <c r="AI81" s="4">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="AJ81">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK81" s="4"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="B82" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D82" s="1">
         <v>4</v>
       </c>
       <c r="E82" s="1">
         <v>4</v>
       </c>
       <c r="F82" s="1"/>
       <c r="G82" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="H82" s="1">
         <v>4</v>
       </c>
       <c r="I82" s="1">
         <v>4</v>
       </c>
       <c r="J82" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="K82" t="s">
-        <v>49</v>
+        <v>104</v>
       </c>
       <c r="L82" t="s">
-        <v>50</v>
+        <v>107</v>
       </c>
       <c r="M82" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>33</v>
+      </c>
+      <c r="AG82">
+        <v>2</v>
       </c>
       <c r="AI82" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AJ82">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK82" s="4"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="B83" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D83" s="1">
         <v>4</v>
       </c>
       <c r="E83" s="1">
         <v>4</v>
       </c>
       <c r="F83" s="1"/>
       <c r="G83" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="H83" s="1">
         <v>4</v>
       </c>
       <c r="I83" s="1">
         <v>4</v>
       </c>
       <c r="J83" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="K83" t="s">
-        <v>49</v>
+        <v>104</v>
       </c>
       <c r="L83" t="s">
-        <v>50</v>
+        <v>107</v>
       </c>
       <c r="M83" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="AI83" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ83">
         <v>0</v>
       </c>
       <c r="AK83" s="4"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="B84" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D84" s="1">
         <v>4</v>
       </c>
       <c r="E84" s="1">
         <v>4</v>
       </c>
       <c r="F84" s="1"/>
       <c r="G84" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="H84" s="1">
         <v>4</v>
       </c>
       <c r="I84" s="1">
         <v>4</v>
       </c>
       <c r="J84" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="K84" t="s">
-        <v>49</v>
+        <v>104</v>
       </c>
       <c r="L84" t="s">
-        <v>50</v>
+        <v>107</v>
       </c>
       <c r="M84" t="s">
-        <v>51</v>
-[...11 lines deleted...]
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="AI84" s="4">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="AJ84">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="AK84" s="4"/>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="B85" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D85" s="1">
         <v>4</v>
       </c>
       <c r="E85" s="1">
         <v>4</v>
       </c>
       <c r="F85" s="1"/>
       <c r="G85" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="H85" s="1">
         <v>4</v>
       </c>
       <c r="I85" s="1">
         <v>4</v>
       </c>
       <c r="J85" t="s">
-        <v>48</v>
+        <v>103</v>
       </c>
       <c r="K85" t="s">
-        <v>49</v>
+        <v>104</v>
       </c>
       <c r="L85" t="s">
-        <v>50</v>
+        <v>107</v>
       </c>
       <c r="M85" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>33</v>
       </c>
       <c r="AI85" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ85">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AK85" s="4"/>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" t="s">
+        <v>100</v>
+      </c>
+      <c r="B86" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D86" s="1">
         <v>4</v>
       </c>
       <c r="E86" s="1">
         <v>4</v>
       </c>
       <c r="F86" s="1"/>
       <c r="G86" t="s">
+        <v>108</v>
+      </c>
+      <c r="H86" s="1">
+        <v>4</v>
+      </c>
+      <c r="I86" s="1">
+        <v>4</v>
+      </c>
+      <c r="J86" t="s">
         <v>103</v>
       </c>
-      <c r="H86" s="1">
-[...5 lines deleted...]
-      <c r="J86" t="s">
+      <c r="K86" t="s">
         <v>104</v>
       </c>
-      <c r="K86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L86" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M86" t="s">
         <v>33</v>
       </c>
-      <c r="V86">
-[...7 lines deleted...]
-      </c>
       <c r="AI86" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="AJ86">
         <v>0</v>
       </c>
       <c r="AK86" s="4"/>
     </row>
     <row r="87" spans="1:37">
       <c r="A87" t="s">
+        <v>100</v>
+      </c>
+      <c r="B87" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D87" s="1">
         <v>4</v>
       </c>
       <c r="E87" s="1">
         <v>4</v>
       </c>
       <c r="F87" s="1"/>
       <c r="G87" t="s">
+        <v>108</v>
+      </c>
+      <c r="H87" s="1">
+        <v>4</v>
+      </c>
+      <c r="I87" s="1">
+        <v>4</v>
+      </c>
+      <c r="J87" t="s">
+        <v>103</v>
+      </c>
+      <c r="K87" t="s">
+        <v>104</v>
+      </c>
+      <c r="L87" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
       <c r="M87" t="s">
         <v>33</v>
       </c>
-      <c r="W87">
-[...1 lines deleted...]
-      </c>
       <c r="AI87" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ87">
         <v>0</v>
       </c>
       <c r="AK87" s="4"/>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" t="s">
+        <v>100</v>
+      </c>
+      <c r="B88" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D88" s="1">
         <v>4</v>
       </c>
       <c r="E88" s="1">
         <v>4</v>
       </c>
       <c r="F88" s="1"/>
       <c r="G88" t="s">
+        <v>109</v>
+      </c>
+      <c r="H88" s="1"/>
+      <c r="I88" s="1"/>
+      <c r="J88" t="s">
+        <v>103</v>
+      </c>
+      <c r="K88" t="s">
+        <v>104</v>
+      </c>
+      <c r="L88" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
       <c r="M88" t="s">
         <v>33</v>
       </c>
-      <c r="Z88">
-[...1 lines deleted...]
-      </c>
       <c r="AI88" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ88">
         <v>0</v>
       </c>
       <c r="AK88" s="4"/>
     </row>
     <row r="89" spans="1:37">
       <c r="A89" t="s">
+        <v>100</v>
+      </c>
+      <c r="B89" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D89" s="1">
         <v>4</v>
       </c>
       <c r="E89" s="1">
         <v>4</v>
       </c>
       <c r="F89" s="1"/>
       <c r="G89" t="s">
+        <v>109</v>
+      </c>
+      <c r="H89" s="1"/>
+      <c r="I89" s="1"/>
+      <c r="J89" t="s">
+        <v>103</v>
+      </c>
+      <c r="K89" t="s">
+        <v>104</v>
+      </c>
+      <c r="L89" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
       <c r="M89" t="s">
         <v>33</v>
       </c>
-      <c r="AB89">
-[...1 lines deleted...]
-      </c>
       <c r="AI89" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ89">
         <v>0</v>
       </c>
       <c r="AK89" s="4"/>
     </row>
     <row r="90" spans="1:37">
       <c r="A90" t="s">
+        <v>100</v>
+      </c>
+      <c r="B90" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D90" s="1">
         <v>4</v>
       </c>
       <c r="E90" s="1">
         <v>4</v>
       </c>
       <c r="F90" s="1"/>
       <c r="G90" t="s">
+        <v>109</v>
+      </c>
+      <c r="H90" s="1"/>
+      <c r="I90" s="1"/>
+      <c r="J90" t="s">
+        <v>103</v>
+      </c>
+      <c r="K90" t="s">
+        <v>104</v>
+      </c>
+      <c r="L90" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>106</v>
       </c>
       <c r="M90" t="s">
         <v>33</v>
       </c>
-      <c r="AE90">
-[...1 lines deleted...]
-      </c>
       <c r="AI90" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ90">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK90" s="4"/>
     </row>
     <row r="91" spans="1:37">
       <c r="A91" t="s">
+        <v>100</v>
+      </c>
+      <c r="B91" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D91" s="1">
         <v>4</v>
       </c>
       <c r="E91" s="1">
         <v>4</v>
       </c>
       <c r="F91" s="1"/>
       <c r="G91" t="s">
+        <v>109</v>
+      </c>
+      <c r="H91" s="1"/>
+      <c r="I91" s="1"/>
+      <c r="J91" t="s">
+        <v>103</v>
+      </c>
+      <c r="K91" t="s">
+        <v>104</v>
+      </c>
+      <c r="L91" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>108</v>
       </c>
       <c r="M91" t="s">
         <v>33</v>
       </c>
-      <c r="AG91">
-[...1 lines deleted...]
-      </c>
       <c r="AI91" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AJ91">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AK91" s="4"/>
     </row>
     <row r="92" spans="1:37">
       <c r="A92" t="s">
+        <v>100</v>
+      </c>
+      <c r="B92" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D92" s="1">
         <v>4</v>
       </c>
       <c r="E92" s="1">
         <v>4</v>
       </c>
       <c r="F92" s="1"/>
       <c r="G92" t="s">
         <v>109</v>
       </c>
-      <c r="H92" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H92" s="1"/>
+      <c r="I92" s="1"/>
       <c r="J92" t="s">
+        <v>103</v>
+      </c>
+      <c r="K92" t="s">
         <v>104</v>
       </c>
-      <c r="K92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L92" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M92" t="s">
         <v>33</v>
       </c>
-      <c r="Z92">
-[...1 lines deleted...]
-      </c>
       <c r="AI92" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AJ92">
         <v>0</v>
       </c>
       <c r="AK92" s="4"/>
     </row>
     <row r="93" spans="1:37">
       <c r="A93" t="s">
+        <v>100</v>
+      </c>
+      <c r="B93" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D93" s="1">
         <v>4</v>
       </c>
       <c r="E93" s="1">
         <v>4</v>
       </c>
       <c r="F93" s="1"/>
       <c r="G93" t="s">
         <v>109</v>
       </c>
-      <c r="H93" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H93" s="1"/>
+      <c r="I93" s="1"/>
       <c r="J93" t="s">
+        <v>103</v>
+      </c>
+      <c r="K93" t="s">
         <v>104</v>
       </c>
-      <c r="K93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L93" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M93" t="s">
         <v>33</v>
       </c>
-      <c r="AA93">
-[...4 lines deleted...]
-      </c>
       <c r="AI93" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ93">
         <v>0</v>
       </c>
       <c r="AK93" s="4"/>
     </row>
     <row r="94" spans="1:37">
       <c r="A94" t="s">
+        <v>100</v>
+      </c>
+      <c r="B94" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D94" s="1">
         <v>4</v>
       </c>
       <c r="E94" s="1">
         <v>4</v>
       </c>
       <c r="F94" s="1"/>
       <c r="G94" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="H94" s="1"/>
+      <c r="I94" s="1"/>
       <c r="J94" t="s">
+        <v>103</v>
+      </c>
+      <c r="K94" t="s">
         <v>104</v>
       </c>
-      <c r="K94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L94" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="M94" t="s">
         <v>33</v>
       </c>
-      <c r="AE94">
-[...1 lines deleted...]
-      </c>
       <c r="AI94" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ94">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK94" s="4"/>
     </row>
     <row r="95" spans="1:37">
       <c r="A95" t="s">
+        <v>100</v>
+      </c>
+      <c r="B95" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D95" s="1">
         <v>4</v>
       </c>
       <c r="E95" s="1">
         <v>4</v>
       </c>
       <c r="F95" s="1"/>
       <c r="G95" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="H95" s="1"/>
+      <c r="I95" s="1"/>
       <c r="J95" t="s">
+        <v>103</v>
+      </c>
+      <c r="K95" t="s">
         <v>104</v>
       </c>
-      <c r="K95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L95" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M95" t="s">
         <v>33</v>
       </c>
-      <c r="AG95">
-[...1 lines deleted...]
-      </c>
       <c r="AI95" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ95">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AK95" s="4"/>
     </row>
     <row r="96" spans="1:37">
       <c r="A96" t="s">
+        <v>100</v>
+      </c>
+      <c r="B96" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D96" s="1">
         <v>4</v>
       </c>
       <c r="E96" s="1">
         <v>4</v>
       </c>
       <c r="F96" s="1"/>
       <c r="G96" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="H96" s="1"/>
+      <c r="I96" s="1"/>
       <c r="J96" t="s">
+        <v>103</v>
+      </c>
+      <c r="K96" t="s">
         <v>104</v>
       </c>
-      <c r="K96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L96" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M96" t="s">
         <v>33</v>
       </c>
       <c r="AI96" s="4">
         <v>0</v>
       </c>
       <c r="AJ96">
         <v>0</v>
       </c>
       <c r="AK96" s="4"/>
     </row>
     <row r="97" spans="1:37">
       <c r="A97" t="s">
+        <v>100</v>
+      </c>
+      <c r="B97" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D97" s="1">
         <v>4</v>
       </c>
       <c r="E97" s="1">
         <v>4</v>
       </c>
       <c r="F97" s="1"/>
       <c r="G97" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="H97" s="1"/>
+      <c r="I97" s="1"/>
       <c r="J97" t="s">
+        <v>103</v>
+      </c>
+      <c r="K97" t="s">
         <v>104</v>
       </c>
-      <c r="K97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L97" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M97" t="s">
         <v>33</v>
       </c>
       <c r="AI97" s="4">
         <v>0</v>
       </c>
       <c r="AJ97">
         <v>0</v>
       </c>
       <c r="AK97" s="4"/>
     </row>
     <row r="98" spans="1:37">
       <c r="A98" t="s">
+        <v>100</v>
+      </c>
+      <c r="B98" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D98" s="1">
         <v>4</v>
       </c>
       <c r="E98" s="1">
         <v>4</v>
       </c>
       <c r="F98" s="1"/>
       <c r="G98" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="H98" s="1"/>
+      <c r="I98" s="1"/>
       <c r="J98" t="s">
+        <v>103</v>
+      </c>
+      <c r="K98" t="s">
         <v>104</v>
       </c>
-      <c r="K98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L98" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M98" t="s">
         <v>33</v>
       </c>
       <c r="AI98" s="4">
         <v>0</v>
       </c>
       <c r="AJ98">
         <v>0</v>
       </c>
       <c r="AK98" s="4"/>
     </row>
     <row r="99" spans="1:37">
       <c r="A99" t="s">
+        <v>100</v>
+      </c>
+      <c r="B99" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D99" s="1">
         <v>4</v>
       </c>
       <c r="E99" s="1">
         <v>4</v>
       </c>
       <c r="F99" s="1"/>
       <c r="G99" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="H99" s="1"/>
+      <c r="I99" s="1"/>
       <c r="J99" t="s">
+        <v>103</v>
+      </c>
+      <c r="K99" t="s">
         <v>104</v>
       </c>
-      <c r="K99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L99" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M99" t="s">
         <v>33</v>
       </c>
       <c r="AI99" s="4">
         <v>0</v>
       </c>
       <c r="AJ99">
         <v>0</v>
       </c>
       <c r="AK99" s="4"/>
     </row>
     <row r="100" spans="1:37">
       <c r="A100" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B100" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D100" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E100" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F100" s="1"/>
       <c r="G100" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H100" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I100" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J100" t="s">
+        <v>103</v>
+      </c>
+      <c r="K100" t="s">
         <v>104</v>
       </c>
-      <c r="K100" t="s">
+      <c r="L100" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="M100" t="s">
         <v>33</v>
       </c>
+      <c r="V100">
+        <v>1</v>
+      </c>
+      <c r="W100">
+        <v>3</v>
+      </c>
+      <c r="X100">
+        <v>3</v>
+      </c>
+      <c r="Y100">
+        <v>2</v>
+      </c>
       <c r="AI100" s="4">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AJ100">
         <v>0</v>
       </c>
       <c r="AK100" s="4"/>
     </row>
     <row r="101" spans="1:37">
       <c r="A101" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B101" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D101" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E101" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F101" s="1"/>
       <c r="G101" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="I101" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="H101" s="1">
+        <v>3</v>
+      </c>
+      <c r="I101" s="1">
+        <v>3</v>
+      </c>
       <c r="J101" t="s">
+        <v>103</v>
+      </c>
+      <c r="K101" t="s">
         <v>104</v>
       </c>
-      <c r="K101" t="s">
+      <c r="L101" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="M101" t="s">
         <v>33</v>
       </c>
+      <c r="V101">
+        <v>3</v>
+      </c>
+      <c r="W101">
+        <v>1</v>
+      </c>
+      <c r="X101">
+        <v>3</v>
+      </c>
+      <c r="Y101">
+        <v>1</v>
+      </c>
       <c r="AI101" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AJ101">
         <v>0</v>
       </c>
       <c r="AK101" s="4"/>
     </row>
     <row r="102" spans="1:37">
       <c r="A102" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B102" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D102" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E102" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F102" s="1"/>
       <c r="G102" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="I102" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="H102" s="1">
+        <v>3</v>
+      </c>
+      <c r="I102" s="1">
+        <v>3</v>
+      </c>
       <c r="J102" t="s">
+        <v>103</v>
+      </c>
+      <c r="K102" t="s">
         <v>104</v>
       </c>
-      <c r="K102" t="s">
+      <c r="L102" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="M102" t="s">
         <v>33</v>
       </c>
+      <c r="Z102">
+        <v>2</v>
+      </c>
       <c r="AI102" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ102">
         <v>0</v>
       </c>
       <c r="AK102" s="4"/>
     </row>
     <row r="103" spans="1:37">
       <c r="A103" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B103" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D103" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E103" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F103" s="1"/>
       <c r="G103" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="I103" s="1"/>
+        <v>114</v>
+      </c>
+      <c r="H103" s="1">
+        <v>3</v>
+      </c>
+      <c r="I103" s="1">
+        <v>3</v>
+      </c>
       <c r="J103" t="s">
+        <v>103</v>
+      </c>
+      <c r="K103" t="s">
         <v>104</v>
       </c>
-      <c r="K103" t="s">
+      <c r="L103" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="M103" t="s">
         <v>33</v>
       </c>
+      <c r="AA103">
+        <v>2</v>
+      </c>
+      <c r="AB103">
+        <v>4</v>
+      </c>
+      <c r="AC103">
+        <v>1</v>
+      </c>
       <c r="AI103" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AJ103">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK103" s="4"/>
     </row>
     <row r="104" spans="1:37">
       <c r="A104" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B104" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D104" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E104" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F104" s="1"/>
       <c r="G104" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="I104" s="1"/>
+        <v>115</v>
+      </c>
+      <c r="H104" s="1">
+        <v>3</v>
+      </c>
+      <c r="I104" s="1">
+        <v>3</v>
+      </c>
       <c r="J104" t="s">
+        <v>103</v>
+      </c>
+      <c r="K104" t="s">
         <v>104</v>
       </c>
-      <c r="K104" t="s">
+      <c r="L104" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="M104" t="s">
         <v>33</v>
       </c>
+      <c r="V104">
+        <v>1</v>
+      </c>
+      <c r="W104">
+        <v>4</v>
+      </c>
       <c r="AI104" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AJ104">
         <v>0</v>
       </c>
       <c r="AK104" s="4"/>
     </row>
     <row r="105" spans="1:37">
       <c r="A105" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B105" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D105" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E105" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F105" s="1"/>
       <c r="G105" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="I105" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="H105" s="1">
+        <v>5</v>
+      </c>
+      <c r="I105" s="1">
+        <v>5</v>
+      </c>
       <c r="J105" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K105" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L105" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="M105" t="s">
         <v>33</v>
       </c>
+      <c r="V105">
+        <v>7</v>
+      </c>
       <c r="AI105" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AJ105">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AK105" s="4"/>
     </row>
     <row r="106" spans="1:37">
       <c r="A106" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B106" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D106" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E106" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F106" s="1"/>
       <c r="G106" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-      <c r="I106" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="H106" s="1">
+        <v>5</v>
+      </c>
+      <c r="I106" s="1">
+        <v>5</v>
+      </c>
       <c r="J106" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K106" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L106" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="M106" t="s">
         <v>33</v>
       </c>
+      <c r="W106">
+        <v>101</v>
+      </c>
+      <c r="X106">
+        <v>119</v>
+      </c>
       <c r="AI106" s="4">
-        <v>0</v>
+        <v>220</v>
       </c>
       <c r="AJ106">
-        <v>0</v>
+        <v>217</v>
       </c>
       <c r="AK106" s="4"/>
     </row>
     <row r="107" spans="1:37">
       <c r="A107" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B107" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D107" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E107" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F107" s="1"/>
       <c r="G107" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="I107" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="H107" s="1">
+        <v>5</v>
+      </c>
+      <c r="I107" s="1">
+        <v>5</v>
+      </c>
       <c r="J107" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K107" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L107" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="M107" t="s">
         <v>33</v>
       </c>
+      <c r="AE107">
+        <v>7</v>
+      </c>
       <c r="AI107" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AJ107">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AK107" s="4"/>
     </row>
     <row r="108" spans="1:37">
       <c r="A108" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B108" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D108" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E108" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F108" s="1"/>
       <c r="G108" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="I108" s="1"/>
+        <v>68</v>
+      </c>
+      <c r="H108" s="1">
+        <v>5</v>
+      </c>
+      <c r="I108" s="1">
+        <v>5</v>
+      </c>
       <c r="J108" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K108" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L108" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="M108" t="s">
         <v>33</v>
       </c>
+      <c r="AF108">
+        <v>12</v>
+      </c>
+      <c r="AG108">
+        <v>5</v>
+      </c>
       <c r="AI108" s="4">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="AJ108">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="AK108" s="4"/>
     </row>
     <row r="109" spans="1:37">
       <c r="A109" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B109" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D109" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E109" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F109" s="1"/>
       <c r="G109" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="H109" s="1"/>
       <c r="I109" s="1"/>
       <c r="J109" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K109" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L109" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="M109" t="s">
         <v>33</v>
       </c>
       <c r="AI109" s="4">
         <v>0</v>
       </c>
       <c r="AJ109">
         <v>0</v>
       </c>
       <c r="AK109" s="4"/>
     </row>
     <row r="110" spans="1:37">
       <c r="A110" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B110" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D110" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E110" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F110" s="1"/>
       <c r="G110" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="H110" s="1"/>
       <c r="I110" s="1"/>
       <c r="J110" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K110" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L110" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="M110" t="s">
         <v>33</v>
       </c>
       <c r="AI110" s="4">
         <v>0</v>
       </c>
       <c r="AJ110">
         <v>0</v>
       </c>
       <c r="AK110" s="4"/>
     </row>
     <row r="111" spans="1:37">
       <c r="A111" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B111" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D111" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E111" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F111" s="1"/>
       <c r="G111" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="H111" s="1"/>
       <c r="I111" s="1"/>
       <c r="J111" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K111" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L111" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="M111" t="s">
         <v>33</v>
       </c>
       <c r="AI111" s="4">
         <v>0</v>
       </c>
       <c r="AJ111">
         <v>0</v>
       </c>
       <c r="AK111" s="4"/>
     </row>
     <row r="112" spans="1:37">
       <c r="A112" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B112" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D112" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E112" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F112" s="1"/>
       <c r="G112" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="H112" s="1"/>
       <c r="I112" s="1"/>
       <c r="J112" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K112" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L112" t="s">
-        <v>108</v>
+        <v>32</v>
       </c>
       <c r="M112" t="s">
         <v>33</v>
       </c>
       <c r="AI112" s="4">
         <v>0</v>
       </c>
       <c r="AJ112">
         <v>0</v>
       </c>
       <c r="AK112" s="4"/>
     </row>
     <row r="113" spans="1:37">
       <c r="A113" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B113" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D113" s="1">
         <v>5</v>
       </c>
       <c r="E113" s="1">
         <v>5</v>
       </c>
       <c r="F113" s="1"/>
       <c r="G113" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="H113" s="1"/>
+      <c r="I113" s="1"/>
       <c r="J113" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K113" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L113" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="M113" t="s">
         <v>33</v>
       </c>
-      <c r="V113">
-[...10 lines deleted...]
-      </c>
       <c r="AI113" s="4">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="AJ113">
         <v>0</v>
       </c>
       <c r="AK113" s="4"/>
     </row>
     <row r="114" spans="1:37">
       <c r="A114" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B114" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D114" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E114" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F114" s="1"/>
       <c r="G114" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="H114" s="1"/>
+      <c r="I114" s="1"/>
       <c r="J114" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K114" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L114" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="M114" t="s">
         <v>33</v>
       </c>
-      <c r="V114">
-[...10 lines deleted...]
-      </c>
       <c r="AI114" s="4">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AJ114">
         <v>0</v>
       </c>
       <c r="AK114" s="4"/>
     </row>
     <row r="115" spans="1:37">
       <c r="A115" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B115" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D115" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E115" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F115" s="1"/>
       <c r="G115" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="H115" s="1"/>
+      <c r="I115" s="1"/>
       <c r="J115" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K115" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L115" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="M115" t="s">
         <v>33</v>
       </c>
-      <c r="Z115">
-[...1 lines deleted...]
-      </c>
       <c r="AI115" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ115">
         <v>0</v>
       </c>
       <c r="AK115" s="4"/>
     </row>
     <row r="116" spans="1:37">
       <c r="A116" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B116" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D116" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E116" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F116" s="1"/>
       <c r="G116" t="s">
-        <v>115</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="H116" s="1"/>
+      <c r="I116" s="1"/>
       <c r="J116" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K116" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L116" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="M116" t="s">
         <v>33</v>
       </c>
-      <c r="AA116">
-[...7 lines deleted...]
-      </c>
       <c r="AI116" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AJ116">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK116" s="4"/>
     </row>
     <row r="117" spans="1:37">
       <c r="A117" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="B117" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D117" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E117" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F117" s="1"/>
       <c r="G117" t="s">
-        <v>116</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="H117" s="1"/>
+      <c r="I117" s="1"/>
       <c r="J117" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K117" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="L117" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="M117" t="s">
         <v>33</v>
       </c>
-      <c r="V117">
-[...4 lines deleted...]
-      </c>
       <c r="AI117" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ117">
         <v>0</v>
       </c>
       <c r="AK117" s="4"/>
     </row>
     <row r="118" spans="1:37">
       <c r="A118" t="s">
         <v>26</v>
       </c>
       <c r="B118" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D118" s="1">
         <v>5</v>
       </c>
       <c r="E118" s="1">
         <v>5</v>
       </c>
       <c r="F118" s="1"/>
       <c r="G118" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="H118" s="1"/>
+      <c r="I118" s="1"/>
       <c r="J118" t="s">
         <v>30</v>
       </c>
       <c r="K118" t="s">
         <v>31</v>
       </c>
       <c r="L118" t="s">
         <v>32</v>
       </c>
       <c r="M118" t="s">
         <v>33</v>
       </c>
-      <c r="V118">
-[...1 lines deleted...]
-      </c>
       <c r="AI118" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AJ118">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AK118" s="4"/>
     </row>
     <row r="119" spans="1:37">
       <c r="A119" t="s">
         <v>26</v>
       </c>
       <c r="B119" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D119" s="1">
         <v>5</v>
       </c>
       <c r="E119" s="1">
         <v>5</v>
       </c>
       <c r="F119" s="1"/>
       <c r="G119" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="H119" s="1"/>
+      <c r="I119" s="1"/>
       <c r="J119" t="s">
         <v>30</v>
       </c>
       <c r="K119" t="s">
         <v>31</v>
       </c>
       <c r="L119" t="s">
         <v>32</v>
       </c>
       <c r="M119" t="s">
         <v>33</v>
       </c>
-      <c r="W119">
-[...4 lines deleted...]
-      </c>
       <c r="AI119" s="4">
-        <v>220</v>
+        <v>0</v>
       </c>
       <c r="AJ119">
-        <v>217</v>
+        <v>0</v>
       </c>
       <c r="AK119" s="4"/>
     </row>
     <row r="120" spans="1:37">
       <c r="A120" t="s">
         <v>26</v>
       </c>
       <c r="B120" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D120" s="1">
         <v>5</v>
       </c>
       <c r="E120" s="1">
         <v>5</v>
       </c>
       <c r="F120" s="1"/>
       <c r="G120" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="H120" s="1"/>
+      <c r="I120" s="1"/>
       <c r="J120" t="s">
         <v>30</v>
       </c>
       <c r="K120" t="s">
         <v>31</v>
       </c>
       <c r="L120" t="s">
         <v>32</v>
       </c>
       <c r="M120" t="s">
         <v>33</v>
       </c>
-      <c r="AE120">
-[...1 lines deleted...]
-      </c>
       <c r="AI120" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AJ120">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AK120" s="4"/>
     </row>
     <row r="121" spans="1:37">
       <c r="A121" t="s">
         <v>26</v>
       </c>
       <c r="B121" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D121" s="1">
         <v>5</v>
       </c>
       <c r="E121" s="1">
         <v>5</v>
       </c>
       <c r="F121" s="1"/>
       <c r="G121" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>119</v>
+      </c>
+      <c r="H121" s="1"/>
+      <c r="I121" s="1"/>
       <c r="J121" t="s">
         <v>30</v>
       </c>
       <c r="K121" t="s">
         <v>31</v>
       </c>
       <c r="L121" t="s">
         <v>32</v>
       </c>
       <c r="M121" t="s">
         <v>33</v>
       </c>
-      <c r="AF121">
-[...4 lines deleted...]
-      </c>
       <c r="AI121" s="4">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="AJ121">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="AK121" s="4"/>
     </row>
     <row r="122" spans="1:37">
       <c r="A122" t="s">
         <v>26</v>
       </c>
       <c r="B122" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D122" s="1">
         <v>5</v>
       </c>
       <c r="E122" s="1">
         <v>5</v>
       </c>
       <c r="F122" s="1"/>
       <c r="G122" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H122" s="1"/>
       <c r="I122" s="1"/>
       <c r="J122" t="s">
         <v>30</v>
       </c>
       <c r="K122" t="s">
         <v>31</v>
       </c>
       <c r="L122" t="s">
         <v>32</v>
       </c>
       <c r="M122" t="s">
         <v>33</v>
       </c>
       <c r="AI122" s="4">
         <v>0</v>
       </c>
       <c r="AJ122">
         <v>0</v>
       </c>
       <c r="AK122" s="4"/>
     </row>
     <row r="123" spans="1:37">
       <c r="A123" t="s">
         <v>26</v>
       </c>
       <c r="B123" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D123" s="1">
         <v>5</v>
       </c>
       <c r="E123" s="1">
         <v>5</v>
       </c>
       <c r="F123" s="1"/>
       <c r="G123" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H123" s="1"/>
       <c r="I123" s="1"/>
       <c r="J123" t="s">
         <v>30</v>
       </c>
       <c r="K123" t="s">
         <v>31</v>
       </c>
       <c r="L123" t="s">
         <v>32</v>
       </c>
       <c r="M123" t="s">
         <v>33</v>
       </c>
       <c r="AI123" s="4">
         <v>0</v>
       </c>
       <c r="AJ123">
         <v>0</v>
       </c>
       <c r="AK123" s="4"/>
     </row>
     <row r="124" spans="1:37">
       <c r="A124" t="s">
         <v>26</v>
       </c>
       <c r="B124" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D124" s="1">
         <v>5</v>
       </c>
       <c r="E124" s="1">
         <v>5</v>
       </c>
       <c r="F124" s="1"/>
       <c r="G124" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H124" s="1"/>
       <c r="I124" s="1"/>
       <c r="J124" t="s">
         <v>30</v>
       </c>
       <c r="K124" t="s">
         <v>31</v>
       </c>
       <c r="L124" t="s">
         <v>32</v>
       </c>
       <c r="M124" t="s">
         <v>33</v>
       </c>
       <c r="AI124" s="4">
         <v>0</v>
       </c>
       <c r="AJ124">
         <v>0</v>
       </c>
       <c r="AK124" s="4"/>
     </row>
     <row r="125" spans="1:37">
       <c r="A125" t="s">
         <v>26</v>
       </c>
       <c r="B125" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D125" s="1">
         <v>5</v>
       </c>
       <c r="E125" s="1">
         <v>5</v>
       </c>
       <c r="F125" s="1"/>
       <c r="G125" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H125" s="1"/>
       <c r="I125" s="1"/>
       <c r="J125" t="s">
         <v>30</v>
       </c>
       <c r="K125" t="s">
         <v>31</v>
       </c>
       <c r="L125" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M125" t="s">
         <v>33</v>
       </c>
       <c r="AI125" s="4">
         <v>0</v>
       </c>
       <c r="AJ125">
         <v>0</v>
       </c>
       <c r="AK125" s="4"/>
     </row>
     <row r="126" spans="1:37">
       <c r="A126" t="s">
         <v>26</v>
       </c>
       <c r="B126" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D126" s="1">
         <v>5</v>
       </c>
       <c r="E126" s="1">
         <v>5</v>
       </c>
       <c r="F126" s="1"/>
       <c r="G126" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H126" s="1"/>
       <c r="I126" s="1"/>
       <c r="J126" t="s">
         <v>30</v>
       </c>
       <c r="K126" t="s">
         <v>31</v>
       </c>
       <c r="L126" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M126" t="s">
         <v>33</v>
       </c>
       <c r="AI126" s="4">
         <v>0</v>
       </c>
       <c r="AJ126">
         <v>0</v>
       </c>
       <c r="AK126" s="4"/>
     </row>
     <row r="127" spans="1:37">
       <c r="A127" t="s">
         <v>26</v>
       </c>
       <c r="B127" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D127" s="1">
         <v>5</v>
       </c>
       <c r="E127" s="1">
         <v>5</v>
       </c>
       <c r="F127" s="1"/>
       <c r="G127" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" t="s">
         <v>30</v>
       </c>
       <c r="K127" t="s">
         <v>31</v>
       </c>
       <c r="L127" t="s">
         <v>32</v>
       </c>
       <c r="M127" t="s">
         <v>33</v>
       </c>
       <c r="AI127" s="4">
         <v>0</v>
       </c>
       <c r="AJ127">
         <v>0</v>
       </c>
       <c r="AK127" s="4"/>
     </row>
     <row r="128" spans="1:37">
       <c r="A128" t="s">
         <v>26</v>
       </c>
       <c r="B128" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D128" s="1">
         <v>5</v>
       </c>
       <c r="E128" s="1">
         <v>5</v>
       </c>
       <c r="F128" s="1"/>
       <c r="G128" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" t="s">
         <v>30</v>
       </c>
       <c r="K128" t="s">
         <v>31</v>
       </c>
       <c r="L128" t="s">
         <v>32</v>
       </c>
       <c r="M128" t="s">
         <v>33</v>
       </c>
       <c r="AI128" s="4">
         <v>0</v>
       </c>
       <c r="AJ128">
         <v>0</v>
       </c>
       <c r="AK128" s="4"/>
     </row>
     <row r="129" spans="1:37">
       <c r="A129" t="s">
         <v>26</v>
       </c>
       <c r="B129" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D129" s="1">
         <v>5</v>
       </c>
       <c r="E129" s="1">
         <v>5</v>
       </c>
       <c r="F129" s="1"/>
       <c r="G129" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H129" s="1"/>
       <c r="I129" s="1"/>
       <c r="J129" t="s">
         <v>30</v>
       </c>
       <c r="K129" t="s">
         <v>31</v>
       </c>
       <c r="L129" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M129" t="s">
         <v>33</v>
       </c>
       <c r="AI129" s="4">
         <v>0</v>
       </c>
       <c r="AJ129">
         <v>0</v>
       </c>
       <c r="AK129" s="4"/>
     </row>
     <row r="130" spans="1:37">
       <c r="A130" t="s">
         <v>26</v>
       </c>
       <c r="B130" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D130" s="1">
         <v>5</v>
       </c>
       <c r="E130" s="1">
         <v>5</v>
       </c>
       <c r="F130" s="1"/>
       <c r="G130" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H130" s="1"/>
       <c r="I130" s="1"/>
       <c r="J130" t="s">
         <v>30</v>
       </c>
       <c r="K130" t="s">
         <v>31</v>
       </c>
       <c r="L130" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M130" t="s">
         <v>33</v>
       </c>
       <c r="AI130" s="4">
         <v>0</v>
       </c>
       <c r="AJ130">
         <v>0</v>
       </c>
       <c r="AK130" s="4"/>
     </row>
     <row r="131" spans="1:37">
       <c r="A131" t="s">
         <v>26</v>
       </c>
       <c r="B131" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D131" s="1">
         <v>5</v>
       </c>
       <c r="E131" s="1">
         <v>5</v>
       </c>
       <c r="F131" s="1"/>
       <c r="G131" t="s">
         <v>120</v>
       </c>
       <c r="H131" s="1"/>
       <c r="I131" s="1"/>
       <c r="J131" t="s">
         <v>30</v>
       </c>
       <c r="K131" t="s">
         <v>31</v>
       </c>
       <c r="L131" t="s">
         <v>32</v>
       </c>
       <c r="M131" t="s">
         <v>33</v>
       </c>
       <c r="AI131" s="4">
         <v>0</v>
       </c>
       <c r="AJ131">
         <v>0</v>
       </c>
       <c r="AK131" s="4"/>
     </row>
     <row r="132" spans="1:37">
       <c r="A132" t="s">
         <v>26</v>
       </c>
       <c r="B132" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D132" s="1">
         <v>5</v>
       </c>
       <c r="E132" s="1">
         <v>5</v>
       </c>
       <c r="F132" s="1"/>
       <c r="G132" t="s">
         <v>120</v>
       </c>
       <c r="H132" s="1"/>
       <c r="I132" s="1"/>
       <c r="J132" t="s">
         <v>30</v>
       </c>
       <c r="K132" t="s">
         <v>31</v>
       </c>
       <c r="L132" t="s">
         <v>32</v>
       </c>
       <c r="M132" t="s">
         <v>33</v>
       </c>
       <c r="AI132" s="4">
         <v>0</v>
       </c>
       <c r="AJ132">
         <v>0</v>
       </c>
       <c r="AK132" s="4"/>
     </row>
     <row r="133" spans="1:37">
       <c r="A133" t="s">
         <v>26</v>
       </c>
       <c r="B133" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D133" s="1">
         <v>5</v>
       </c>
       <c r="E133" s="1">
         <v>5</v>
       </c>
       <c r="F133" s="1"/>
       <c r="G133" t="s">
         <v>120</v>
       </c>
       <c r="H133" s="1"/>
       <c r="I133" s="1"/>
       <c r="J133" t="s">
         <v>30</v>
       </c>
       <c r="K133" t="s">
         <v>31</v>
       </c>
       <c r="L133" t="s">
         <v>32</v>
       </c>
       <c r="M133" t="s">
         <v>33</v>
       </c>
       <c r="AI133" s="4">
         <v>0</v>
       </c>
       <c r="AJ133">
         <v>0</v>
       </c>
       <c r="AK133" s="4"/>
     </row>
     <row r="134" spans="1:37">
       <c r="A134" t="s">
         <v>26</v>
       </c>
       <c r="B134" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D134" s="1">
         <v>5</v>
       </c>
       <c r="E134" s="1">
         <v>5</v>
       </c>
       <c r="F134" s="1"/>
       <c r="G134" t="s">
         <v>120</v>
       </c>
       <c r="H134" s="1"/>
       <c r="I134" s="1"/>
       <c r="J134" t="s">
         <v>30</v>
       </c>
       <c r="K134" t="s">
         <v>31</v>
       </c>
       <c r="L134" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M134" t="s">
         <v>33</v>
       </c>
       <c r="AI134" s="4">
         <v>0</v>
       </c>
       <c r="AJ134">
         <v>0</v>
       </c>
       <c r="AK134" s="4"/>
     </row>
     <row r="135" spans="1:37">
       <c r="A135" t="s">
         <v>26</v>
       </c>
       <c r="B135" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D135" s="1">
         <v>5</v>
       </c>
       <c r="E135" s="1">
         <v>5</v>
       </c>
       <c r="F135" s="1"/>
       <c r="G135" t="s">
         <v>120</v>
       </c>
       <c r="H135" s="1"/>
       <c r="I135" s="1"/>
       <c r="J135" t="s">
         <v>30</v>
       </c>
       <c r="K135" t="s">
         <v>31</v>
       </c>
       <c r="L135" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M135" t="s">
         <v>33</v>
       </c>
       <c r="AI135" s="4">
         <v>0</v>
       </c>
       <c r="AJ135">
         <v>0</v>
       </c>
       <c r="AK135" s="4"/>
     </row>
     <row r="136" spans="1:37">
       <c r="A136" t="s">
         <v>26</v>
       </c>
       <c r="B136" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D136" s="1">
         <v>5</v>
       </c>
       <c r="E136" s="1">
         <v>5</v>
       </c>
       <c r="F136" s="1"/>
       <c r="G136" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H136" s="1"/>
       <c r="I136" s="1"/>
       <c r="J136" t="s">
         <v>30</v>
       </c>
       <c r="K136" t="s">
         <v>31</v>
       </c>
       <c r="L136" t="s">
         <v>32</v>
       </c>
       <c r="M136" t="s">
         <v>33</v>
       </c>
       <c r="AI136" s="4">
         <v>0</v>
       </c>
       <c r="AJ136">
         <v>0</v>
       </c>
       <c r="AK136" s="4"/>
     </row>
     <row r="137" spans="1:37">
       <c r="A137" t="s">
         <v>26</v>
       </c>
       <c r="B137" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D137" s="1">
         <v>5</v>
       </c>
       <c r="E137" s="1">
         <v>5</v>
       </c>
       <c r="F137" s="1"/>
       <c r="G137" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H137" s="1"/>
       <c r="I137" s="1"/>
       <c r="J137" t="s">
         <v>30</v>
       </c>
       <c r="K137" t="s">
         <v>31</v>
       </c>
       <c r="L137" t="s">
         <v>32</v>
       </c>
       <c r="M137" t="s">
         <v>33</v>
       </c>
       <c r="AI137" s="4">
         <v>0</v>
       </c>
       <c r="AJ137">
         <v>0</v>
       </c>
       <c r="AK137" s="4"/>
     </row>
     <row r="138" spans="1:37">
       <c r="A138" t="s">
         <v>26</v>
       </c>
       <c r="B138" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D138" s="1">
         <v>5</v>
       </c>
       <c r="E138" s="1">
         <v>5</v>
       </c>
       <c r="F138" s="1"/>
       <c r="G138" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H138" s="1"/>
       <c r="I138" s="1"/>
       <c r="J138" t="s">
         <v>30</v>
       </c>
       <c r="K138" t="s">
         <v>31</v>
       </c>
       <c r="L138" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M138" t="s">
         <v>33</v>
       </c>
       <c r="AI138" s="4">
         <v>0</v>
       </c>
       <c r="AJ138">
         <v>0</v>
       </c>
       <c r="AK138" s="4"/>
     </row>
     <row r="139" spans="1:37">
       <c r="A139" t="s">
         <v>26</v>
       </c>
       <c r="B139" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D139" s="1">
         <v>5</v>
       </c>
       <c r="E139" s="1">
         <v>5</v>
       </c>
       <c r="F139" s="1"/>
       <c r="G139" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H139" s="1"/>
       <c r="I139" s="1"/>
       <c r="J139" t="s">
         <v>30</v>
       </c>
       <c r="K139" t="s">
         <v>31</v>
       </c>
       <c r="L139" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M139" t="s">
         <v>33</v>
       </c>
       <c r="AI139" s="4">
         <v>0</v>
       </c>
       <c r="AJ139">
         <v>0</v>
       </c>
       <c r="AK139" s="4"/>
     </row>
     <row r="140" spans="1:37">
       <c r="A140" t="s">
         <v>26</v>
       </c>
       <c r="B140" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D140" s="1">
         <v>5</v>
       </c>
       <c r="E140" s="1">
         <v>5</v>
       </c>
       <c r="F140" s="1"/>
       <c r="G140" t="s">
         <v>121</v>
       </c>
       <c r="H140" s="1"/>
       <c r="I140" s="1"/>
       <c r="J140" t="s">
         <v>30</v>
       </c>
       <c r="K140" t="s">
         <v>31</v>
       </c>
       <c r="L140" t="s">
         <v>32</v>
       </c>
       <c r="M140" t="s">
         <v>33</v>
       </c>
       <c r="AI140" s="4">
         <v>0</v>
       </c>
       <c r="AJ140">
         <v>0</v>
       </c>
       <c r="AK140" s="4"/>
     </row>
     <row r="141" spans="1:37">
       <c r="A141" t="s">
         <v>26</v>
       </c>
       <c r="B141" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D141" s="1">
         <v>5</v>
       </c>
       <c r="E141" s="1">
         <v>5</v>
       </c>
       <c r="F141" s="1"/>
       <c r="G141" t="s">
         <v>121</v>
       </c>
       <c r="H141" s="1"/>
       <c r="I141" s="1"/>
       <c r="J141" t="s">
         <v>30</v>
       </c>
       <c r="K141" t="s">
         <v>31</v>
       </c>
       <c r="L141" t="s">
         <v>32</v>
       </c>
       <c r="M141" t="s">
         <v>33</v>
       </c>
       <c r="AI141" s="4">
         <v>0</v>
       </c>
       <c r="AJ141">
         <v>0</v>
       </c>
       <c r="AK141" s="4"/>
     </row>
     <row r="142" spans="1:37">
       <c r="A142" t="s">
         <v>26</v>
       </c>
       <c r="B142" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D142" s="1">
         <v>5</v>
       </c>
       <c r="E142" s="1">
         <v>5</v>
       </c>
       <c r="F142" s="1"/>
       <c r="G142" t="s">
         <v>121</v>
       </c>
       <c r="H142" s="1"/>
       <c r="I142" s="1"/>
       <c r="J142" t="s">
         <v>30</v>
       </c>
       <c r="K142" t="s">
         <v>31</v>
       </c>
       <c r="L142" t="s">
         <v>32</v>
       </c>
       <c r="M142" t="s">
         <v>33</v>
       </c>
       <c r="AI142" s="4">
         <v>0</v>
       </c>
       <c r="AJ142">
         <v>0</v>
       </c>
       <c r="AK142" s="4"/>
     </row>
     <row r="143" spans="1:37">
       <c r="A143" t="s">
         <v>26</v>
       </c>
       <c r="B143" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D143" s="1">
         <v>5</v>
       </c>
       <c r="E143" s="1">
         <v>5</v>
       </c>
       <c r="F143" s="1"/>
       <c r="G143" t="s">
         <v>121</v>
       </c>
       <c r="H143" s="1"/>
       <c r="I143" s="1"/>
       <c r="J143" t="s">
         <v>30</v>
       </c>
       <c r="K143" t="s">
         <v>31</v>
       </c>
       <c r="L143" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M143" t="s">
         <v>33</v>
       </c>
       <c r="AI143" s="4">
         <v>0</v>
       </c>
       <c r="AJ143">
         <v>0</v>
       </c>
       <c r="AK143" s="4"/>
     </row>
     <row r="144" spans="1:37">
       <c r="A144" t="s">
         <v>26</v>
       </c>
       <c r="B144" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D144" s="1">
         <v>5</v>
       </c>
       <c r="E144" s="1">
         <v>5</v>
       </c>
       <c r="F144" s="1"/>
       <c r="G144" t="s">
         <v>121</v>
       </c>
       <c r="H144" s="1"/>
       <c r="I144" s="1"/>
       <c r="J144" t="s">
         <v>30</v>
       </c>
       <c r="K144" t="s">
         <v>31</v>
       </c>
       <c r="L144" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M144" t="s">
         <v>33</v>
       </c>
       <c r="AI144" s="4">
         <v>0</v>
       </c>
       <c r="AJ144">
         <v>0</v>
       </c>
       <c r="AK144" s="4"/>
     </row>
     <row r="145" spans="1:37">
       <c r="A145" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="B145" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D145" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E145" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F145" s="1"/>
       <c r="G145" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="I145" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="H145" s="1">
+        <v>2</v>
+      </c>
+      <c r="I145" s="1">
+        <v>2</v>
+      </c>
       <c r="J145" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K145" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="L145" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="M145" t="s">
         <v>33</v>
       </c>
+      <c r="V145">
+        <v>79</v>
+      </c>
+      <c r="W145">
+        <v>20</v>
+      </c>
+      <c r="X145">
+        <v>128</v>
+      </c>
+      <c r="Y145">
+        <v>54</v>
+      </c>
+      <c r="Z145">
+        <v>6</v>
+      </c>
       <c r="AI145" s="4">
-        <v>0</v>
+        <v>287</v>
       </c>
       <c r="AJ145">
         <v>0</v>
       </c>
       <c r="AK145" s="4"/>
     </row>
     <row r="146" spans="1:37">
       <c r="A146" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="B146" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D146" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E146" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F146" s="1"/>
       <c r="G146" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="I146" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="H146" s="1">
+        <v>2</v>
+      </c>
+      <c r="I146" s="1">
+        <v>2</v>
+      </c>
       <c r="J146" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K146" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="L146" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="M146" t="s">
         <v>33</v>
       </c>
+      <c r="Z146">
+        <v>4</v>
+      </c>
       <c r="AI146" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ146">
         <v>0</v>
       </c>
       <c r="AK146" s="4"/>
     </row>
     <row r="147" spans="1:37">
       <c r="A147" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="B147" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D147" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E147" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F147" s="1"/>
       <c r="G147" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="I147" s="1"/>
+        <v>123</v>
+      </c>
+      <c r="H147" s="1">
+        <v>2</v>
+      </c>
+      <c r="I147" s="1">
+        <v>2</v>
+      </c>
       <c r="J147" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K147" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="L147" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="M147" t="s">
         <v>33</v>
       </c>
+      <c r="Z147">
+        <v>29</v>
+      </c>
+      <c r="AA147">
+        <v>58</v>
+      </c>
+      <c r="AB147">
+        <v>32</v>
+      </c>
+      <c r="AC147">
+        <v>64</v>
+      </c>
+      <c r="AD147">
+        <v>46</v>
+      </c>
+      <c r="AE147">
+        <v>2</v>
+      </c>
       <c r="AI147" s="4">
-        <v>0</v>
+        <v>231</v>
       </c>
       <c r="AJ147">
-        <v>0</v>
+        <v>106</v>
       </c>
       <c r="AK147" s="4"/>
     </row>
     <row r="148" spans="1:37">
       <c r="A148" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="B148" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D148" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E148" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F148" s="1"/>
       <c r="G148" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-      <c r="I148" s="1"/>
+        <v>124</v>
+      </c>
+      <c r="H148" s="1">
+        <v>2</v>
+      </c>
+      <c r="I148" s="1">
+        <v>2</v>
+      </c>
       <c r="J148" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K148" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="L148" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
       <c r="M148" t="s">
         <v>33</v>
       </c>
+      <c r="W148">
+        <v>11</v>
+      </c>
+      <c r="X148">
+        <v>2</v>
+      </c>
+      <c r="Z148">
+        <v>6</v>
+      </c>
       <c r="AI148" s="4">
-        <v>0</v>
+        <v>19</v>
       </c>
       <c r="AJ148">
         <v>0</v>
       </c>
       <c r="AK148" s="4"/>
     </row>
     <row r="149" spans="1:37">
       <c r="A149" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="B149" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D149" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E149" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F149" s="1"/>
       <c r="G149" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="I149" s="1"/>
+        <v>124</v>
+      </c>
+      <c r="H149" s="1">
+        <v>2</v>
+      </c>
+      <c r="I149" s="1">
+        <v>2</v>
+      </c>
       <c r="J149" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K149" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="L149" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="M149" t="s">
         <v>33</v>
       </c>
+      <c r="AA149">
+        <v>7</v>
+      </c>
+      <c r="AB149">
+        <v>11</v>
+      </c>
+      <c r="AC149">
+        <v>14</v>
+      </c>
       <c r="AI149" s="4">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="AJ149">
         <v>0</v>
       </c>
       <c r="AK149" s="4"/>
     </row>
     <row r="150" spans="1:37">
       <c r="A150" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="B150" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D150" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E150" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F150" s="1"/>
       <c r="G150" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="I150" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="H150" s="1">
+        <v>2</v>
+      </c>
+      <c r="I150" s="1">
+        <v>2</v>
+      </c>
       <c r="J150" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K150" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="L150" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="M150" t="s">
         <v>33</v>
       </c>
+      <c r="V150">
+        <v>1</v>
+      </c>
+      <c r="W150">
+        <v>1</v>
+      </c>
+      <c r="X150">
+        <v>1</v>
+      </c>
+      <c r="Y150">
+        <v>1</v>
+      </c>
       <c r="AI150" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ150">
         <v>0</v>
       </c>
       <c r="AK150" s="4"/>
     </row>
     <row r="151" spans="1:37">
       <c r="A151" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="B151" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D151" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E151" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F151" s="1"/>
       <c r="G151" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="I151" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="H151" s="1">
+        <v>2</v>
+      </c>
+      <c r="I151" s="1">
+        <v>2</v>
+      </c>
       <c r="J151" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K151" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="L151" t="s">
-        <v>32</v>
+        <v>105</v>
       </c>
       <c r="M151" t="s">
         <v>33</v>
       </c>
+      <c r="AA151">
+        <v>1</v>
+      </c>
+      <c r="AC151">
+        <v>2</v>
+      </c>
       <c r="AI151" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ151">
         <v>0</v>
       </c>
       <c r="AK151" s="4"/>
     </row>
     <row r="152" spans="1:37">
       <c r="A152" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="B152" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D152" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E152" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F152" s="1"/>
       <c r="G152" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="I152" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="H152" s="1">
+        <v>2</v>
+      </c>
+      <c r="I152" s="1">
+        <v>2</v>
+      </c>
       <c r="J152" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K152" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="L152" t="s">
-        <v>32</v>
+        <v>107</v>
       </c>
       <c r="M152" t="s">
         <v>33</v>
       </c>
       <c r="AI152" s="4">
         <v>0</v>
       </c>
       <c r="AJ152">
         <v>0</v>
       </c>
       <c r="AK152" s="4"/>
     </row>
     <row r="153" spans="1:37">
       <c r="A153" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="B153" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D153" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E153" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F153" s="1"/>
       <c r="G153" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="I153" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="H153" s="1">
+        <v>2</v>
+      </c>
+      <c r="I153" s="1">
+        <v>2</v>
+      </c>
       <c r="J153" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K153" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="L153" t="s">
-        <v>32</v>
+        <v>107</v>
       </c>
       <c r="M153" t="s">
         <v>33</v>
       </c>
       <c r="AI153" s="4">
         <v>0</v>
       </c>
       <c r="AJ153">
         <v>0</v>
       </c>
       <c r="AK153" s="4"/>
     </row>
     <row r="154" spans="1:37">
       <c r="A154" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="B154" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D154" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E154" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F154" s="1"/>
       <c r="G154" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="I154" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="H154" s="1">
+        <v>2</v>
+      </c>
+      <c r="I154" s="1">
+        <v>2</v>
+      </c>
       <c r="J154" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K154" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="L154" t="s">
-        <v>32</v>
+        <v>107</v>
       </c>
       <c r="M154" t="s">
         <v>33</v>
       </c>
       <c r="AI154" s="4">
         <v>0</v>
       </c>
       <c r="AJ154">
         <v>0</v>
       </c>
       <c r="AK154" s="4"/>
     </row>
     <row r="155" spans="1:37">
       <c r="A155" t="s">
-        <v>26</v>
+        <v>125</v>
       </c>
       <c r="B155" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D155" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E155" s="1">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F155" s="1"/>
       <c r="G155" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="I155" s="1"/>
+        <v>127</v>
+      </c>
+      <c r="H155" s="1">
+        <v>2</v>
+      </c>
+      <c r="I155" s="1">
+        <v>2</v>
+      </c>
       <c r="J155" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K155" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="L155" t="s">
-        <v>32</v>
+        <v>107</v>
       </c>
       <c r="M155" t="s">
         <v>33</v>
       </c>
       <c r="AI155" s="4">
         <v>0</v>
       </c>
       <c r="AJ155">
         <v>0</v>
       </c>
       <c r="AK155" s="4"/>
     </row>
     <row r="156" spans="1:37">
       <c r="A156" t="s">
-        <v>26</v>
+        <v>128</v>
       </c>
       <c r="B156" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D156" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E156" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F156" s="1"/>
       <c r="G156" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="I156" s="1"/>
+        <v>130</v>
+      </c>
+      <c r="H156" s="1">
+        <v>2</v>
+      </c>
+      <c r="I156" s="1">
+        <v>2</v>
+      </c>
       <c r="J156" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K156" t="s">
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="L156" t="s">
-        <v>119</v>
+        <v>132</v>
       </c>
       <c r="M156" t="s">
-        <v>33</v>
+        <v>131</v>
+      </c>
+      <c r="V156">
+        <v>1</v>
       </c>
       <c r="AI156" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ156">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK156" s="4"/>
     </row>
     <row r="157" spans="1:37">
       <c r="A157" t="s">
-        <v>26</v>
+        <v>128</v>
       </c>
       <c r="B157" t="s">
-        <v>117</v>
+        <v>129</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D157" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E157" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F157" s="1"/>
       <c r="G157" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-      <c r="I157" s="1"/>
+        <v>133</v>
+      </c>
+      <c r="H157" s="1">
+        <v>4</v>
+      </c>
+      <c r="I157" s="1">
+        <v>4</v>
+      </c>
       <c r="J157" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K157" t="s">
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="L157" t="s">
-        <v>119</v>
+        <v>134</v>
       </c>
       <c r="M157" t="s">
-        <v>33</v>
+        <v>131</v>
+      </c>
+      <c r="AA157">
+        <v>2</v>
+      </c>
+      <c r="AB157">
+        <v>5</v>
       </c>
       <c r="AI157" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AJ157">
         <v>0</v>
       </c>
       <c r="AK157" s="4"/>
     </row>
     <row r="158" spans="1:37">
       <c r="A158" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="B158" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D158" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E158" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F158" s="1"/>
       <c r="G158" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="H158" s="1">
+        <v>4</v>
+      </c>
+      <c r="I158" s="1">
+        <v>4</v>
+      </c>
+      <c r="J158" t="s">
+        <v>37</v>
+      </c>
+      <c r="K158" t="s">
+        <v>131</v>
+      </c>
+      <c r="L158" t="s">
+        <v>134</v>
+      </c>
+      <c r="M158" t="s">
+        <v>131</v>
+      </c>
+      <c r="AF158">
+        <v>1</v>
+      </c>
+      <c r="AG158">
         <v>2</v>
       </c>
-      <c r="I158" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="AI158" s="4">
-        <v>287</v>
+        <v>3</v>
       </c>
       <c r="AJ158">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK158" s="4"/>
     </row>
     <row r="159" spans="1:37">
       <c r="A159" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="B159" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D159" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E159" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F159" s="1"/>
       <c r="G159" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H159" s="1"/>
+      <c r="I159" s="1"/>
       <c r="J159" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="K159" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="L159" t="s">
-        <v>106</v>
+        <v>136</v>
       </c>
       <c r="M159" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>131</v>
       </c>
       <c r="AI159" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ159">
         <v>0</v>
       </c>
       <c r="AK159" s="4"/>
     </row>
     <row r="160" spans="1:37">
       <c r="A160" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="B160" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D160" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E160" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F160" s="1"/>
       <c r="G160" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H160" s="1"/>
+      <c r="I160" s="1"/>
       <c r="J160" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="K160" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="L160" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="M160" t="s">
-        <v>33</v>
-[...17 lines deleted...]
-        <v>2</v>
+        <v>131</v>
       </c>
       <c r="AI160" s="4">
-        <v>231</v>
+        <v>0</v>
       </c>
       <c r="AJ160">
-        <v>106</v>
+        <v>0</v>
       </c>
       <c r="AK160" s="4"/>
     </row>
     <row r="161" spans="1:37">
       <c r="A161" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="B161" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D161" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E161" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F161" s="1"/>
       <c r="G161" t="s">
-        <v>125</v>
-[...6 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H161" s="1"/>
+      <c r="I161" s="1"/>
       <c r="J161" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="K161" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="L161" t="s">
-        <v>106</v>
+        <v>134</v>
       </c>
       <c r="M161" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-        <v>6</v>
+        <v>131</v>
       </c>
       <c r="AI161" s="4">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="AJ161">
         <v>0</v>
       </c>
       <c r="AK161" s="4"/>
     </row>
     <row r="162" spans="1:37">
       <c r="A162" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="B162" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D162" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E162" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F162" s="1"/>
       <c r="G162" t="s">
-        <v>125</v>
-[...6 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H162" s="1"/>
+      <c r="I162" s="1"/>
       <c r="J162" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="K162" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="L162" t="s">
-        <v>106</v>
+        <v>134</v>
       </c>
       <c r="M162" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-        <v>14</v>
+        <v>131</v>
       </c>
       <c r="AI162" s="4">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="AJ162">
         <v>0</v>
       </c>
       <c r="AK162" s="4"/>
     </row>
     <row r="163" spans="1:37">
       <c r="A163" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B163" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D163" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E163" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F163" s="1"/>
       <c r="G163" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H163" s="1"/>
+      <c r="I163" s="1"/>
       <c r="J163" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="K163" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="L163" t="s">
-        <v>106</v>
+        <v>134</v>
       </c>
       <c r="M163" t="s">
-        <v>33</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>131</v>
       </c>
       <c r="AI163" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ163">
         <v>0</v>
       </c>
       <c r="AK163" s="4"/>
     </row>
     <row r="164" spans="1:37">
       <c r="A164" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B164" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D164" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E164" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F164" s="1"/>
       <c r="G164" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H164" s="1"/>
+      <c r="I164" s="1"/>
       <c r="J164" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="K164" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="L164" t="s">
-        <v>106</v>
+        <v>136</v>
       </c>
       <c r="M164" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>131</v>
       </c>
       <c r="AI164" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ164">
         <v>0</v>
       </c>
       <c r="AK164" s="4"/>
     </row>
     <row r="165" spans="1:37">
       <c r="A165" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B165" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D165" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E165" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F165" s="1"/>
       <c r="G165" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H165" s="1"/>
+      <c r="I165" s="1"/>
       <c r="J165" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="K165" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="L165" t="s">
-        <v>108</v>
+        <v>132</v>
       </c>
       <c r="M165" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI165" s="4">
         <v>0</v>
       </c>
       <c r="AJ165">
         <v>0</v>
       </c>
       <c r="AK165" s="4"/>
     </row>
     <row r="166" spans="1:37">
       <c r="A166" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B166" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D166" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E166" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F166" s="1"/>
       <c r="G166" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H166" s="1"/>
+      <c r="I166" s="1"/>
       <c r="J166" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="K166" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="L166" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="M166" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI166" s="4">
         <v>0</v>
       </c>
       <c r="AJ166">
         <v>0</v>
       </c>
       <c r="AK166" s="4"/>
     </row>
     <row r="167" spans="1:37">
       <c r="A167" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B167" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D167" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E167" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F167" s="1"/>
       <c r="G167" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H167" s="1"/>
+      <c r="I167" s="1"/>
       <c r="J167" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="K167" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="L167" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="M167" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI167" s="4">
         <v>0</v>
       </c>
       <c r="AJ167">
         <v>0</v>
       </c>
       <c r="AK167" s="4"/>
     </row>
     <row r="168" spans="1:37">
       <c r="A168" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B168" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D168" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E168" s="1">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F168" s="1"/>
       <c r="G168" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="H168" s="1"/>
+      <c r="I168" s="1"/>
       <c r="J168" t="s">
-        <v>104</v>
+        <v>37</v>
       </c>
       <c r="K168" t="s">
-        <v>105</v>
+        <v>131</v>
       </c>
       <c r="L168" t="s">
-        <v>108</v>
+        <v>134</v>
       </c>
       <c r="M168" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI168" s="4">
         <v>0</v>
       </c>
       <c r="AJ168">
         <v>0</v>
       </c>
       <c r="AK168" s="4"/>
     </row>
     <row r="169" spans="1:37">
       <c r="A169" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B169" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D169" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E169" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F169" s="1"/>
       <c r="G169" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="H169" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I169" s="1">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J169" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K169" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L169" t="s">
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="M169" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>93</v>
+      </c>
+      <c r="W169">
+        <v>35</v>
+      </c>
+      <c r="X169">
+        <v>3</v>
       </c>
       <c r="AI169" s="4">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="AJ169">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK169" s="4"/>
     </row>
     <row r="170" spans="1:37">
       <c r="A170" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B170" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D170" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E170" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F170" s="1"/>
       <c r="G170" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="H170" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I170" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J170" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K170" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L170" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="M170" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>93</v>
+      </c>
+      <c r="Z170">
+        <v>15</v>
       </c>
       <c r="AI170" s="4">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="AJ170">
         <v>0</v>
       </c>
       <c r="AK170" s="4"/>
     </row>
     <row r="171" spans="1:37">
       <c r="A171" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B171" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D171" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E171" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F171" s="1"/>
       <c r="G171" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="H171" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I171" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J171" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K171" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L171" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="M171" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="AF171">
+        <v>93</v>
+      </c>
+      <c r="AA171">
+        <v>3</v>
+      </c>
+      <c r="AB171">
         <v>1</v>
       </c>
-      <c r="AG171">
-        <v>2</v>
+      <c r="AC171">
+        <v>4</v>
       </c>
       <c r="AI171" s="4">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="AJ171">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AK171" s="4"/>
     </row>
     <row r="172" spans="1:37">
       <c r="A172" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B172" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D172" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E172" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F172" s="1"/>
       <c r="G172" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="I172" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="H172" s="1">
+        <v>3</v>
+      </c>
+      <c r="I172" s="1">
+        <v>3</v>
+      </c>
       <c r="J172" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K172" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L172" t="s">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="M172" t="s">
-        <v>132</v>
+        <v>93</v>
+      </c>
+      <c r="AH172">
+        <v>1</v>
       </c>
       <c r="AI172" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ172">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK172" s="4"/>
     </row>
     <row r="173" spans="1:37">
       <c r="A173" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B173" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D173" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E173" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F173" s="1"/>
       <c r="G173" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="I173" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="H173" s="1">
+        <v>3</v>
+      </c>
+      <c r="I173" s="1">
+        <v>3</v>
+      </c>
       <c r="J173" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K173" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L173" t="s">
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="M173" t="s">
-        <v>132</v>
+        <v>93</v>
       </c>
       <c r="AI173" s="4">
         <v>0</v>
       </c>
       <c r="AJ173">
         <v>0</v>
       </c>
       <c r="AK173" s="4"/>
     </row>
     <row r="174" spans="1:37">
       <c r="A174" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B174" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D174" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E174" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F174" s="1"/>
       <c r="G174" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="I174" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="H174" s="1">
+        <v>3</v>
+      </c>
+      <c r="I174" s="1">
+        <v>3</v>
+      </c>
       <c r="J174" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K174" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L174" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="M174" t="s">
-        <v>132</v>
+        <v>93</v>
       </c>
       <c r="AI174" s="4">
         <v>0</v>
       </c>
       <c r="AJ174">
         <v>0</v>
       </c>
       <c r="AK174" s="4"/>
     </row>
     <row r="175" spans="1:37">
       <c r="A175" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B175" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D175" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E175" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F175" s="1"/>
       <c r="G175" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="I175" s="1"/>
+        <v>139</v>
+      </c>
+      <c r="H175" s="1">
+        <v>3</v>
+      </c>
+      <c r="I175" s="1">
+        <v>3</v>
+      </c>
       <c r="J175" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K175" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L175" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="M175" t="s">
-        <v>132</v>
+        <v>93</v>
       </c>
       <c r="AI175" s="4">
         <v>0</v>
       </c>
       <c r="AJ175">
         <v>0</v>
       </c>
       <c r="AK175" s="4"/>
     </row>
     <row r="176" spans="1:37">
       <c r="A176" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B176" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D176" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E176" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F176" s="1"/>
       <c r="G176" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="I176" s="1"/>
+        <v>140</v>
+      </c>
+      <c r="H176" s="1">
+        <v>3</v>
+      </c>
+      <c r="I176" s="1">
+        <v>3</v>
+      </c>
       <c r="J176" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K176" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L176" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="M176" t="s">
-        <v>132</v>
+        <v>93</v>
+      </c>
+      <c r="W176">
+        <v>5</v>
       </c>
       <c r="AI176" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AJ176">
         <v>0</v>
       </c>
       <c r="AK176" s="4"/>
     </row>
     <row r="177" spans="1:37">
       <c r="A177" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B177" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D177" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E177" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F177" s="1"/>
       <c r="G177" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="I177" s="1"/>
+        <v>140</v>
+      </c>
+      <c r="H177" s="1">
+        <v>3</v>
+      </c>
+      <c r="I177" s="1">
+        <v>3</v>
+      </c>
       <c r="J177" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K177" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L177" t="s">
-        <v>137</v>
+        <v>92</v>
       </c>
       <c r="M177" t="s">
-        <v>132</v>
+        <v>93</v>
+      </c>
+      <c r="Z177">
+        <v>13</v>
       </c>
       <c r="AI177" s="4">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="AJ177">
         <v>0</v>
       </c>
       <c r="AK177" s="4"/>
     </row>
     <row r="178" spans="1:37">
       <c r="A178" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B178" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D178" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E178" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F178" s="1"/>
       <c r="G178" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="I178" s="1"/>
+        <v>140</v>
+      </c>
+      <c r="H178" s="1">
+        <v>3</v>
+      </c>
+      <c r="I178" s="1">
+        <v>3</v>
+      </c>
       <c r="J178" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K178" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L178" t="s">
-        <v>133</v>
+        <v>92</v>
       </c>
       <c r="M178" t="s">
-        <v>132</v>
+        <v>93</v>
+      </c>
+      <c r="AA178">
+        <v>4</v>
+      </c>
+      <c r="AB178">
+        <v>1</v>
+      </c>
+      <c r="AC178">
+        <v>1</v>
       </c>
       <c r="AI178" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AJ178">
         <v>0</v>
       </c>
       <c r="AK178" s="4"/>
     </row>
     <row r="179" spans="1:37">
       <c r="A179" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B179" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D179" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E179" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F179" s="1"/>
       <c r="G179" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="I179" s="1"/>
+        <v>140</v>
+      </c>
+      <c r="H179" s="1">
+        <v>3</v>
+      </c>
+      <c r="I179" s="1">
+        <v>3</v>
+      </c>
       <c r="J179" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K179" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L179" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="M179" t="s">
-        <v>132</v>
+        <v>93</v>
       </c>
       <c r="AI179" s="4">
         <v>0</v>
       </c>
       <c r="AJ179">
         <v>0</v>
       </c>
       <c r="AK179" s="4"/>
     </row>
     <row r="180" spans="1:37">
       <c r="A180" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B180" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D180" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E180" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F180" s="1"/>
       <c r="G180" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="I180" s="1"/>
+        <v>140</v>
+      </c>
+      <c r="H180" s="1">
+        <v>3</v>
+      </c>
+      <c r="I180" s="1">
+        <v>3</v>
+      </c>
       <c r="J180" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K180" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L180" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="M180" t="s">
-        <v>132</v>
+        <v>93</v>
       </c>
       <c r="AI180" s="4">
         <v>0</v>
       </c>
       <c r="AJ180">
         <v>0</v>
       </c>
       <c r="AK180" s="4"/>
     </row>
     <row r="181" spans="1:37">
       <c r="A181" t="s">
-        <v>129</v>
+        <v>87</v>
       </c>
       <c r="B181" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D181" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E181" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F181" s="1"/>
       <c r="G181" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-      <c r="I181" s="1"/>
+        <v>140</v>
+      </c>
+      <c r="H181" s="1">
+        <v>3</v>
+      </c>
+      <c r="I181" s="1">
+        <v>3</v>
+      </c>
       <c r="J181" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K181" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="L181" t="s">
-        <v>135</v>
+        <v>92</v>
       </c>
       <c r="M181" t="s">
-        <v>132</v>
+        <v>93</v>
       </c>
       <c r="AI181" s="4">
         <v>0</v>
       </c>
       <c r="AJ181">
         <v>0</v>
       </c>
       <c r="AK181" s="4"/>
     </row>
     <row r="182" spans="1:37">
       <c r="A182" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B182" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D182" s="1">
         <v>3</v>
       </c>
       <c r="E182" s="1">
         <v>3</v>
       </c>
       <c r="F182" s="1"/>
       <c r="G182" t="s">
         <v>140</v>
       </c>
       <c r="H182" s="1">
         <v>3</v>
       </c>
       <c r="I182" s="1">
         <v>3</v>
       </c>
       <c r="J182" t="s">
+        <v>90</v>
+      </c>
+      <c r="K182" t="s">
+        <v>91</v>
+      </c>
+      <c r="L182" t="s">
         <v>92</v>
       </c>
-      <c r="K182" t="s">
+      <c r="M182" t="s">
         <v>93</v>
       </c>
-      <c r="L182" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AI182" s="4">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="AJ182">
         <v>0</v>
       </c>
       <c r="AK182" s="4"/>
     </row>
     <row r="183" spans="1:37">
       <c r="A183" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="B183" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D183" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E183" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F183" s="1"/>
       <c r="G183" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H183" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I183" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J183" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="K183" t="s">
-        <v>93</v>
+        <v>144</v>
       </c>
       <c r="L183" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="M183" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>15</v>
+        <v>51</v>
+      </c>
+      <c r="W183">
+        <v>1</v>
       </c>
       <c r="AI183" s="4">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="AJ183">
         <v>0</v>
       </c>
       <c r="AK183" s="4"/>
     </row>
     <row r="184" spans="1:37">
       <c r="A184" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="B184" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C184" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D184" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E184" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F184" s="1"/>
       <c r="G184" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H184" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I184" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J184" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="K184" t="s">
-        <v>93</v>
+        <v>144</v>
       </c>
       <c r="L184" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="M184" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-      <c r="AB184">
+        <v>51</v>
+      </c>
+      <c r="Y184">
         <v>1</v>
       </c>
-      <c r="AC184">
-        <v>4</v>
+      <c r="Z184">
+        <v>1</v>
       </c>
       <c r="AI184" s="4">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="AJ184">
         <v>0</v>
       </c>
       <c r="AK184" s="4"/>
     </row>
     <row r="185" spans="1:37">
       <c r="A185" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="B185" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C185" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D185" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E185" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F185" s="1"/>
       <c r="G185" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="H185" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I185" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J185" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="K185" t="s">
-        <v>93</v>
+        <v>144</v>
       </c>
       <c r="L185" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="M185" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AH185">
+        <v>51</v>
+      </c>
+      <c r="Y185">
         <v>1</v>
       </c>
+      <c r="Z185">
+        <v>3</v>
+      </c>
       <c r="AI185" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AJ185">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK185" s="4"/>
     </row>
     <row r="186" spans="1:37">
       <c r="A186" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="B186" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C186" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D186" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E186" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F186" s="1"/>
       <c r="G186" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="H186" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I186" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J186" t="s">
-        <v>92</v>
+        <v>48</v>
       </c>
       <c r="K186" t="s">
-        <v>93</v>
+        <v>144</v>
       </c>
       <c r="L186" t="s">
-        <v>94</v>
+        <v>145</v>
       </c>
       <c r="M186" t="s">
-        <v>95</v>
+        <v>51</v>
+      </c>
+      <c r="Y186">
+        <v>1</v>
+      </c>
+      <c r="Z186">
+        <v>3</v>
       </c>
       <c r="AI186" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ186">
         <v>0</v>
       </c>
       <c r="AK186" s="4"/>
     </row>
     <row r="187" spans="1:37">
       <c r="A187" t="s">
-        <v>89</v>
+        <v>148</v>
       </c>
       <c r="B187" t="s">
-        <v>139</v>
+        <v>149</v>
       </c>
       <c r="C187" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D187" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E187" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F187" s="1"/>
       <c r="G187" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="H187" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I187" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J187" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K187" t="s">
-        <v>93</v>
+        <v>151</v>
       </c>
       <c r="L187" t="s">
-        <v>94</v>
+        <v>152</v>
       </c>
       <c r="M187" t="s">
-        <v>95</v>
+        <v>20</v>
+      </c>
+      <c r="W187">
+        <v>2</v>
       </c>
       <c r="AI187" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ187">
         <v>0</v>
       </c>
       <c r="AK187" s="4"/>
     </row>
     <row r="188" spans="1:37">
       <c r="A188" t="s">
-        <v>89</v>
+        <v>153</v>
       </c>
       <c r="B188" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="C188" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D188" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E188" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F188" s="1"/>
       <c r="G188" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="H188" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I188" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J188" t="s">
-        <v>92</v>
+        <v>156</v>
       </c>
       <c r="K188" t="s">
-        <v>93</v>
+        <v>157</v>
       </c>
       <c r="L188" t="s">
-        <v>94</v>
+        <v>158</v>
       </c>
       <c r="M188" t="s">
-        <v>95</v>
+        <v>159</v>
+      </c>
+      <c r="W188">
+        <v>2</v>
+      </c>
+      <c r="X188">
+        <v>3</v>
       </c>
       <c r="AI188" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AJ188">
         <v>0</v>
       </c>
       <c r="AK188" s="4"/>
     </row>
     <row r="189" spans="1:37">
       <c r="A189" t="s">
-        <v>89</v>
+        <v>153</v>
       </c>
       <c r="B189" t="s">
-        <v>139</v>
+        <v>154</v>
       </c>
       <c r="C189" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D189" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E189" s="1">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F189" s="1"/>
       <c r="G189" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
       <c r="H189" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I189" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J189" t="s">
-        <v>92</v>
+        <v>156</v>
       </c>
       <c r="K189" t="s">
-        <v>93</v>
+        <v>157</v>
       </c>
       <c r="L189" t="s">
-        <v>94</v>
+        <v>158</v>
       </c>
       <c r="M189" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>159</v>
+      </c>
+      <c r="Y189">
+        <v>10</v>
       </c>
       <c r="AI189" s="4">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="AJ189">
         <v>0</v>
       </c>
       <c r="AK189" s="4"/>
     </row>
     <row r="190" spans="1:37">
       <c r="A190" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="B190" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="C190" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D190" s="1">
         <v>3</v>
       </c>
       <c r="E190" s="1">
         <v>3</v>
       </c>
       <c r="F190" s="1"/>
       <c r="G190" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="H190" s="1">
         <v>3</v>
       </c>
       <c r="I190" s="1">
         <v>3</v>
       </c>
       <c r="J190" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K190" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="L190" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="M190" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>20</v>
+      </c>
+      <c r="W190">
+        <v>26</v>
       </c>
       <c r="AI190" s="4">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="AJ190">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="AK190" s="4"/>
     </row>
     <row r="191" spans="1:37">
       <c r="A191" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="B191" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="C191" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D191" s="1">
         <v>3</v>
       </c>
       <c r="E191" s="1">
         <v>3</v>
       </c>
       <c r="F191" s="1"/>
       <c r="G191" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="H191" s="1">
         <v>3</v>
       </c>
       <c r="I191" s="1">
         <v>3</v>
       </c>
       <c r="J191" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K191" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="L191" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="M191" t="s">
-        <v>95</v>
+        <v>20</v>
+      </c>
+      <c r="X191">
+        <v>20</v>
+      </c>
+      <c r="Y191">
+        <v>19</v>
+      </c>
+      <c r="Z191">
+        <v>15</v>
       </c>
       <c r="AA191">
-        <v>4</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="AI191" s="4">
-        <v>6</v>
+        <v>64</v>
       </c>
       <c r="AJ191">
-        <v>0</v>
+        <v>62</v>
       </c>
       <c r="AK191" s="4"/>
     </row>
     <row r="192" spans="1:37">
       <c r="A192" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="B192" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="C192" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D192" s="1">
         <v>3</v>
       </c>
       <c r="E192" s="1">
         <v>3</v>
       </c>
       <c r="F192" s="1"/>
       <c r="G192" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="H192" s="1">
         <v>3</v>
       </c>
       <c r="I192" s="1">
         <v>3</v>
       </c>
       <c r="J192" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K192" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="L192" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="M192" t="s">
-        <v>95</v>
+        <v>20</v>
+      </c>
+      <c r="AB192">
+        <v>6</v>
+      </c>
+      <c r="AC192">
+        <v>13</v>
+      </c>
+      <c r="AD192">
+        <v>7</v>
+      </c>
+      <c r="AE192">
+        <v>6</v>
       </c>
       <c r="AI192" s="4">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="AJ192">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="AK192" s="4"/>
     </row>
     <row r="193" spans="1:37">
       <c r="A193" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="B193" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="C193" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D193" s="1">
         <v>3</v>
       </c>
       <c r="E193" s="1">
         <v>3</v>
       </c>
       <c r="F193" s="1"/>
       <c r="G193" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="H193" s="1">
         <v>3</v>
       </c>
       <c r="I193" s="1">
         <v>3</v>
       </c>
       <c r="J193" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K193" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="L193" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="M193" t="s">
-        <v>95</v>
+        <v>20</v>
+      </c>
+      <c r="AE193">
+        <v>10</v>
+      </c>
+      <c r="AF193">
+        <v>5</v>
       </c>
       <c r="AI193" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="AJ193">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="AK193" s="4"/>
     </row>
     <row r="194" spans="1:37">
       <c r="A194" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="B194" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="C194" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D194" s="1">
         <v>3</v>
       </c>
       <c r="E194" s="1">
         <v>3</v>
       </c>
       <c r="F194" s="1"/>
       <c r="G194" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
       <c r="H194" s="1">
         <v>3</v>
       </c>
       <c r="I194" s="1">
         <v>3</v>
       </c>
       <c r="J194" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K194" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="L194" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="M194" t="s">
-        <v>95</v>
+        <v>20</v>
+      </c>
+      <c r="AF194">
+        <v>1</v>
+      </c>
+      <c r="AG194">
+        <v>15</v>
+      </c>
+      <c r="AH194">
+        <v>7</v>
       </c>
       <c r="AI194" s="4">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="AJ194">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="AK194" s="4"/>
     </row>
     <row r="195" spans="1:37">
       <c r="A195" t="s">
-        <v>89</v>
+        <v>13</v>
       </c>
       <c r="B195" t="s">
-        <v>139</v>
+        <v>160</v>
       </c>
       <c r="C195" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D195" s="1">
         <v>3</v>
       </c>
       <c r="E195" s="1">
         <v>3</v>
       </c>
       <c r="F195" s="1"/>
       <c r="G195" t="s">
-        <v>141</v>
+        <v>163</v>
       </c>
       <c r="H195" s="1">
         <v>3</v>
       </c>
       <c r="I195" s="1">
         <v>3</v>
       </c>
       <c r="J195" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K195" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="L195" t="s">
-        <v>94</v>
+        <v>19</v>
       </c>
       <c r="M195" t="s">
-        <v>95</v>
+        <v>20</v>
+      </c>
+      <c r="X195">
+        <v>7</v>
+      </c>
+      <c r="Z195">
+        <v>6</v>
+      </c>
+      <c r="AA195">
+        <v>4</v>
       </c>
       <c r="AI195" s="4">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="AJ195">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="AK195" s="4"/>
     </row>
     <row r="196" spans="1:37">
       <c r="A196" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="B196" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="C196" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D196" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E196" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F196" s="1"/>
       <c r="G196" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="H196" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I196" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J196" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="K196" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="L196" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="M196" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>20</v>
+      </c>
+      <c r="AC196">
+        <v>8</v>
       </c>
       <c r="AI196" s="4">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="AJ196">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AK196" s="4"/>
     </row>
     <row r="197" spans="1:37">
       <c r="A197" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="B197" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="C197" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D197" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E197" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F197" s="1"/>
       <c r="G197" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="H197" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I197" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J197" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="K197" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="L197" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="M197" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>20</v>
+      </c>
+      <c r="AE197">
+        <v>9</v>
       </c>
       <c r="AI197" s="4">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="AJ197">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AK197" s="4"/>
     </row>
     <row r="198" spans="1:37">
       <c r="A198" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="B198" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="C198" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D198" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E198" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F198" s="1"/>
       <c r="G198" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="H198" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I198" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J198" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="K198" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="L198" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="M198" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>20</v>
+      </c>
+      <c r="AF198">
+        <v>7</v>
+      </c>
+      <c r="AG198">
+        <v>10</v>
       </c>
       <c r="AI198" s="4">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="AJ198">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="AK198" s="4"/>
     </row>
     <row r="199" spans="1:37">
       <c r="A199" t="s">
-        <v>142</v>
+        <v>13</v>
       </c>
       <c r="B199" t="s">
-        <v>143</v>
+        <v>160</v>
       </c>
       <c r="C199" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D199" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E199" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F199" s="1"/>
       <c r="G199" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="H199" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="I199" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="J199" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="K199" t="s">
-        <v>145</v>
+        <v>18</v>
       </c>
       <c r="L199" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="M199" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>20</v>
+      </c>
+      <c r="AA199">
+        <v>10</v>
       </c>
       <c r="AI199" s="4">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="AJ199">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="AK199" s="4"/>
     </row>
     <row r="200" spans="1:37">
       <c r="A200" t="s">
-        <v>149</v>
+        <v>13</v>
       </c>
       <c r="B200" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="C200" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D200" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E200" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F200" s="1"/>
       <c r="G200" t="s">
-        <v>151</v>
-[...6 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="H200" s="1"/>
+      <c r="I200" s="1"/>
       <c r="J200" t="s">
         <v>17</v>
       </c>
       <c r="K200" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="L200" t="s">
-        <v>153</v>
+        <v>19</v>
       </c>
       <c r="M200" t="s">
         <v>20</v>
       </c>
-      <c r="W200">
-[...1 lines deleted...]
-      </c>
       <c r="AI200" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ200">
         <v>0</v>
       </c>
       <c r="AK200" s="4"/>
     </row>
     <row r="201" spans="1:37">
       <c r="A201" t="s">
-        <v>154</v>
+        <v>13</v>
       </c>
       <c r="B201" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C201" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D201" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E201" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F201" s="1"/>
       <c r="G201" t="s">
-        <v>156</v>
-[...6 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="H201" s="1"/>
+      <c r="I201" s="1"/>
       <c r="J201" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
       <c r="K201" t="s">
-        <v>158</v>
+        <v>18</v>
       </c>
       <c r="L201" t="s">
-        <v>159</v>
+        <v>19</v>
       </c>
       <c r="M201" t="s">
-        <v>160</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="AI201" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ201">
         <v>0</v>
       </c>
       <c r="AK201" s="4"/>
     </row>
     <row r="202" spans="1:37">
       <c r="A202" t="s">
-        <v>154</v>
+        <v>13</v>
       </c>
       <c r="B202" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C202" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D202" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="E202" s="1">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F202" s="1"/>
       <c r="G202" t="s">
-        <v>156</v>
-[...6 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="H202" s="1"/>
+      <c r="I202" s="1"/>
       <c r="J202" t="s">
-        <v>157</v>
+        <v>17</v>
       </c>
       <c r="K202" t="s">
-        <v>158</v>
+        <v>18</v>
       </c>
       <c r="L202" t="s">
-        <v>159</v>
+        <v>19</v>
       </c>
       <c r="M202" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="AI202" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="AJ202">
         <v>0</v>
       </c>
       <c r="AK202" s="4"/>
     </row>
     <row r="203" spans="1:37">
       <c r="A203" t="s">
         <v>13</v>
       </c>
       <c r="B203" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C203" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D203" s="1">
         <v>3</v>
       </c>
       <c r="E203" s="1">
         <v>3</v>
       </c>
       <c r="F203" s="1"/>
       <c r="G203" t="s">
-        <v>162</v>
-[...6 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="H203" s="1"/>
+      <c r="I203" s="1"/>
       <c r="J203" t="s">
         <v>17</v>
       </c>
       <c r="K203" t="s">
         <v>18</v>
       </c>
       <c r="L203" t="s">
         <v>19</v>
       </c>
       <c r="M203" t="s">
         <v>20</v>
       </c>
-      <c r="W203">
-[...1 lines deleted...]
-      </c>
       <c r="AI203" s="4">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="AJ203">
-        <v>26</v>
+        <v>0</v>
       </c>
       <c r="AK203" s="4"/>
     </row>
     <row r="204" spans="1:37">
       <c r="A204" t="s">
         <v>13</v>
       </c>
       <c r="B204" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C204" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D204" s="1">
         <v>3</v>
       </c>
       <c r="E204" s="1">
         <v>3</v>
       </c>
       <c r="F204" s="1"/>
       <c r="G204" t="s">
-        <v>163</v>
-[...6 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="H204" s="1"/>
+      <c r="I204" s="1"/>
       <c r="J204" t="s">
         <v>17</v>
       </c>
       <c r="K204" t="s">
         <v>18</v>
       </c>
       <c r="L204" t="s">
         <v>19</v>
       </c>
       <c r="M204" t="s">
         <v>20</v>
       </c>
-      <c r="X204">
-[...10 lines deleted...]
-      </c>
       <c r="AI204" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="AJ204">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="AK204" s="4"/>
     </row>
     <row r="205" spans="1:37">
       <c r="A205" t="s">
         <v>13</v>
       </c>
       <c r="B205" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C205" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D205" s="1">
         <v>3</v>
       </c>
       <c r="E205" s="1">
         <v>3</v>
       </c>
       <c r="F205" s="1"/>
       <c r="G205" t="s">
-        <v>163</v>
-[...6 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="H205" s="1"/>
+      <c r="I205" s="1"/>
       <c r="J205" t="s">
         <v>17</v>
       </c>
       <c r="K205" t="s">
         <v>18</v>
       </c>
       <c r="L205" t="s">
         <v>19</v>
       </c>
       <c r="M205" t="s">
         <v>20</v>
       </c>
-      <c r="AB205">
-[...10 lines deleted...]
-      </c>
       <c r="AI205" s="4">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="AJ205">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="AK205" s="4"/>
     </row>
     <row r="206" spans="1:37">
       <c r="A206" t="s">
         <v>13</v>
       </c>
       <c r="B206" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C206" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D206" s="1">
         <v>3</v>
       </c>
       <c r="E206" s="1">
         <v>3</v>
       </c>
       <c r="F206" s="1"/>
       <c r="G206" t="s">
-        <v>163</v>
-[...6 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="H206" s="1"/>
+      <c r="I206" s="1"/>
       <c r="J206" t="s">
         <v>17</v>
       </c>
       <c r="K206" t="s">
         <v>18</v>
       </c>
       <c r="L206" t="s">
         <v>19</v>
       </c>
       <c r="M206" t="s">
         <v>20</v>
       </c>
-      <c r="AE206">
-[...4 lines deleted...]
-      </c>
       <c r="AI206" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="AJ206">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="AK206" s="4"/>
     </row>
     <row r="207" spans="1:37">
       <c r="A207" t="s">
         <v>13</v>
       </c>
       <c r="B207" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C207" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D207" s="1">
         <v>3</v>
       </c>
       <c r="E207" s="1">
         <v>3</v>
       </c>
       <c r="F207" s="1"/>
       <c r="G207" t="s">
-        <v>163</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H207" s="1"/>
+      <c r="I207" s="1"/>
       <c r="J207" t="s">
         <v>17</v>
       </c>
       <c r="K207" t="s">
         <v>18</v>
       </c>
       <c r="L207" t="s">
         <v>19</v>
       </c>
       <c r="M207" t="s">
         <v>20</v>
       </c>
-      <c r="AF207">
-[...7 lines deleted...]
-      </c>
       <c r="AI207" s="4">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="AJ207">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="AK207" s="4"/>
     </row>
     <row r="208" spans="1:37">
       <c r="A208" t="s">
         <v>13</v>
       </c>
       <c r="B208" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C208" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D208" s="1">
         <v>3</v>
       </c>
       <c r="E208" s="1">
         <v>3</v>
       </c>
       <c r="F208" s="1"/>
       <c r="G208" t="s">
-        <v>164</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H208" s="1"/>
+      <c r="I208" s="1"/>
       <c r="J208" t="s">
         <v>17</v>
       </c>
       <c r="K208" t="s">
         <v>18</v>
       </c>
       <c r="L208" t="s">
         <v>19</v>
       </c>
       <c r="M208" t="s">
         <v>20</v>
       </c>
-      <c r="X208">
-[...7 lines deleted...]
-      </c>
       <c r="AI208" s="4">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="AJ208">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="AK208" s="4"/>
     </row>
     <row r="209" spans="1:37">
       <c r="A209" t="s">
         <v>13</v>
       </c>
       <c r="B209" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C209" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D209" s="1">
         <v>3</v>
       </c>
       <c r="E209" s="1">
         <v>3</v>
       </c>
       <c r="F209" s="1"/>
       <c r="G209" t="s">
-        <v>164</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H209" s="1"/>
+      <c r="I209" s="1"/>
       <c r="J209" t="s">
         <v>17</v>
       </c>
       <c r="K209" t="s">
         <v>18</v>
       </c>
       <c r="L209" t="s">
         <v>19</v>
       </c>
       <c r="M209" t="s">
         <v>20</v>
       </c>
-      <c r="AC209">
-[...1 lines deleted...]
-      </c>
       <c r="AI209" s="4">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AJ209">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AK209" s="4"/>
     </row>
     <row r="210" spans="1:37">
       <c r="A210" t="s">
         <v>13</v>
       </c>
       <c r="B210" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C210" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D210" s="1">
         <v>3</v>
       </c>
       <c r="E210" s="1">
         <v>3</v>
       </c>
       <c r="F210" s="1"/>
       <c r="G210" t="s">
-        <v>164</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H210" s="1"/>
+      <c r="I210" s="1"/>
       <c r="J210" t="s">
         <v>17</v>
       </c>
       <c r="K210" t="s">
         <v>18</v>
       </c>
       <c r="L210" t="s">
         <v>19</v>
       </c>
       <c r="M210" t="s">
         <v>20</v>
       </c>
-      <c r="AE210">
-[...1 lines deleted...]
-      </c>
       <c r="AI210" s="4">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="AJ210">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="AK210" s="4"/>
     </row>
     <row r="211" spans="1:37">
       <c r="A211" t="s">
         <v>13</v>
       </c>
       <c r="B211" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C211" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D211" s="1">
         <v>3</v>
       </c>
       <c r="E211" s="1">
         <v>3</v>
       </c>
       <c r="F211" s="1"/>
       <c r="G211" t="s">
-        <v>164</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H211" s="1"/>
+      <c r="I211" s="1"/>
       <c r="J211" t="s">
         <v>17</v>
       </c>
       <c r="K211" t="s">
         <v>18</v>
       </c>
       <c r="L211" t="s">
         <v>19</v>
       </c>
       <c r="M211" t="s">
         <v>20</v>
       </c>
-      <c r="AF211">
-[...4 lines deleted...]
-      </c>
       <c r="AI211" s="4">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="AJ211">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="AK211" s="4"/>
     </row>
     <row r="212" spans="1:37">
       <c r="A212" t="s">
         <v>13</v>
       </c>
       <c r="B212" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C212" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D212" s="1">
         <v>3</v>
       </c>
       <c r="E212" s="1">
         <v>3</v>
       </c>
       <c r="F212" s="1"/>
       <c r="G212" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="H212" s="1"/>
+      <c r="I212" s="1"/>
       <c r="J212" t="s">
         <v>17</v>
       </c>
       <c r="K212" t="s">
         <v>18</v>
       </c>
       <c r="L212" t="s">
         <v>19</v>
       </c>
       <c r="M212" t="s">
         <v>20</v>
       </c>
-      <c r="AA212">
-[...1 lines deleted...]
-      </c>
       <c r="AI212" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="AJ212">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="AK212" s="4"/>
     </row>
     <row r="213" spans="1:37">
       <c r="A213" t="s">
         <v>13</v>
       </c>
       <c r="B213" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C213" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D213" s="1">
         <v>3</v>
       </c>
       <c r="E213" s="1">
         <v>3</v>
       </c>
       <c r="F213" s="1"/>
       <c r="G213" t="s">
         <v>166</v>
       </c>
       <c r="H213" s="1"/>
       <c r="I213" s="1"/>
       <c r="J213" t="s">
         <v>17</v>
       </c>
       <c r="K213" t="s">
         <v>18</v>
       </c>
       <c r="L213" t="s">
         <v>19</v>
       </c>
       <c r="M213" t="s">
         <v>20</v>
       </c>
       <c r="AI213" s="4">
         <v>0</v>
       </c>
       <c r="AJ213">
         <v>0</v>
       </c>
       <c r="AK213" s="4"/>
     </row>
     <row r="214" spans="1:37">
       <c r="A214" t="s">
         <v>13</v>
       </c>
       <c r="B214" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C214" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D214" s="1">
         <v>3</v>
       </c>
       <c r="E214" s="1">
         <v>3</v>
       </c>
       <c r="F214" s="1"/>
       <c r="G214" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H214" s="1"/>
       <c r="I214" s="1"/>
       <c r="J214" t="s">
         <v>17</v>
       </c>
       <c r="K214" t="s">
         <v>18</v>
       </c>
       <c r="L214" t="s">
         <v>19</v>
       </c>
       <c r="M214" t="s">
         <v>20</v>
       </c>
       <c r="AI214" s="4">
         <v>0</v>
       </c>
       <c r="AJ214">
         <v>0</v>
       </c>
       <c r="AK214" s="4"/>
     </row>
     <row r="215" spans="1:37">
       <c r="A215" t="s">
         <v>13</v>
       </c>
       <c r="B215" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C215" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D215" s="1">
         <v>3</v>
       </c>
       <c r="E215" s="1">
         <v>3</v>
       </c>
       <c r="F215" s="1"/>
       <c r="G215" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H215" s="1"/>
       <c r="I215" s="1"/>
       <c r="J215" t="s">
         <v>17</v>
       </c>
       <c r="K215" t="s">
         <v>18</v>
       </c>
       <c r="L215" t="s">
         <v>19</v>
       </c>
       <c r="M215" t="s">
         <v>20</v>
       </c>
       <c r="AI215" s="4">
         <v>0</v>
       </c>
       <c r="AJ215">
         <v>0</v>
       </c>
       <c r="AK215" s="4"/>
     </row>
     <row r="216" spans="1:37">
       <c r="A216" t="s">
         <v>13</v>
       </c>
       <c r="B216" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C216" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D216" s="1">
         <v>3</v>
       </c>
       <c r="E216" s="1">
         <v>3</v>
       </c>
       <c r="F216" s="1"/>
       <c r="G216" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H216" s="1"/>
       <c r="I216" s="1"/>
       <c r="J216" t="s">
         <v>17</v>
       </c>
       <c r="K216" t="s">
         <v>18</v>
       </c>
       <c r="L216" t="s">
         <v>19</v>
       </c>
       <c r="M216" t="s">
         <v>20</v>
       </c>
       <c r="AI216" s="4">
         <v>0</v>
       </c>
       <c r="AJ216">
         <v>0</v>
       </c>
       <c r="AK216" s="4"/>
     </row>
     <row r="217" spans="1:37">
       <c r="A217" t="s">
         <v>13</v>
       </c>
       <c r="B217" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C217" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D217" s="1">
         <v>3</v>
       </c>
       <c r="E217" s="1">
         <v>3</v>
       </c>
       <c r="F217" s="1"/>
       <c r="G217" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H217" s="1"/>
       <c r="I217" s="1"/>
       <c r="J217" t="s">
         <v>17</v>
       </c>
       <c r="K217" t="s">
         <v>18</v>
       </c>
       <c r="L217" t="s">
         <v>19</v>
       </c>
       <c r="M217" t="s">
         <v>20</v>
       </c>
       <c r="AI217" s="4">
         <v>0</v>
       </c>
       <c r="AJ217">
         <v>0</v>
       </c>
       <c r="AK217" s="4"/>
     </row>
     <row r="218" spans="1:37">
       <c r="A218" t="s">
         <v>13</v>
       </c>
       <c r="B218" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C218" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D218" s="1">
         <v>3</v>
       </c>
       <c r="E218" s="1">
         <v>3</v>
       </c>
       <c r="F218" s="1"/>
       <c r="G218" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H218" s="1"/>
       <c r="I218" s="1"/>
       <c r="J218" t="s">
         <v>17</v>
       </c>
       <c r="K218" t="s">
         <v>18</v>
       </c>
       <c r="L218" t="s">
         <v>19</v>
       </c>
       <c r="M218" t="s">
         <v>20</v>
       </c>
       <c r="AI218" s="4">
         <v>0</v>
       </c>
       <c r="AJ218">
         <v>0</v>
       </c>
       <c r="AK218" s="4"/>
     </row>
     <row r="219" spans="1:37">
       <c r="A219" t="s">
         <v>13</v>
       </c>
       <c r="B219" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C219" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D219" s="1">
         <v>3</v>
       </c>
       <c r="E219" s="1">
         <v>3</v>
       </c>
       <c r="F219" s="1"/>
       <c r="G219" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H219" s="1"/>
       <c r="I219" s="1"/>
       <c r="J219" t="s">
         <v>17</v>
       </c>
       <c r="K219" t="s">
         <v>18</v>
       </c>
       <c r="L219" t="s">
         <v>19</v>
       </c>
       <c r="M219" t="s">
         <v>20</v>
       </c>
       <c r="AI219" s="4">
         <v>0</v>
       </c>
       <c r="AJ219">
         <v>0</v>
       </c>
       <c r="AK219" s="4"/>
     </row>
     <row r="220" spans="1:37">
       <c r="A220" t="s">
         <v>13</v>
       </c>
       <c r="B220" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C220" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D220" s="1">
         <v>3</v>
       </c>
       <c r="E220" s="1">
         <v>3</v>
       </c>
       <c r="F220" s="1"/>
       <c r="G220" t="s">
         <v>167</v>
       </c>
       <c r="H220" s="1"/>
       <c r="I220" s="1"/>
       <c r="J220" t="s">
         <v>17</v>
       </c>
       <c r="K220" t="s">
         <v>18</v>
       </c>
       <c r="L220" t="s">
         <v>19</v>
       </c>
       <c r="M220" t="s">
         <v>20</v>
       </c>
       <c r="AI220" s="4">
         <v>0</v>
       </c>
       <c r="AJ220">
         <v>0</v>
       </c>
       <c r="AK220" s="4"/>
     </row>
     <row r="221" spans="1:37">
       <c r="A221" t="s">
         <v>13</v>
       </c>
       <c r="B221" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C221" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D221" s="1">
         <v>3</v>
       </c>
       <c r="E221" s="1">
         <v>3</v>
       </c>
       <c r="F221" s="1"/>
       <c r="G221" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H221" s="1"/>
       <c r="I221" s="1"/>
       <c r="J221" t="s">
         <v>17</v>
       </c>
       <c r="K221" t="s">
         <v>18</v>
       </c>
       <c r="L221" t="s">
         <v>19</v>
       </c>
       <c r="M221" t="s">
         <v>20</v>
       </c>
       <c r="AI221" s="4">
         <v>0</v>
       </c>
       <c r="AJ221">
         <v>0</v>
       </c>
       <c r="AK221" s="4"/>
     </row>
     <row r="222" spans="1:37">
       <c r="A222" t="s">
         <v>13</v>
       </c>
       <c r="B222" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C222" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D222" s="1">
         <v>3</v>
       </c>
       <c r="E222" s="1">
         <v>3</v>
       </c>
       <c r="F222" s="1"/>
       <c r="G222" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H222" s="1"/>
       <c r="I222" s="1"/>
       <c r="J222" t="s">
         <v>17</v>
       </c>
       <c r="K222" t="s">
         <v>18</v>
       </c>
       <c r="L222" t="s">
         <v>19</v>
       </c>
       <c r="M222" t="s">
         <v>20</v>
       </c>
       <c r="AI222" s="4">
         <v>0</v>
       </c>
       <c r="AJ222">
         <v>0</v>
       </c>
       <c r="AK222" s="4"/>
     </row>
     <row r="223" spans="1:37">
       <c r="A223" t="s">
         <v>13</v>
       </c>
       <c r="B223" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C223" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D223" s="1">
         <v>3</v>
       </c>
       <c r="E223" s="1">
         <v>3</v>
       </c>
       <c r="F223" s="1"/>
       <c r="G223" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H223" s="1"/>
       <c r="I223" s="1"/>
       <c r="J223" t="s">
         <v>17</v>
       </c>
       <c r="K223" t="s">
         <v>18</v>
       </c>
       <c r="L223" t="s">
         <v>19</v>
       </c>
       <c r="M223" t="s">
         <v>20</v>
       </c>
       <c r="AI223" s="4">
         <v>0</v>
       </c>
       <c r="AJ223">
         <v>0</v>
       </c>
       <c r="AK223" s="4"/>
     </row>
     <row r="224" spans="1:37">
       <c r="A224" t="s">
         <v>13</v>
       </c>
       <c r="B224" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C224" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D224" s="1">
         <v>3</v>
       </c>
       <c r="E224" s="1">
         <v>3</v>
       </c>
       <c r="F224" s="1"/>
       <c r="G224" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H224" s="1"/>
       <c r="I224" s="1"/>
       <c r="J224" t="s">
         <v>17</v>
       </c>
       <c r="K224" t="s">
         <v>18</v>
       </c>
       <c r="L224" t="s">
         <v>19</v>
       </c>
       <c r="M224" t="s">
         <v>20</v>
       </c>
       <c r="AI224" s="4">
         <v>0</v>
       </c>
       <c r="AJ224">
         <v>0</v>
       </c>
       <c r="AK224" s="4"/>
     </row>
     <row r="225" spans="1:37">
       <c r="A225" t="s">
         <v>13</v>
       </c>
       <c r="B225" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C225" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D225" s="1">
         <v>3</v>
       </c>
       <c r="E225" s="1">
         <v>3</v>
       </c>
       <c r="F225" s="1"/>
       <c r="G225" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H225" s="1"/>
       <c r="I225" s="1"/>
       <c r="J225" t="s">
         <v>17</v>
       </c>
       <c r="K225" t="s">
         <v>18</v>
       </c>
       <c r="L225" t="s">
         <v>19</v>
       </c>
       <c r="M225" t="s">
         <v>20</v>
       </c>
       <c r="AI225" s="4">
         <v>0</v>
       </c>
       <c r="AJ225">
         <v>0</v>
       </c>
       <c r="AK225" s="4"/>
     </row>
     <row r="226" spans="1:37">
       <c r="A226" t="s">
         <v>13</v>
       </c>
       <c r="B226" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C226" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D226" s="1">
         <v>3</v>
       </c>
       <c r="E226" s="1">
         <v>3</v>
       </c>
       <c r="F226" s="1"/>
       <c r="G226" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H226" s="1"/>
       <c r="I226" s="1"/>
       <c r="J226" t="s">
         <v>17</v>
       </c>
       <c r="K226" t="s">
         <v>18</v>
       </c>
       <c r="L226" t="s">
         <v>19</v>
       </c>
       <c r="M226" t="s">
         <v>20</v>
       </c>
       <c r="AI226" s="4">
         <v>0</v>
       </c>
       <c r="AJ226">
         <v>0</v>
       </c>
       <c r="AK226" s="4"/>
     </row>
     <row r="227" spans="1:37">
       <c r="A227" t="s">
         <v>13</v>
       </c>
       <c r="B227" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C227" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D227" s="1">
         <v>3</v>
       </c>
       <c r="E227" s="1">
         <v>3</v>
       </c>
       <c r="F227" s="1"/>
       <c r="G227" t="s">
         <v>168</v>
       </c>
       <c r="H227" s="1"/>
       <c r="I227" s="1"/>
       <c r="J227" t="s">
         <v>17</v>
       </c>
       <c r="K227" t="s">
         <v>18</v>
       </c>
       <c r="L227" t="s">
         <v>19</v>
       </c>
       <c r="M227" t="s">
         <v>20</v>
       </c>
       <c r="AI227" s="4">
         <v>0</v>
       </c>
       <c r="AJ227">
         <v>0</v>
       </c>
       <c r="AK227" s="4"/>
     </row>
     <row r="228" spans="1:37">
       <c r="A228" t="s">
         <v>13</v>
       </c>
       <c r="B228" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C228" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D228" s="1">
         <v>3</v>
       </c>
       <c r="E228" s="1">
         <v>3</v>
       </c>
       <c r="F228" s="1"/>
       <c r="G228" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H228" s="1"/>
       <c r="I228" s="1"/>
       <c r="J228" t="s">
         <v>17</v>
       </c>
       <c r="K228" t="s">
         <v>18</v>
       </c>
       <c r="L228" t="s">
         <v>19</v>
       </c>
       <c r="M228" t="s">
         <v>20</v>
       </c>
       <c r="AI228" s="4">
         <v>0</v>
       </c>
       <c r="AJ228">
         <v>0</v>
       </c>
       <c r="AK228" s="4"/>
     </row>
     <row r="229" spans="1:37">
       <c r="A229" t="s">
         <v>13</v>
       </c>
       <c r="B229" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C229" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D229" s="1">
         <v>3</v>
       </c>
       <c r="E229" s="1">
         <v>3</v>
       </c>
       <c r="F229" s="1"/>
       <c r="G229" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H229" s="1"/>
       <c r="I229" s="1"/>
       <c r="J229" t="s">
         <v>17</v>
       </c>
       <c r="K229" t="s">
         <v>18</v>
       </c>
       <c r="L229" t="s">
         <v>19</v>
       </c>
       <c r="M229" t="s">
         <v>20</v>
       </c>
       <c r="AI229" s="4">
         <v>0</v>
       </c>
       <c r="AJ229">
         <v>0</v>
       </c>
       <c r="AK229" s="4"/>
     </row>
     <row r="230" spans="1:37">
       <c r="A230" t="s">
         <v>13</v>
       </c>
       <c r="B230" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C230" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D230" s="1">
         <v>3</v>
       </c>
       <c r="E230" s="1">
         <v>3</v>
       </c>
       <c r="F230" s="1"/>
       <c r="G230" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H230" s="1"/>
       <c r="I230" s="1"/>
       <c r="J230" t="s">
         <v>17</v>
       </c>
       <c r="K230" t="s">
         <v>18</v>
       </c>
       <c r="L230" t="s">
         <v>19</v>
       </c>
       <c r="M230" t="s">
         <v>20</v>
       </c>
       <c r="AI230" s="4">
         <v>0</v>
       </c>
       <c r="AJ230">
         <v>0</v>
       </c>
       <c r="AK230" s="4"/>
     </row>
     <row r="231" spans="1:37">
       <c r="A231" t="s">
         <v>13</v>
       </c>
       <c r="B231" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C231" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D231" s="1">
         <v>3</v>
       </c>
       <c r="E231" s="1">
         <v>3</v>
       </c>
       <c r="F231" s="1"/>
       <c r="G231" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H231" s="1"/>
       <c r="I231" s="1"/>
       <c r="J231" t="s">
         <v>17</v>
       </c>
       <c r="K231" t="s">
         <v>18</v>
       </c>
       <c r="L231" t="s">
         <v>19</v>
       </c>
       <c r="M231" t="s">
         <v>20</v>
       </c>
       <c r="AI231" s="4">
         <v>0</v>
       </c>
       <c r="AJ231">
         <v>0</v>
       </c>
       <c r="AK231" s="4"/>
     </row>
     <row r="232" spans="1:37">
       <c r="A232" t="s">
         <v>13</v>
       </c>
       <c r="B232" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C232" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D232" s="1">
         <v>3</v>
       </c>
       <c r="E232" s="1">
         <v>3</v>
       </c>
       <c r="F232" s="1"/>
       <c r="G232" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H232" s="1"/>
       <c r="I232" s="1"/>
       <c r="J232" t="s">
         <v>17</v>
       </c>
       <c r="K232" t="s">
         <v>18</v>
       </c>
       <c r="L232" t="s">
         <v>19</v>
       </c>
       <c r="M232" t="s">
         <v>20</v>
       </c>
       <c r="AI232" s="4">
         <v>0</v>
       </c>
       <c r="AJ232">
         <v>0</v>
       </c>
       <c r="AK232" s="4"/>
     </row>
     <row r="233" spans="1:37">
       <c r="A233" t="s">
         <v>13</v>
       </c>
       <c r="B233" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C233" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D233" s="1">
         <v>3</v>
       </c>
       <c r="E233" s="1">
         <v>3</v>
       </c>
       <c r="F233" s="1"/>
       <c r="G233" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H233" s="1"/>
       <c r="I233" s="1"/>
       <c r="J233" t="s">
         <v>17</v>
       </c>
       <c r="K233" t="s">
         <v>18</v>
       </c>
       <c r="L233" t="s">
         <v>19</v>
       </c>
       <c r="M233" t="s">
         <v>20</v>
       </c>
       <c r="AI233" s="4">
         <v>0</v>
       </c>
       <c r="AJ233">
         <v>0</v>
       </c>
       <c r="AK233" s="4"/>
     </row>
     <row r="234" spans="1:37">
       <c r="A234" t="s">
         <v>13</v>
       </c>
       <c r="B234" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C234" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D234" s="1">
         <v>3</v>
       </c>
       <c r="E234" s="1">
         <v>3</v>
       </c>
       <c r="F234" s="1"/>
       <c r="G234" t="s">
         <v>169</v>
       </c>
       <c r="H234" s="1"/>
       <c r="I234" s="1"/>
       <c r="J234" t="s">
         <v>17</v>
       </c>
       <c r="K234" t="s">
         <v>18</v>
       </c>
       <c r="L234" t="s">
         <v>19</v>
       </c>
       <c r="M234" t="s">
         <v>20</v>
       </c>
       <c r="AI234" s="4">
         <v>0</v>
       </c>
       <c r="AJ234">
         <v>0</v>
       </c>
       <c r="AK234" s="4"/>
     </row>
     <row r="235" spans="1:37">
       <c r="A235" t="s">
         <v>13</v>
       </c>
       <c r="B235" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C235" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D235" s="1">
         <v>3</v>
       </c>
       <c r="E235" s="1">
         <v>3</v>
       </c>
       <c r="F235" s="1"/>
       <c r="G235" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H235" s="1"/>
       <c r="I235" s="1"/>
       <c r="J235" t="s">
         <v>17</v>
       </c>
       <c r="K235" t="s">
         <v>18</v>
       </c>
       <c r="L235" t="s">
         <v>19</v>
       </c>
       <c r="M235" t="s">
         <v>20</v>
       </c>
       <c r="AI235" s="4">
         <v>0</v>
       </c>
       <c r="AJ235">
         <v>0</v>
       </c>
       <c r="AK235" s="4"/>
     </row>
     <row r="236" spans="1:37">
       <c r="A236" t="s">
         <v>13</v>
       </c>
       <c r="B236" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C236" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D236" s="1">
         <v>3</v>
       </c>
       <c r="E236" s="1">
         <v>3</v>
       </c>
       <c r="F236" s="1"/>
       <c r="G236" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H236" s="1"/>
       <c r="I236" s="1"/>
       <c r="J236" t="s">
         <v>17</v>
       </c>
       <c r="K236" t="s">
         <v>18</v>
       </c>
       <c r="L236" t="s">
         <v>19</v>
       </c>
       <c r="M236" t="s">
         <v>20</v>
       </c>
       <c r="AI236" s="4">
         <v>0</v>
       </c>
       <c r="AJ236">
         <v>0</v>
       </c>
       <c r="AK236" s="4"/>
     </row>
     <row r="237" spans="1:37">
       <c r="A237" t="s">
         <v>13</v>
       </c>
       <c r="B237" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C237" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D237" s="1">
         <v>3</v>
       </c>
       <c r="E237" s="1">
         <v>3</v>
       </c>
       <c r="F237" s="1"/>
       <c r="G237" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H237" s="1"/>
       <c r="I237" s="1"/>
       <c r="J237" t="s">
         <v>17</v>
       </c>
       <c r="K237" t="s">
         <v>18</v>
       </c>
       <c r="L237" t="s">
         <v>19</v>
       </c>
       <c r="M237" t="s">
         <v>20</v>
       </c>
       <c r="AI237" s="4">
         <v>0</v>
       </c>
       <c r="AJ237">
         <v>0</v>
       </c>
       <c r="AK237" s="4"/>
     </row>
     <row r="238" spans="1:37">
       <c r="A238" t="s">
         <v>13</v>
       </c>
       <c r="B238" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C238" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D238" s="1">
         <v>3</v>
       </c>
       <c r="E238" s="1">
         <v>3</v>
       </c>
       <c r="F238" s="1"/>
       <c r="G238" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H238" s="1"/>
       <c r="I238" s="1"/>
       <c r="J238" t="s">
         <v>17</v>
       </c>
       <c r="K238" t="s">
         <v>18</v>
       </c>
       <c r="L238" t="s">
         <v>19</v>
       </c>
       <c r="M238" t="s">
         <v>20</v>
       </c>
       <c r="AI238" s="4">
         <v>0</v>
       </c>
       <c r="AJ238">
         <v>0</v>
       </c>
       <c r="AK238" s="4"/>
     </row>
     <row r="239" spans="1:37">
       <c r="A239" t="s">
         <v>13</v>
       </c>
       <c r="B239" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C239" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D239" s="1">
         <v>3</v>
       </c>
       <c r="E239" s="1">
         <v>3</v>
       </c>
       <c r="F239" s="1"/>
       <c r="G239" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H239" s="1"/>
       <c r="I239" s="1"/>
       <c r="J239" t="s">
         <v>17</v>
       </c>
       <c r="K239" t="s">
         <v>18</v>
       </c>
       <c r="L239" t="s">
         <v>19</v>
       </c>
       <c r="M239" t="s">
         <v>20</v>
       </c>
       <c r="AI239" s="4">
         <v>0</v>
       </c>
       <c r="AJ239">
         <v>0</v>
       </c>
       <c r="AK239" s="4"/>
     </row>
     <row r="240" spans="1:37">
       <c r="A240" t="s">
         <v>13</v>
       </c>
       <c r="B240" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C240" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D240" s="1">
         <v>3</v>
       </c>
       <c r="E240" s="1">
         <v>3</v>
       </c>
       <c r="F240" s="1"/>
       <c r="G240" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H240" s="1"/>
       <c r="I240" s="1"/>
       <c r="J240" t="s">
         <v>17</v>
       </c>
       <c r="K240" t="s">
         <v>18</v>
       </c>
       <c r="L240" t="s">
         <v>19</v>
       </c>
       <c r="M240" t="s">
         <v>20</v>
       </c>
       <c r="AI240" s="4">
         <v>0</v>
       </c>
       <c r="AJ240">
         <v>0</v>
       </c>
       <c r="AK240" s="4"/>
     </row>
     <row r="241" spans="1:37">
       <c r="A241" t="s">
         <v>13</v>
       </c>
       <c r="B241" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C241" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D241" s="1">
         <v>3</v>
       </c>
       <c r="E241" s="1">
         <v>3</v>
       </c>
       <c r="F241" s="1"/>
       <c r="G241" t="s">
         <v>170</v>
       </c>
       <c r="H241" s="1"/>
       <c r="I241" s="1"/>
       <c r="J241" t="s">
         <v>17</v>
       </c>
       <c r="K241" t="s">
         <v>18</v>
       </c>
       <c r="L241" t="s">
         <v>19</v>
       </c>
       <c r="M241" t="s">
         <v>20</v>
       </c>
       <c r="AI241" s="4">
         <v>0</v>
       </c>
       <c r="AJ241">
         <v>0</v>
       </c>
       <c r="AK241" s="4"/>
     </row>
     <row r="242" spans="1:37">
       <c r="A242" t="s">
         <v>13</v>
       </c>
       <c r="B242" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C242" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D242" s="1">
         <v>3</v>
       </c>
       <c r="E242" s="1">
         <v>3</v>
       </c>
       <c r="F242" s="1"/>
       <c r="G242" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H242" s="1"/>
       <c r="I242" s="1"/>
       <c r="J242" t="s">
         <v>17</v>
       </c>
       <c r="K242" t="s">
         <v>18</v>
       </c>
       <c r="L242" t="s">
         <v>19</v>
       </c>
       <c r="M242" t="s">
         <v>20</v>
       </c>
       <c r="AI242" s="4">
         <v>0</v>
       </c>
       <c r="AJ242">
         <v>0</v>
       </c>
       <c r="AK242" s="4"/>
     </row>
     <row r="243" spans="1:37">
       <c r="A243" t="s">
         <v>13</v>
       </c>
       <c r="B243" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C243" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D243" s="1">
         <v>3</v>
       </c>
       <c r="E243" s="1">
         <v>3</v>
       </c>
       <c r="F243" s="1"/>
       <c r="G243" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H243" s="1"/>
       <c r="I243" s="1"/>
       <c r="J243" t="s">
         <v>17</v>
       </c>
       <c r="K243" t="s">
         <v>18</v>
       </c>
       <c r="L243" t="s">
         <v>19</v>
       </c>
       <c r="M243" t="s">
         <v>20</v>
       </c>
       <c r="AI243" s="4">
         <v>0</v>
       </c>
       <c r="AJ243">
         <v>0</v>
       </c>
       <c r="AK243" s="4"/>
     </row>
     <row r="244" spans="1:37">
       <c r="A244" t="s">
         <v>13</v>
       </c>
       <c r="B244" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C244" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D244" s="1">
         <v>3</v>
       </c>
       <c r="E244" s="1">
         <v>3</v>
       </c>
       <c r="F244" s="1"/>
       <c r="G244" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H244" s="1"/>
       <c r="I244" s="1"/>
       <c r="J244" t="s">
         <v>17</v>
       </c>
       <c r="K244" t="s">
         <v>18</v>
       </c>
       <c r="L244" t="s">
         <v>19</v>
       </c>
       <c r="M244" t="s">
         <v>20</v>
       </c>
       <c r="AI244" s="4">
         <v>0</v>
       </c>
       <c r="AJ244">
         <v>0</v>
       </c>
       <c r="AK244" s="4"/>
     </row>
     <row r="245" spans="1:37">
       <c r="A245" t="s">
         <v>13</v>
       </c>
       <c r="B245" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C245" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D245" s="1">
         <v>3</v>
       </c>
       <c r="E245" s="1">
         <v>3</v>
       </c>
       <c r="F245" s="1"/>
       <c r="G245" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H245" s="1"/>
       <c r="I245" s="1"/>
       <c r="J245" t="s">
         <v>17</v>
       </c>
       <c r="K245" t="s">
         <v>18</v>
       </c>
       <c r="L245" t="s">
         <v>19</v>
       </c>
       <c r="M245" t="s">
         <v>20</v>
       </c>
       <c r="AI245" s="4">
         <v>0</v>
       </c>
       <c r="AJ245">
         <v>0</v>
       </c>
       <c r="AK245" s="4"/>
     </row>
     <row r="246" spans="1:37">
       <c r="A246" t="s">
         <v>13</v>
       </c>
       <c r="B246" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C246" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D246" s="1">
         <v>3</v>
       </c>
       <c r="E246" s="1">
         <v>3</v>
       </c>
       <c r="F246" s="1"/>
       <c r="G246" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H246" s="1"/>
       <c r="I246" s="1"/>
       <c r="J246" t="s">
         <v>17</v>
       </c>
       <c r="K246" t="s">
         <v>18</v>
       </c>
       <c r="L246" t="s">
         <v>19</v>
       </c>
       <c r="M246" t="s">
         <v>20</v>
       </c>
       <c r="AI246" s="4">
         <v>0</v>
       </c>
       <c r="AJ246">
         <v>0</v>
       </c>
       <c r="AK246" s="4"/>
     </row>
     <row r="247" spans="1:37">
       <c r="A247" t="s">
         <v>13</v>
       </c>
       <c r="B247" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D247" s="1">
         <v>3</v>
       </c>
       <c r="E247" s="1">
         <v>3</v>
       </c>
       <c r="F247" s="1"/>
       <c r="G247" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="H247" s="1"/>
       <c r="I247" s="1"/>
       <c r="J247" t="s">
         <v>17</v>
       </c>
       <c r="K247" t="s">
         <v>18</v>
       </c>
       <c r="L247" t="s">
         <v>19</v>
       </c>
       <c r="M247" t="s">
         <v>20</v>
       </c>
       <c r="AI247" s="4">
         <v>0</v>
       </c>
       <c r="AJ247">
         <v>0</v>
       </c>
       <c r="AK247" s="4"/>
     </row>
     <row r="248" spans="1:37">
       <c r="A248" t="s">
         <v>13</v>
       </c>
       <c r="B248" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D248" s="1">
         <v>3</v>
       </c>
       <c r="E248" s="1">
         <v>3</v>
       </c>
       <c r="F248" s="1"/>
       <c r="G248" t="s">
         <v>171</v>
       </c>
       <c r="H248" s="1"/>
       <c r="I248" s="1"/>
       <c r="J248" t="s">
         <v>17</v>
       </c>
       <c r="K248" t="s">
         <v>18</v>
       </c>
       <c r="L248" t="s">
         <v>19</v>
       </c>
       <c r="M248" t="s">
         <v>20</v>
       </c>
       <c r="AI248" s="4">
         <v>0</v>
       </c>
       <c r="AJ248">
         <v>0</v>
       </c>
       <c r="AK248" s="4"/>
     </row>
     <row r="249" spans="1:37">
       <c r="A249" t="s">
         <v>13</v>
       </c>
       <c r="B249" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C249" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D249" s="1">
         <v>3</v>
       </c>
       <c r="E249" s="1">
         <v>3</v>
       </c>
       <c r="F249" s="1"/>
       <c r="G249" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H249" s="1"/>
       <c r="I249" s="1"/>
       <c r="J249" t="s">
         <v>17</v>
       </c>
       <c r="K249" t="s">
         <v>18</v>
       </c>
       <c r="L249" t="s">
         <v>19</v>
       </c>
       <c r="M249" t="s">
         <v>20</v>
       </c>
       <c r="AI249" s="4">
         <v>0</v>
       </c>
       <c r="AJ249">
         <v>0</v>
       </c>
       <c r="AK249" s="4"/>
     </row>
     <row r="250" spans="1:37">
       <c r="A250" t="s">
         <v>13</v>
       </c>
       <c r="B250" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C250" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D250" s="1">
         <v>3</v>
       </c>
       <c r="E250" s="1">
         <v>3</v>
       </c>
       <c r="F250" s="1"/>
       <c r="G250" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H250" s="1"/>
       <c r="I250" s="1"/>
       <c r="J250" t="s">
         <v>17</v>
       </c>
       <c r="K250" t="s">
         <v>18</v>
       </c>
       <c r="L250" t="s">
         <v>19</v>
       </c>
       <c r="M250" t="s">
         <v>20</v>
       </c>
       <c r="AI250" s="4">
         <v>0</v>
       </c>
       <c r="AJ250">
         <v>0</v>
       </c>
       <c r="AK250" s="4"/>
     </row>
     <row r="251" spans="1:37">
       <c r="A251" t="s">
         <v>13</v>
       </c>
       <c r="B251" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C251" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D251" s="1">
         <v>3</v>
       </c>
       <c r="E251" s="1">
         <v>3</v>
       </c>
       <c r="F251" s="1"/>
       <c r="G251" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H251" s="1"/>
       <c r="I251" s="1"/>
       <c r="J251" t="s">
         <v>17</v>
       </c>
       <c r="K251" t="s">
         <v>18</v>
       </c>
       <c r="L251" t="s">
         <v>19</v>
       </c>
       <c r="M251" t="s">
         <v>20</v>
       </c>
       <c r="AI251" s="4">
         <v>0</v>
       </c>
       <c r="AJ251">
         <v>0</v>
       </c>
       <c r="AK251" s="4"/>
     </row>
     <row r="252" spans="1:37">
       <c r="A252" t="s">
         <v>13</v>
       </c>
       <c r="B252" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C252" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D252" s="1">
         <v>3</v>
       </c>
       <c r="E252" s="1">
         <v>3</v>
       </c>
       <c r="F252" s="1"/>
       <c r="G252" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H252" s="1"/>
       <c r="I252" s="1"/>
       <c r="J252" t="s">
         <v>17</v>
       </c>
       <c r="K252" t="s">
         <v>18</v>
       </c>
       <c r="L252" t="s">
         <v>19</v>
       </c>
       <c r="M252" t="s">
         <v>20</v>
       </c>
       <c r="AI252" s="4">
         <v>0</v>
       </c>
       <c r="AJ252">
         <v>0</v>
       </c>
       <c r="AK252" s="4"/>
     </row>
     <row r="253" spans="1:37">
       <c r="A253" t="s">
         <v>13</v>
       </c>
       <c r="B253" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C253" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D253" s="1">
         <v>3</v>
       </c>
       <c r="E253" s="1">
         <v>3</v>
       </c>
       <c r="F253" s="1"/>
       <c r="G253" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H253" s="1"/>
       <c r="I253" s="1"/>
       <c r="J253" t="s">
         <v>17</v>
       </c>
       <c r="K253" t="s">
         <v>18</v>
       </c>
       <c r="L253" t="s">
         <v>19</v>
       </c>
       <c r="M253" t="s">
         <v>20</v>
       </c>
       <c r="AI253" s="4">
         <v>0</v>
       </c>
       <c r="AJ253">
         <v>0</v>
       </c>
       <c r="AK253" s="4"/>
     </row>
     <row r="254" spans="1:37">
       <c r="A254" t="s">
         <v>13</v>
       </c>
       <c r="B254" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C254" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D254" s="1">
         <v>3</v>
       </c>
       <c r="E254" s="1">
         <v>3</v>
       </c>
       <c r="F254" s="1"/>
       <c r="G254" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H254" s="1"/>
       <c r="I254" s="1"/>
       <c r="J254" t="s">
         <v>17</v>
       </c>
       <c r="K254" t="s">
         <v>18</v>
       </c>
       <c r="L254" t="s">
         <v>19</v>
       </c>
       <c r="M254" t="s">
         <v>20</v>
       </c>
       <c r="AI254" s="4">
         <v>0</v>
       </c>
       <c r="AJ254">
         <v>0</v>
       </c>
       <c r="AK254" s="4"/>
     </row>
     <row r="255" spans="1:37">
       <c r="A255" t="s">
         <v>13</v>
       </c>
       <c r="B255" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C255" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D255" s="1">
         <v>3</v>
       </c>
       <c r="E255" s="1">
         <v>3</v>
       </c>
       <c r="F255" s="1"/>
       <c r="G255" t="s">
         <v>172</v>
       </c>
       <c r="H255" s="1"/>
       <c r="I255" s="1"/>
       <c r="J255" t="s">
         <v>17</v>
       </c>
       <c r="K255" t="s">
         <v>18</v>
       </c>
       <c r="L255" t="s">
         <v>19</v>
       </c>
       <c r="M255" t="s">
         <v>20</v>
       </c>
       <c r="AI255" s="4">
         <v>0</v>
       </c>
       <c r="AJ255">
         <v>0</v>
       </c>
       <c r="AK255" s="4"/>
     </row>
     <row r="256" spans="1:37">
       <c r="A256" t="s">
         <v>13</v>
       </c>
       <c r="B256" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C256" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D256" s="1">
         <v>3</v>
       </c>
       <c r="E256" s="1">
         <v>3</v>
       </c>
       <c r="F256" s="1"/>
       <c r="G256" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H256" s="1"/>
       <c r="I256" s="1"/>
       <c r="J256" t="s">
         <v>17</v>
       </c>
       <c r="K256" t="s">
         <v>18</v>
       </c>
       <c r="L256" t="s">
         <v>19</v>
       </c>
       <c r="M256" t="s">
         <v>20</v>
       </c>
       <c r="AI256" s="4">
         <v>0</v>
       </c>
       <c r="AJ256">
         <v>0</v>
       </c>
       <c r="AK256" s="4"/>
     </row>
     <row r="257" spans="1:37">
       <c r="A257" t="s">
         <v>13</v>
       </c>
       <c r="B257" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C257" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D257" s="1">
         <v>3</v>
       </c>
       <c r="E257" s="1">
         <v>3</v>
       </c>
       <c r="F257" s="1"/>
       <c r="G257" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H257" s="1"/>
       <c r="I257" s="1"/>
       <c r="J257" t="s">
         <v>17</v>
       </c>
       <c r="K257" t="s">
         <v>18</v>
       </c>
       <c r="L257" t="s">
         <v>19</v>
       </c>
       <c r="M257" t="s">
         <v>20</v>
       </c>
       <c r="AI257" s="4">
         <v>0</v>
       </c>
       <c r="AJ257">
         <v>0</v>
       </c>
       <c r="AK257" s="4"/>
     </row>
     <row r="258" spans="1:37">
       <c r="A258" t="s">
         <v>13</v>
       </c>
       <c r="B258" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C258" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D258" s="1">
         <v>3</v>
       </c>
       <c r="E258" s="1">
         <v>3</v>
       </c>
       <c r="F258" s="1"/>
       <c r="G258" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H258" s="1"/>
       <c r="I258" s="1"/>
       <c r="J258" t="s">
         <v>17</v>
       </c>
       <c r="K258" t="s">
         <v>18</v>
       </c>
       <c r="L258" t="s">
         <v>19</v>
       </c>
       <c r="M258" t="s">
         <v>20</v>
       </c>
       <c r="AI258" s="4">
         <v>0</v>
       </c>
       <c r="AJ258">
         <v>0</v>
       </c>
       <c r="AK258" s="4"/>
     </row>
     <row r="259" spans="1:37">
       <c r="A259" t="s">
         <v>13</v>
       </c>
       <c r="B259" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C259" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D259" s="1">
         <v>3</v>
       </c>
       <c r="E259" s="1">
         <v>3</v>
       </c>
       <c r="F259" s="1"/>
       <c r="G259" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H259" s="1"/>
       <c r="I259" s="1"/>
       <c r="J259" t="s">
         <v>17</v>
       </c>
       <c r="K259" t="s">
         <v>18</v>
       </c>
       <c r="L259" t="s">
         <v>19</v>
       </c>
       <c r="M259" t="s">
         <v>20</v>
       </c>
       <c r="AI259" s="4">
         <v>0</v>
       </c>
       <c r="AJ259">
         <v>0</v>
       </c>
       <c r="AK259" s="4"/>
     </row>
     <row r="260" spans="1:37">
       <c r="A260" t="s">
         <v>13</v>
       </c>
       <c r="B260" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C260" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D260" s="1">
         <v>3</v>
       </c>
       <c r="E260" s="1">
         <v>3</v>
       </c>
       <c r="F260" s="1"/>
       <c r="G260" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H260" s="1"/>
       <c r="I260" s="1"/>
       <c r="J260" t="s">
         <v>17</v>
       </c>
       <c r="K260" t="s">
         <v>18</v>
       </c>
       <c r="L260" t="s">
         <v>19</v>
       </c>
       <c r="M260" t="s">
         <v>20</v>
       </c>
       <c r="AI260" s="4">
         <v>0</v>
       </c>
       <c r="AJ260">
         <v>0</v>
       </c>
       <c r="AK260" s="4"/>
     </row>
     <row r="261" spans="1:37">
       <c r="A261" t="s">
         <v>13</v>
       </c>
       <c r="B261" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C261" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D261" s="1">
         <v>3</v>
       </c>
       <c r="E261" s="1">
         <v>3</v>
       </c>
       <c r="F261" s="1"/>
       <c r="G261" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H261" s="1"/>
       <c r="I261" s="1"/>
       <c r="J261" t="s">
         <v>17</v>
       </c>
       <c r="K261" t="s">
         <v>18</v>
       </c>
       <c r="L261" t="s">
         <v>19</v>
       </c>
       <c r="M261" t="s">
         <v>20</v>
       </c>
       <c r="AI261" s="4">
         <v>0</v>
       </c>
       <c r="AJ261">
         <v>0</v>
       </c>
       <c r="AK261" s="4"/>
     </row>
     <row r="262" spans="1:37">
       <c r="A262" t="s">
         <v>13</v>
       </c>
       <c r="B262" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C262" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D262" s="1">
         <v>3</v>
       </c>
       <c r="E262" s="1">
         <v>3</v>
       </c>
       <c r="F262" s="1"/>
       <c r="G262" t="s">
         <v>173</v>
       </c>
       <c r="H262" s="1"/>
       <c r="I262" s="1"/>
       <c r="J262" t="s">
         <v>17</v>
       </c>
       <c r="K262" t="s">
         <v>18</v>
       </c>
       <c r="L262" t="s">
         <v>19</v>
       </c>
       <c r="M262" t="s">
         <v>20</v>
       </c>
       <c r="AI262" s="4">
         <v>0</v>
       </c>
       <c r="AJ262">
         <v>0</v>
       </c>
       <c r="AK262" s="4"/>
     </row>
     <row r="263" spans="1:37">
       <c r="A263" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B263" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="C263" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D263" s="1">
         <v>3</v>
       </c>
       <c r="E263" s="1">
         <v>3</v>
       </c>
       <c r="F263" s="1"/>
       <c r="G263" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="I263" s="1"/>
+        <v>175</v>
+      </c>
+      <c r="H263" s="1">
+        <v>3</v>
+      </c>
+      <c r="I263" s="1">
+        <v>3</v>
+      </c>
       <c r="J263" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="K263" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="L263" t="s">
-        <v>19</v>
+        <v>71</v>
       </c>
       <c r="M263" t="s">
-        <v>20</v>
+        <v>40</v>
+      </c>
+      <c r="X263">
+        <v>3</v>
       </c>
       <c r="AI263" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ263">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK263" s="4"/>
     </row>
     <row r="264" spans="1:37">
       <c r="A264" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B264" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="C264" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D264" s="1">
         <v>3</v>
       </c>
       <c r="E264" s="1">
         <v>3</v>
       </c>
       <c r="F264" s="1"/>
       <c r="G264" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="I264" s="1"/>
+        <v>175</v>
+      </c>
+      <c r="H264" s="1">
+        <v>3</v>
+      </c>
+      <c r="I264" s="1">
+        <v>3</v>
+      </c>
       <c r="J264" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="K264" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="L264" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="M264" t="s">
-        <v>20</v>
+        <v>40</v>
+      </c>
+      <c r="Y264">
+        <v>6</v>
       </c>
       <c r="AI264" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AJ264">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AK264" s="4"/>
     </row>
     <row r="265" spans="1:37">
       <c r="A265" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B265" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="C265" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D265" s="1">
         <v>3</v>
       </c>
       <c r="E265" s="1">
         <v>3</v>
       </c>
       <c r="F265" s="1"/>
       <c r="G265" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-      <c r="I265" s="1"/>
+        <v>175</v>
+      </c>
+      <c r="H265" s="1">
+        <v>3</v>
+      </c>
+      <c r="I265" s="1">
+        <v>3</v>
+      </c>
       <c r="J265" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="K265" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="L265" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="M265" t="s">
-        <v>20</v>
+        <v>40</v>
+      </c>
+      <c r="Z265">
+        <v>2</v>
       </c>
       <c r="AI265" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ265">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK265" s="4"/>
     </row>
     <row r="266" spans="1:37">
       <c r="A266" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B266" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="C266" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D266" s="1">
         <v>3</v>
       </c>
       <c r="E266" s="1">
         <v>3</v>
       </c>
       <c r="F266" s="1"/>
       <c r="G266" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H266" s="1"/>
       <c r="I266" s="1"/>
       <c r="J266" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="K266" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="L266" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="M266" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="AI266" s="4">
         <v>0</v>
       </c>
       <c r="AJ266">
         <v>0</v>
       </c>
       <c r="AK266" s="4"/>
     </row>
     <row r="267" spans="1:37">
       <c r="A267" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B267" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="C267" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D267" s="1">
         <v>3</v>
       </c>
       <c r="E267" s="1">
         <v>3</v>
       </c>
       <c r="F267" s="1"/>
       <c r="G267" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H267" s="1"/>
       <c r="I267" s="1"/>
       <c r="J267" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="K267" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="L267" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="M267" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="AI267" s="4">
         <v>0</v>
       </c>
       <c r="AJ267">
         <v>0</v>
       </c>
       <c r="AK267" s="4"/>
     </row>
     <row r="268" spans="1:37">
       <c r="A268" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="B268" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="C268" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D268" s="1">
         <v>3</v>
       </c>
       <c r="E268" s="1">
         <v>3</v>
       </c>
       <c r="F268" s="1"/>
       <c r="G268" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H268" s="1"/>
       <c r="I268" s="1"/>
       <c r="J268" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="K268" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="L268" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="M268" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="AI268" s="4">
         <v>0</v>
       </c>
       <c r="AJ268">
         <v>0</v>
       </c>
       <c r="AK268" s="4"/>
     </row>
     <row r="269" spans="1:37">
       <c r="A269" t="s">
-        <v>13</v>
+        <v>177</v>
       </c>
       <c r="B269" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="C269" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D269" s="1">
         <v>3</v>
       </c>
       <c r="E269" s="1">
         <v>3</v>
       </c>
       <c r="F269" s="1"/>
       <c r="G269" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="I269" s="1"/>
+        <v>179</v>
+      </c>
+      <c r="H269" s="1">
+        <v>3</v>
+      </c>
+      <c r="I269" s="1">
+        <v>3</v>
+      </c>
       <c r="J269" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K269" t="s">
-        <v>18</v>
+        <v>180</v>
       </c>
       <c r="L269" t="s">
-        <v>19</v>
+        <v>181</v>
       </c>
       <c r="M269" t="s">
-        <v>20</v>
+        <v>182</v>
+      </c>
+      <c r="X269">
+        <v>12</v>
+      </c>
+      <c r="Y269">
+        <v>7</v>
+      </c>
+      <c r="Z269">
+        <v>32</v>
       </c>
       <c r="AI269" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="AJ269">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="AK269" s="4"/>
     </row>
     <row r="270" spans="1:37">
       <c r="A270" t="s">
-        <v>13</v>
+        <v>177</v>
       </c>
       <c r="B270" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D270" s="1">
         <v>3</v>
       </c>
       <c r="E270" s="1">
         <v>3</v>
       </c>
       <c r="F270" s="1"/>
       <c r="G270" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="I270" s="1"/>
+        <v>179</v>
+      </c>
+      <c r="H270" s="1">
+        <v>3</v>
+      </c>
+      <c r="I270" s="1">
+        <v>3</v>
+      </c>
       <c r="J270" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K270" t="s">
-        <v>18</v>
+        <v>180</v>
       </c>
       <c r="L270" t="s">
-        <v>19</v>
+        <v>183</v>
       </c>
       <c r="M270" t="s">
-        <v>20</v>
+        <v>182</v>
+      </c>
+      <c r="AA270">
+        <v>10</v>
+      </c>
+      <c r="AB270">
+        <v>4</v>
+      </c>
+      <c r="AC270">
+        <v>1</v>
       </c>
       <c r="AI270" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="AJ270">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="AK270" s="4"/>
     </row>
     <row r="271" spans="1:37">
       <c r="A271" t="s">
-        <v>13</v>
+        <v>177</v>
       </c>
       <c r="B271" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="C271" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D271" s="1">
         <v>3</v>
       </c>
       <c r="E271" s="1">
         <v>3</v>
       </c>
       <c r="F271" s="1"/>
       <c r="G271" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="I271" s="1"/>
+        <v>179</v>
+      </c>
+      <c r="H271" s="1">
+        <v>3</v>
+      </c>
+      <c r="I271" s="1">
+        <v>3</v>
+      </c>
       <c r="J271" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K271" t="s">
-        <v>18</v>
+        <v>180</v>
       </c>
       <c r="L271" t="s">
-        <v>19</v>
+        <v>183</v>
       </c>
       <c r="M271" t="s">
-        <v>20</v>
+        <v>182</v>
+      </c>
+      <c r="AC271">
+        <v>22</v>
       </c>
       <c r="AI271" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="AJ271">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="AK271" s="4"/>
     </row>
     <row r="272" spans="1:37">
       <c r="A272" t="s">
-        <v>13</v>
+        <v>177</v>
       </c>
       <c r="B272" t="s">
-        <v>161</v>
+        <v>178</v>
       </c>
       <c r="C272" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D272" s="1">
         <v>3</v>
       </c>
       <c r="E272" s="1">
         <v>3</v>
       </c>
       <c r="F272" s="1"/>
       <c r="G272" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="I272" s="1"/>
+        <v>184</v>
+      </c>
+      <c r="H272" s="1">
+        <v>3</v>
+      </c>
+      <c r="I272" s="1">
+        <v>3</v>
+      </c>
       <c r="J272" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K272" t="s">
-        <v>18</v>
+        <v>180</v>
       </c>
       <c r="L272" t="s">
-        <v>19</v>
+        <v>181</v>
       </c>
       <c r="M272" t="s">
-        <v>20</v>
+        <v>182</v>
+      </c>
+      <c r="Y272">
+        <v>1</v>
       </c>
       <c r="AI272" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ272">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK272" s="4"/>
     </row>
     <row r="273" spans="1:37">
       <c r="A273" t="s">
-        <v>13</v>
+        <v>185</v>
       </c>
       <c r="B273" t="s">
-        <v>161</v>
+        <v>186</v>
       </c>
       <c r="C273" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D273" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E273" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F273" s="1"/>
       <c r="G273" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="I273" s="1"/>
+        <v>187</v>
+      </c>
+      <c r="H273" s="1">
+        <v>4</v>
+      </c>
+      <c r="I273" s="1">
+        <v>4</v>
+      </c>
       <c r="J273" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K273" t="s">
-        <v>18</v>
+        <v>180</v>
       </c>
       <c r="L273" t="s">
-        <v>19</v>
+        <v>181</v>
       </c>
       <c r="M273" t="s">
-        <v>20</v>
+        <v>182</v>
+      </c>
+      <c r="X273">
+        <v>9</v>
+      </c>
+      <c r="Y273">
+        <v>7</v>
+      </c>
+      <c r="Z273">
+        <v>9</v>
       </c>
       <c r="AI273" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="AJ273">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="AK273" s="4"/>
     </row>
     <row r="274" spans="1:37">
       <c r="A274" t="s">
-        <v>13</v>
+        <v>185</v>
       </c>
       <c r="B274" t="s">
-        <v>161</v>
+        <v>186</v>
       </c>
       <c r="C274" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D274" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E274" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F274" s="1"/>
       <c r="G274" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="I274" s="1"/>
+        <v>187</v>
+      </c>
+      <c r="H274" s="1">
+        <v>4</v>
+      </c>
+      <c r="I274" s="1">
+        <v>4</v>
+      </c>
       <c r="J274" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K274" t="s">
-        <v>18</v>
+        <v>180</v>
       </c>
       <c r="L274" t="s">
-        <v>19</v>
+        <v>181</v>
       </c>
       <c r="M274" t="s">
-        <v>20</v>
+        <v>182</v>
       </c>
       <c r="AI274" s="4">
         <v>0</v>
       </c>
       <c r="AJ274">
         <v>0</v>
       </c>
       <c r="AK274" s="4"/>
     </row>
     <row r="275" spans="1:37">
       <c r="A275" t="s">
-        <v>13</v>
+        <v>185</v>
       </c>
       <c r="B275" t="s">
-        <v>161</v>
+        <v>186</v>
       </c>
       <c r="C275" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D275" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E275" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F275" s="1"/>
       <c r="G275" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="I275" s="1"/>
+        <v>187</v>
+      </c>
+      <c r="H275" s="1">
+        <v>4</v>
+      </c>
+      <c r="I275" s="1">
+        <v>4</v>
+      </c>
       <c r="J275" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K275" t="s">
-        <v>18</v>
+        <v>180</v>
       </c>
       <c r="L275" t="s">
-        <v>19</v>
+        <v>183</v>
       </c>
       <c r="M275" t="s">
-        <v>20</v>
+        <v>182</v>
+      </c>
+      <c r="AB275">
+        <v>5</v>
       </c>
       <c r="AI275" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AJ275">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK275" s="4"/>
     </row>
     <row r="276" spans="1:37">
       <c r="A276" t="s">
-        <v>34</v>
+        <v>185</v>
       </c>
       <c r="B276" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="C276" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D276" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E276" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F276" s="1"/>
       <c r="G276" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="H276" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I276" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J276" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K276" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="L276" t="s">
-        <v>71</v>
+        <v>183</v>
       </c>
       <c r="M276" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>182</v>
       </c>
       <c r="AI276" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ276">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AK276" s="4"/>
     </row>
     <row r="277" spans="1:37">
       <c r="A277" t="s">
-        <v>34</v>
+        <v>185</v>
       </c>
       <c r="B277" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="C277" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D277" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E277" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F277" s="1"/>
       <c r="G277" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="H277" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I277" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J277" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K277" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="L277" t="s">
-        <v>72</v>
+        <v>183</v>
       </c>
       <c r="M277" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>182</v>
       </c>
       <c r="AI277" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AJ277">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AK277" s="4"/>
     </row>
     <row r="278" spans="1:37">
       <c r="A278" t="s">
-        <v>34</v>
+        <v>185</v>
       </c>
       <c r="B278" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="C278" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D278" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E278" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F278" s="1"/>
       <c r="G278" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="H278" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I278" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J278" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K278" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="L278" t="s">
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="M278" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>182</v>
       </c>
       <c r="AI278" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ278">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AK278" s="4"/>
     </row>
     <row r="279" spans="1:37">
       <c r="A279" t="s">
-        <v>34</v>
+        <v>185</v>
       </c>
       <c r="B279" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="C279" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D279" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E279" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F279" s="1"/>
       <c r="G279" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="I279" s="1"/>
+        <v>187</v>
+      </c>
+      <c r="H279" s="1">
+        <v>4</v>
+      </c>
+      <c r="I279" s="1">
+        <v>4</v>
+      </c>
       <c r="J279" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K279" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="L279" t="s">
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="M279" t="s">
-        <v>40</v>
+        <v>182</v>
       </c>
       <c r="AI279" s="4">
         <v>0</v>
       </c>
       <c r="AJ279">
         <v>0</v>
       </c>
       <c r="AK279" s="4"/>
     </row>
     <row r="280" spans="1:37">
       <c r="A280" t="s">
-        <v>34</v>
+        <v>185</v>
       </c>
       <c r="B280" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="C280" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D280" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E280" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F280" s="1"/>
       <c r="G280" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="I280" s="1"/>
+        <v>187</v>
+      </c>
+      <c r="H280" s="1">
+        <v>4</v>
+      </c>
+      <c r="I280" s="1">
+        <v>4</v>
+      </c>
       <c r="J280" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K280" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="L280" t="s">
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="M280" t="s">
-        <v>40</v>
+        <v>182</v>
       </c>
       <c r="AI280" s="4">
         <v>0</v>
       </c>
       <c r="AJ280">
         <v>0</v>
       </c>
       <c r="AK280" s="4"/>
     </row>
     <row r="281" spans="1:37">
       <c r="A281" t="s">
-        <v>34</v>
+        <v>185</v>
       </c>
       <c r="B281" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="C281" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D281" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E281" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F281" s="1"/>
       <c r="G281" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="I281" s="1"/>
+        <v>188</v>
+      </c>
+      <c r="H281" s="1">
+        <v>4</v>
+      </c>
+      <c r="I281" s="1">
+        <v>4</v>
+      </c>
       <c r="J281" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K281" t="s">
-        <v>38</v>
+        <v>180</v>
       </c>
       <c r="L281" t="s">
-        <v>72</v>
+        <v>181</v>
       </c>
       <c r="M281" t="s">
-        <v>40</v>
+        <v>182</v>
+      </c>
+      <c r="X281">
+        <v>10</v>
+      </c>
+      <c r="Y281">
+        <v>6</v>
       </c>
       <c r="AI281" s="4">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="AJ281">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="AK281" s="4"/>
     </row>
     <row r="282" spans="1:37">
       <c r="A282" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B282" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C282" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D282" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E282" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F282" s="1"/>
       <c r="G282" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="H282" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I282" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J282" t="s">
         <v>30</v>
       </c>
       <c r="K282" t="s">
+        <v>180</v>
+      </c>
+      <c r="L282" t="s">
         <v>181</v>
       </c>
-      <c r="L282" t="s">
+      <c r="M282" t="s">
         <v>182</v>
       </c>
-      <c r="M282" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AI282" s="4">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="AJ282">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="AK282" s="4"/>
     </row>
     <row r="283" spans="1:37">
       <c r="A283" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B283" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C283" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D283" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E283" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F283" s="1"/>
       <c r="G283" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="H283" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I283" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J283" t="s">
         <v>30</v>
       </c>
       <c r="K283" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L283" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M283" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AA283">
-        <v>10</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AI283" s="4">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="AJ283">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="AK283" s="4"/>
     </row>
     <row r="284" spans="1:37">
       <c r="A284" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B284" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C284" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D284" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E284" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F284" s="1"/>
       <c r="G284" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="H284" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I284" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J284" t="s">
         <v>30</v>
       </c>
       <c r="K284" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L284" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M284" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>182</v>
       </c>
       <c r="AI284" s="4">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="AJ284">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="AK284" s="4"/>
     </row>
     <row r="285" spans="1:37">
       <c r="A285" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B285" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C285" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D285" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E285" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F285" s="1"/>
       <c r="G285" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="H285" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I285" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J285" t="s">
         <v>30</v>
       </c>
       <c r="K285" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L285" t="s">
+        <v>183</v>
+      </c>
+      <c r="M285" t="s">
         <v>182</v>
       </c>
-      <c r="M285" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AI285" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ285">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK285" s="4"/>
     </row>
     <row r="286" spans="1:37">
       <c r="A286" t="s">
+        <v>185</v>
+      </c>
+      <c r="B286" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C286" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D286" s="1">
         <v>4</v>
       </c>
       <c r="E286" s="1">
         <v>4</v>
       </c>
       <c r="F286" s="1"/>
       <c r="G286" t="s">
         <v>188</v>
       </c>
       <c r="H286" s="1">
         <v>4</v>
       </c>
       <c r="I286" s="1">
         <v>4</v>
       </c>
       <c r="J286" t="s">
         <v>30</v>
       </c>
       <c r="K286" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L286" t="s">
+        <v>118</v>
+      </c>
+      <c r="M286" t="s">
         <v>182</v>
       </c>
-      <c r="M286" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AI286" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="AJ286">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="AK286" s="4"/>
     </row>
     <row r="287" spans="1:37">
       <c r="A287" t="s">
+        <v>185</v>
+      </c>
+      <c r="B287" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C287" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D287" s="1">
         <v>4</v>
       </c>
       <c r="E287" s="1">
         <v>4</v>
       </c>
       <c r="F287" s="1"/>
       <c r="G287" t="s">
         <v>188</v>
       </c>
       <c r="H287" s="1">
         <v>4</v>
       </c>
       <c r="I287" s="1">
         <v>4</v>
       </c>
       <c r="J287" t="s">
         <v>30</v>
       </c>
       <c r="K287" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L287" t="s">
+        <v>118</v>
+      </c>
+      <c r="M287" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI287" s="4">
         <v>0</v>
       </c>
       <c r="AJ287">
         <v>0</v>
       </c>
       <c r="AK287" s="4"/>
     </row>
     <row r="288" spans="1:37">
       <c r="A288" t="s">
+        <v>185</v>
+      </c>
+      <c r="B288" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C288" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D288" s="1">
         <v>4</v>
       </c>
       <c r="E288" s="1">
         <v>4</v>
       </c>
       <c r="F288" s="1"/>
       <c r="G288" t="s">
         <v>188</v>
       </c>
       <c r="H288" s="1">
         <v>4</v>
       </c>
       <c r="I288" s="1">
         <v>4</v>
       </c>
       <c r="J288" t="s">
         <v>30</v>
       </c>
       <c r="K288" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L288" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="M288" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>182</v>
       </c>
       <c r="AI288" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ288">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK288" s="4"/>
     </row>
     <row r="289" spans="1:37">
       <c r="A289" t="s">
+        <v>185</v>
+      </c>
+      <c r="B289" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C289" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D289" s="1">
         <v>4</v>
       </c>
       <c r="E289" s="1">
         <v>4</v>
       </c>
       <c r="F289" s="1"/>
       <c r="G289" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H289" s="1">
         <v>4</v>
       </c>
       <c r="I289" s="1">
         <v>4</v>
       </c>
       <c r="J289" t="s">
         <v>30</v>
       </c>
       <c r="K289" t="s">
+        <v>180</v>
+      </c>
+      <c r="L289" t="s">
         <v>181</v>
       </c>
-      <c r="L289" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M289" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="X289">
+        <v>10</v>
+      </c>
+      <c r="Y289">
+        <v>4</v>
+      </c>
+      <c r="Z289">
+        <v>8</v>
       </c>
       <c r="AI289" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="AJ289">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="AK289" s="4"/>
     </row>
     <row r="290" spans="1:37">
       <c r="A290" t="s">
+        <v>185</v>
+      </c>
+      <c r="B290" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C290" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D290" s="1">
         <v>4</v>
       </c>
       <c r="E290" s="1">
         <v>4</v>
       </c>
       <c r="F290" s="1"/>
       <c r="G290" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H290" s="1">
         <v>4</v>
       </c>
       <c r="I290" s="1">
         <v>4</v>
       </c>
       <c r="J290" t="s">
         <v>30</v>
       </c>
       <c r="K290" t="s">
+        <v>180</v>
+      </c>
+      <c r="L290" t="s">
         <v>181</v>
       </c>
-      <c r="L290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M290" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI290" s="4">
         <v>0</v>
       </c>
       <c r="AJ290">
         <v>0</v>
       </c>
       <c r="AK290" s="4"/>
     </row>
     <row r="291" spans="1:37">
       <c r="A291" t="s">
+        <v>185</v>
+      </c>
+      <c r="B291" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C291" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D291" s="1">
         <v>4</v>
       </c>
       <c r="E291" s="1">
         <v>4</v>
       </c>
       <c r="F291" s="1"/>
       <c r="G291" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H291" s="1">
         <v>4</v>
       </c>
       <c r="I291" s="1">
         <v>4</v>
       </c>
       <c r="J291" t="s">
         <v>30</v>
       </c>
       <c r="K291" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L291" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M291" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="AA291">
+        <v>7</v>
       </c>
       <c r="AI291" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AJ291">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AK291" s="4"/>
     </row>
     <row r="292" spans="1:37">
       <c r="A292" t="s">
+        <v>185</v>
+      </c>
+      <c r="B292" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C292" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D292" s="1">
         <v>4</v>
       </c>
       <c r="E292" s="1">
         <v>4</v>
       </c>
       <c r="F292" s="1"/>
       <c r="G292" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H292" s="1">
         <v>4</v>
       </c>
       <c r="I292" s="1">
         <v>4</v>
       </c>
       <c r="J292" t="s">
         <v>30</v>
       </c>
       <c r="K292" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L292" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M292" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="AB292">
+        <v>5</v>
       </c>
       <c r="AI292" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AJ292">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK292" s="4"/>
     </row>
     <row r="293" spans="1:37">
       <c r="A293" t="s">
+        <v>185</v>
+      </c>
+      <c r="B293" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C293" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D293" s="1">
         <v>4</v>
       </c>
       <c r="E293" s="1">
         <v>4</v>
       </c>
       <c r="F293" s="1"/>
       <c r="G293" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H293" s="1">
         <v>4</v>
       </c>
       <c r="I293" s="1">
         <v>4</v>
       </c>
       <c r="J293" t="s">
         <v>30</v>
       </c>
       <c r="K293" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L293" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M293" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI293" s="4">
         <v>0</v>
       </c>
       <c r="AJ293">
         <v>0</v>
       </c>
       <c r="AK293" s="4"/>
     </row>
     <row r="294" spans="1:37">
       <c r="A294" t="s">
+        <v>185</v>
+      </c>
+      <c r="B294" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C294" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D294" s="1">
         <v>4</v>
       </c>
       <c r="E294" s="1">
         <v>4</v>
       </c>
       <c r="F294" s="1"/>
       <c r="G294" t="s">
         <v>189</v>
       </c>
       <c r="H294" s="1">
         <v>4</v>
       </c>
       <c r="I294" s="1">
         <v>4</v>
       </c>
       <c r="J294" t="s">
         <v>30</v>
       </c>
       <c r="K294" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L294" t="s">
+        <v>118</v>
+      </c>
+      <c r="M294" t="s">
         <v>182</v>
       </c>
-      <c r="M294" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI294" s="4">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="AJ294">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="AK294" s="4"/>
     </row>
     <row r="295" spans="1:37">
       <c r="A295" t="s">
+        <v>185</v>
+      </c>
+      <c r="B295" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C295" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D295" s="1">
         <v>4</v>
       </c>
       <c r="E295" s="1">
         <v>4</v>
       </c>
       <c r="F295" s="1"/>
       <c r="G295" t="s">
         <v>189</v>
       </c>
       <c r="H295" s="1">
         <v>4</v>
       </c>
       <c r="I295" s="1">
         <v>4</v>
       </c>
       <c r="J295" t="s">
         <v>30</v>
       </c>
       <c r="K295" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L295" t="s">
+        <v>118</v>
+      </c>
+      <c r="M295" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI295" s="4">
         <v>0</v>
       </c>
       <c r="AJ295">
         <v>0</v>
       </c>
       <c r="AK295" s="4"/>
     </row>
     <row r="296" spans="1:37">
       <c r="A296" t="s">
+        <v>185</v>
+      </c>
+      <c r="B296" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C296" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D296" s="1">
         <v>4</v>
       </c>
       <c r="E296" s="1">
         <v>4</v>
       </c>
       <c r="F296" s="1"/>
       <c r="G296" t="s">
         <v>189</v>
       </c>
       <c r="H296" s="1">
         <v>4</v>
       </c>
       <c r="I296" s="1">
         <v>4</v>
       </c>
       <c r="J296" t="s">
         <v>30</v>
       </c>
       <c r="K296" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L296" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="M296" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>182</v>
       </c>
       <c r="AI296" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ296">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK296" s="4"/>
     </row>
     <row r="297" spans="1:37">
       <c r="A297" t="s">
+        <v>185</v>
+      </c>
+      <c r="B297" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C297" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D297" s="1">
         <v>4</v>
       </c>
       <c r="E297" s="1">
         <v>4</v>
       </c>
       <c r="F297" s="1"/>
       <c r="G297" t="s">
-        <v>189</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="H297" s="1"/>
+      <c r="I297" s="1"/>
       <c r="J297" t="s">
         <v>30</v>
       </c>
       <c r="K297" t="s">
+        <v>180</v>
+      </c>
+      <c r="L297" t="s">
         <v>181</v>
       </c>
-      <c r="L297" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M297" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI297" s="4">
         <v>0</v>
       </c>
       <c r="AJ297">
         <v>0</v>
       </c>
       <c r="AK297" s="4"/>
     </row>
     <row r="298" spans="1:37">
       <c r="A298" t="s">
+        <v>185</v>
+      </c>
+      <c r="B298" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C298" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D298" s="1">
         <v>4</v>
       </c>
       <c r="E298" s="1">
         <v>4</v>
       </c>
       <c r="F298" s="1"/>
       <c r="G298" t="s">
-        <v>189</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="H298" s="1"/>
+      <c r="I298" s="1"/>
       <c r="J298" t="s">
         <v>30</v>
       </c>
       <c r="K298" t="s">
+        <v>180</v>
+      </c>
+      <c r="L298" t="s">
         <v>181</v>
       </c>
-      <c r="L298" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M298" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI298" s="4">
         <v>0</v>
       </c>
       <c r="AJ298">
         <v>0</v>
       </c>
       <c r="AK298" s="4"/>
     </row>
     <row r="299" spans="1:37">
       <c r="A299" t="s">
+        <v>185</v>
+      </c>
+      <c r="B299" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C299" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D299" s="1">
         <v>4</v>
       </c>
       <c r="E299" s="1">
         <v>4</v>
       </c>
       <c r="F299" s="1"/>
       <c r="G299" t="s">
-        <v>189</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="H299" s="1"/>
+      <c r="I299" s="1"/>
       <c r="J299" t="s">
         <v>30</v>
       </c>
       <c r="K299" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L299" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M299" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI299" s="4">
         <v>0</v>
       </c>
       <c r="AJ299">
         <v>0</v>
       </c>
       <c r="AK299" s="4"/>
     </row>
     <row r="300" spans="1:37">
       <c r="A300" t="s">
+        <v>185</v>
+      </c>
+      <c r="B300" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C300" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D300" s="1">
         <v>4</v>
       </c>
       <c r="E300" s="1">
         <v>4</v>
       </c>
       <c r="F300" s="1"/>
       <c r="G300" t="s">
-        <v>189</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="H300" s="1"/>
+      <c r="I300" s="1"/>
       <c r="J300" t="s">
         <v>30</v>
       </c>
       <c r="K300" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L300" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M300" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI300" s="4">
         <v>0</v>
       </c>
       <c r="AJ300">
         <v>0</v>
       </c>
       <c r="AK300" s="4"/>
     </row>
     <row r="301" spans="1:37">
       <c r="A301" t="s">
+        <v>185</v>
+      </c>
+      <c r="B301" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C301" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D301" s="1">
         <v>4</v>
       </c>
       <c r="E301" s="1">
         <v>4</v>
       </c>
       <c r="F301" s="1"/>
       <c r="G301" t="s">
-        <v>189</v>
-[...6 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="H301" s="1"/>
+      <c r="I301" s="1"/>
       <c r="J301" t="s">
         <v>30</v>
       </c>
       <c r="K301" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L301" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M301" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI301" s="4">
         <v>0</v>
       </c>
       <c r="AJ301">
         <v>0</v>
       </c>
       <c r="AK301" s="4"/>
     </row>
     <row r="302" spans="1:37">
       <c r="A302" t="s">
+        <v>185</v>
+      </c>
+      <c r="B302" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C302" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D302" s="1">
         <v>4</v>
       </c>
       <c r="E302" s="1">
         <v>4</v>
       </c>
       <c r="F302" s="1"/>
       <c r="G302" t="s">
         <v>190</v>
       </c>
-      <c r="H302" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H302" s="1"/>
+      <c r="I302" s="1"/>
       <c r="J302" t="s">
         <v>30</v>
       </c>
       <c r="K302" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L302" t="s">
+        <v>118</v>
+      </c>
+      <c r="M302" t="s">
         <v>182</v>
       </c>
-      <c r="M302" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AI302" s="4">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="AJ302">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="AK302" s="4"/>
     </row>
     <row r="303" spans="1:37">
       <c r="A303" t="s">
+        <v>185</v>
+      </c>
+      <c r="B303" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C303" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D303" s="1">
         <v>4</v>
       </c>
       <c r="E303" s="1">
         <v>4</v>
       </c>
       <c r="F303" s="1"/>
       <c r="G303" t="s">
         <v>190</v>
       </c>
-      <c r="H303" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H303" s="1"/>
+      <c r="I303" s="1"/>
       <c r="J303" t="s">
         <v>30</v>
       </c>
       <c r="K303" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L303" t="s">
+        <v>118</v>
+      </c>
+      <c r="M303" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI303" s="4">
         <v>0</v>
       </c>
       <c r="AJ303">
         <v>0</v>
       </c>
       <c r="AK303" s="4"/>
     </row>
     <row r="304" spans="1:37">
       <c r="A304" t="s">
+        <v>185</v>
+      </c>
+      <c r="B304" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C304" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D304" s="1">
         <v>4</v>
       </c>
       <c r="E304" s="1">
         <v>4</v>
       </c>
       <c r="F304" s="1"/>
       <c r="G304" t="s">
         <v>190</v>
       </c>
-      <c r="H304" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H304" s="1"/>
+      <c r="I304" s="1"/>
       <c r="J304" t="s">
         <v>30</v>
       </c>
       <c r="K304" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L304" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="M304" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>182</v>
       </c>
       <c r="AI304" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AJ304">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AK304" s="4"/>
     </row>
     <row r="305" spans="1:37">
       <c r="A305" t="s">
+        <v>185</v>
+      </c>
+      <c r="B305" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C305" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D305" s="1">
         <v>4</v>
       </c>
       <c r="E305" s="1">
         <v>4</v>
       </c>
       <c r="F305" s="1"/>
       <c r="G305" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="H305" s="1"/>
+      <c r="I305" s="1"/>
       <c r="J305" t="s">
         <v>30</v>
       </c>
       <c r="K305" t="s">
+        <v>180</v>
+      </c>
+      <c r="L305" t="s">
         <v>181</v>
       </c>
-      <c r="L305" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M305" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>182</v>
       </c>
       <c r="AI305" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ305">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK305" s="4"/>
     </row>
     <row r="306" spans="1:37">
       <c r="A306" t="s">
+        <v>185</v>
+      </c>
+      <c r="B306" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C306" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D306" s="1">
         <v>4</v>
       </c>
       <c r="E306" s="1">
         <v>4</v>
       </c>
       <c r="F306" s="1"/>
       <c r="G306" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="H306" s="1"/>
+      <c r="I306" s="1"/>
       <c r="J306" t="s">
         <v>30</v>
       </c>
       <c r="K306" t="s">
+        <v>180</v>
+      </c>
+      <c r="L306" t="s">
         <v>181</v>
       </c>
-      <c r="L306" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M306" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI306" s="4">
         <v>0</v>
       </c>
       <c r="AJ306">
         <v>0</v>
       </c>
       <c r="AK306" s="4"/>
     </row>
     <row r="307" spans="1:37">
       <c r="A307" t="s">
+        <v>185</v>
+      </c>
+      <c r="B307" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C307" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D307" s="1">
         <v>4</v>
       </c>
       <c r="E307" s="1">
         <v>4</v>
       </c>
       <c r="F307" s="1"/>
       <c r="G307" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="H307" s="1"/>
+      <c r="I307" s="1"/>
       <c r="J307" t="s">
         <v>30</v>
       </c>
       <c r="K307" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L307" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M307" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI307" s="4">
         <v>0</v>
       </c>
       <c r="AJ307">
         <v>0</v>
       </c>
       <c r="AK307" s="4"/>
     </row>
     <row r="308" spans="1:37">
       <c r="A308" t="s">
+        <v>185</v>
+      </c>
+      <c r="B308" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C308" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D308" s="1">
         <v>4</v>
       </c>
       <c r="E308" s="1">
         <v>4</v>
       </c>
       <c r="F308" s="1"/>
       <c r="G308" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="H308" s="1"/>
+      <c r="I308" s="1"/>
       <c r="J308" t="s">
         <v>30</v>
       </c>
       <c r="K308" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L308" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M308" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI308" s="4">
         <v>0</v>
       </c>
       <c r="AJ308">
         <v>0</v>
       </c>
       <c r="AK308" s="4"/>
     </row>
     <row r="309" spans="1:37">
       <c r="A309" t="s">
+        <v>185</v>
+      </c>
+      <c r="B309" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C309" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D309" s="1">
         <v>4</v>
       </c>
       <c r="E309" s="1">
         <v>4</v>
       </c>
       <c r="F309" s="1"/>
       <c r="G309" t="s">
-        <v>190</v>
-[...6 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="H309" s="1"/>
+      <c r="I309" s="1"/>
       <c r="J309" t="s">
         <v>30</v>
       </c>
       <c r="K309" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L309" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M309" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI309" s="4">
         <v>0</v>
       </c>
       <c r="AJ309">
         <v>0</v>
       </c>
       <c r="AK309" s="4"/>
     </row>
     <row r="310" spans="1:37">
       <c r="A310" t="s">
+        <v>185</v>
+      </c>
+      <c r="B310" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C310" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D310" s="1">
         <v>4</v>
       </c>
       <c r="E310" s="1">
         <v>4</v>
       </c>
       <c r="F310" s="1"/>
       <c r="G310" t="s">
         <v>191</v>
       </c>
       <c r="H310" s="1"/>
       <c r="I310" s="1"/>
       <c r="J310" t="s">
         <v>30</v>
       </c>
       <c r="K310" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L310" t="s">
+        <v>118</v>
+      </c>
+      <c r="M310" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI310" s="4">
         <v>0</v>
       </c>
       <c r="AJ310">
         <v>0</v>
       </c>
       <c r="AK310" s="4"/>
     </row>
     <row r="311" spans="1:37">
       <c r="A311" t="s">
+        <v>185</v>
+      </c>
+      <c r="B311" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C311" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D311" s="1">
         <v>4</v>
       </c>
       <c r="E311" s="1">
         <v>4</v>
       </c>
       <c r="F311" s="1"/>
       <c r="G311" t="s">
         <v>191</v>
       </c>
       <c r="H311" s="1"/>
       <c r="I311" s="1"/>
       <c r="J311" t="s">
         <v>30</v>
       </c>
       <c r="K311" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L311" t="s">
+        <v>118</v>
+      </c>
+      <c r="M311" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI311" s="4">
         <v>0</v>
       </c>
       <c r="AJ311">
         <v>0</v>
       </c>
       <c r="AK311" s="4"/>
     </row>
     <row r="312" spans="1:37">
       <c r="A312" t="s">
+        <v>185</v>
+      </c>
+      <c r="B312" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C312" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D312" s="1">
         <v>4</v>
       </c>
       <c r="E312" s="1">
         <v>4</v>
       </c>
       <c r="F312" s="1"/>
       <c r="G312" t="s">
         <v>191</v>
       </c>
       <c r="H312" s="1"/>
       <c r="I312" s="1"/>
       <c r="J312" t="s">
         <v>30</v>
       </c>
       <c r="K312" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L312" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="M312" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI312" s="4">
         <v>0</v>
       </c>
       <c r="AJ312">
         <v>0</v>
       </c>
       <c r="AK312" s="4"/>
     </row>
     <row r="313" spans="1:37">
       <c r="A313" t="s">
+        <v>185</v>
+      </c>
+      <c r="B313" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C313" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D313" s="1">
         <v>4</v>
       </c>
       <c r="E313" s="1">
         <v>4</v>
       </c>
       <c r="F313" s="1"/>
       <c r="G313" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H313" s="1"/>
       <c r="I313" s="1"/>
       <c r="J313" t="s">
         <v>30</v>
       </c>
       <c r="K313" t="s">
+        <v>180</v>
+      </c>
+      <c r="L313" t="s">
         <v>181</v>
       </c>
-      <c r="L313" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M313" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI313" s="4">
         <v>0</v>
       </c>
       <c r="AJ313">
         <v>0</v>
       </c>
       <c r="AK313" s="4"/>
     </row>
     <row r="314" spans="1:37">
       <c r="A314" t="s">
+        <v>185</v>
+      </c>
+      <c r="B314" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C314" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D314" s="1">
         <v>4</v>
       </c>
       <c r="E314" s="1">
         <v>4</v>
       </c>
       <c r="F314" s="1"/>
       <c r="G314" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H314" s="1"/>
       <c r="I314" s="1"/>
       <c r="J314" t="s">
         <v>30</v>
       </c>
       <c r="K314" t="s">
+        <v>180</v>
+      </c>
+      <c r="L314" t="s">
         <v>181</v>
       </c>
-      <c r="L314" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M314" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI314" s="4">
         <v>0</v>
       </c>
       <c r="AJ314">
         <v>0</v>
       </c>
       <c r="AK314" s="4"/>
     </row>
     <row r="315" spans="1:37">
       <c r="A315" t="s">
+        <v>185</v>
+      </c>
+      <c r="B315" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C315" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D315" s="1">
         <v>4</v>
       </c>
       <c r="E315" s="1">
         <v>4</v>
       </c>
       <c r="F315" s="1"/>
       <c r="G315" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H315" s="1"/>
       <c r="I315" s="1"/>
       <c r="J315" t="s">
         <v>30</v>
       </c>
       <c r="K315" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L315" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M315" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI315" s="4">
         <v>0</v>
       </c>
       <c r="AJ315">
         <v>0</v>
       </c>
       <c r="AK315" s="4"/>
     </row>
     <row r="316" spans="1:37">
       <c r="A316" t="s">
+        <v>185</v>
+      </c>
+      <c r="B316" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C316" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D316" s="1">
         <v>4</v>
       </c>
       <c r="E316" s="1">
         <v>4</v>
       </c>
       <c r="F316" s="1"/>
       <c r="G316" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H316" s="1"/>
       <c r="I316" s="1"/>
       <c r="J316" t="s">
         <v>30</v>
       </c>
       <c r="K316" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L316" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M316" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI316" s="4">
         <v>0</v>
       </c>
       <c r="AJ316">
         <v>0</v>
       </c>
       <c r="AK316" s="4"/>
     </row>
     <row r="317" spans="1:37">
       <c r="A317" t="s">
+        <v>185</v>
+      </c>
+      <c r="B317" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C317" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D317" s="1">
         <v>4</v>
       </c>
       <c r="E317" s="1">
         <v>4</v>
       </c>
       <c r="F317" s="1"/>
       <c r="G317" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H317" s="1"/>
       <c r="I317" s="1"/>
       <c r="J317" t="s">
         <v>30</v>
       </c>
       <c r="K317" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L317" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M317" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI317" s="4">
         <v>0</v>
       </c>
       <c r="AJ317">
         <v>0</v>
       </c>
       <c r="AK317" s="4"/>
     </row>
     <row r="318" spans="1:37">
       <c r="A318" t="s">
+        <v>185</v>
+      </c>
+      <c r="B318" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C318" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D318" s="1">
         <v>4</v>
       </c>
       <c r="E318" s="1">
         <v>4</v>
       </c>
       <c r="F318" s="1"/>
       <c r="G318" t="s">
         <v>192</v>
       </c>
       <c r="H318" s="1"/>
       <c r="I318" s="1"/>
       <c r="J318" t="s">
         <v>30</v>
       </c>
       <c r="K318" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L318" t="s">
+        <v>118</v>
+      </c>
+      <c r="M318" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI318" s="4">
         <v>0</v>
       </c>
       <c r="AJ318">
         <v>0</v>
       </c>
       <c r="AK318" s="4"/>
     </row>
     <row r="319" spans="1:37">
       <c r="A319" t="s">
+        <v>185</v>
+      </c>
+      <c r="B319" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C319" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D319" s="1">
         <v>4</v>
       </c>
       <c r="E319" s="1">
         <v>4</v>
       </c>
       <c r="F319" s="1"/>
       <c r="G319" t="s">
         <v>192</v>
       </c>
       <c r="H319" s="1"/>
       <c r="I319" s="1"/>
       <c r="J319" t="s">
         <v>30</v>
       </c>
       <c r="K319" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L319" t="s">
+        <v>118</v>
+      </c>
+      <c r="M319" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI319" s="4">
         <v>0</v>
       </c>
       <c r="AJ319">
         <v>0</v>
       </c>
       <c r="AK319" s="4"/>
     </row>
     <row r="320" spans="1:37">
       <c r="A320" t="s">
+        <v>185</v>
+      </c>
+      <c r="B320" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C320" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D320" s="1">
         <v>4</v>
       </c>
       <c r="E320" s="1">
         <v>4</v>
       </c>
       <c r="F320" s="1"/>
       <c r="G320" t="s">
         <v>192</v>
       </c>
       <c r="H320" s="1"/>
       <c r="I320" s="1"/>
       <c r="J320" t="s">
         <v>30</v>
       </c>
       <c r="K320" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L320" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="M320" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI320" s="4">
         <v>0</v>
       </c>
       <c r="AJ320">
         <v>0</v>
       </c>
       <c r="AK320" s="4"/>
     </row>
     <row r="321" spans="1:37">
       <c r="A321" t="s">
+        <v>185</v>
+      </c>
+      <c r="B321" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C321" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D321" s="1">
         <v>4</v>
       </c>
       <c r="E321" s="1">
         <v>4</v>
       </c>
       <c r="F321" s="1"/>
       <c r="G321" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H321" s="1"/>
       <c r="I321" s="1"/>
       <c r="J321" t="s">
         <v>30</v>
       </c>
       <c r="K321" t="s">
+        <v>180</v>
+      </c>
+      <c r="L321" t="s">
         <v>181</v>
       </c>
-      <c r="L321" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M321" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI321" s="4">
         <v>0</v>
       </c>
       <c r="AJ321">
         <v>0</v>
       </c>
       <c r="AK321" s="4"/>
     </row>
     <row r="322" spans="1:37">
       <c r="A322" t="s">
+        <v>185</v>
+      </c>
+      <c r="B322" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C322" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D322" s="1">
         <v>4</v>
       </c>
       <c r="E322" s="1">
         <v>4</v>
       </c>
       <c r="F322" s="1"/>
       <c r="G322" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H322" s="1"/>
       <c r="I322" s="1"/>
       <c r="J322" t="s">
         <v>30</v>
       </c>
       <c r="K322" t="s">
+        <v>180</v>
+      </c>
+      <c r="L322" t="s">
         <v>181</v>
       </c>
-      <c r="L322" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M322" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI322" s="4">
         <v>0</v>
       </c>
       <c r="AJ322">
         <v>0</v>
       </c>
       <c r="AK322" s="4"/>
     </row>
     <row r="323" spans="1:37">
       <c r="A323" t="s">
+        <v>185</v>
+      </c>
+      <c r="B323" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C323" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D323" s="1">
         <v>4</v>
       </c>
       <c r="E323" s="1">
         <v>4</v>
       </c>
       <c r="F323" s="1"/>
       <c r="G323" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H323" s="1"/>
       <c r="I323" s="1"/>
       <c r="J323" t="s">
         <v>30</v>
       </c>
       <c r="K323" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L323" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M323" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI323" s="4">
         <v>0</v>
       </c>
       <c r="AJ323">
         <v>0</v>
       </c>
       <c r="AK323" s="4"/>
     </row>
     <row r="324" spans="1:37">
       <c r="A324" t="s">
+        <v>185</v>
+      </c>
+      <c r="B324" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D324" s="1">
         <v>4</v>
       </c>
       <c r="E324" s="1">
         <v>4</v>
       </c>
       <c r="F324" s="1"/>
       <c r="G324" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H324" s="1"/>
       <c r="I324" s="1"/>
       <c r="J324" t="s">
         <v>30</v>
       </c>
       <c r="K324" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L324" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M324" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI324" s="4">
         <v>0</v>
       </c>
       <c r="AJ324">
         <v>0</v>
       </c>
       <c r="AK324" s="4"/>
     </row>
     <row r="325" spans="1:37">
       <c r="A325" t="s">
+        <v>185</v>
+      </c>
+      <c r="B325" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D325" s="1">
         <v>4</v>
       </c>
       <c r="E325" s="1">
         <v>4</v>
       </c>
       <c r="F325" s="1"/>
       <c r="G325" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H325" s="1"/>
       <c r="I325" s="1"/>
       <c r="J325" t="s">
         <v>30</v>
       </c>
       <c r="K325" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L325" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M325" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI325" s="4">
         <v>0</v>
       </c>
       <c r="AJ325">
         <v>0</v>
       </c>
       <c r="AK325" s="4"/>
     </row>
     <row r="326" spans="1:37">
       <c r="A326" t="s">
+        <v>185</v>
+      </c>
+      <c r="B326" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D326" s="1">
         <v>4</v>
       </c>
       <c r="E326" s="1">
         <v>4</v>
       </c>
       <c r="F326" s="1"/>
       <c r="G326" t="s">
         <v>193</v>
       </c>
       <c r="H326" s="1"/>
       <c r="I326" s="1"/>
       <c r="J326" t="s">
         <v>30</v>
       </c>
       <c r="K326" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L326" t="s">
+        <v>118</v>
+      </c>
+      <c r="M326" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI326" s="4">
         <v>0</v>
       </c>
       <c r="AJ326">
         <v>0</v>
       </c>
       <c r="AK326" s="4"/>
     </row>
     <row r="327" spans="1:37">
       <c r="A327" t="s">
+        <v>185</v>
+      </c>
+      <c r="B327" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C327" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D327" s="1">
         <v>4</v>
       </c>
       <c r="E327" s="1">
         <v>4</v>
       </c>
       <c r="F327" s="1"/>
       <c r="G327" t="s">
         <v>193</v>
       </c>
       <c r="H327" s="1"/>
       <c r="I327" s="1"/>
       <c r="J327" t="s">
         <v>30</v>
       </c>
       <c r="K327" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L327" t="s">
+        <v>118</v>
+      </c>
+      <c r="M327" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI327" s="4">
         <v>0</v>
       </c>
       <c r="AJ327">
         <v>0</v>
       </c>
       <c r="AK327" s="4"/>
     </row>
     <row r="328" spans="1:37">
       <c r="A328" t="s">
+        <v>185</v>
+      </c>
+      <c r="B328" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C328" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D328" s="1">
         <v>4</v>
       </c>
       <c r="E328" s="1">
         <v>4</v>
       </c>
       <c r="F328" s="1"/>
       <c r="G328" t="s">
         <v>193</v>
       </c>
       <c r="H328" s="1"/>
       <c r="I328" s="1"/>
       <c r="J328" t="s">
         <v>30</v>
       </c>
       <c r="K328" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L328" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="M328" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI328" s="4">
         <v>0</v>
       </c>
       <c r="AJ328">
         <v>0</v>
       </c>
       <c r="AK328" s="4"/>
     </row>
     <row r="329" spans="1:37">
       <c r="A329" t="s">
+        <v>185</v>
+      </c>
+      <c r="B329" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C329" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D329" s="1">
         <v>4</v>
       </c>
       <c r="E329" s="1">
         <v>4</v>
       </c>
       <c r="F329" s="1"/>
       <c r="G329" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H329" s="1"/>
       <c r="I329" s="1"/>
       <c r="J329" t="s">
         <v>30</v>
       </c>
       <c r="K329" t="s">
+        <v>180</v>
+      </c>
+      <c r="L329" t="s">
         <v>181</v>
       </c>
-      <c r="L329" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M329" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI329" s="4">
         <v>0</v>
       </c>
       <c r="AJ329">
         <v>0</v>
       </c>
       <c r="AK329" s="4"/>
     </row>
     <row r="330" spans="1:37">
       <c r="A330" t="s">
+        <v>185</v>
+      </c>
+      <c r="B330" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C330" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D330" s="1">
         <v>4</v>
       </c>
       <c r="E330" s="1">
         <v>4</v>
       </c>
       <c r="F330" s="1"/>
       <c r="G330" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H330" s="1"/>
       <c r="I330" s="1"/>
       <c r="J330" t="s">
         <v>30</v>
       </c>
       <c r="K330" t="s">
+        <v>180</v>
+      </c>
+      <c r="L330" t="s">
         <v>181</v>
       </c>
-      <c r="L330" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M330" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI330" s="4">
         <v>0</v>
       </c>
       <c r="AJ330">
         <v>0</v>
       </c>
       <c r="AK330" s="4"/>
     </row>
     <row r="331" spans="1:37">
       <c r="A331" t="s">
+        <v>185</v>
+      </c>
+      <c r="B331" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C331" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D331" s="1">
         <v>4</v>
       </c>
       <c r="E331" s="1">
         <v>4</v>
       </c>
       <c r="F331" s="1"/>
       <c r="G331" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H331" s="1"/>
       <c r="I331" s="1"/>
       <c r="J331" t="s">
         <v>30</v>
       </c>
       <c r="K331" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L331" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M331" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI331" s="4">
         <v>0</v>
       </c>
       <c r="AJ331">
         <v>0</v>
       </c>
       <c r="AK331" s="4"/>
     </row>
     <row r="332" spans="1:37">
       <c r="A332" t="s">
+        <v>185</v>
+      </c>
+      <c r="B332" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C332" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D332" s="1">
         <v>4</v>
       </c>
       <c r="E332" s="1">
         <v>4</v>
       </c>
       <c r="F332" s="1"/>
       <c r="G332" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H332" s="1"/>
       <c r="I332" s="1"/>
       <c r="J332" t="s">
         <v>30</v>
       </c>
       <c r="K332" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L332" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M332" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI332" s="4">
         <v>0</v>
       </c>
       <c r="AJ332">
         <v>0</v>
       </c>
       <c r="AK332" s="4"/>
     </row>
     <row r="333" spans="1:37">
       <c r="A333" t="s">
+        <v>185</v>
+      </c>
+      <c r="B333" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C333" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D333" s="1">
         <v>4</v>
       </c>
       <c r="E333" s="1">
         <v>4</v>
       </c>
       <c r="F333" s="1"/>
       <c r="G333" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H333" s="1"/>
       <c r="I333" s="1"/>
       <c r="J333" t="s">
         <v>30</v>
       </c>
       <c r="K333" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L333" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M333" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI333" s="4">
         <v>0</v>
       </c>
       <c r="AJ333">
         <v>0</v>
       </c>
       <c r="AK333" s="4"/>
     </row>
     <row r="334" spans="1:37">
       <c r="A334" t="s">
+        <v>185</v>
+      </c>
+      <c r="B334" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C334" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D334" s="1">
         <v>4</v>
       </c>
       <c r="E334" s="1">
         <v>4</v>
       </c>
       <c r="F334" s="1"/>
       <c r="G334" t="s">
         <v>194</v>
       </c>
       <c r="H334" s="1"/>
       <c r="I334" s="1"/>
       <c r="J334" t="s">
         <v>30</v>
       </c>
       <c r="K334" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L334" t="s">
+        <v>118</v>
+      </c>
+      <c r="M334" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI334" s="4">
         <v>0</v>
       </c>
       <c r="AJ334">
         <v>0</v>
       </c>
       <c r="AK334" s="4"/>
     </row>
     <row r="335" spans="1:37">
       <c r="A335" t="s">
+        <v>185</v>
+      </c>
+      <c r="B335" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C335" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D335" s="1">
         <v>4</v>
       </c>
       <c r="E335" s="1">
         <v>4</v>
       </c>
       <c r="F335" s="1"/>
       <c r="G335" t="s">
         <v>194</v>
       </c>
       <c r="H335" s="1"/>
       <c r="I335" s="1"/>
       <c r="J335" t="s">
         <v>30</v>
       </c>
       <c r="K335" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L335" t="s">
+        <v>118</v>
+      </c>
+      <c r="M335" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI335" s="4">
         <v>0</v>
       </c>
       <c r="AJ335">
         <v>0</v>
       </c>
       <c r="AK335" s="4"/>
     </row>
     <row r="336" spans="1:37">
       <c r="A336" t="s">
+        <v>185</v>
+      </c>
+      <c r="B336" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C336" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D336" s="1">
         <v>4</v>
       </c>
       <c r="E336" s="1">
         <v>4</v>
       </c>
       <c r="F336" s="1"/>
       <c r="G336" t="s">
         <v>194</v>
       </c>
       <c r="H336" s="1"/>
       <c r="I336" s="1"/>
       <c r="J336" t="s">
         <v>30</v>
       </c>
       <c r="K336" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L336" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="M336" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI336" s="4">
         <v>0</v>
       </c>
       <c r="AJ336">
         <v>0</v>
       </c>
       <c r="AK336" s="4"/>
     </row>
     <row r="337" spans="1:37">
       <c r="A337" t="s">
+        <v>185</v>
+      </c>
+      <c r="B337" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C337" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D337" s="1">
         <v>4</v>
       </c>
       <c r="E337" s="1">
         <v>4</v>
       </c>
       <c r="F337" s="1"/>
       <c r="G337" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H337" s="1"/>
       <c r="I337" s="1"/>
       <c r="J337" t="s">
         <v>30</v>
       </c>
       <c r="K337" t="s">
+        <v>180</v>
+      </c>
+      <c r="L337" t="s">
         <v>181</v>
       </c>
-      <c r="L337" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M337" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI337" s="4">
         <v>0</v>
       </c>
       <c r="AJ337">
         <v>0</v>
       </c>
       <c r="AK337" s="4"/>
     </row>
     <row r="338" spans="1:37">
       <c r="A338" t="s">
+        <v>185</v>
+      </c>
+      <c r="B338" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C338" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D338" s="1">
         <v>4</v>
       </c>
       <c r="E338" s="1">
         <v>4</v>
       </c>
       <c r="F338" s="1"/>
       <c r="G338" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H338" s="1"/>
       <c r="I338" s="1"/>
       <c r="J338" t="s">
         <v>30</v>
       </c>
       <c r="K338" t="s">
+        <v>180</v>
+      </c>
+      <c r="L338" t="s">
         <v>181</v>
       </c>
-      <c r="L338" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M338" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI338" s="4">
         <v>0</v>
       </c>
       <c r="AJ338">
         <v>0</v>
       </c>
       <c r="AK338" s="4"/>
     </row>
     <row r="339" spans="1:37">
       <c r="A339" t="s">
+        <v>185</v>
+      </c>
+      <c r="B339" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C339" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D339" s="1">
         <v>4</v>
       </c>
       <c r="E339" s="1">
         <v>4</v>
       </c>
       <c r="F339" s="1"/>
       <c r="G339" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H339" s="1"/>
       <c r="I339" s="1"/>
       <c r="J339" t="s">
         <v>30</v>
       </c>
       <c r="K339" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L339" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M339" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI339" s="4">
         <v>0</v>
       </c>
       <c r="AJ339">
         <v>0</v>
       </c>
       <c r="AK339" s="4"/>
     </row>
     <row r="340" spans="1:37">
       <c r="A340" t="s">
+        <v>185</v>
+      </c>
+      <c r="B340" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C340" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D340" s="1">
         <v>4</v>
       </c>
       <c r="E340" s="1">
         <v>4</v>
       </c>
       <c r="F340" s="1"/>
       <c r="G340" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H340" s="1"/>
       <c r="I340" s="1"/>
       <c r="J340" t="s">
         <v>30</v>
       </c>
       <c r="K340" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L340" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M340" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI340" s="4">
         <v>0</v>
       </c>
       <c r="AJ340">
         <v>0</v>
       </c>
       <c r="AK340" s="4"/>
     </row>
     <row r="341" spans="1:37">
       <c r="A341" t="s">
+        <v>185</v>
+      </c>
+      <c r="B341" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C341" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D341" s="1">
         <v>4</v>
       </c>
       <c r="E341" s="1">
         <v>4</v>
       </c>
       <c r="F341" s="1"/>
       <c r="G341" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H341" s="1"/>
       <c r="I341" s="1"/>
       <c r="J341" t="s">
         <v>30</v>
       </c>
       <c r="K341" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L341" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M341" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI341" s="4">
         <v>0</v>
       </c>
       <c r="AJ341">
         <v>0</v>
       </c>
       <c r="AK341" s="4"/>
     </row>
     <row r="342" spans="1:37">
       <c r="A342" t="s">
+        <v>185</v>
+      </c>
+      <c r="B342" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C342" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D342" s="1">
         <v>4</v>
       </c>
       <c r="E342" s="1">
         <v>4</v>
       </c>
       <c r="F342" s="1"/>
       <c r="G342" t="s">
         <v>195</v>
       </c>
       <c r="H342" s="1"/>
       <c r="I342" s="1"/>
       <c r="J342" t="s">
         <v>30</v>
       </c>
       <c r="K342" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L342" t="s">
+        <v>118</v>
+      </c>
+      <c r="M342" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI342" s="4">
         <v>0</v>
       </c>
       <c r="AJ342">
         <v>0</v>
       </c>
       <c r="AK342" s="4"/>
     </row>
     <row r="343" spans="1:37">
       <c r="A343" t="s">
+        <v>185</v>
+      </c>
+      <c r="B343" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C343" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D343" s="1">
         <v>4</v>
       </c>
       <c r="E343" s="1">
         <v>4</v>
       </c>
       <c r="F343" s="1"/>
       <c r="G343" t="s">
         <v>195</v>
       </c>
       <c r="H343" s="1"/>
       <c r="I343" s="1"/>
       <c r="J343" t="s">
         <v>30</v>
       </c>
       <c r="K343" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L343" t="s">
+        <v>118</v>
+      </c>
+      <c r="M343" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI343" s="4">
         <v>0</v>
       </c>
       <c r="AJ343">
         <v>0</v>
       </c>
       <c r="AK343" s="4"/>
     </row>
     <row r="344" spans="1:37">
       <c r="A344" t="s">
+        <v>185</v>
+      </c>
+      <c r="B344" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C344" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D344" s="1">
         <v>4</v>
       </c>
       <c r="E344" s="1">
         <v>4</v>
       </c>
       <c r="F344" s="1"/>
       <c r="G344" t="s">
         <v>195</v>
       </c>
       <c r="H344" s="1"/>
       <c r="I344" s="1"/>
       <c r="J344" t="s">
         <v>30</v>
       </c>
       <c r="K344" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L344" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="M344" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI344" s="4">
         <v>0</v>
       </c>
       <c r="AJ344">
         <v>0</v>
       </c>
       <c r="AK344" s="4"/>
     </row>
     <row r="345" spans="1:37">
       <c r="A345" t="s">
+        <v>185</v>
+      </c>
+      <c r="B345" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C345" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D345" s="1">
         <v>4</v>
       </c>
       <c r="E345" s="1">
         <v>4</v>
       </c>
       <c r="F345" s="1"/>
       <c r="G345" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H345" s="1"/>
       <c r="I345" s="1"/>
       <c r="J345" t="s">
         <v>30</v>
       </c>
       <c r="K345" t="s">
+        <v>180</v>
+      </c>
+      <c r="L345" t="s">
         <v>181</v>
       </c>
-      <c r="L345" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M345" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI345" s="4">
         <v>0</v>
       </c>
       <c r="AJ345">
         <v>0</v>
       </c>
       <c r="AK345" s="4"/>
     </row>
     <row r="346" spans="1:37">
       <c r="A346" t="s">
+        <v>185</v>
+      </c>
+      <c r="B346" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C346" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D346" s="1">
         <v>4</v>
       </c>
       <c r="E346" s="1">
         <v>4</v>
       </c>
       <c r="F346" s="1"/>
       <c r="G346" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H346" s="1"/>
       <c r="I346" s="1"/>
       <c r="J346" t="s">
         <v>30</v>
       </c>
       <c r="K346" t="s">
+        <v>180</v>
+      </c>
+      <c r="L346" t="s">
         <v>181</v>
       </c>
-      <c r="L346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M346" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI346" s="4">
         <v>0</v>
       </c>
       <c r="AJ346">
         <v>0</v>
       </c>
       <c r="AK346" s="4"/>
     </row>
     <row r="347" spans="1:37">
       <c r="A347" t="s">
+        <v>185</v>
+      </c>
+      <c r="B347" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C347" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D347" s="1">
         <v>4</v>
       </c>
       <c r="E347" s="1">
         <v>4</v>
       </c>
       <c r="F347" s="1"/>
       <c r="G347" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H347" s="1"/>
       <c r="I347" s="1"/>
       <c r="J347" t="s">
         <v>30</v>
       </c>
       <c r="K347" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L347" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M347" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI347" s="4">
         <v>0</v>
       </c>
       <c r="AJ347">
         <v>0</v>
       </c>
       <c r="AK347" s="4"/>
     </row>
     <row r="348" spans="1:37">
       <c r="A348" t="s">
+        <v>185</v>
+      </c>
+      <c r="B348" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C348" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D348" s="1">
         <v>4</v>
       </c>
       <c r="E348" s="1">
         <v>4</v>
       </c>
       <c r="F348" s="1"/>
       <c r="G348" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H348" s="1"/>
       <c r="I348" s="1"/>
       <c r="J348" t="s">
         <v>30</v>
       </c>
       <c r="K348" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L348" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M348" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI348" s="4">
         <v>0</v>
       </c>
       <c r="AJ348">
         <v>0</v>
       </c>
       <c r="AK348" s="4"/>
     </row>
     <row r="349" spans="1:37">
       <c r="A349" t="s">
+        <v>185</v>
+      </c>
+      <c r="B349" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C349" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D349" s="1">
         <v>4</v>
       </c>
       <c r="E349" s="1">
         <v>4</v>
       </c>
       <c r="F349" s="1"/>
       <c r="G349" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H349" s="1"/>
       <c r="I349" s="1"/>
       <c r="J349" t="s">
         <v>30</v>
       </c>
       <c r="K349" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L349" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M349" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI349" s="4">
         <v>0</v>
       </c>
       <c r="AJ349">
         <v>0</v>
       </c>
       <c r="AK349" s="4"/>
     </row>
     <row r="350" spans="1:37">
       <c r="A350" t="s">
+        <v>185</v>
+      </c>
+      <c r="B350" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C350" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D350" s="1">
         <v>4</v>
       </c>
       <c r="E350" s="1">
         <v>4</v>
       </c>
       <c r="F350" s="1"/>
       <c r="G350" t="s">
         <v>196</v>
       </c>
       <c r="H350" s="1"/>
       <c r="I350" s="1"/>
       <c r="J350" t="s">
         <v>30</v>
       </c>
       <c r="K350" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L350" t="s">
+        <v>118</v>
+      </c>
+      <c r="M350" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI350" s="4">
         <v>0</v>
       </c>
       <c r="AJ350">
         <v>0</v>
       </c>
       <c r="AK350" s="4"/>
     </row>
     <row r="351" spans="1:37">
       <c r="A351" t="s">
+        <v>185</v>
+      </c>
+      <c r="B351" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C351" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D351" s="1">
         <v>4</v>
       </c>
       <c r="E351" s="1">
         <v>4</v>
       </c>
       <c r="F351" s="1"/>
       <c r="G351" t="s">
         <v>196</v>
       </c>
       <c r="H351" s="1"/>
       <c r="I351" s="1"/>
       <c r="J351" t="s">
         <v>30</v>
       </c>
       <c r="K351" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L351" t="s">
+        <v>118</v>
+      </c>
+      <c r="M351" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI351" s="4">
         <v>0</v>
       </c>
       <c r="AJ351">
         <v>0</v>
       </c>
       <c r="AK351" s="4"/>
     </row>
     <row r="352" spans="1:37">
       <c r="A352" t="s">
+        <v>185</v>
+      </c>
+      <c r="B352" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C352" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D352" s="1">
         <v>4</v>
       </c>
       <c r="E352" s="1">
         <v>4</v>
       </c>
       <c r="F352" s="1"/>
       <c r="G352" t="s">
         <v>196</v>
       </c>
       <c r="H352" s="1"/>
       <c r="I352" s="1"/>
       <c r="J352" t="s">
         <v>30</v>
       </c>
       <c r="K352" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L352" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="M352" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI352" s="4">
         <v>0</v>
       </c>
       <c r="AJ352">
         <v>0</v>
       </c>
       <c r="AK352" s="4"/>
     </row>
     <row r="353" spans="1:37">
       <c r="A353" t="s">
+        <v>185</v>
+      </c>
+      <c r="B353" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C353" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D353" s="1">
         <v>4</v>
       </c>
       <c r="E353" s="1">
         <v>4</v>
       </c>
       <c r="F353" s="1"/>
       <c r="G353" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H353" s="1"/>
       <c r="I353" s="1"/>
       <c r="J353" t="s">
         <v>30</v>
       </c>
       <c r="K353" t="s">
+        <v>180</v>
+      </c>
+      <c r="L353" t="s">
         <v>181</v>
       </c>
-      <c r="L353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M353" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI353" s="4">
         <v>0</v>
       </c>
       <c r="AJ353">
         <v>0</v>
       </c>
       <c r="AK353" s="4"/>
     </row>
     <row r="354" spans="1:37">
       <c r="A354" t="s">
+        <v>185</v>
+      </c>
+      <c r="B354" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C354" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D354" s="1">
         <v>4</v>
       </c>
       <c r="E354" s="1">
         <v>4</v>
       </c>
       <c r="F354" s="1"/>
       <c r="G354" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H354" s="1"/>
       <c r="I354" s="1"/>
       <c r="J354" t="s">
         <v>30</v>
       </c>
       <c r="K354" t="s">
+        <v>180</v>
+      </c>
+      <c r="L354" t="s">
         <v>181</v>
       </c>
-      <c r="L354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M354" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI354" s="4">
         <v>0</v>
       </c>
       <c r="AJ354">
         <v>0</v>
       </c>
       <c r="AK354" s="4"/>
     </row>
     <row r="355" spans="1:37">
       <c r="A355" t="s">
+        <v>185</v>
+      </c>
+      <c r="B355" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C355" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D355" s="1">
         <v>4</v>
       </c>
       <c r="E355" s="1">
         <v>4</v>
       </c>
       <c r="F355" s="1"/>
       <c r="G355" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H355" s="1"/>
       <c r="I355" s="1"/>
       <c r="J355" t="s">
         <v>30</v>
       </c>
       <c r="K355" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L355" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M355" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI355" s="4">
         <v>0</v>
       </c>
       <c r="AJ355">
         <v>0</v>
       </c>
       <c r="AK355" s="4"/>
     </row>
     <row r="356" spans="1:37">
       <c r="A356" t="s">
+        <v>185</v>
+      </c>
+      <c r="B356" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C356" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D356" s="1">
         <v>4</v>
       </c>
       <c r="E356" s="1">
         <v>4</v>
       </c>
       <c r="F356" s="1"/>
       <c r="G356" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H356" s="1"/>
       <c r="I356" s="1"/>
       <c r="J356" t="s">
         <v>30</v>
       </c>
       <c r="K356" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L356" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M356" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI356" s="4">
         <v>0</v>
       </c>
       <c r="AJ356">
         <v>0</v>
       </c>
       <c r="AK356" s="4"/>
     </row>
     <row r="357" spans="1:37">
       <c r="A357" t="s">
+        <v>185</v>
+      </c>
+      <c r="B357" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C357" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D357" s="1">
         <v>4</v>
       </c>
       <c r="E357" s="1">
         <v>4</v>
       </c>
       <c r="F357" s="1"/>
       <c r="G357" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H357" s="1"/>
       <c r="I357" s="1"/>
       <c r="J357" t="s">
         <v>30</v>
       </c>
       <c r="K357" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L357" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M357" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI357" s="4">
         <v>0</v>
       </c>
       <c r="AJ357">
         <v>0</v>
       </c>
       <c r="AK357" s="4"/>
     </row>
     <row r="358" spans="1:37">
       <c r="A358" t="s">
+        <v>185</v>
+      </c>
+      <c r="B358" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C358" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D358" s="1">
         <v>4</v>
       </c>
       <c r="E358" s="1">
         <v>4</v>
       </c>
       <c r="F358" s="1"/>
       <c r="G358" t="s">
         <v>197</v>
       </c>
       <c r="H358" s="1"/>
       <c r="I358" s="1"/>
       <c r="J358" t="s">
         <v>30</v>
       </c>
       <c r="K358" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L358" t="s">
+        <v>118</v>
+      </c>
+      <c r="M358" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI358" s="4">
         <v>0</v>
       </c>
       <c r="AJ358">
         <v>0</v>
       </c>
       <c r="AK358" s="4"/>
     </row>
     <row r="359" spans="1:37">
       <c r="A359" t="s">
+        <v>185</v>
+      </c>
+      <c r="B359" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C359" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D359" s="1">
         <v>4</v>
       </c>
       <c r="E359" s="1">
         <v>4</v>
       </c>
       <c r="F359" s="1"/>
       <c r="G359" t="s">
         <v>197</v>
       </c>
       <c r="H359" s="1"/>
       <c r="I359" s="1"/>
       <c r="J359" t="s">
         <v>30</v>
       </c>
       <c r="K359" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L359" t="s">
+        <v>118</v>
+      </c>
+      <c r="M359" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI359" s="4">
         <v>0</v>
       </c>
       <c r="AJ359">
         <v>0</v>
       </c>
       <c r="AK359" s="4"/>
     </row>
     <row r="360" spans="1:37">
       <c r="A360" t="s">
+        <v>185</v>
+      </c>
+      <c r="B360" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C360" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D360" s="1">
         <v>4</v>
       </c>
       <c r="E360" s="1">
         <v>4</v>
       </c>
       <c r="F360" s="1"/>
       <c r="G360" t="s">
         <v>197</v>
       </c>
       <c r="H360" s="1"/>
       <c r="I360" s="1"/>
       <c r="J360" t="s">
         <v>30</v>
       </c>
       <c r="K360" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L360" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="M360" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI360" s="4">
         <v>0</v>
       </c>
       <c r="AJ360">
         <v>0</v>
       </c>
       <c r="AK360" s="4"/>
     </row>
     <row r="361" spans="1:37">
       <c r="A361" t="s">
+        <v>185</v>
+      </c>
+      <c r="B361" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C361" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D361" s="1">
         <v>4</v>
       </c>
       <c r="E361" s="1">
         <v>4</v>
       </c>
       <c r="F361" s="1"/>
       <c r="G361" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H361" s="1"/>
       <c r="I361" s="1"/>
       <c r="J361" t="s">
         <v>30</v>
       </c>
       <c r="K361" t="s">
+        <v>180</v>
+      </c>
+      <c r="L361" t="s">
         <v>181</v>
       </c>
-      <c r="L361" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M361" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI361" s="4">
         <v>0</v>
       </c>
       <c r="AJ361">
         <v>0</v>
       </c>
       <c r="AK361" s="4"/>
     </row>
     <row r="362" spans="1:37">
       <c r="A362" t="s">
+        <v>185</v>
+      </c>
+      <c r="B362" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C362" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D362" s="1">
         <v>4</v>
       </c>
       <c r="E362" s="1">
         <v>4</v>
       </c>
       <c r="F362" s="1"/>
       <c r="G362" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H362" s="1"/>
       <c r="I362" s="1"/>
       <c r="J362" t="s">
         <v>30</v>
       </c>
       <c r="K362" t="s">
+        <v>180</v>
+      </c>
+      <c r="L362" t="s">
         <v>181</v>
       </c>
-      <c r="L362" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M362" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI362" s="4">
         <v>0</v>
       </c>
       <c r="AJ362">
         <v>0</v>
       </c>
       <c r="AK362" s="4"/>
     </row>
     <row r="363" spans="1:37">
       <c r="A363" t="s">
+        <v>185</v>
+      </c>
+      <c r="B363" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C363" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D363" s="1">
         <v>4</v>
       </c>
       <c r="E363" s="1">
         <v>4</v>
       </c>
       <c r="F363" s="1"/>
       <c r="G363" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H363" s="1"/>
       <c r="I363" s="1"/>
       <c r="J363" t="s">
         <v>30</v>
       </c>
       <c r="K363" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L363" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M363" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI363" s="4">
         <v>0</v>
       </c>
       <c r="AJ363">
         <v>0</v>
       </c>
       <c r="AK363" s="4"/>
     </row>
     <row r="364" spans="1:37">
       <c r="A364" t="s">
+        <v>185</v>
+      </c>
+      <c r="B364" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C364" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D364" s="1">
         <v>4</v>
       </c>
       <c r="E364" s="1">
         <v>4</v>
       </c>
       <c r="F364" s="1"/>
       <c r="G364" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H364" s="1"/>
       <c r="I364" s="1"/>
       <c r="J364" t="s">
         <v>30</v>
       </c>
       <c r="K364" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L364" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M364" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI364" s="4">
         <v>0</v>
       </c>
       <c r="AJ364">
         <v>0</v>
       </c>
       <c r="AK364" s="4"/>
     </row>
     <row r="365" spans="1:37">
       <c r="A365" t="s">
+        <v>185</v>
+      </c>
+      <c r="B365" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C365" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D365" s="1">
         <v>4</v>
       </c>
       <c r="E365" s="1">
         <v>4</v>
       </c>
       <c r="F365" s="1"/>
       <c r="G365" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H365" s="1"/>
       <c r="I365" s="1"/>
       <c r="J365" t="s">
         <v>30</v>
       </c>
       <c r="K365" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L365" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M365" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI365" s="4">
         <v>0</v>
       </c>
       <c r="AJ365">
         <v>0</v>
       </c>
       <c r="AK365" s="4"/>
     </row>
     <row r="366" spans="1:37">
       <c r="A366" t="s">
+        <v>185</v>
+      </c>
+      <c r="B366" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C366" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D366" s="1">
         <v>4</v>
       </c>
       <c r="E366" s="1">
         <v>4</v>
       </c>
       <c r="F366" s="1"/>
       <c r="G366" t="s">
         <v>198</v>
       </c>
       <c r="H366" s="1"/>
       <c r="I366" s="1"/>
       <c r="J366" t="s">
         <v>30</v>
       </c>
       <c r="K366" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L366" t="s">
+        <v>118</v>
+      </c>
+      <c r="M366" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI366" s="4">
         <v>0</v>
       </c>
       <c r="AJ366">
         <v>0</v>
       </c>
       <c r="AK366" s="4"/>
     </row>
     <row r="367" spans="1:37">
       <c r="A367" t="s">
+        <v>185</v>
+      </c>
+      <c r="B367" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C367" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D367" s="1">
         <v>4</v>
       </c>
       <c r="E367" s="1">
         <v>4</v>
       </c>
       <c r="F367" s="1"/>
       <c r="G367" t="s">
         <v>198</v>
       </c>
       <c r="H367" s="1"/>
       <c r="I367" s="1"/>
       <c r="J367" t="s">
         <v>30</v>
       </c>
       <c r="K367" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L367" t="s">
+        <v>118</v>
+      </c>
+      <c r="M367" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="AI367" s="4">
         <v>0</v>
       </c>
       <c r="AJ367">
         <v>0</v>
       </c>
       <c r="AK367" s="4"/>
     </row>
     <row r="368" spans="1:37">
       <c r="A368" t="s">
+        <v>185</v>
+      </c>
+      <c r="B368" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="C368" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D368" s="1">
         <v>4</v>
       </c>
       <c r="E368" s="1">
         <v>4</v>
       </c>
       <c r="F368" s="1"/>
       <c r="G368" t="s">
         <v>198</v>
       </c>
       <c r="H368" s="1"/>
       <c r="I368" s="1"/>
       <c r="J368" t="s">
         <v>30</v>
       </c>
       <c r="K368" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L368" t="s">
-        <v>184</v>
+        <v>118</v>
       </c>
       <c r="M368" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI368" s="4">
         <v>0</v>
       </c>
       <c r="AJ368">
         <v>0</v>
       </c>
       <c r="AK368" s="4"/>
     </row>
     <row r="369" spans="1:37">
       <c r="A369" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B369" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C369" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D369" s="1">
         <v>4</v>
       </c>
       <c r="E369" s="1">
         <v>4</v>
       </c>
       <c r="F369" s="1"/>
       <c r="G369" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-      <c r="I369" s="1"/>
+        <v>200</v>
+      </c>
+      <c r="H369" s="1">
+        <v>4</v>
+      </c>
+      <c r="I369" s="1">
+        <v>4</v>
+      </c>
       <c r="J369" t="s">
         <v>30</v>
       </c>
       <c r="K369" t="s">
+        <v>180</v>
+      </c>
+      <c r="L369" t="s">
         <v>181</v>
       </c>
-      <c r="L369" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M369" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="X369">
+        <v>15</v>
+      </c>
+      <c r="Y369">
+        <v>7</v>
+      </c>
+      <c r="Z369">
+        <v>5</v>
       </c>
       <c r="AI369" s="4">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="AJ369">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="AK369" s="4"/>
     </row>
     <row r="370" spans="1:37">
       <c r="A370" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B370" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C370" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D370" s="1">
         <v>4</v>
       </c>
       <c r="E370" s="1">
         <v>4</v>
       </c>
       <c r="F370" s="1"/>
       <c r="G370" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-      <c r="I370" s="1"/>
+        <v>200</v>
+      </c>
+      <c r="H370" s="1">
+        <v>4</v>
+      </c>
+      <c r="I370" s="1">
+        <v>4</v>
+      </c>
       <c r="J370" t="s">
         <v>30</v>
       </c>
       <c r="K370" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L370" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M370" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="AA370">
+        <v>10</v>
+      </c>
+      <c r="AB370">
+        <v>7</v>
       </c>
       <c r="AI370" s="4">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="AJ370">
-        <v>0</v>
+        <v>16</v>
       </c>
       <c r="AK370" s="4"/>
     </row>
     <row r="371" spans="1:37">
       <c r="A371" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B371" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C371" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D371" s="1">
         <v>4</v>
       </c>
       <c r="E371" s="1">
         <v>4</v>
       </c>
       <c r="F371" s="1"/>
       <c r="G371" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-      <c r="I371" s="1"/>
+        <v>200</v>
+      </c>
+      <c r="H371" s="1">
+        <v>4</v>
+      </c>
+      <c r="I371" s="1">
+        <v>4</v>
+      </c>
       <c r="J371" t="s">
         <v>30</v>
       </c>
       <c r="K371" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L371" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M371" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="AC371">
+        <v>11</v>
+      </c>
+      <c r="AD371">
+        <v>9</v>
+      </c>
+      <c r="AE371">
+        <v>7</v>
       </c>
       <c r="AI371" s="4">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="AJ371">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="AK371" s="4"/>
     </row>
     <row r="372" spans="1:37">
       <c r="A372" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B372" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C372" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D372" s="1">
         <v>4</v>
       </c>
       <c r="E372" s="1">
         <v>4</v>
       </c>
       <c r="F372" s="1"/>
       <c r="G372" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-      <c r="I372" s="1"/>
+        <v>200</v>
+      </c>
+      <c r="H372" s="1">
+        <v>4</v>
+      </c>
+      <c r="I372" s="1">
+        <v>4</v>
+      </c>
       <c r="J372" t="s">
         <v>30</v>
       </c>
       <c r="K372" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L372" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M372" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="AF372">
+        <v>5</v>
+      </c>
+      <c r="AG372">
+        <v>5</v>
+      </c>
+      <c r="AH372">
+        <v>5</v>
       </c>
       <c r="AI372" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="AJ372">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="AK372" s="4"/>
     </row>
     <row r="373" spans="1:37">
       <c r="A373" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B373" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C373" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D373" s="1">
         <v>4</v>
       </c>
       <c r="E373" s="1">
         <v>4</v>
       </c>
       <c r="F373" s="1"/>
       <c r="G373" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-      <c r="I373" s="1"/>
+        <v>201</v>
+      </c>
+      <c r="H373" s="1">
+        <v>4</v>
+      </c>
+      <c r="I373" s="1">
+        <v>4</v>
+      </c>
       <c r="J373" t="s">
         <v>30</v>
       </c>
       <c r="K373" t="s">
+        <v>180</v>
+      </c>
+      <c r="L373" t="s">
         <v>181</v>
       </c>
-      <c r="L373" t="s">
+      <c r="M373" t="s">
+        <v>182</v>
+      </c>
+      <c r="Y373">
+        <v>68</v>
+      </c>
+      <c r="Z373">
+        <v>51</v>
+      </c>
+      <c r="AI373" s="4">
         <v>119</v>
       </c>
-      <c r="M373" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AJ373">
-        <v>0</v>
+        <v>114</v>
       </c>
       <c r="AK373" s="4"/>
     </row>
     <row r="374" spans="1:37">
       <c r="A374" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B374" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C374" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D374" s="1">
         <v>4</v>
       </c>
       <c r="E374" s="1">
         <v>4</v>
       </c>
       <c r="F374" s="1"/>
       <c r="G374" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="I374" s="1"/>
+        <v>201</v>
+      </c>
+      <c r="H374" s="1">
+        <v>4</v>
+      </c>
+      <c r="I374" s="1">
+        <v>4</v>
+      </c>
       <c r="J374" t="s">
         <v>30</v>
       </c>
       <c r="K374" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L374" t="s">
+        <v>183</v>
+      </c>
+      <c r="M374" t="s">
         <v>182</v>
       </c>
-      <c r="M374" t="s">
-        <v>183</v>
+      <c r="AA374">
+        <v>48</v>
+      </c>
+      <c r="AB374">
+        <v>44</v>
+      </c>
+      <c r="AC374">
+        <v>4</v>
       </c>
       <c r="AI374" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="AJ374">
-        <v>0</v>
+        <v>92</v>
       </c>
       <c r="AK374" s="4"/>
     </row>
     <row r="375" spans="1:37">
       <c r="A375" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B375" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C375" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D375" s="1">
         <v>4</v>
       </c>
       <c r="E375" s="1">
         <v>4</v>
       </c>
       <c r="F375" s="1"/>
       <c r="G375" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="I375" s="1"/>
+        <v>201</v>
+      </c>
+      <c r="H375" s="1">
+        <v>4</v>
+      </c>
+      <c r="I375" s="1">
+        <v>4</v>
+      </c>
       <c r="J375" t="s">
         <v>30</v>
       </c>
       <c r="K375" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L375" t="s">
+        <v>183</v>
+      </c>
+      <c r="M375" t="s">
         <v>182</v>
       </c>
-      <c r="M375" t="s">
-        <v>183</v>
+      <c r="AC375">
+        <v>57</v>
+      </c>
+      <c r="AD375">
+        <v>64</v>
+      </c>
+      <c r="AE375">
+        <v>36</v>
       </c>
       <c r="AI375" s="4">
-        <v>0</v>
+        <v>157</v>
       </c>
       <c r="AJ375">
-        <v>0</v>
+        <v>155</v>
       </c>
       <c r="AK375" s="4"/>
     </row>
     <row r="376" spans="1:37">
       <c r="A376" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B376" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D376" s="1">
         <v>4</v>
       </c>
       <c r="E376" s="1">
         <v>4</v>
       </c>
       <c r="F376" s="1"/>
       <c r="G376" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="I376" s="1"/>
+        <v>201</v>
+      </c>
+      <c r="H376" s="1">
+        <v>4</v>
+      </c>
+      <c r="I376" s="1">
+        <v>4</v>
+      </c>
       <c r="J376" t="s">
         <v>30</v>
       </c>
       <c r="K376" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L376" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M376" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="AF376">
+        <v>50</v>
+      </c>
+      <c r="AG376">
+        <v>34</v>
+      </c>
+      <c r="AH376">
+        <v>52</v>
       </c>
       <c r="AI376" s="4">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="AJ376">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="AK376" s="4"/>
     </row>
     <row r="377" spans="1:37">
       <c r="A377" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B377" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C377" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D377" s="1">
         <v>4</v>
       </c>
       <c r="E377" s="1">
         <v>4</v>
       </c>
       <c r="F377" s="1"/>
       <c r="G377" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="I377" s="1"/>
+        <v>202</v>
+      </c>
+      <c r="H377" s="1">
+        <v>4</v>
+      </c>
+      <c r="I377" s="1">
+        <v>4</v>
+      </c>
       <c r="J377" t="s">
         <v>30</v>
       </c>
       <c r="K377" t="s">
+        <v>180</v>
+      </c>
+      <c r="L377" t="s">
         <v>181</v>
       </c>
-      <c r="L377" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M377" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="Z377">
+        <v>4</v>
       </c>
       <c r="AI377" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ377">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK377" s="4"/>
     </row>
     <row r="378" spans="1:37">
       <c r="A378" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B378" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C378" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D378" s="1">
         <v>4</v>
       </c>
       <c r="E378" s="1">
         <v>4</v>
       </c>
       <c r="F378" s="1"/>
       <c r="G378" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="I378" s="1"/>
+        <v>202</v>
+      </c>
+      <c r="H378" s="1">
+        <v>4</v>
+      </c>
+      <c r="I378" s="1">
+        <v>4</v>
+      </c>
       <c r="J378" t="s">
         <v>30</v>
       </c>
       <c r="K378" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L378" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M378" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="AA378">
+        <v>3</v>
+      </c>
+      <c r="AB378">
+        <v>2</v>
       </c>
       <c r="AI378" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AJ378">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AK378" s="4"/>
     </row>
     <row r="379" spans="1:37">
       <c r="A379" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B379" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C379" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D379" s="1">
         <v>4</v>
       </c>
       <c r="E379" s="1">
         <v>4</v>
       </c>
       <c r="F379" s="1"/>
       <c r="G379" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="I379" s="1"/>
+        <v>202</v>
+      </c>
+      <c r="H379" s="1">
+        <v>4</v>
+      </c>
+      <c r="I379" s="1">
+        <v>4</v>
+      </c>
       <c r="J379" t="s">
         <v>30</v>
       </c>
       <c r="K379" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L379" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M379" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="AD379">
+        <v>3</v>
+      </c>
+      <c r="AE379">
+        <v>1</v>
       </c>
       <c r="AI379" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ379">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK379" s="4"/>
     </row>
     <row r="380" spans="1:37">
       <c r="A380" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="B380" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C380" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D380" s="1">
         <v>4</v>
       </c>
       <c r="E380" s="1">
         <v>4</v>
       </c>
       <c r="F380" s="1"/>
       <c r="G380" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="I380" s="1"/>
+        <v>202</v>
+      </c>
+      <c r="H380" s="1">
+        <v>4</v>
+      </c>
+      <c r="I380" s="1">
+        <v>4</v>
+      </c>
       <c r="J380" t="s">
         <v>30</v>
       </c>
       <c r="K380" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L380" t="s">
-        <v>119</v>
+        <v>183</v>
       </c>
       <c r="M380" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="AF380">
+        <v>5</v>
+      </c>
+      <c r="AG380">
+        <v>10</v>
+      </c>
+      <c r="AH380">
+        <v>8</v>
       </c>
       <c r="AI380" s="4">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="AJ380">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="AK380" s="4"/>
     </row>
     <row r="381" spans="1:37">
       <c r="A381" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="B381" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="C381" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D381" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E381" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F381" s="1"/>
       <c r="G381" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-      <c r="I381" s="1"/>
+        <v>205</v>
+      </c>
+      <c r="H381" s="1">
+        <v>3</v>
+      </c>
+      <c r="I381" s="1">
+        <v>3</v>
+      </c>
       <c r="J381" t="s">
         <v>30</v>
       </c>
       <c r="K381" t="s">
+        <v>180</v>
+      </c>
+      <c r="L381" t="s">
         <v>181</v>
       </c>
-      <c r="L381" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M381" t="s">
-        <v>183</v>
+        <v>182</v>
+      </c>
+      <c r="X381">
+        <v>1</v>
+      </c>
+      <c r="Y381">
+        <v>13</v>
+      </c>
+      <c r="Z381">
+        <v>14</v>
       </c>
       <c r="AI381" s="4">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="AJ381">
-        <v>0</v>
+        <v>28</v>
       </c>
       <c r="AK381" s="4"/>
     </row>
     <row r="382" spans="1:37">
       <c r="A382" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B382" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C382" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D382" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E382" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F382" s="1"/>
       <c r="G382" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="H382" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I382" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J382" t="s">
         <v>30</v>
       </c>
       <c r="K382" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L382" t="s">
+        <v>183</v>
+      </c>
+      <c r="M382" t="s">
         <v>182</v>
       </c>
-      <c r="M382" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AI382" s="4">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="AJ382">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="AK382" s="4"/>
     </row>
     <row r="383" spans="1:37">
       <c r="A383" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B383" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C383" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D383" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E383" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F383" s="1"/>
       <c r="G383" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="H383" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I383" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J383" t="s">
         <v>30</v>
       </c>
       <c r="K383" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L383" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M383" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>7</v>
+        <v>182</v>
       </c>
       <c r="AI383" s="4">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="AJ383">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="AK383" s="4"/>
     </row>
     <row r="384" spans="1:37">
       <c r="A384" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B384" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C384" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D384" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E384" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F384" s="1"/>
       <c r="G384" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="H384" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I384" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J384" t="s">
         <v>30</v>
       </c>
       <c r="K384" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L384" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M384" t="s">
-        <v>183</v>
-[...8 lines deleted...]
-        <v>7</v>
+        <v>182</v>
       </c>
       <c r="AI384" s="4">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="AJ384">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="AK384" s="4"/>
     </row>
     <row r="385" spans="1:37">
       <c r="A385" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B385" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C385" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D385" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E385" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F385" s="1"/>
       <c r="G385" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="H385" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I385" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J385" t="s">
         <v>30</v>
       </c>
       <c r="K385" t="s">
+        <v>180</v>
+      </c>
+      <c r="L385" t="s">
         <v>181</v>
       </c>
-      <c r="L385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M385" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>182</v>
+      </c>
+      <c r="Z385">
+        <v>1</v>
       </c>
       <c r="AI385" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="AJ385">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="AK385" s="4"/>
     </row>
     <row r="386" spans="1:37">
       <c r="A386" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B386" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C386" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D386" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E386" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F386" s="1"/>
       <c r="G386" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H386" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I386" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J386" t="s">
         <v>30</v>
       </c>
       <c r="K386" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L386" t="s">
+        <v>183</v>
+      </c>
+      <c r="M386" t="s">
         <v>182</v>
       </c>
-      <c r="M386" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI386" s="4">
-        <v>119</v>
+        <v>0</v>
       </c>
       <c r="AJ386">
-        <v>114</v>
+        <v>0</v>
       </c>
       <c r="AK386" s="4"/>
     </row>
     <row r="387" spans="1:37">
       <c r="A387" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B387" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C387" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D387" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E387" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F387" s="1"/>
       <c r="G387" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H387" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I387" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J387" t="s">
         <v>30</v>
       </c>
       <c r="K387" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L387" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M387" t="s">
-        <v>183</v>
-[...8 lines deleted...]
-        <v>4</v>
+        <v>182</v>
       </c>
       <c r="AI387" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="AJ387">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="AK387" s="4"/>
     </row>
     <row r="388" spans="1:37">
       <c r="A388" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B388" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C388" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D388" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E388" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F388" s="1"/>
       <c r="G388" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="H388" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I388" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J388" t="s">
         <v>30</v>
       </c>
       <c r="K388" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L388" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M388" t="s">
-        <v>183</v>
-[...8 lines deleted...]
-        <v>36</v>
+        <v>182</v>
       </c>
       <c r="AI388" s="4">
-        <v>157</v>
+        <v>0</v>
       </c>
       <c r="AJ388">
-        <v>155</v>
+        <v>0</v>
       </c>
       <c r="AK388" s="4"/>
     </row>
     <row r="389" spans="1:37">
       <c r="A389" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B389" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C389" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D389" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E389" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F389" s="1"/>
       <c r="G389" t="s">
-        <v>202</v>
-[...6 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="H389" s="1"/>
+      <c r="I389" s="1"/>
       <c r="J389" t="s">
         <v>30</v>
       </c>
       <c r="K389" t="s">
+        <v>180</v>
+      </c>
+      <c r="L389" t="s">
         <v>181</v>
       </c>
-      <c r="L389" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M389" t="s">
-        <v>183</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>182</v>
       </c>
       <c r="AI389" s="4">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="AJ389">
-        <v>92</v>
+        <v>0</v>
       </c>
       <c r="AK389" s="4"/>
     </row>
     <row r="390" spans="1:37">
       <c r="A390" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B390" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C390" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D390" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E390" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F390" s="1"/>
       <c r="G390" t="s">
-        <v>203</v>
-[...6 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="H390" s="1"/>
+      <c r="I390" s="1"/>
       <c r="J390" t="s">
         <v>30</v>
       </c>
       <c r="K390" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L390" t="s">
+        <v>183</v>
+      </c>
+      <c r="M390" t="s">
         <v>182</v>
       </c>
-      <c r="M390" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AI390" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ390">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK390" s="4"/>
     </row>
     <row r="391" spans="1:37">
       <c r="A391" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B391" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C391" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D391" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E391" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F391" s="1"/>
       <c r="G391" t="s">
-        <v>203</v>
-[...6 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="H391" s="1"/>
+      <c r="I391" s="1"/>
       <c r="J391" t="s">
         <v>30</v>
       </c>
       <c r="K391" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L391" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M391" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>182</v>
       </c>
       <c r="AI391" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ391">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AK391" s="4"/>
     </row>
     <row r="392" spans="1:37">
       <c r="A392" t="s">
-        <v>178</v>
+        <v>203</v>
       </c>
       <c r="B392" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C392" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D392" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E392" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F392" s="1"/>
       <c r="G392" t="s">
-        <v>203</v>
-[...6 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="H392" s="1"/>
+      <c r="I392" s="1"/>
       <c r="J392" t="s">
         <v>30</v>
       </c>
       <c r="K392" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="L392" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="M392" t="s">
-        <v>183</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI392" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ392">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK392" s="4"/>
     </row>
     <row r="393" spans="1:37">
       <c r="A393" t="s">
-        <v>178</v>
+        <v>208</v>
       </c>
       <c r="B393" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="C393" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D393" s="1">
         <v>4</v>
       </c>
       <c r="E393" s="1">
         <v>4</v>
       </c>
       <c r="F393" s="1"/>
       <c r="G393" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="H393" s="1">
         <v>4</v>
       </c>
       <c r="I393" s="1">
         <v>4</v>
       </c>
       <c r="J393" t="s">
         <v>30</v>
       </c>
       <c r="K393" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L393" t="s">
-        <v>184</v>
+        <v>212</v>
       </c>
       <c r="M393" t="s">
-        <v>183</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>131</v>
+      </c>
+      <c r="X393">
+        <v>4</v>
       </c>
       <c r="AI393" s="4">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="AJ393">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="AK393" s="4"/>
     </row>
     <row r="394" spans="1:37">
       <c r="A394" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B394" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C394" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D394" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E394" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F394" s="1"/>
       <c r="G394" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="H394" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I394" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J394" t="s">
         <v>30</v>
       </c>
       <c r="K394" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L394" t="s">
-        <v>182</v>
+        <v>212</v>
       </c>
       <c r="M394" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="X394">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="AI394" s="4">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="AJ394">
-        <v>28</v>
+        <v>4</v>
       </c>
       <c r="AK394" s="4"/>
     </row>
     <row r="395" spans="1:37">
       <c r="A395" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B395" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C395" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D395" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E395" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F395" s="1"/>
       <c r="G395" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="H395" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I395" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J395" t="s">
         <v>30</v>
       </c>
       <c r="K395" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L395" t="s">
-        <v>184</v>
+        <v>212</v>
       </c>
       <c r="M395" t="s">
-        <v>183</v>
+        <v>131</v>
+      </c>
+      <c r="X395">
+        <v>3</v>
       </c>
       <c r="AI395" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ395">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK395" s="4"/>
     </row>
     <row r="396" spans="1:37">
       <c r="A396" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B396" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C396" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D396" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E396" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F396" s="1"/>
       <c r="G396" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="H396" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I396" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J396" t="s">
         <v>30</v>
       </c>
       <c r="K396" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L396" t="s">
-        <v>184</v>
+        <v>212</v>
       </c>
       <c r="M396" t="s">
-        <v>183</v>
+        <v>131</v>
+      </c>
+      <c r="X396">
+        <v>3</v>
       </c>
       <c r="AI396" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ396">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK396" s="4"/>
     </row>
     <row r="397" spans="1:37">
       <c r="A397" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B397" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C397" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D397" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E397" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F397" s="1"/>
       <c r="G397" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="H397" s="1">
         <v>3</v>
       </c>
       <c r="I397" s="1">
         <v>3</v>
       </c>
       <c r="J397" t="s">
         <v>30</v>
       </c>
       <c r="K397" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L397" t="s">
-        <v>184</v>
+        <v>212</v>
       </c>
       <c r="M397" t="s">
-        <v>183</v>
+        <v>131</v>
+      </c>
+      <c r="X397">
+        <v>3</v>
       </c>
       <c r="AI397" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ397">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK397" s="4"/>
     </row>
     <row r="398" spans="1:37">
       <c r="A398" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B398" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C398" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D398" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E398" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F398" s="1"/>
       <c r="G398" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="H398" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I398" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J398" t="s">
         <v>30</v>
       </c>
       <c r="K398" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L398" t="s">
-        <v>182</v>
+        <v>212</v>
       </c>
       <c r="M398" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="Z398">
+        <v>131</v>
+      </c>
+      <c r="X398">
         <v>1</v>
       </c>
       <c r="AI398" s="4">
         <v>1</v>
       </c>
       <c r="AJ398">
         <v>1</v>
       </c>
       <c r="AK398" s="4"/>
     </row>
     <row r="399" spans="1:37">
       <c r="A399" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B399" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C399" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D399" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E399" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F399" s="1"/>
       <c r="G399" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="H399" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I399" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J399" t="s">
         <v>30</v>
       </c>
       <c r="K399" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L399" t="s">
-        <v>184</v>
+        <v>212</v>
       </c>
       <c r="M399" t="s">
-        <v>183</v>
+        <v>131</v>
+      </c>
+      <c r="Y399">
+        <v>4</v>
       </c>
       <c r="AI399" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ399">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK399" s="4"/>
     </row>
     <row r="400" spans="1:37">
       <c r="A400" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B400" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C400" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D400" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E400" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F400" s="1"/>
       <c r="G400" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="H400" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I400" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J400" t="s">
         <v>30</v>
       </c>
       <c r="K400" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L400" t="s">
-        <v>184</v>
+        <v>212</v>
       </c>
       <c r="M400" t="s">
-        <v>183</v>
+        <v>131</v>
+      </c>
+      <c r="Z400">
+        <v>2</v>
       </c>
       <c r="AI400" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ400">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK400" s="4"/>
     </row>
     <row r="401" spans="1:37">
       <c r="A401" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B401" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C401" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D401" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E401" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F401" s="1"/>
       <c r="G401" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="H401" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I401" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J401" t="s">
         <v>30</v>
       </c>
       <c r="K401" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L401" t="s">
-        <v>184</v>
+        <v>212</v>
       </c>
       <c r="M401" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="AI401" s="4">
         <v>0</v>
       </c>
       <c r="AJ401">
         <v>0</v>
       </c>
       <c r="AK401" s="4"/>
     </row>
     <row r="402" spans="1:37">
       <c r="A402" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B402" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C402" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D402" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E402" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F402" s="1"/>
       <c r="G402" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-      <c r="I402" s="1"/>
+        <v>218</v>
+      </c>
+      <c r="H402" s="1">
+        <v>4</v>
+      </c>
+      <c r="I402" s="1">
+        <v>4</v>
+      </c>
       <c r="J402" t="s">
         <v>30</v>
       </c>
       <c r="K402" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L402" t="s">
-        <v>182</v>
+        <v>212</v>
       </c>
       <c r="M402" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="AI402" s="4">
         <v>0</v>
       </c>
       <c r="AJ402">
         <v>0</v>
       </c>
       <c r="AK402" s="4"/>
     </row>
     <row r="403" spans="1:37">
       <c r="A403" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B403" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C403" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D403" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E403" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F403" s="1"/>
       <c r="G403" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-      <c r="I403" s="1"/>
+        <v>218</v>
+      </c>
+      <c r="H403" s="1">
+        <v>4</v>
+      </c>
+      <c r="I403" s="1">
+        <v>4</v>
+      </c>
       <c r="J403" t="s">
         <v>30</v>
       </c>
       <c r="K403" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L403" t="s">
-        <v>184</v>
+        <v>219</v>
       </c>
       <c r="M403" t="s">
-        <v>183</v>
+        <v>131</v>
+      </c>
+      <c r="AB403">
+        <v>3</v>
+      </c>
+      <c r="AD403">
+        <v>2</v>
+      </c>
+      <c r="AE403">
+        <v>1</v>
       </c>
       <c r="AI403" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AJ403">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AK403" s="4"/>
     </row>
     <row r="404" spans="1:37">
       <c r="A404" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B404" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C404" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D404" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E404" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F404" s="1"/>
       <c r="G404" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-      <c r="I404" s="1"/>
+        <v>218</v>
+      </c>
+      <c r="H404" s="1">
+        <v>4</v>
+      </c>
+      <c r="I404" s="1">
+        <v>4</v>
+      </c>
       <c r="J404" t="s">
         <v>30</v>
       </c>
       <c r="K404" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L404" t="s">
-        <v>184</v>
+        <v>219</v>
       </c>
       <c r="M404" t="s">
-        <v>183</v>
+        <v>131</v>
+      </c>
+      <c r="AE404">
+        <v>7</v>
       </c>
       <c r="AI404" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AJ404">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AK404" s="4"/>
     </row>
     <row r="405" spans="1:37">
       <c r="A405" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B405" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C405" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D405" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E405" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F405" s="1"/>
       <c r="G405" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-      <c r="I405" s="1"/>
+        <v>218</v>
+      </c>
+      <c r="H405" s="1">
+        <v>4</v>
+      </c>
+      <c r="I405" s="1">
+        <v>4</v>
+      </c>
       <c r="J405" t="s">
         <v>30</v>
       </c>
       <c r="K405" t="s">
-        <v>181</v>
+        <v>211</v>
       </c>
       <c r="L405" t="s">
-        <v>184</v>
+        <v>219</v>
       </c>
       <c r="M405" t="s">
-        <v>183</v>
+        <v>131</v>
+      </c>
+      <c r="AF405">
+        <v>2</v>
       </c>
       <c r="AI405" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ405">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK405" s="4"/>
     </row>
     <row r="406" spans="1:37">
       <c r="A406" t="s">
+        <v>208</v>
+      </c>
+      <c r="B406" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C406" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D406" s="1">
         <v>4</v>
       </c>
       <c r="E406" s="1">
         <v>4</v>
       </c>
       <c r="F406" s="1"/>
       <c r="G406" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="H406" s="1">
         <v>4</v>
       </c>
       <c r="I406" s="1">
         <v>4</v>
       </c>
       <c r="J406" t="s">
         <v>30</v>
       </c>
       <c r="K406" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L406" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="M406" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>131</v>
       </c>
       <c r="AI406" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ406">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK406" s="4"/>
     </row>
     <row r="407" spans="1:37">
       <c r="A407" t="s">
+        <v>208</v>
+      </c>
+      <c r="B407" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C407" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D407" s="1">
         <v>4</v>
       </c>
       <c r="E407" s="1">
         <v>4</v>
       </c>
       <c r="F407" s="1"/>
       <c r="G407" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="H407" s="1">
         <v>4</v>
       </c>
       <c r="I407" s="1">
         <v>4</v>
       </c>
       <c r="J407" t="s">
         <v>30</v>
       </c>
       <c r="K407" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L407" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="M407" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>131</v>
       </c>
       <c r="AI407" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ407">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK407" s="4"/>
     </row>
     <row r="408" spans="1:37">
       <c r="A408" t="s">
+        <v>208</v>
+      </c>
+      <c r="B408" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C408" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D408" s="1">
         <v>4</v>
       </c>
       <c r="E408" s="1">
         <v>4</v>
       </c>
       <c r="F408" s="1"/>
       <c r="G408" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="H408" s="1">
         <v>4</v>
       </c>
       <c r="I408" s="1">
         <v>4</v>
       </c>
       <c r="J408" t="s">
         <v>30</v>
       </c>
       <c r="K408" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L408" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="M408" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>131</v>
       </c>
       <c r="AI408" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ408">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AK408" s="4"/>
     </row>
     <row r="409" spans="1:37">
       <c r="A409" t="s">
+        <v>208</v>
+      </c>
+      <c r="B409" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D409" s="1">
         <v>4</v>
       </c>
       <c r="E409" s="1">
         <v>4</v>
       </c>
       <c r="F409" s="1"/>
       <c r="G409" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="H409" s="1">
         <v>4</v>
       </c>
       <c r="I409" s="1">
         <v>4</v>
       </c>
       <c r="J409" t="s">
         <v>30</v>
       </c>
       <c r="K409" t="s">
+        <v>211</v>
+      </c>
+      <c r="L409" t="s">
         <v>212</v>
       </c>
-      <c r="L409" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M409" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>131</v>
+      </c>
+      <c r="Y409">
+        <v>4</v>
       </c>
       <c r="AI409" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AJ409">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AK409" s="4"/>
     </row>
     <row r="410" spans="1:37">
       <c r="A410" t="s">
+        <v>208</v>
+      </c>
+      <c r="B410" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D410" s="1">
         <v>4</v>
       </c>
       <c r="E410" s="1">
         <v>4</v>
       </c>
       <c r="F410" s="1"/>
       <c r="G410" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H410" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I410" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J410" t="s">
         <v>30</v>
       </c>
       <c r="K410" t="s">
+        <v>211</v>
+      </c>
+      <c r="L410" t="s">
         <v>212</v>
       </c>
-      <c r="L410" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M410" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>131</v>
+      </c>
+      <c r="Z410">
+        <v>1</v>
       </c>
       <c r="AI410" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AJ410">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AK410" s="4"/>
     </row>
     <row r="411" spans="1:37">
       <c r="A411" t="s">
+        <v>208</v>
+      </c>
+      <c r="B411" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D411" s="1">
         <v>4</v>
       </c>
       <c r="E411" s="1">
         <v>4</v>
       </c>
       <c r="F411" s="1"/>
       <c r="G411" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="H411" s="1">
         <v>4</v>
       </c>
       <c r="I411" s="1">
         <v>4</v>
       </c>
       <c r="J411" t="s">
         <v>30</v>
       </c>
       <c r="K411" t="s">
+        <v>211</v>
+      </c>
+      <c r="L411" t="s">
         <v>212</v>
       </c>
-      <c r="L411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M411" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>131</v>
       </c>
       <c r="AI411" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ411">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK411" s="4"/>
     </row>
     <row r="412" spans="1:37">
       <c r="A412" t="s">
+        <v>208</v>
+      </c>
+      <c r="B412" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D412" s="1">
         <v>4</v>
       </c>
       <c r="E412" s="1">
         <v>4</v>
       </c>
       <c r="F412" s="1"/>
       <c r="G412" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H412" s="1">
         <v>4</v>
       </c>
       <c r="I412" s="1">
         <v>4</v>
       </c>
       <c r="J412" t="s">
         <v>30</v>
       </c>
       <c r="K412" t="s">
+        <v>211</v>
+      </c>
+      <c r="L412" t="s">
         <v>212</v>
       </c>
-      <c r="L412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M412" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>131</v>
       </c>
       <c r="AI412" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ412">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK412" s="4"/>
     </row>
     <row r="413" spans="1:37">
       <c r="A413" t="s">
+        <v>208</v>
+      </c>
+      <c r="B413" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D413" s="1">
         <v>4</v>
       </c>
       <c r="E413" s="1">
         <v>4</v>
       </c>
       <c r="F413" s="1"/>
       <c r="G413" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H413" s="1">
         <v>4</v>
       </c>
       <c r="I413" s="1">
         <v>4</v>
       </c>
       <c r="J413" t="s">
         <v>30</v>
       </c>
       <c r="K413" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L413" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M413" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="Z413">
+        <v>131</v>
+      </c>
+      <c r="AB413">
+        <v>1</v>
+      </c>
+      <c r="AD413">
+        <v>3</v>
+      </c>
+      <c r="AE413">
         <v>2</v>
       </c>
       <c r="AI413" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AJ413">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AK413" s="4"/>
     </row>
     <row r="414" spans="1:37">
       <c r="A414" t="s">
+        <v>208</v>
+      </c>
+      <c r="B414" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D414" s="1">
         <v>4</v>
       </c>
       <c r="E414" s="1">
         <v>4</v>
       </c>
       <c r="F414" s="1"/>
       <c r="G414" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H414" s="1">
         <v>4</v>
       </c>
       <c r="I414" s="1">
         <v>4</v>
       </c>
       <c r="J414" t="s">
         <v>30</v>
       </c>
       <c r="K414" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L414" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M414" t="s">
-        <v>132</v>
+        <v>131</v>
+      </c>
+      <c r="AE414">
+        <v>5</v>
       </c>
       <c r="AI414" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AJ414">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AK414" s="4"/>
     </row>
     <row r="415" spans="1:37">
       <c r="A415" t="s">
+        <v>208</v>
+      </c>
+      <c r="B415" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D415" s="1">
         <v>4</v>
       </c>
       <c r="E415" s="1">
         <v>4</v>
       </c>
       <c r="F415" s="1"/>
       <c r="G415" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H415" s="1">
         <v>4</v>
       </c>
       <c r="I415" s="1">
         <v>4</v>
       </c>
       <c r="J415" t="s">
         <v>30</v>
       </c>
       <c r="K415" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L415" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M415" t="s">
-        <v>132</v>
+        <v>131</v>
+      </c>
+      <c r="AF415">
+        <v>3</v>
       </c>
       <c r="AI415" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ415">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK415" s="4"/>
     </row>
     <row r="416" spans="1:37">
       <c r="A416" t="s">
+        <v>208</v>
+      </c>
+      <c r="B416" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D416" s="1">
         <v>4</v>
       </c>
       <c r="E416" s="1">
         <v>4</v>
       </c>
       <c r="F416" s="1"/>
       <c r="G416" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H416" s="1">
         <v>4</v>
       </c>
       <c r="I416" s="1">
         <v>4</v>
       </c>
       <c r="J416" t="s">
         <v>30</v>
       </c>
       <c r="K416" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L416" t="s">
         <v>220</v>
       </c>
       <c r="M416" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>1</v>
+        <v>131</v>
       </c>
       <c r="AI416" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AJ416">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AK416" s="4"/>
     </row>
     <row r="417" spans="1:37">
       <c r="A417" t="s">
+        <v>208</v>
+      </c>
+      <c r="B417" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D417" s="1">
         <v>4</v>
       </c>
       <c r="E417" s="1">
         <v>4</v>
       </c>
       <c r="F417" s="1"/>
       <c r="G417" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H417" s="1">
         <v>4</v>
       </c>
       <c r="I417" s="1">
         <v>4</v>
       </c>
       <c r="J417" t="s">
         <v>30</v>
       </c>
       <c r="K417" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L417" t="s">
         <v>220</v>
       </c>
       <c r="M417" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>131</v>
       </c>
       <c r="AI417" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AJ417">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AK417" s="4"/>
     </row>
     <row r="418" spans="1:37">
       <c r="A418" t="s">
+        <v>208</v>
+      </c>
+      <c r="B418" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D418" s="1">
         <v>4</v>
       </c>
       <c r="E418" s="1">
         <v>4</v>
       </c>
       <c r="F418" s="1"/>
       <c r="G418" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H418" s="1">
         <v>4</v>
       </c>
       <c r="I418" s="1">
         <v>4</v>
       </c>
       <c r="J418" t="s">
         <v>30</v>
       </c>
       <c r="K418" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L418" t="s">
         <v>220</v>
       </c>
       <c r="M418" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>131</v>
       </c>
       <c r="AI418" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ418">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AK418" s="4"/>
     </row>
     <row r="419" spans="1:37">
       <c r="A419" t="s">
+        <v>208</v>
+      </c>
+      <c r="B419" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D419" s="1">
         <v>4</v>
       </c>
       <c r="E419" s="1">
         <v>4</v>
       </c>
       <c r="F419" s="1"/>
       <c r="G419" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="H419" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I419" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J419" t="s">
         <v>30</v>
       </c>
       <c r="K419" t="s">
+        <v>211</v>
+      </c>
+      <c r="L419" t="s">
         <v>212</v>
       </c>
-      <c r="L419" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M419" t="s">
-        <v>132</v>
+        <v>131</v>
+      </c>
+      <c r="Z419">
+        <v>1</v>
       </c>
       <c r="AI419" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ419">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK419" s="4"/>
     </row>
     <row r="420" spans="1:37">
       <c r="A420" t="s">
+        <v>208</v>
+      </c>
+      <c r="B420" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D420" s="1">
         <v>4</v>
       </c>
       <c r="E420" s="1">
         <v>4</v>
       </c>
       <c r="F420" s="1"/>
       <c r="G420" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="H420" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I420" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J420" t="s">
         <v>30</v>
       </c>
       <c r="K420" t="s">
+        <v>211</v>
+      </c>
+      <c r="L420" t="s">
         <v>212</v>
       </c>
-      <c r="L420" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M420" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AI420" s="4">
         <v>0</v>
       </c>
       <c r="AJ420">
         <v>0</v>
       </c>
       <c r="AK420" s="4"/>
     </row>
     <row r="421" spans="1:37">
       <c r="A421" t="s">
+        <v>208</v>
+      </c>
+      <c r="B421" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D421" s="1">
         <v>4</v>
       </c>
       <c r="E421" s="1">
         <v>4</v>
       </c>
       <c r="F421" s="1"/>
       <c r="G421" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="H421" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I421" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J421" t="s">
         <v>30</v>
       </c>
       <c r="K421" t="s">
+        <v>211</v>
+      </c>
+      <c r="L421" t="s">
         <v>212</v>
       </c>
-      <c r="L421" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M421" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AI421" s="4">
         <v>0</v>
       </c>
       <c r="AJ421">
         <v>0</v>
       </c>
       <c r="AK421" s="4"/>
     </row>
     <row r="422" spans="1:37">
       <c r="A422" t="s">
+        <v>208</v>
+      </c>
+      <c r="B422" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D422" s="1">
         <v>4</v>
       </c>
       <c r="E422" s="1">
         <v>4</v>
       </c>
       <c r="F422" s="1"/>
       <c r="G422" t="s">
         <v>222</v>
       </c>
       <c r="H422" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I422" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J422" t="s">
         <v>30</v>
       </c>
       <c r="K422" t="s">
+        <v>211</v>
+      </c>
+      <c r="L422" t="s">
         <v>212</v>
       </c>
-      <c r="L422" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M422" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>131</v>
       </c>
       <c r="AI422" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ422">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK422" s="4"/>
     </row>
     <row r="423" spans="1:37">
       <c r="A423" t="s">
+        <v>208</v>
+      </c>
+      <c r="B423" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D423" s="1">
         <v>4</v>
       </c>
       <c r="E423" s="1">
         <v>4</v>
       </c>
       <c r="F423" s="1"/>
       <c r="G423" t="s">
         <v>222</v>
       </c>
       <c r="H423" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I423" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J423" t="s">
         <v>30</v>
       </c>
       <c r="K423" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L423" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M423" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="Z423">
+        <v>131</v>
+      </c>
+      <c r="AA423">
         <v>1</v>
       </c>
+      <c r="AB423">
+        <v>4</v>
+      </c>
+      <c r="AD423">
+        <v>7</v>
+      </c>
+      <c r="AE423">
+        <v>1</v>
+      </c>
       <c r="AI423" s="4">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="AJ423">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="AK423" s="4"/>
     </row>
     <row r="424" spans="1:37">
       <c r="A424" t="s">
+        <v>208</v>
+      </c>
+      <c r="B424" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D424" s="1">
         <v>4</v>
       </c>
       <c r="E424" s="1">
         <v>4</v>
       </c>
       <c r="F424" s="1"/>
       <c r="G424" t="s">
         <v>222</v>
       </c>
       <c r="H424" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I424" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J424" t="s">
         <v>30</v>
       </c>
       <c r="K424" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L424" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M424" t="s">
-        <v>132</v>
+        <v>131</v>
+      </c>
+      <c r="AF424">
+        <v>1</v>
       </c>
       <c r="AI424" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ424">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK424" s="4"/>
     </row>
     <row r="425" spans="1:37">
       <c r="A425" t="s">
+        <v>208</v>
+      </c>
+      <c r="B425" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D425" s="1">
         <v>4</v>
       </c>
       <c r="E425" s="1">
         <v>4</v>
       </c>
       <c r="F425" s="1"/>
       <c r="G425" t="s">
         <v>222</v>
       </c>
       <c r="H425" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I425" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J425" t="s">
         <v>30</v>
       </c>
       <c r="K425" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L425" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="M425" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AI425" s="4">
         <v>0</v>
       </c>
       <c r="AJ425">
         <v>0</v>
       </c>
       <c r="AK425" s="4"/>
     </row>
     <row r="426" spans="1:37">
       <c r="A426" t="s">
+        <v>208</v>
+      </c>
+      <c r="B426" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D426" s="1">
         <v>4</v>
       </c>
       <c r="E426" s="1">
         <v>4</v>
       </c>
       <c r="F426" s="1"/>
       <c r="G426" t="s">
         <v>222</v>
       </c>
       <c r="H426" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I426" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J426" t="s">
         <v>30</v>
       </c>
       <c r="K426" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L426" t="s">
         <v>220</v>
       </c>
       <c r="M426" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>2</v>
+        <v>131</v>
       </c>
       <c r="AI426" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AJ426">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AK426" s="4"/>
     </row>
     <row r="427" spans="1:37">
       <c r="A427" t="s">
+        <v>208</v>
+      </c>
+      <c r="B427" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D427" s="1">
         <v>4</v>
       </c>
       <c r="E427" s="1">
         <v>4</v>
       </c>
       <c r="F427" s="1"/>
       <c r="G427" t="s">
         <v>222</v>
       </c>
       <c r="H427" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I427" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J427" t="s">
         <v>30</v>
       </c>
       <c r="K427" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L427" t="s">
         <v>220</v>
       </c>
       <c r="M427" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>131</v>
       </c>
       <c r="AI427" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ427">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AK427" s="4"/>
     </row>
     <row r="428" spans="1:37">
       <c r="A428" t="s">
+        <v>208</v>
+      </c>
+      <c r="B428" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D428" s="1">
         <v>4</v>
       </c>
       <c r="E428" s="1">
         <v>4</v>
       </c>
       <c r="F428" s="1"/>
       <c r="G428" t="s">
         <v>222</v>
       </c>
       <c r="H428" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I428" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J428" t="s">
         <v>30</v>
       </c>
       <c r="K428" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L428" t="s">
         <v>220</v>
       </c>
       <c r="M428" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>131</v>
       </c>
       <c r="AI428" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ428">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AK428" s="4"/>
     </row>
     <row r="429" spans="1:37">
       <c r="A429" t="s">
+        <v>208</v>
+      </c>
+      <c r="B429" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D429" s="1">
         <v>4</v>
       </c>
       <c r="E429" s="1">
         <v>4</v>
       </c>
       <c r="F429" s="1"/>
       <c r="G429" t="s">
-        <v>222</v>
-[...6 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H429" s="1"/>
+      <c r="I429" s="1"/>
       <c r="J429" t="s">
         <v>30</v>
       </c>
       <c r="K429" t="s">
+        <v>211</v>
+      </c>
+      <c r="L429" t="s">
         <v>212</v>
       </c>
-      <c r="L429" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M429" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AI429" s="4">
         <v>0</v>
       </c>
       <c r="AJ429">
         <v>0</v>
       </c>
       <c r="AK429" s="4"/>
     </row>
     <row r="430" spans="1:37">
       <c r="A430" t="s">
+        <v>208</v>
+      </c>
+      <c r="B430" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D430" s="1">
         <v>4</v>
       </c>
       <c r="E430" s="1">
         <v>4</v>
       </c>
       <c r="F430" s="1"/>
       <c r="G430" t="s">
-        <v>222</v>
-[...6 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H430" s="1"/>
+      <c r="I430" s="1"/>
       <c r="J430" t="s">
         <v>30</v>
       </c>
       <c r="K430" t="s">
+        <v>211</v>
+      </c>
+      <c r="L430" t="s">
         <v>212</v>
       </c>
-      <c r="L430" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M430" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AI430" s="4">
         <v>0</v>
       </c>
       <c r="AJ430">
         <v>0</v>
       </c>
       <c r="AK430" s="4"/>
     </row>
     <row r="431" spans="1:37">
       <c r="A431" t="s">
+        <v>208</v>
+      </c>
+      <c r="B431" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D431" s="1">
         <v>4</v>
       </c>
       <c r="E431" s="1">
         <v>4</v>
       </c>
       <c r="F431" s="1"/>
       <c r="G431" t="s">
-        <v>222</v>
-[...6 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="H431" s="1"/>
+      <c r="I431" s="1"/>
       <c r="J431" t="s">
         <v>30</v>
       </c>
       <c r="K431" t="s">
+        <v>211</v>
+      </c>
+      <c r="L431" t="s">
         <v>212</v>
       </c>
-      <c r="L431" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M431" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AI431" s="4">
         <v>0</v>
       </c>
       <c r="AJ431">
         <v>0</v>
       </c>
       <c r="AK431" s="4"/>
     </row>
     <row r="432" spans="1:37">
       <c r="A432" t="s">
+        <v>208</v>
+      </c>
+      <c r="B432" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D432" s="1">
         <v>4</v>
       </c>
       <c r="E432" s="1">
         <v>4</v>
       </c>
       <c r="F432" s="1"/>
       <c r="G432" t="s">
         <v>223</v>
       </c>
-      <c r="H432" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H432" s="1"/>
+      <c r="I432" s="1"/>
       <c r="J432" t="s">
         <v>30</v>
       </c>
       <c r="K432" t="s">
+        <v>211</v>
+      </c>
+      <c r="L432" t="s">
         <v>212</v>
       </c>
-      <c r="L432" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M432" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>131</v>
       </c>
       <c r="AI432" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ432">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK432" s="4"/>
     </row>
     <row r="433" spans="1:37">
       <c r="A433" t="s">
+        <v>208</v>
+      </c>
+      <c r="B433" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D433" s="1">
         <v>4</v>
       </c>
       <c r="E433" s="1">
         <v>4</v>
       </c>
       <c r="F433" s="1"/>
       <c r="G433" t="s">
         <v>223</v>
       </c>
-      <c r="H433" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H433" s="1"/>
+      <c r="I433" s="1"/>
       <c r="J433" t="s">
         <v>30</v>
       </c>
       <c r="K433" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L433" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="M433" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AI433" s="4">
         <v>0</v>
       </c>
       <c r="AJ433">
         <v>0</v>
       </c>
       <c r="AK433" s="4"/>
     </row>
     <row r="434" spans="1:37">
       <c r="A434" t="s">
+        <v>208</v>
+      </c>
+      <c r="B434" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D434" s="1">
         <v>4</v>
       </c>
       <c r="E434" s="1">
         <v>4</v>
       </c>
       <c r="F434" s="1"/>
       <c r="G434" t="s">
         <v>223</v>
       </c>
-      <c r="H434" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H434" s="1"/>
+      <c r="I434" s="1"/>
       <c r="J434" t="s">
         <v>30</v>
       </c>
       <c r="K434" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L434" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="M434" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AI434" s="4">
         <v>0</v>
       </c>
       <c r="AJ434">
         <v>0</v>
       </c>
       <c r="AK434" s="4"/>
     </row>
     <row r="435" spans="1:37">
       <c r="A435" t="s">
+        <v>208</v>
+      </c>
+      <c r="B435" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D435" s="1">
         <v>4</v>
       </c>
       <c r="E435" s="1">
         <v>4</v>
       </c>
       <c r="F435" s="1"/>
       <c r="G435" t="s">
         <v>223</v>
       </c>
-      <c r="H435" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H435" s="1"/>
+      <c r="I435" s="1"/>
       <c r="J435" t="s">
         <v>30</v>
       </c>
       <c r="K435" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L435" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="M435" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AI435" s="4">
         <v>0</v>
       </c>
       <c r="AJ435">
         <v>0</v>
       </c>
       <c r="AK435" s="4"/>
     </row>
     <row r="436" spans="1:37">
       <c r="A436" t="s">
+        <v>208</v>
+      </c>
+      <c r="B436" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D436" s="1">
         <v>4</v>
       </c>
       <c r="E436" s="1">
         <v>4</v>
       </c>
       <c r="F436" s="1"/>
       <c r="G436" t="s">
         <v>223</v>
       </c>
-      <c r="H436" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H436" s="1"/>
+      <c r="I436" s="1"/>
       <c r="J436" t="s">
         <v>30</v>
       </c>
       <c r="K436" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L436" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="M436" t="s">
-        <v>132</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>131</v>
       </c>
       <c r="AI436" s="4">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="AJ436">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="AK436" s="4"/>
     </row>
     <row r="437" spans="1:37">
       <c r="A437" t="s">
+        <v>208</v>
+      </c>
+      <c r="B437" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D437" s="1">
         <v>4</v>
       </c>
       <c r="E437" s="1">
         <v>4</v>
       </c>
       <c r="F437" s="1"/>
       <c r="G437" t="s">
         <v>223</v>
       </c>
-      <c r="H437" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H437" s="1"/>
+      <c r="I437" s="1"/>
       <c r="J437" t="s">
         <v>30</v>
       </c>
       <c r="K437" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L437" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="M437" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>131</v>
       </c>
       <c r="AI437" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ437">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK437" s="4"/>
     </row>
     <row r="438" spans="1:37">
       <c r="A438" t="s">
+        <v>208</v>
+      </c>
+      <c r="B438" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D438" s="1">
         <v>4</v>
       </c>
       <c r="E438" s="1">
         <v>4</v>
       </c>
       <c r="F438" s="1"/>
       <c r="G438" t="s">
         <v>223</v>
       </c>
-      <c r="H438" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H438" s="1"/>
+      <c r="I438" s="1"/>
       <c r="J438" t="s">
         <v>30</v>
       </c>
       <c r="K438" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="L438" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="M438" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="AI438" s="4">
         <v>0</v>
       </c>
       <c r="AJ438">
         <v>0</v>
       </c>
       <c r="AK438" s="4"/>
     </row>
     <row r="439" spans="1:37">
       <c r="A439" t="s">
-        <v>209</v>
+        <v>128</v>
       </c>
       <c r="B439" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D439" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E439" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F439" s="1"/>
       <c r="G439" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="H439" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I439" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J439" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K439" t="s">
-        <v>212</v>
+        <v>131</v>
       </c>
       <c r="L439" t="s">
-        <v>221</v>
+        <v>132</v>
       </c>
       <c r="M439" t="s">
-        <v>132</v>
+        <v>131</v>
+      </c>
+      <c r="X439">
+        <v>8</v>
+      </c>
+      <c r="Y439">
+        <v>6</v>
+      </c>
+      <c r="Z439">
+        <v>8</v>
       </c>
       <c r="AI439" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="AJ439">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="AK439" s="4"/>
     </row>
     <row r="440" spans="1:37">
       <c r="A440" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B440" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D440" s="1">
         <v>4</v>
       </c>
       <c r="E440" s="1">
         <v>4</v>
       </c>
       <c r="F440" s="1"/>
       <c r="G440" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="H440" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I440" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J440" t="s">
         <v>30</v>
       </c>
       <c r="K440" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L440" t="s">
-        <v>221</v>
+        <v>32</v>
       </c>
       <c r="M440" t="s">
-        <v>132</v>
+        <v>33</v>
+      </c>
+      <c r="X440">
+        <v>1</v>
       </c>
       <c r="AI440" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ440">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK440" s="4"/>
     </row>
     <row r="441" spans="1:37">
       <c r="A441" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B441" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D441" s="1">
         <v>4</v>
       </c>
       <c r="E441" s="1">
         <v>4</v>
       </c>
       <c r="F441" s="1"/>
       <c r="G441" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="H441" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I441" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J441" t="s">
         <v>30</v>
       </c>
       <c r="K441" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L441" t="s">
-        <v>221</v>
+        <v>32</v>
       </c>
       <c r="M441" t="s">
-        <v>132</v>
+        <v>33</v>
+      </c>
+      <c r="X441">
+        <v>13</v>
+      </c>
+      <c r="Y441">
+        <v>109</v>
+      </c>
+      <c r="Z441">
+        <v>128</v>
       </c>
       <c r="AI441" s="4">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="AJ441">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="AK441" s="4"/>
     </row>
     <row r="442" spans="1:37">
       <c r="A442" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B442" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D442" s="1">
         <v>4</v>
       </c>
       <c r="E442" s="1">
         <v>4</v>
       </c>
       <c r="F442" s="1"/>
       <c r="G442" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-      <c r="I442" s="1"/>
+        <v>227</v>
+      </c>
+      <c r="H442" s="1">
+        <v>4</v>
+      </c>
+      <c r="I442" s="1">
+        <v>4</v>
+      </c>
       <c r="J442" t="s">
         <v>30</v>
       </c>
       <c r="K442" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L442" t="s">
-        <v>213</v>
+        <v>32</v>
       </c>
       <c r="M442" t="s">
-        <v>132</v>
+        <v>33</v>
+      </c>
+      <c r="Z442">
+        <v>30</v>
+      </c>
+      <c r="AA442">
+        <v>71</v>
       </c>
       <c r="AI442" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="AJ442">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="AK442" s="4"/>
     </row>
     <row r="443" spans="1:37">
       <c r="A443" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B443" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D443" s="1">
         <v>4</v>
       </c>
       <c r="E443" s="1">
         <v>4</v>
       </c>
       <c r="F443" s="1"/>
       <c r="G443" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-      <c r="I443" s="1"/>
+        <v>227</v>
+      </c>
+      <c r="H443" s="1">
+        <v>4</v>
+      </c>
+      <c r="I443" s="1">
+        <v>4</v>
+      </c>
       <c r="J443" t="s">
         <v>30</v>
       </c>
       <c r="K443" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L443" t="s">
-        <v>213</v>
+        <v>32</v>
       </c>
       <c r="M443" t="s">
-        <v>132</v>
+        <v>33</v>
+      </c>
+      <c r="AA443">
+        <v>23</v>
+      </c>
+      <c r="AB443">
+        <v>219</v>
+      </c>
+      <c r="AC443">
+        <v>181</v>
+      </c>
+      <c r="AD443">
+        <v>301</v>
+      </c>
+      <c r="AE443">
+        <v>318</v>
       </c>
       <c r="AI443" s="4">
-        <v>0</v>
+        <v>1042</v>
       </c>
       <c r="AJ443">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="AK443" s="4"/>
     </row>
     <row r="444" spans="1:37">
       <c r="A444" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B444" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D444" s="1">
         <v>4</v>
       </c>
       <c r="E444" s="1">
         <v>4</v>
       </c>
       <c r="F444" s="1"/>
       <c r="G444" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-      <c r="I444" s="1"/>
+        <v>227</v>
+      </c>
+      <c r="H444" s="1">
+        <v>4</v>
+      </c>
+      <c r="I444" s="1">
+        <v>4</v>
+      </c>
       <c r="J444" t="s">
         <v>30</v>
       </c>
       <c r="K444" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L444" t="s">
-        <v>213</v>
+        <v>32</v>
       </c>
       <c r="M444" t="s">
-        <v>132</v>
+        <v>33</v>
+      </c>
+      <c r="AF444">
+        <v>361</v>
+      </c>
+      <c r="AG444">
+        <v>345</v>
+      </c>
+      <c r="AH444">
+        <v>20</v>
       </c>
       <c r="AI444" s="4">
-        <v>0</v>
+        <v>726</v>
       </c>
       <c r="AJ444">
-        <v>0</v>
+        <v>724</v>
       </c>
       <c r="AK444" s="4"/>
     </row>
     <row r="445" spans="1:37">
       <c r="A445" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B445" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D445" s="1">
         <v>4</v>
       </c>
       <c r="E445" s="1">
         <v>4</v>
       </c>
       <c r="F445" s="1"/>
       <c r="G445" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H445" s="1"/>
       <c r="I445" s="1"/>
       <c r="J445" t="s">
         <v>30</v>
       </c>
       <c r="K445" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L445" t="s">
-        <v>213</v>
+        <v>32</v>
       </c>
       <c r="M445" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI445" s="4">
         <v>0</v>
       </c>
       <c r="AJ445">
         <v>0</v>
       </c>
       <c r="AK445" s="4"/>
     </row>
     <row r="446" spans="1:37">
       <c r="A446" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B446" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D446" s="1">
         <v>4</v>
       </c>
       <c r="E446" s="1">
         <v>4</v>
       </c>
       <c r="F446" s="1"/>
       <c r="G446" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H446" s="1"/>
       <c r="I446" s="1"/>
       <c r="J446" t="s">
         <v>30</v>
       </c>
       <c r="K446" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L446" t="s">
-        <v>221</v>
+        <v>32</v>
       </c>
       <c r="M446" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI446" s="4">
         <v>0</v>
       </c>
       <c r="AJ446">
         <v>0</v>
       </c>
       <c r="AK446" s="4"/>
     </row>
     <row r="447" spans="1:37">
       <c r="A447" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B447" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D447" s="1">
         <v>4</v>
       </c>
       <c r="E447" s="1">
         <v>4</v>
       </c>
       <c r="F447" s="1"/>
       <c r="G447" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H447" s="1"/>
       <c r="I447" s="1"/>
       <c r="J447" t="s">
         <v>30</v>
       </c>
       <c r="K447" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L447" t="s">
-        <v>221</v>
+        <v>32</v>
       </c>
       <c r="M447" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI447" s="4">
         <v>0</v>
       </c>
       <c r="AJ447">
         <v>0</v>
       </c>
       <c r="AK447" s="4"/>
     </row>
     <row r="448" spans="1:37">
       <c r="A448" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B448" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D448" s="1">
         <v>4</v>
       </c>
       <c r="E448" s="1">
         <v>4</v>
       </c>
       <c r="F448" s="1"/>
       <c r="G448" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H448" s="1"/>
       <c r="I448" s="1"/>
       <c r="J448" t="s">
         <v>30</v>
       </c>
       <c r="K448" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L448" t="s">
-        <v>221</v>
+        <v>32</v>
       </c>
       <c r="M448" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI448" s="4">
         <v>0</v>
       </c>
       <c r="AJ448">
         <v>0</v>
       </c>
       <c r="AK448" s="4"/>
     </row>
     <row r="449" spans="1:37">
       <c r="A449" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B449" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D449" s="1">
         <v>4</v>
       </c>
       <c r="E449" s="1">
         <v>4</v>
       </c>
       <c r="F449" s="1"/>
       <c r="G449" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H449" s="1"/>
       <c r="I449" s="1"/>
       <c r="J449" t="s">
         <v>30</v>
       </c>
       <c r="K449" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L449" t="s">
-        <v>220</v>
+        <v>32</v>
       </c>
       <c r="M449" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI449" s="4">
         <v>0</v>
       </c>
       <c r="AJ449">
         <v>0</v>
       </c>
       <c r="AK449" s="4"/>
     </row>
     <row r="450" spans="1:37">
       <c r="A450" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B450" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D450" s="1">
         <v>4</v>
       </c>
       <c r="E450" s="1">
         <v>4</v>
       </c>
       <c r="F450" s="1"/>
       <c r="G450" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H450" s="1"/>
       <c r="I450" s="1"/>
       <c r="J450" t="s">
         <v>30</v>
       </c>
       <c r="K450" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L450" t="s">
-        <v>220</v>
+        <v>32</v>
       </c>
       <c r="M450" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI450" s="4">
         <v>0</v>
       </c>
       <c r="AJ450">
         <v>0</v>
       </c>
       <c r="AK450" s="4"/>
     </row>
     <row r="451" spans="1:37">
       <c r="A451" t="s">
-        <v>209</v>
+        <v>26</v>
       </c>
       <c r="B451" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D451" s="1">
         <v>4</v>
       </c>
       <c r="E451" s="1">
         <v>4</v>
       </c>
       <c r="F451" s="1"/>
       <c r="G451" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="H451" s="1"/>
       <c r="I451" s="1"/>
       <c r="J451" t="s">
         <v>30</v>
       </c>
       <c r="K451" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="L451" t="s">
-        <v>220</v>
+        <v>32</v>
       </c>
       <c r="M451" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI451" s="4">
         <v>0</v>
       </c>
       <c r="AJ451">
         <v>0</v>
       </c>
       <c r="AK451" s="4"/>
     </row>
     <row r="452" spans="1:37">
       <c r="A452" t="s">
-        <v>129</v>
+        <v>26</v>
       </c>
       <c r="B452" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D452" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E452" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F452" s="1"/>
       <c r="G452" t="s">
-        <v>226</v>
-[...6 lines deleted...]
-      </c>
+        <v>228</v>
+      </c>
+      <c r="H452" s="1"/>
+      <c r="I452" s="1"/>
       <c r="J452" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K452" t="s">
-        <v>132</v>
+        <v>31</v>
       </c>
       <c r="L452" t="s">
-        <v>133</v>
+        <v>118</v>
       </c>
       <c r="M452" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="AI452" s="4">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="AJ452">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="AK452" s="4"/>
     </row>
     <row r="453" spans="1:37">
       <c r="A453" t="s">
         <v>26</v>
       </c>
       <c r="B453" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D453" s="1">
         <v>4</v>
       </c>
       <c r="E453" s="1">
         <v>4</v>
       </c>
       <c r="F453" s="1"/>
       <c r="G453" t="s">
         <v>228</v>
       </c>
-      <c r="H453" s="1">
-[...4 lines deleted...]
-      </c>
+      <c r="H453" s="1"/>
+      <c r="I453" s="1"/>
       <c r="J453" t="s">
         <v>30</v>
       </c>
       <c r="K453" t="s">
         <v>31</v>
       </c>
       <c r="L453" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M453" t="s">
         <v>33</v>
       </c>
-      <c r="X453">
-[...1 lines deleted...]
-      </c>
       <c r="AI453" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ453">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK453" s="4"/>
     </row>
     <row r="454" spans="1:37">
       <c r="A454" t="s">
         <v>26</v>
       </c>
       <c r="B454" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D454" s="1">
         <v>4</v>
       </c>
       <c r="E454" s="1">
         <v>4</v>
       </c>
       <c r="F454" s="1"/>
       <c r="G454" t="s">
-        <v>228</v>
-[...6 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="H454" s="1"/>
+      <c r="I454" s="1"/>
       <c r="J454" t="s">
         <v>30</v>
       </c>
       <c r="K454" t="s">
         <v>31</v>
       </c>
       <c r="L454" t="s">
         <v>32</v>
       </c>
       <c r="M454" t="s">
         <v>33</v>
       </c>
-      <c r="X454">
-[...7 lines deleted...]
-      </c>
       <c r="AI454" s="4">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="AJ454">
-        <v>245</v>
+        <v>0</v>
       </c>
       <c r="AK454" s="4"/>
     </row>
     <row r="455" spans="1:37">
       <c r="A455" t="s">
         <v>26</v>
       </c>
       <c r="B455" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D455" s="1">
         <v>4</v>
       </c>
       <c r="E455" s="1">
         <v>4</v>
       </c>
       <c r="F455" s="1"/>
       <c r="G455" t="s">
-        <v>228</v>
-[...6 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="H455" s="1"/>
+      <c r="I455" s="1"/>
       <c r="J455" t="s">
         <v>30</v>
       </c>
       <c r="K455" t="s">
         <v>31</v>
       </c>
       <c r="L455" t="s">
         <v>32</v>
       </c>
       <c r="M455" t="s">
         <v>33</v>
       </c>
-      <c r="Z455">
-[...4 lines deleted...]
-      </c>
       <c r="AI455" s="4">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="AJ455">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="AK455" s="4"/>
     </row>
     <row r="456" spans="1:37">
       <c r="A456" t="s">
         <v>26</v>
       </c>
       <c r="B456" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D456" s="1">
         <v>4</v>
       </c>
       <c r="E456" s="1">
         <v>4</v>
       </c>
       <c r="F456" s="1"/>
       <c r="G456" t="s">
-        <v>228</v>
-[...6 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="H456" s="1"/>
+      <c r="I456" s="1"/>
       <c r="J456" t="s">
         <v>30</v>
       </c>
       <c r="K456" t="s">
         <v>31</v>
       </c>
       <c r="L456" t="s">
         <v>32</v>
       </c>
       <c r="M456" t="s">
         <v>33</v>
       </c>
-      <c r="AA456">
-[...13 lines deleted...]
-      </c>
       <c r="AI456" s="4">
-        <v>1042</v>
+        <v>0</v>
       </c>
       <c r="AJ456">
-        <v>1033</v>
+        <v>0</v>
       </c>
       <c r="AK456" s="4"/>
     </row>
     <row r="457" spans="1:37">
       <c r="A457" t="s">
         <v>26</v>
       </c>
       <c r="B457" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D457" s="1">
         <v>4</v>
       </c>
       <c r="E457" s="1">
         <v>4</v>
       </c>
       <c r="F457" s="1"/>
       <c r="G457" t="s">
-        <v>228</v>
-[...6 lines deleted...]
-      </c>
+        <v>229</v>
+      </c>
+      <c r="H457" s="1"/>
+      <c r="I457" s="1"/>
       <c r="J457" t="s">
         <v>30</v>
       </c>
       <c r="K457" t="s">
         <v>31</v>
       </c>
       <c r="L457" t="s">
         <v>32</v>
       </c>
       <c r="M457" t="s">
         <v>33</v>
       </c>
-      <c r="AF457">
-[...7 lines deleted...]
-      </c>
       <c r="AI457" s="4">
-        <v>712</v>
+        <v>0</v>
       </c>
       <c r="AJ457">
-        <v>710</v>
+        <v>0</v>
       </c>
       <c r="AK457" s="4"/>
     </row>
     <row r="458" spans="1:37">
       <c r="A458" t="s">
         <v>26</v>
       </c>
       <c r="B458" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D458" s="1">
         <v>4</v>
       </c>
       <c r="E458" s="1">
         <v>4</v>
       </c>
       <c r="F458" s="1"/>
       <c r="G458" t="s">
         <v>229</v>
       </c>
       <c r="H458" s="1"/>
       <c r="I458" s="1"/>
       <c r="J458" t="s">
         <v>30</v>
       </c>
       <c r="K458" t="s">
         <v>31</v>
       </c>
       <c r="L458" t="s">
         <v>32</v>
       </c>
       <c r="M458" t="s">
         <v>33</v>
       </c>
       <c r="AI458" s="4">
         <v>0</v>
       </c>
       <c r="AJ458">
         <v>0</v>
       </c>
       <c r="AK458" s="4"/>
     </row>
     <row r="459" spans="1:37">
       <c r="A459" t="s">
         <v>26</v>
       </c>
       <c r="B459" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D459" s="1">
         <v>4</v>
       </c>
       <c r="E459" s="1">
         <v>4</v>
       </c>
       <c r="F459" s="1"/>
       <c r="G459" t="s">
         <v>229</v>
       </c>
       <c r="H459" s="1"/>
       <c r="I459" s="1"/>
       <c r="J459" t="s">
         <v>30</v>
       </c>
       <c r="K459" t="s">
         <v>31</v>
       </c>
       <c r="L459" t="s">
         <v>32</v>
       </c>
       <c r="M459" t="s">
         <v>33</v>
       </c>
       <c r="AI459" s="4">
         <v>0</v>
       </c>
       <c r="AJ459">
         <v>0</v>
       </c>
       <c r="AK459" s="4"/>
     </row>
     <row r="460" spans="1:37">
       <c r="A460" t="s">
         <v>26</v>
       </c>
       <c r="B460" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D460" s="1">
         <v>4</v>
       </c>
       <c r="E460" s="1">
         <v>4</v>
       </c>
       <c r="F460" s="1"/>
       <c r="G460" t="s">
         <v>229</v>
       </c>
       <c r="H460" s="1"/>
       <c r="I460" s="1"/>
       <c r="J460" t="s">
         <v>30</v>
       </c>
       <c r="K460" t="s">
         <v>31</v>
       </c>
       <c r="L460" t="s">
         <v>32</v>
       </c>
       <c r="M460" t="s">
         <v>33</v>
       </c>
       <c r="AI460" s="4">
         <v>0</v>
       </c>
       <c r="AJ460">
         <v>0</v>
       </c>
       <c r="AK460" s="4"/>
     </row>
     <row r="461" spans="1:37">
       <c r="A461" t="s">
         <v>26</v>
       </c>
       <c r="B461" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D461" s="1">
         <v>4</v>
       </c>
       <c r="E461" s="1">
         <v>4</v>
       </c>
       <c r="F461" s="1"/>
       <c r="G461" t="s">
         <v>229</v>
       </c>
       <c r="H461" s="1"/>
       <c r="I461" s="1"/>
       <c r="J461" t="s">
         <v>30</v>
       </c>
       <c r="K461" t="s">
         <v>31</v>
       </c>
       <c r="L461" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M461" t="s">
         <v>33</v>
       </c>
       <c r="AI461" s="4">
         <v>0</v>
       </c>
       <c r="AJ461">
         <v>0</v>
       </c>
       <c r="AK461" s="4"/>
     </row>
     <row r="462" spans="1:37">
       <c r="A462" t="s">
         <v>26</v>
       </c>
       <c r="B462" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D462" s="1">
         <v>4</v>
       </c>
       <c r="E462" s="1">
         <v>4</v>
       </c>
       <c r="F462" s="1"/>
       <c r="G462" t="s">
         <v>229</v>
       </c>
       <c r="H462" s="1"/>
       <c r="I462" s="1"/>
       <c r="J462" t="s">
         <v>30</v>
       </c>
       <c r="K462" t="s">
         <v>31</v>
       </c>
       <c r="L462" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M462" t="s">
         <v>33</v>
       </c>
       <c r="AI462" s="4">
         <v>0</v>
       </c>
       <c r="AJ462">
         <v>0</v>
       </c>
       <c r="AK462" s="4"/>
     </row>
     <row r="463" spans="1:37">
       <c r="A463" t="s">
         <v>26</v>
       </c>
       <c r="B463" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D463" s="1">
         <v>4</v>
       </c>
       <c r="E463" s="1">
         <v>4</v>
       </c>
       <c r="F463" s="1"/>
       <c r="G463" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H463" s="1"/>
       <c r="I463" s="1"/>
       <c r="J463" t="s">
         <v>30</v>
       </c>
       <c r="K463" t="s">
         <v>31</v>
       </c>
       <c r="L463" t="s">
         <v>32</v>
       </c>
       <c r="M463" t="s">
         <v>33</v>
       </c>
       <c r="AI463" s="4">
         <v>0</v>
       </c>
       <c r="AJ463">
         <v>0</v>
       </c>
       <c r="AK463" s="4"/>
     </row>
     <row r="464" spans="1:37">
       <c r="A464" t="s">
         <v>26</v>
       </c>
       <c r="B464" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D464" s="1">
         <v>4</v>
       </c>
       <c r="E464" s="1">
         <v>4</v>
       </c>
       <c r="F464" s="1"/>
       <c r="G464" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H464" s="1"/>
       <c r="I464" s="1"/>
       <c r="J464" t="s">
         <v>30</v>
       </c>
       <c r="K464" t="s">
         <v>31</v>
       </c>
       <c r="L464" t="s">
         <v>32</v>
       </c>
       <c r="M464" t="s">
         <v>33</v>
       </c>
       <c r="AI464" s="4">
         <v>0</v>
       </c>
       <c r="AJ464">
         <v>0</v>
       </c>
       <c r="AK464" s="4"/>
     </row>
     <row r="465" spans="1:37">
       <c r="A465" t="s">
         <v>26</v>
       </c>
       <c r="B465" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D465" s="1">
         <v>4</v>
       </c>
       <c r="E465" s="1">
         <v>4</v>
       </c>
       <c r="F465" s="1"/>
       <c r="G465" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H465" s="1"/>
       <c r="I465" s="1"/>
       <c r="J465" t="s">
         <v>30</v>
       </c>
       <c r="K465" t="s">
         <v>31</v>
       </c>
       <c r="L465" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M465" t="s">
         <v>33</v>
       </c>
       <c r="AI465" s="4">
         <v>0</v>
       </c>
       <c r="AJ465">
         <v>0</v>
       </c>
       <c r="AK465" s="4"/>
     </row>
     <row r="466" spans="1:37">
       <c r="A466" t="s">
         <v>26</v>
       </c>
       <c r="B466" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D466" s="1">
         <v>4</v>
       </c>
       <c r="E466" s="1">
         <v>4</v>
       </c>
       <c r="F466" s="1"/>
       <c r="G466" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H466" s="1"/>
       <c r="I466" s="1"/>
       <c r="J466" t="s">
         <v>30</v>
       </c>
       <c r="K466" t="s">
         <v>31</v>
       </c>
       <c r="L466" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M466" t="s">
         <v>33</v>
       </c>
       <c r="AI466" s="4">
         <v>0</v>
       </c>
       <c r="AJ466">
         <v>0</v>
       </c>
       <c r="AK466" s="4"/>
     </row>
     <row r="467" spans="1:37">
       <c r="A467" t="s">
         <v>26</v>
       </c>
       <c r="B467" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D467" s="1">
         <v>4</v>
       </c>
       <c r="E467" s="1">
         <v>4</v>
       </c>
       <c r="F467" s="1"/>
       <c r="G467" t="s">
         <v>230</v>
       </c>
       <c r="H467" s="1"/>
       <c r="I467" s="1"/>
       <c r="J467" t="s">
         <v>30</v>
       </c>
       <c r="K467" t="s">
         <v>31</v>
       </c>
       <c r="L467" t="s">
         <v>32</v>
       </c>
       <c r="M467" t="s">
         <v>33</v>
       </c>
       <c r="AI467" s="4">
         <v>0</v>
       </c>
       <c r="AJ467">
         <v>0</v>
       </c>
       <c r="AK467" s="4"/>
     </row>
     <row r="468" spans="1:37">
       <c r="A468" t="s">
         <v>26</v>
       </c>
       <c r="B468" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D468" s="1">
         <v>4</v>
       </c>
       <c r="E468" s="1">
         <v>4</v>
       </c>
       <c r="F468" s="1"/>
       <c r="G468" t="s">
         <v>230</v>
       </c>
       <c r="H468" s="1"/>
       <c r="I468" s="1"/>
       <c r="J468" t="s">
         <v>30</v>
       </c>
       <c r="K468" t="s">
         <v>31</v>
       </c>
       <c r="L468" t="s">
         <v>32</v>
       </c>
       <c r="M468" t="s">
         <v>33</v>
       </c>
       <c r="AI468" s="4">
         <v>0</v>
       </c>
       <c r="AJ468">
         <v>0</v>
       </c>
       <c r="AK468" s="4"/>
     </row>
     <row r="469" spans="1:37">
       <c r="A469" t="s">
         <v>26</v>
       </c>
       <c r="B469" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D469" s="1">
         <v>4</v>
       </c>
       <c r="E469" s="1">
         <v>4</v>
       </c>
       <c r="F469" s="1"/>
       <c r="G469" t="s">
         <v>230</v>
       </c>
       <c r="H469" s="1"/>
       <c r="I469" s="1"/>
       <c r="J469" t="s">
         <v>30</v>
       </c>
       <c r="K469" t="s">
         <v>31</v>
       </c>
       <c r="L469" t="s">
         <v>32</v>
       </c>
       <c r="M469" t="s">
         <v>33</v>
       </c>
       <c r="AI469" s="4">
         <v>0</v>
       </c>
       <c r="AJ469">
         <v>0</v>
       </c>
       <c r="AK469" s="4"/>
     </row>
     <row r="470" spans="1:37">
       <c r="A470" t="s">
         <v>26</v>
       </c>
       <c r="B470" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D470" s="1">
         <v>4</v>
       </c>
       <c r="E470" s="1">
         <v>4</v>
       </c>
       <c r="F470" s="1"/>
       <c r="G470" t="s">
         <v>230</v>
       </c>
       <c r="H470" s="1"/>
       <c r="I470" s="1"/>
       <c r="J470" t="s">
         <v>30</v>
       </c>
       <c r="K470" t="s">
         <v>31</v>
       </c>
       <c r="L470" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M470" t="s">
         <v>33</v>
       </c>
       <c r="AI470" s="4">
         <v>0</v>
       </c>
       <c r="AJ470">
         <v>0</v>
       </c>
       <c r="AK470" s="4"/>
     </row>
     <row r="471" spans="1:37">
       <c r="A471" t="s">
         <v>26</v>
       </c>
       <c r="B471" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D471" s="1">
         <v>4</v>
       </c>
       <c r="E471" s="1">
         <v>4</v>
       </c>
       <c r="F471" s="1"/>
       <c r="G471" t="s">
         <v>230</v>
       </c>
       <c r="H471" s="1"/>
       <c r="I471" s="1"/>
       <c r="J471" t="s">
         <v>30</v>
       </c>
       <c r="K471" t="s">
         <v>31</v>
       </c>
       <c r="L471" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M471" t="s">
         <v>33</v>
       </c>
       <c r="AI471" s="4">
         <v>0</v>
       </c>
       <c r="AJ471">
         <v>0</v>
       </c>
       <c r="AK471" s="4"/>
     </row>
     <row r="472" spans="1:37">
       <c r="A472" t="s">
         <v>26</v>
       </c>
       <c r="B472" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D472" s="1">
         <v>4</v>
       </c>
       <c r="E472" s="1">
         <v>4</v>
       </c>
       <c r="F472" s="1"/>
       <c r="G472" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H472" s="1"/>
       <c r="I472" s="1"/>
       <c r="J472" t="s">
         <v>30</v>
       </c>
       <c r="K472" t="s">
         <v>31</v>
       </c>
       <c r="L472" t="s">
         <v>32</v>
       </c>
       <c r="M472" t="s">
         <v>33</v>
       </c>
       <c r="AI472" s="4">
         <v>0</v>
       </c>
       <c r="AJ472">
         <v>0</v>
       </c>
       <c r="AK472" s="4"/>
     </row>
     <row r="473" spans="1:37">
       <c r="A473" t="s">
         <v>26</v>
       </c>
       <c r="B473" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D473" s="1">
         <v>4</v>
       </c>
       <c r="E473" s="1">
         <v>4</v>
       </c>
       <c r="F473" s="1"/>
       <c r="G473" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H473" s="1"/>
       <c r="I473" s="1"/>
       <c r="J473" t="s">
         <v>30</v>
       </c>
       <c r="K473" t="s">
         <v>31</v>
       </c>
       <c r="L473" t="s">
         <v>32</v>
       </c>
       <c r="M473" t="s">
         <v>33</v>
       </c>
       <c r="AI473" s="4">
         <v>0</v>
       </c>
       <c r="AJ473">
         <v>0</v>
       </c>
       <c r="AK473" s="4"/>
     </row>
     <row r="474" spans="1:37">
       <c r="A474" t="s">
         <v>26</v>
       </c>
       <c r="B474" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D474" s="1">
         <v>4</v>
       </c>
       <c r="E474" s="1">
         <v>4</v>
       </c>
       <c r="F474" s="1"/>
       <c r="G474" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H474" s="1"/>
       <c r="I474" s="1"/>
       <c r="J474" t="s">
         <v>30</v>
       </c>
       <c r="K474" t="s">
         <v>31</v>
       </c>
       <c r="L474" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M474" t="s">
         <v>33</v>
       </c>
       <c r="AI474" s="4">
         <v>0</v>
       </c>
       <c r="AJ474">
         <v>0</v>
       </c>
       <c r="AK474" s="4"/>
     </row>
     <row r="475" spans="1:37">
       <c r="A475" t="s">
         <v>26</v>
       </c>
       <c r="B475" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D475" s="1">
         <v>4</v>
       </c>
       <c r="E475" s="1">
         <v>4</v>
       </c>
       <c r="F475" s="1"/>
       <c r="G475" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H475" s="1"/>
       <c r="I475" s="1"/>
       <c r="J475" t="s">
         <v>30</v>
       </c>
       <c r="K475" t="s">
         <v>31</v>
       </c>
       <c r="L475" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M475" t="s">
         <v>33</v>
       </c>
       <c r="AI475" s="4">
         <v>0</v>
       </c>
       <c r="AJ475">
         <v>0</v>
       </c>
       <c r="AK475" s="4"/>
     </row>
     <row r="476" spans="1:37">
       <c r="A476" t="s">
         <v>26</v>
       </c>
       <c r="B476" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D476" s="1">
         <v>4</v>
       </c>
       <c r="E476" s="1">
         <v>4</v>
       </c>
       <c r="F476" s="1"/>
       <c r="G476" t="s">
         <v>231</v>
       </c>
       <c r="H476" s="1"/>
       <c r="I476" s="1"/>
       <c r="J476" t="s">
         <v>30</v>
       </c>
       <c r="K476" t="s">
         <v>31</v>
       </c>
       <c r="L476" t="s">
         <v>32</v>
       </c>
       <c r="M476" t="s">
         <v>33</v>
       </c>
       <c r="AI476" s="4">
         <v>0</v>
       </c>
       <c r="AJ476">
         <v>0</v>
       </c>
       <c r="AK476" s="4"/>
     </row>
     <row r="477" spans="1:37">
       <c r="A477" t="s">
         <v>26</v>
       </c>
       <c r="B477" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D477" s="1">
         <v>4</v>
       </c>
       <c r="E477" s="1">
         <v>4</v>
       </c>
       <c r="F477" s="1"/>
       <c r="G477" t="s">
         <v>231</v>
       </c>
       <c r="H477" s="1"/>
       <c r="I477" s="1"/>
       <c r="J477" t="s">
         <v>30</v>
       </c>
       <c r="K477" t="s">
         <v>31</v>
       </c>
       <c r="L477" t="s">
         <v>32</v>
       </c>
       <c r="M477" t="s">
         <v>33</v>
       </c>
       <c r="AI477" s="4">
         <v>0</v>
       </c>
       <c r="AJ477">
         <v>0</v>
       </c>
       <c r="AK477" s="4"/>
     </row>
     <row r="478" spans="1:37">
       <c r="A478" t="s">
         <v>26</v>
       </c>
       <c r="B478" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D478" s="1">
         <v>4</v>
       </c>
       <c r="E478" s="1">
         <v>4</v>
       </c>
       <c r="F478" s="1"/>
       <c r="G478" t="s">
         <v>231</v>
       </c>
       <c r="H478" s="1"/>
       <c r="I478" s="1"/>
       <c r="J478" t="s">
         <v>30</v>
       </c>
       <c r="K478" t="s">
         <v>31</v>
       </c>
       <c r="L478" t="s">
         <v>32</v>
       </c>
       <c r="M478" t="s">
         <v>33</v>
       </c>
       <c r="AI478" s="4">
         <v>0</v>
       </c>
       <c r="AJ478">
         <v>0</v>
       </c>
       <c r="AK478" s="4"/>
     </row>
     <row r="479" spans="1:37">
       <c r="A479" t="s">
         <v>26</v>
       </c>
       <c r="B479" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D479" s="1">
         <v>4</v>
       </c>
       <c r="E479" s="1">
         <v>4</v>
       </c>
       <c r="F479" s="1"/>
       <c r="G479" t="s">
         <v>231</v>
       </c>
       <c r="H479" s="1"/>
       <c r="I479" s="1"/>
       <c r="J479" t="s">
         <v>30</v>
       </c>
       <c r="K479" t="s">
         <v>31</v>
       </c>
       <c r="L479" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M479" t="s">
         <v>33</v>
       </c>
       <c r="AI479" s="4">
         <v>0</v>
       </c>
       <c r="AJ479">
         <v>0</v>
       </c>
       <c r="AK479" s="4"/>
     </row>
     <row r="480" spans="1:37">
       <c r="A480" t="s">
         <v>26</v>
       </c>
       <c r="B480" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D480" s="1">
         <v>4</v>
       </c>
       <c r="E480" s="1">
         <v>4</v>
       </c>
       <c r="F480" s="1"/>
       <c r="G480" t="s">
         <v>231</v>
       </c>
       <c r="H480" s="1"/>
       <c r="I480" s="1"/>
       <c r="J480" t="s">
         <v>30</v>
       </c>
       <c r="K480" t="s">
         <v>31</v>
       </c>
       <c r="L480" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M480" t="s">
         <v>33</v>
       </c>
       <c r="AI480" s="4">
         <v>0</v>
       </c>
       <c r="AJ480">
         <v>0</v>
       </c>
       <c r="AK480" s="4"/>
     </row>
     <row r="481" spans="1:37">
       <c r="A481" t="s">
         <v>26</v>
       </c>
       <c r="B481" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D481" s="1">
         <v>4</v>
       </c>
       <c r="E481" s="1">
         <v>4</v>
       </c>
       <c r="F481" s="1"/>
       <c r="G481" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H481" s="1"/>
       <c r="I481" s="1"/>
       <c r="J481" t="s">
         <v>30</v>
       </c>
       <c r="K481" t="s">
         <v>31</v>
       </c>
       <c r="L481" t="s">
         <v>32</v>
       </c>
       <c r="M481" t="s">
         <v>33</v>
       </c>
       <c r="AI481" s="4">
         <v>0</v>
       </c>
       <c r="AJ481">
         <v>0</v>
       </c>
       <c r="AK481" s="4"/>
     </row>
     <row r="482" spans="1:37">
       <c r="A482" t="s">
         <v>26</v>
       </c>
       <c r="B482" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D482" s="1">
         <v>4</v>
       </c>
       <c r="E482" s="1">
         <v>4</v>
       </c>
       <c r="F482" s="1"/>
       <c r="G482" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H482" s="1"/>
       <c r="I482" s="1"/>
       <c r="J482" t="s">
         <v>30</v>
       </c>
       <c r="K482" t="s">
         <v>31</v>
       </c>
       <c r="L482" t="s">
         <v>32</v>
       </c>
       <c r="M482" t="s">
         <v>33</v>
       </c>
       <c r="AI482" s="4">
         <v>0</v>
       </c>
       <c r="AJ482">
         <v>0</v>
       </c>
       <c r="AK482" s="4"/>
     </row>
     <row r="483" spans="1:37">
       <c r="A483" t="s">
         <v>26</v>
       </c>
       <c r="B483" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D483" s="1">
         <v>4</v>
       </c>
       <c r="E483" s="1">
         <v>4</v>
       </c>
       <c r="F483" s="1"/>
       <c r="G483" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H483" s="1"/>
       <c r="I483" s="1"/>
       <c r="J483" t="s">
         <v>30</v>
       </c>
       <c r="K483" t="s">
         <v>31</v>
       </c>
       <c r="L483" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M483" t="s">
         <v>33</v>
       </c>
       <c r="AI483" s="4">
         <v>0</v>
       </c>
       <c r="AJ483">
         <v>0</v>
       </c>
       <c r="AK483" s="4"/>
     </row>
     <row r="484" spans="1:37">
       <c r="A484" t="s">
         <v>26</v>
       </c>
       <c r="B484" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D484" s="1">
         <v>4</v>
       </c>
       <c r="E484" s="1">
         <v>4</v>
       </c>
       <c r="F484" s="1"/>
       <c r="G484" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H484" s="1"/>
       <c r="I484" s="1"/>
       <c r="J484" t="s">
         <v>30</v>
       </c>
       <c r="K484" t="s">
         <v>31</v>
       </c>
       <c r="L484" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M484" t="s">
         <v>33</v>
       </c>
       <c r="AI484" s="4">
         <v>0</v>
       </c>
       <c r="AJ484">
         <v>0</v>
       </c>
       <c r="AK484" s="4"/>
     </row>
     <row r="485" spans="1:37">
       <c r="A485" t="s">
         <v>26</v>
       </c>
       <c r="B485" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D485" s="1">
         <v>4</v>
       </c>
       <c r="E485" s="1">
         <v>4</v>
       </c>
       <c r="F485" s="1"/>
       <c r="G485" t="s">
         <v>232</v>
       </c>
       <c r="H485" s="1"/>
       <c r="I485" s="1"/>
       <c r="J485" t="s">
         <v>30</v>
       </c>
       <c r="K485" t="s">
         <v>31</v>
       </c>
       <c r="L485" t="s">
         <v>32</v>
       </c>
       <c r="M485" t="s">
         <v>33</v>
       </c>
       <c r="AI485" s="4">
         <v>0</v>
       </c>
       <c r="AJ485">
         <v>0</v>
       </c>
       <c r="AK485" s="4"/>
     </row>
     <row r="486" spans="1:37">
       <c r="A486" t="s">
         <v>26</v>
       </c>
       <c r="B486" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D486" s="1">
         <v>4</v>
       </c>
       <c r="E486" s="1">
         <v>4</v>
       </c>
       <c r="F486" s="1"/>
       <c r="G486" t="s">
         <v>232</v>
       </c>
       <c r="H486" s="1"/>
       <c r="I486" s="1"/>
       <c r="J486" t="s">
         <v>30</v>
       </c>
       <c r="K486" t="s">
         <v>31</v>
       </c>
       <c r="L486" t="s">
         <v>32</v>
       </c>
       <c r="M486" t="s">
         <v>33</v>
       </c>
       <c r="AI486" s="4">
         <v>0</v>
       </c>
       <c r="AJ486">
         <v>0</v>
       </c>
       <c r="AK486" s="4"/>
     </row>
     <row r="487" spans="1:37">
       <c r="A487" t="s">
         <v>26</v>
       </c>
       <c r="B487" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D487" s="1">
         <v>4</v>
       </c>
       <c r="E487" s="1">
         <v>4</v>
       </c>
       <c r="F487" s="1"/>
       <c r="G487" t="s">
         <v>232</v>
       </c>
       <c r="H487" s="1"/>
       <c r="I487" s="1"/>
       <c r="J487" t="s">
         <v>30</v>
       </c>
       <c r="K487" t="s">
         <v>31</v>
       </c>
       <c r="L487" t="s">
         <v>32</v>
       </c>
       <c r="M487" t="s">
         <v>33</v>
       </c>
       <c r="AI487" s="4">
         <v>0</v>
       </c>
       <c r="AJ487">
         <v>0</v>
       </c>
       <c r="AK487" s="4"/>
     </row>
     <row r="488" spans="1:37">
       <c r="A488" t="s">
         <v>26</v>
       </c>
       <c r="B488" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D488" s="1">
         <v>4</v>
       </c>
       <c r="E488" s="1">
         <v>4</v>
       </c>
       <c r="F488" s="1"/>
       <c r="G488" t="s">
         <v>232</v>
       </c>
       <c r="H488" s="1"/>
       <c r="I488" s="1"/>
       <c r="J488" t="s">
         <v>30</v>
       </c>
       <c r="K488" t="s">
         <v>31</v>
       </c>
       <c r="L488" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M488" t="s">
         <v>33</v>
       </c>
       <c r="AI488" s="4">
         <v>0</v>
       </c>
       <c r="AJ488">
         <v>0</v>
       </c>
       <c r="AK488" s="4"/>
     </row>
     <row r="489" spans="1:37">
       <c r="A489" t="s">
         <v>26</v>
       </c>
       <c r="B489" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D489" s="1">
         <v>4</v>
       </c>
       <c r="E489" s="1">
         <v>4</v>
       </c>
       <c r="F489" s="1"/>
       <c r="G489" t="s">
         <v>232</v>
       </c>
       <c r="H489" s="1"/>
       <c r="I489" s="1"/>
       <c r="J489" t="s">
         <v>30</v>
       </c>
       <c r="K489" t="s">
         <v>31</v>
       </c>
       <c r="L489" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M489" t="s">
         <v>33</v>
       </c>
       <c r="AI489" s="4">
         <v>0</v>
       </c>
       <c r="AJ489">
         <v>0</v>
       </c>
       <c r="AK489" s="4"/>
     </row>
     <row r="490" spans="1:37">
       <c r="A490" t="s">
         <v>26</v>
       </c>
       <c r="B490" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D490" s="1">
         <v>4</v>
       </c>
       <c r="E490" s="1">
         <v>4</v>
       </c>
       <c r="F490" s="1"/>
       <c r="G490" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H490" s="1"/>
       <c r="I490" s="1"/>
       <c r="J490" t="s">
         <v>30</v>
       </c>
       <c r="K490" t="s">
         <v>31</v>
       </c>
       <c r="L490" t="s">
         <v>32</v>
       </c>
       <c r="M490" t="s">
         <v>33</v>
       </c>
       <c r="AI490" s="4">
         <v>0</v>
       </c>
       <c r="AJ490">
         <v>0</v>
       </c>
       <c r="AK490" s="4"/>
     </row>
     <row r="491" spans="1:37">
       <c r="A491" t="s">
         <v>26</v>
       </c>
       <c r="B491" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D491" s="1">
         <v>4</v>
       </c>
       <c r="E491" s="1">
         <v>4</v>
       </c>
       <c r="F491" s="1"/>
       <c r="G491" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H491" s="1"/>
       <c r="I491" s="1"/>
       <c r="J491" t="s">
         <v>30</v>
       </c>
       <c r="K491" t="s">
         <v>31</v>
       </c>
       <c r="L491" t="s">
         <v>32</v>
       </c>
       <c r="M491" t="s">
         <v>33</v>
       </c>
       <c r="AI491" s="4">
         <v>0</v>
       </c>
       <c r="AJ491">
         <v>0</v>
       </c>
       <c r="AK491" s="4"/>
     </row>
     <row r="492" spans="1:37">
       <c r="A492" t="s">
         <v>26</v>
       </c>
       <c r="B492" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D492" s="1">
         <v>4</v>
       </c>
       <c r="E492" s="1">
         <v>4</v>
       </c>
       <c r="F492" s="1"/>
       <c r="G492" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H492" s="1"/>
       <c r="I492" s="1"/>
       <c r="J492" t="s">
         <v>30</v>
       </c>
       <c r="K492" t="s">
         <v>31</v>
       </c>
       <c r="L492" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M492" t="s">
         <v>33</v>
       </c>
       <c r="AI492" s="4">
         <v>0</v>
       </c>
       <c r="AJ492">
         <v>0</v>
       </c>
       <c r="AK492" s="4"/>
     </row>
     <row r="493" spans="1:37">
       <c r="A493" t="s">
         <v>26</v>
       </c>
       <c r="B493" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D493" s="1">
         <v>4</v>
       </c>
       <c r="E493" s="1">
         <v>4</v>
       </c>
       <c r="F493" s="1"/>
       <c r="G493" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H493" s="1"/>
       <c r="I493" s="1"/>
       <c r="J493" t="s">
         <v>30</v>
       </c>
       <c r="K493" t="s">
         <v>31</v>
       </c>
       <c r="L493" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M493" t="s">
         <v>33</v>
       </c>
       <c r="AI493" s="4">
         <v>0</v>
       </c>
       <c r="AJ493">
         <v>0</v>
       </c>
       <c r="AK493" s="4"/>
     </row>
     <row r="494" spans="1:37">
       <c r="A494" t="s">
         <v>26</v>
       </c>
       <c r="B494" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D494" s="1">
         <v>4</v>
       </c>
       <c r="E494" s="1">
         <v>4</v>
       </c>
       <c r="F494" s="1"/>
       <c r="G494" t="s">
         <v>233</v>
       </c>
       <c r="H494" s="1"/>
       <c r="I494" s="1"/>
       <c r="J494" t="s">
         <v>30</v>
       </c>
       <c r="K494" t="s">
         <v>31</v>
       </c>
       <c r="L494" t="s">
         <v>32</v>
       </c>
       <c r="M494" t="s">
         <v>33</v>
       </c>
       <c r="AI494" s="4">
         <v>0</v>
       </c>
       <c r="AJ494">
         <v>0</v>
       </c>
       <c r="AK494" s="4"/>
     </row>
     <row r="495" spans="1:37">
       <c r="A495" t="s">
         <v>26</v>
       </c>
       <c r="B495" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D495" s="1">
         <v>4</v>
       </c>
       <c r="E495" s="1">
         <v>4</v>
       </c>
       <c r="F495" s="1"/>
       <c r="G495" t="s">
         <v>233</v>
       </c>
       <c r="H495" s="1"/>
       <c r="I495" s="1"/>
       <c r="J495" t="s">
         <v>30</v>
       </c>
       <c r="K495" t="s">
         <v>31</v>
       </c>
       <c r="L495" t="s">
         <v>32</v>
       </c>
       <c r="M495" t="s">
         <v>33</v>
       </c>
       <c r="AI495" s="4">
         <v>0</v>
       </c>
       <c r="AJ495">
         <v>0</v>
       </c>
       <c r="AK495" s="4"/>
     </row>
     <row r="496" spans="1:37">
       <c r="A496" t="s">
         <v>26</v>
       </c>
       <c r="B496" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D496" s="1">
         <v>4</v>
       </c>
       <c r="E496" s="1">
         <v>4</v>
       </c>
       <c r="F496" s="1"/>
       <c r="G496" t="s">
         <v>233</v>
       </c>
       <c r="H496" s="1"/>
       <c r="I496" s="1"/>
       <c r="J496" t="s">
         <v>30</v>
       </c>
       <c r="K496" t="s">
         <v>31</v>
       </c>
       <c r="L496" t="s">
         <v>32</v>
       </c>
       <c r="M496" t="s">
         <v>33</v>
       </c>
       <c r="AI496" s="4">
         <v>0</v>
       </c>
       <c r="AJ496">
         <v>0</v>
       </c>
       <c r="AK496" s="4"/>
     </row>
     <row r="497" spans="1:37">
       <c r="A497" t="s">
         <v>26</v>
       </c>
       <c r="B497" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D497" s="1">
         <v>4</v>
       </c>
       <c r="E497" s="1">
         <v>4</v>
       </c>
       <c r="F497" s="1"/>
       <c r="G497" t="s">
         <v>233</v>
       </c>
       <c r="H497" s="1"/>
       <c r="I497" s="1"/>
       <c r="J497" t="s">
         <v>30</v>
       </c>
       <c r="K497" t="s">
         <v>31</v>
       </c>
       <c r="L497" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M497" t="s">
         <v>33</v>
       </c>
       <c r="AI497" s="4">
         <v>0</v>
       </c>
       <c r="AJ497">
         <v>0</v>
       </c>
       <c r="AK497" s="4"/>
     </row>
     <row r="498" spans="1:37">
       <c r="A498" t="s">
         <v>26</v>
       </c>
       <c r="B498" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D498" s="1">
         <v>4</v>
       </c>
       <c r="E498" s="1">
         <v>4</v>
       </c>
       <c r="F498" s="1"/>
       <c r="G498" t="s">
         <v>233</v>
       </c>
       <c r="H498" s="1"/>
       <c r="I498" s="1"/>
       <c r="J498" t="s">
         <v>30</v>
       </c>
       <c r="K498" t="s">
         <v>31</v>
       </c>
       <c r="L498" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M498" t="s">
         <v>33</v>
       </c>
       <c r="AI498" s="4">
         <v>0</v>
       </c>
       <c r="AJ498">
         <v>0</v>
       </c>
       <c r="AK498" s="4"/>
     </row>
     <row r="499" spans="1:37">
       <c r="A499" t="s">
         <v>26</v>
       </c>
       <c r="B499" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D499" s="1">
         <v>4</v>
       </c>
       <c r="E499" s="1">
         <v>4</v>
       </c>
       <c r="F499" s="1"/>
       <c r="G499" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H499" s="1"/>
       <c r="I499" s="1"/>
       <c r="J499" t="s">
         <v>30</v>
       </c>
       <c r="K499" t="s">
         <v>31</v>
       </c>
       <c r="L499" t="s">
         <v>32</v>
       </c>
       <c r="M499" t="s">
         <v>33</v>
       </c>
       <c r="AI499" s="4">
         <v>0</v>
       </c>
       <c r="AJ499">
         <v>0</v>
       </c>
       <c r="AK499" s="4"/>
     </row>
     <row r="500" spans="1:37">
       <c r="A500" t="s">
         <v>26</v>
       </c>
       <c r="B500" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D500" s="1">
         <v>4</v>
       </c>
       <c r="E500" s="1">
         <v>4</v>
       </c>
       <c r="F500" s="1"/>
       <c r="G500" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H500" s="1"/>
       <c r="I500" s="1"/>
       <c r="J500" t="s">
         <v>30</v>
       </c>
       <c r="K500" t="s">
         <v>31</v>
       </c>
       <c r="L500" t="s">
         <v>32</v>
       </c>
       <c r="M500" t="s">
         <v>33</v>
       </c>
       <c r="AI500" s="4">
         <v>0</v>
       </c>
       <c r="AJ500">
         <v>0</v>
       </c>
       <c r="AK500" s="4"/>
     </row>
     <row r="501" spans="1:37">
       <c r="A501" t="s">
         <v>26</v>
       </c>
       <c r="B501" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D501" s="1">
         <v>4</v>
       </c>
       <c r="E501" s="1">
         <v>4</v>
       </c>
       <c r="F501" s="1"/>
       <c r="G501" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H501" s="1"/>
       <c r="I501" s="1"/>
       <c r="J501" t="s">
         <v>30</v>
       </c>
       <c r="K501" t="s">
         <v>31</v>
       </c>
       <c r="L501" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M501" t="s">
         <v>33</v>
       </c>
       <c r="AI501" s="4">
         <v>0</v>
       </c>
       <c r="AJ501">
         <v>0</v>
       </c>
       <c r="AK501" s="4"/>
     </row>
     <row r="502" spans="1:37">
       <c r="A502" t="s">
         <v>26</v>
       </c>
       <c r="B502" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D502" s="1">
         <v>4</v>
       </c>
       <c r="E502" s="1">
         <v>4</v>
       </c>
       <c r="F502" s="1"/>
       <c r="G502" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H502" s="1"/>
       <c r="I502" s="1"/>
       <c r="J502" t="s">
         <v>30</v>
       </c>
       <c r="K502" t="s">
         <v>31</v>
       </c>
       <c r="L502" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M502" t="s">
         <v>33</v>
       </c>
       <c r="AI502" s="4">
         <v>0</v>
       </c>
       <c r="AJ502">
         <v>0</v>
       </c>
       <c r="AK502" s="4"/>
     </row>
     <row r="503" spans="1:37">
       <c r="A503" t="s">
         <v>26</v>
       </c>
       <c r="B503" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D503" s="1">
         <v>4</v>
       </c>
       <c r="E503" s="1">
         <v>4</v>
       </c>
       <c r="F503" s="1"/>
       <c r="G503" t="s">
         <v>234</v>
       </c>
       <c r="H503" s="1"/>
       <c r="I503" s="1"/>
       <c r="J503" t="s">
         <v>30</v>
       </c>
       <c r="K503" t="s">
         <v>31</v>
       </c>
       <c r="L503" t="s">
         <v>32</v>
       </c>
       <c r="M503" t="s">
         <v>33</v>
       </c>
       <c r="AI503" s="4">
         <v>0</v>
       </c>
       <c r="AJ503">
         <v>0</v>
       </c>
       <c r="AK503" s="4"/>
     </row>
     <row r="504" spans="1:37">
       <c r="A504" t="s">
         <v>26</v>
       </c>
       <c r="B504" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D504" s="1">
         <v>4</v>
       </c>
       <c r="E504" s="1">
         <v>4</v>
       </c>
       <c r="F504" s="1"/>
       <c r="G504" t="s">
         <v>234</v>
       </c>
       <c r="H504" s="1"/>
       <c r="I504" s="1"/>
       <c r="J504" t="s">
         <v>30</v>
       </c>
       <c r="K504" t="s">
         <v>31</v>
       </c>
       <c r="L504" t="s">
         <v>32</v>
       </c>
       <c r="M504" t="s">
         <v>33</v>
       </c>
       <c r="AI504" s="4">
         <v>0</v>
       </c>
       <c r="AJ504">
         <v>0</v>
       </c>
       <c r="AK504" s="4"/>
     </row>
     <row r="505" spans="1:37">
       <c r="A505" t="s">
         <v>26</v>
       </c>
       <c r="B505" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D505" s="1">
         <v>4</v>
       </c>
       <c r="E505" s="1">
         <v>4</v>
       </c>
       <c r="F505" s="1"/>
       <c r="G505" t="s">
         <v>234</v>
       </c>
       <c r="H505" s="1"/>
       <c r="I505" s="1"/>
       <c r="J505" t="s">
         <v>30</v>
       </c>
       <c r="K505" t="s">
         <v>31</v>
       </c>
       <c r="L505" t="s">
         <v>32</v>
       </c>
       <c r="M505" t="s">
         <v>33</v>
       </c>
       <c r="AI505" s="4">
         <v>0</v>
       </c>
       <c r="AJ505">
         <v>0</v>
       </c>
       <c r="AK505" s="4"/>
     </row>
     <row r="506" spans="1:37">
       <c r="A506" t="s">
         <v>26</v>
       </c>
       <c r="B506" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D506" s="1">
         <v>4</v>
       </c>
       <c r="E506" s="1">
         <v>4</v>
       </c>
       <c r="F506" s="1"/>
       <c r="G506" t="s">
         <v>234</v>
       </c>
       <c r="H506" s="1"/>
       <c r="I506" s="1"/>
       <c r="J506" t="s">
         <v>30</v>
       </c>
       <c r="K506" t="s">
         <v>31</v>
       </c>
       <c r="L506" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M506" t="s">
         <v>33</v>
       </c>
       <c r="AI506" s="4">
         <v>0</v>
       </c>
       <c r="AJ506">
         <v>0</v>
       </c>
       <c r="AK506" s="4"/>
     </row>
     <row r="507" spans="1:37">
       <c r="A507" t="s">
         <v>26</v>
       </c>
       <c r="B507" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D507" s="1">
         <v>4</v>
       </c>
       <c r="E507" s="1">
         <v>4</v>
       </c>
       <c r="F507" s="1"/>
       <c r="G507" t="s">
         <v>234</v>
       </c>
       <c r="H507" s="1"/>
       <c r="I507" s="1"/>
       <c r="J507" t="s">
         <v>30</v>
       </c>
       <c r="K507" t="s">
         <v>31</v>
       </c>
       <c r="L507" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M507" t="s">
         <v>33</v>
       </c>
       <c r="AI507" s="4">
         <v>0</v>
       </c>
       <c r="AJ507">
         <v>0</v>
       </c>
       <c r="AK507" s="4"/>
     </row>
     <row r="508" spans="1:37">
       <c r="A508" t="s">
         <v>26</v>
       </c>
       <c r="B508" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D508" s="1">
         <v>4</v>
       </c>
       <c r="E508" s="1">
         <v>4</v>
       </c>
       <c r="F508" s="1"/>
       <c r="G508" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H508" s="1"/>
       <c r="I508" s="1"/>
       <c r="J508" t="s">
         <v>30</v>
       </c>
       <c r="K508" t="s">
         <v>31</v>
       </c>
       <c r="L508" t="s">
         <v>32</v>
       </c>
       <c r="M508" t="s">
         <v>33</v>
       </c>
       <c r="AI508" s="4">
         <v>0</v>
       </c>
       <c r="AJ508">
         <v>0</v>
       </c>
       <c r="AK508" s="4"/>
     </row>
     <row r="509" spans="1:37">
       <c r="A509" t="s">
         <v>26</v>
       </c>
       <c r="B509" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D509" s="1">
         <v>4</v>
       </c>
       <c r="E509" s="1">
         <v>4</v>
       </c>
       <c r="F509" s="1"/>
       <c r="G509" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H509" s="1"/>
       <c r="I509" s="1"/>
       <c r="J509" t="s">
         <v>30</v>
       </c>
       <c r="K509" t="s">
         <v>31</v>
       </c>
       <c r="L509" t="s">
         <v>32</v>
       </c>
       <c r="M509" t="s">
         <v>33</v>
       </c>
       <c r="AI509" s="4">
         <v>0</v>
       </c>
       <c r="AJ509">
         <v>0</v>
       </c>
       <c r="AK509" s="4"/>
     </row>
     <row r="510" spans="1:37">
       <c r="A510" t="s">
         <v>26</v>
       </c>
       <c r="B510" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D510" s="1">
         <v>4</v>
       </c>
       <c r="E510" s="1">
         <v>4</v>
       </c>
       <c r="F510" s="1"/>
       <c r="G510" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H510" s="1"/>
       <c r="I510" s="1"/>
       <c r="J510" t="s">
         <v>30</v>
       </c>
       <c r="K510" t="s">
         <v>31</v>
       </c>
       <c r="L510" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M510" t="s">
         <v>33</v>
       </c>
       <c r="AI510" s="4">
         <v>0</v>
       </c>
       <c r="AJ510">
         <v>0</v>
       </c>
       <c r="AK510" s="4"/>
     </row>
     <row r="511" spans="1:37">
       <c r="A511" t="s">
         <v>26</v>
       </c>
       <c r="B511" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D511" s="1">
         <v>4</v>
       </c>
       <c r="E511" s="1">
         <v>4</v>
       </c>
       <c r="F511" s="1"/>
       <c r="G511" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H511" s="1"/>
       <c r="I511" s="1"/>
       <c r="J511" t="s">
         <v>30</v>
       </c>
       <c r="K511" t="s">
         <v>31</v>
       </c>
       <c r="L511" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M511" t="s">
         <v>33</v>
       </c>
       <c r="AI511" s="4">
         <v>0</v>
       </c>
       <c r="AJ511">
         <v>0</v>
       </c>
       <c r="AK511" s="4"/>
     </row>
     <row r="512" spans="1:37">
       <c r="A512" t="s">
         <v>26</v>
       </c>
       <c r="B512" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D512" s="1">
         <v>4</v>
       </c>
       <c r="E512" s="1">
         <v>4</v>
       </c>
       <c r="F512" s="1"/>
       <c r="G512" t="s">
         <v>235</v>
       </c>
       <c r="H512" s="1"/>
       <c r="I512" s="1"/>
       <c r="J512" t="s">
         <v>30</v>
       </c>
       <c r="K512" t="s">
         <v>31</v>
       </c>
       <c r="L512" t="s">
         <v>32</v>
       </c>
       <c r="M512" t="s">
         <v>33</v>
       </c>
       <c r="AI512" s="4">
         <v>0</v>
       </c>
       <c r="AJ512">
         <v>0</v>
       </c>
       <c r="AK512" s="4"/>
     </row>
     <row r="513" spans="1:37">
       <c r="A513" t="s">
         <v>26</v>
       </c>
       <c r="B513" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D513" s="1">
         <v>4</v>
       </c>
       <c r="E513" s="1">
         <v>4</v>
       </c>
       <c r="F513" s="1"/>
       <c r="G513" t="s">
         <v>235</v>
       </c>
       <c r="H513" s="1"/>
       <c r="I513" s="1"/>
       <c r="J513" t="s">
         <v>30</v>
       </c>
       <c r="K513" t="s">
         <v>31</v>
       </c>
       <c r="L513" t="s">
         <v>32</v>
       </c>
       <c r="M513" t="s">
         <v>33</v>
       </c>
       <c r="AI513" s="4">
         <v>0</v>
       </c>
       <c r="AJ513">
         <v>0</v>
       </c>
       <c r="AK513" s="4"/>
     </row>
     <row r="514" spans="1:37">
       <c r="A514" t="s">
         <v>26</v>
       </c>
       <c r="B514" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D514" s="1">
         <v>4</v>
       </c>
       <c r="E514" s="1">
         <v>4</v>
       </c>
       <c r="F514" s="1"/>
       <c r="G514" t="s">
         <v>235</v>
       </c>
       <c r="H514" s="1"/>
       <c r="I514" s="1"/>
       <c r="J514" t="s">
         <v>30</v>
       </c>
       <c r="K514" t="s">
         <v>31</v>
       </c>
       <c r="L514" t="s">
         <v>32</v>
       </c>
       <c r="M514" t="s">
         <v>33</v>
       </c>
       <c r="AI514" s="4">
         <v>0</v>
       </c>
       <c r="AJ514">
         <v>0</v>
       </c>
       <c r="AK514" s="4"/>
     </row>
     <row r="515" spans="1:37">
       <c r="A515" t="s">
         <v>26</v>
       </c>
       <c r="B515" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D515" s="1">
         <v>4</v>
       </c>
       <c r="E515" s="1">
         <v>4</v>
       </c>
       <c r="F515" s="1"/>
       <c r="G515" t="s">
         <v>235</v>
       </c>
       <c r="H515" s="1"/>
       <c r="I515" s="1"/>
       <c r="J515" t="s">
         <v>30</v>
       </c>
       <c r="K515" t="s">
         <v>31</v>
       </c>
       <c r="L515" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M515" t="s">
         <v>33</v>
       </c>
       <c r="AI515" s="4">
         <v>0</v>
       </c>
       <c r="AJ515">
         <v>0</v>
       </c>
       <c r="AK515" s="4"/>
     </row>
     <row r="516" spans="1:37">
       <c r="A516" t="s">
         <v>26</v>
       </c>
       <c r="B516" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D516" s="1">
         <v>4</v>
       </c>
       <c r="E516" s="1">
         <v>4</v>
       </c>
       <c r="F516" s="1"/>
       <c r="G516" t="s">
         <v>235</v>
       </c>
       <c r="H516" s="1"/>
       <c r="I516" s="1"/>
       <c r="J516" t="s">
         <v>30</v>
       </c>
       <c r="K516" t="s">
         <v>31</v>
       </c>
       <c r="L516" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M516" t="s">
         <v>33</v>
       </c>
       <c r="AI516" s="4">
         <v>0</v>
       </c>
       <c r="AJ516">
         <v>0</v>
       </c>
       <c r="AK516" s="4"/>
     </row>
     <row r="517" spans="1:37">
       <c r="A517" t="s">
         <v>26</v>
       </c>
       <c r="B517" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D517" s="1">
         <v>4</v>
       </c>
       <c r="E517" s="1">
         <v>4</v>
       </c>
       <c r="F517" s="1"/>
       <c r="G517" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H517" s="1"/>
       <c r="I517" s="1"/>
       <c r="J517" t="s">
         <v>30</v>
       </c>
       <c r="K517" t="s">
         <v>31</v>
       </c>
       <c r="L517" t="s">
         <v>32</v>
       </c>
       <c r="M517" t="s">
         <v>33</v>
       </c>
       <c r="AI517" s="4">
         <v>0</v>
       </c>
       <c r="AJ517">
         <v>0</v>
       </c>
       <c r="AK517" s="4"/>
     </row>
     <row r="518" spans="1:37">
       <c r="A518" t="s">
         <v>26</v>
       </c>
       <c r="B518" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D518" s="1">
         <v>4</v>
       </c>
       <c r="E518" s="1">
         <v>4</v>
       </c>
       <c r="F518" s="1"/>
       <c r="G518" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H518" s="1"/>
       <c r="I518" s="1"/>
       <c r="J518" t="s">
         <v>30</v>
       </c>
       <c r="K518" t="s">
         <v>31</v>
       </c>
       <c r="L518" t="s">
         <v>32</v>
       </c>
       <c r="M518" t="s">
         <v>33</v>
       </c>
       <c r="AI518" s="4">
         <v>0</v>
       </c>
       <c r="AJ518">
         <v>0</v>
       </c>
       <c r="AK518" s="4"/>
     </row>
     <row r="519" spans="1:37">
       <c r="A519" t="s">
         <v>26</v>
       </c>
       <c r="B519" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D519" s="1">
         <v>4</v>
       </c>
       <c r="E519" s="1">
         <v>4</v>
       </c>
       <c r="F519" s="1"/>
       <c r="G519" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H519" s="1"/>
       <c r="I519" s="1"/>
       <c r="J519" t="s">
         <v>30</v>
       </c>
       <c r="K519" t="s">
         <v>31</v>
       </c>
       <c r="L519" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M519" t="s">
         <v>33</v>
       </c>
       <c r="AI519" s="4">
         <v>0</v>
       </c>
       <c r="AJ519">
         <v>0</v>
       </c>
       <c r="AK519" s="4"/>
     </row>
     <row r="520" spans="1:37">
       <c r="A520" t="s">
         <v>26</v>
       </c>
       <c r="B520" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D520" s="1">
         <v>4</v>
       </c>
       <c r="E520" s="1">
         <v>4</v>
       </c>
       <c r="F520" s="1"/>
       <c r="G520" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H520" s="1"/>
       <c r="I520" s="1"/>
       <c r="J520" t="s">
         <v>30</v>
       </c>
       <c r="K520" t="s">
         <v>31</v>
       </c>
       <c r="L520" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M520" t="s">
         <v>33</v>
       </c>
       <c r="AI520" s="4">
         <v>0</v>
       </c>
       <c r="AJ520">
         <v>0</v>
       </c>
       <c r="AK520" s="4"/>
     </row>
     <row r="521" spans="1:37">
       <c r="A521" t="s">
         <v>26</v>
       </c>
       <c r="B521" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D521" s="1">
         <v>4</v>
       </c>
       <c r="E521" s="1">
         <v>4</v>
       </c>
       <c r="F521" s="1"/>
       <c r="G521" t="s">
         <v>236</v>
       </c>
       <c r="H521" s="1"/>
       <c r="I521" s="1"/>
       <c r="J521" t="s">
         <v>30</v>
       </c>
       <c r="K521" t="s">
         <v>31</v>
       </c>
       <c r="L521" t="s">
         <v>32</v>
       </c>
       <c r="M521" t="s">
         <v>33</v>
       </c>
       <c r="AI521" s="4">
         <v>0</v>
       </c>
       <c r="AJ521">
         <v>0</v>
       </c>
       <c r="AK521" s="4"/>
     </row>
     <row r="522" spans="1:37">
       <c r="A522" t="s">
         <v>26</v>
       </c>
       <c r="B522" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D522" s="1">
         <v>4</v>
       </c>
       <c r="E522" s="1">
         <v>4</v>
       </c>
       <c r="F522" s="1"/>
       <c r="G522" t="s">
         <v>236</v>
       </c>
       <c r="H522" s="1"/>
       <c r="I522" s="1"/>
       <c r="J522" t="s">
         <v>30</v>
       </c>
       <c r="K522" t="s">
         <v>31</v>
       </c>
       <c r="L522" t="s">
         <v>32</v>
       </c>
       <c r="M522" t="s">
         <v>33</v>
       </c>
       <c r="AI522" s="4">
         <v>0</v>
       </c>
       <c r="AJ522">
         <v>0</v>
       </c>
       <c r="AK522" s="4"/>
     </row>
     <row r="523" spans="1:37">
       <c r="A523" t="s">
         <v>26</v>
       </c>
       <c r="B523" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D523" s="1">
         <v>4</v>
       </c>
       <c r="E523" s="1">
         <v>4</v>
       </c>
       <c r="F523" s="1"/>
       <c r="G523" t="s">
         <v>236</v>
       </c>
       <c r="H523" s="1"/>
       <c r="I523" s="1"/>
       <c r="J523" t="s">
         <v>30</v>
       </c>
       <c r="K523" t="s">
         <v>31</v>
       </c>
       <c r="L523" t="s">
         <v>32</v>
       </c>
       <c r="M523" t="s">
         <v>33</v>
       </c>
       <c r="AI523" s="4">
         <v>0</v>
       </c>
       <c r="AJ523">
         <v>0</v>
       </c>
       <c r="AK523" s="4"/>
     </row>
     <row r="524" spans="1:37">
       <c r="A524" t="s">
         <v>26</v>
       </c>
       <c r="B524" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D524" s="1">
         <v>4</v>
       </c>
       <c r="E524" s="1">
         <v>4</v>
       </c>
       <c r="F524" s="1"/>
       <c r="G524" t="s">
         <v>236</v>
       </c>
       <c r="H524" s="1"/>
       <c r="I524" s="1"/>
       <c r="J524" t="s">
         <v>30</v>
       </c>
       <c r="K524" t="s">
         <v>31</v>
       </c>
       <c r="L524" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M524" t="s">
         <v>33</v>
       </c>
       <c r="AI524" s="4">
         <v>0</v>
       </c>
       <c r="AJ524">
         <v>0</v>
       </c>
       <c r="AK524" s="4"/>
     </row>
     <row r="525" spans="1:37">
       <c r="A525" t="s">
         <v>26</v>
       </c>
       <c r="B525" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D525" s="1">
         <v>4</v>
       </c>
       <c r="E525" s="1">
         <v>4</v>
       </c>
       <c r="F525" s="1"/>
       <c r="G525" t="s">
         <v>236</v>
       </c>
       <c r="H525" s="1"/>
       <c r="I525" s="1"/>
       <c r="J525" t="s">
         <v>30</v>
       </c>
       <c r="K525" t="s">
         <v>31</v>
       </c>
       <c r="L525" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M525" t="s">
         <v>33</v>
       </c>
       <c r="AI525" s="4">
         <v>0</v>
       </c>
       <c r="AJ525">
         <v>0</v>
       </c>
       <c r="AK525" s="4"/>
     </row>
     <row r="526" spans="1:37">
       <c r="A526" t="s">
         <v>26</v>
       </c>
       <c r="B526" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D526" s="1">
         <v>4</v>
       </c>
       <c r="E526" s="1">
         <v>4</v>
       </c>
       <c r="F526" s="1"/>
       <c r="G526" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H526" s="1"/>
       <c r="I526" s="1"/>
       <c r="J526" t="s">
         <v>30</v>
       </c>
       <c r="K526" t="s">
         <v>31</v>
       </c>
       <c r="L526" t="s">
         <v>32</v>
       </c>
       <c r="M526" t="s">
         <v>33</v>
       </c>
       <c r="AI526" s="4">
         <v>0</v>
       </c>
       <c r="AJ526">
         <v>0</v>
       </c>
       <c r="AK526" s="4"/>
     </row>
     <row r="527" spans="1:37">
       <c r="A527" t="s">
         <v>26</v>
       </c>
       <c r="B527" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D527" s="1">
         <v>4</v>
       </c>
       <c r="E527" s="1">
         <v>4</v>
       </c>
       <c r="F527" s="1"/>
       <c r="G527" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H527" s="1"/>
       <c r="I527" s="1"/>
       <c r="J527" t="s">
         <v>30</v>
       </c>
       <c r="K527" t="s">
         <v>31</v>
       </c>
       <c r="L527" t="s">
         <v>32</v>
       </c>
       <c r="M527" t="s">
         <v>33</v>
       </c>
       <c r="AI527" s="4">
         <v>0</v>
       </c>
       <c r="AJ527">
         <v>0</v>
       </c>
       <c r="AK527" s="4"/>
     </row>
     <row r="528" spans="1:37">
       <c r="A528" t="s">
         <v>26</v>
       </c>
       <c r="B528" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D528" s="1">
         <v>4</v>
       </c>
       <c r="E528" s="1">
         <v>4</v>
       </c>
       <c r="F528" s="1"/>
       <c r="G528" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H528" s="1"/>
       <c r="I528" s="1"/>
       <c r="J528" t="s">
         <v>30</v>
       </c>
       <c r="K528" t="s">
         <v>31</v>
       </c>
       <c r="L528" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M528" t="s">
         <v>33</v>
       </c>
       <c r="AI528" s="4">
         <v>0</v>
       </c>
       <c r="AJ528">
         <v>0</v>
       </c>
       <c r="AK528" s="4"/>
     </row>
     <row r="529" spans="1:37">
       <c r="A529" t="s">
         <v>26</v>
       </c>
       <c r="B529" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D529" s="1">
         <v>4</v>
       </c>
       <c r="E529" s="1">
         <v>4</v>
       </c>
       <c r="F529" s="1"/>
       <c r="G529" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H529" s="1"/>
       <c r="I529" s="1"/>
       <c r="J529" t="s">
         <v>30</v>
       </c>
       <c r="K529" t="s">
         <v>31</v>
       </c>
       <c r="L529" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M529" t="s">
         <v>33</v>
       </c>
       <c r="AI529" s="4">
         <v>0</v>
       </c>
       <c r="AJ529">
         <v>0</v>
       </c>
       <c r="AK529" s="4"/>
     </row>
     <row r="530" spans="1:37">
       <c r="A530" t="s">
         <v>26</v>
       </c>
       <c r="B530" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D530" s="1">
         <v>4</v>
       </c>
       <c r="E530" s="1">
         <v>4</v>
       </c>
       <c r="F530" s="1"/>
       <c r="G530" t="s">
         <v>237</v>
       </c>
       <c r="H530" s="1"/>
       <c r="I530" s="1"/>
       <c r="J530" t="s">
         <v>30</v>
       </c>
       <c r="K530" t="s">
         <v>31</v>
       </c>
       <c r="L530" t="s">
         <v>32</v>
       </c>
       <c r="M530" t="s">
         <v>33</v>
       </c>
       <c r="AI530" s="4">
         <v>0</v>
       </c>
       <c r="AJ530">
         <v>0</v>
       </c>
       <c r="AK530" s="4"/>
     </row>
     <row r="531" spans="1:37">
       <c r="A531" t="s">
         <v>26</v>
       </c>
       <c r="B531" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D531" s="1">
         <v>4</v>
       </c>
       <c r="E531" s="1">
         <v>4</v>
       </c>
       <c r="F531" s="1"/>
       <c r="G531" t="s">
         <v>237</v>
       </c>
       <c r="H531" s="1"/>
       <c r="I531" s="1"/>
       <c r="J531" t="s">
         <v>30</v>
       </c>
       <c r="K531" t="s">
         <v>31</v>
       </c>
       <c r="L531" t="s">
         <v>32</v>
       </c>
       <c r="M531" t="s">
         <v>33</v>
       </c>
       <c r="AI531" s="4">
         <v>0</v>
       </c>
       <c r="AJ531">
         <v>0</v>
       </c>
       <c r="AK531" s="4"/>
     </row>
     <row r="532" spans="1:37">
       <c r="A532" t="s">
         <v>26</v>
       </c>
       <c r="B532" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D532" s="1">
         <v>4</v>
       </c>
       <c r="E532" s="1">
         <v>4</v>
       </c>
       <c r="F532" s="1"/>
       <c r="G532" t="s">
         <v>237</v>
       </c>
       <c r="H532" s="1"/>
       <c r="I532" s="1"/>
       <c r="J532" t="s">
         <v>30</v>
       </c>
       <c r="K532" t="s">
         <v>31</v>
       </c>
       <c r="L532" t="s">
         <v>32</v>
       </c>
       <c r="M532" t="s">
         <v>33</v>
       </c>
       <c r="AI532" s="4">
         <v>0</v>
       </c>
       <c r="AJ532">
         <v>0</v>
       </c>
       <c r="AK532" s="4"/>
     </row>
     <row r="533" spans="1:37">
       <c r="A533" t="s">
         <v>26</v>
       </c>
       <c r="B533" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D533" s="1">
         <v>4</v>
       </c>
       <c r="E533" s="1">
         <v>4</v>
       </c>
       <c r="F533" s="1"/>
       <c r="G533" t="s">
         <v>237</v>
       </c>
       <c r="H533" s="1"/>
       <c r="I533" s="1"/>
       <c r="J533" t="s">
         <v>30</v>
       </c>
       <c r="K533" t="s">
         <v>31</v>
       </c>
       <c r="L533" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M533" t="s">
         <v>33</v>
       </c>
       <c r="AI533" s="4">
         <v>0</v>
       </c>
       <c r="AJ533">
         <v>0</v>
       </c>
       <c r="AK533" s="4"/>
     </row>
     <row r="534" spans="1:37">
       <c r="A534" t="s">
         <v>26</v>
       </c>
       <c r="B534" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D534" s="1">
         <v>4</v>
       </c>
       <c r="E534" s="1">
         <v>4</v>
       </c>
       <c r="F534" s="1"/>
       <c r="G534" t="s">
         <v>237</v>
       </c>
       <c r="H534" s="1"/>
       <c r="I534" s="1"/>
       <c r="J534" t="s">
         <v>30</v>
       </c>
       <c r="K534" t="s">
         <v>31</v>
       </c>
       <c r="L534" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M534" t="s">
         <v>33</v>
       </c>
       <c r="AI534" s="4">
         <v>0</v>
       </c>
       <c r="AJ534">
         <v>0</v>
       </c>
       <c r="AK534" s="4"/>
     </row>
     <row r="535" spans="1:37">
       <c r="A535" t="s">
         <v>26</v>
       </c>
       <c r="B535" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D535" s="1">
         <v>4</v>
       </c>
       <c r="E535" s="1">
         <v>4</v>
       </c>
       <c r="F535" s="1"/>
       <c r="G535" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H535" s="1"/>
       <c r="I535" s="1"/>
       <c r="J535" t="s">
         <v>30</v>
       </c>
       <c r="K535" t="s">
         <v>31</v>
       </c>
       <c r="L535" t="s">
         <v>32</v>
       </c>
       <c r="M535" t="s">
         <v>33</v>
       </c>
       <c r="AI535" s="4">
         <v>0</v>
       </c>
       <c r="AJ535">
         <v>0</v>
       </c>
       <c r="AK535" s="4"/>
     </row>
     <row r="536" spans="1:37">
       <c r="A536" t="s">
         <v>26</v>
       </c>
       <c r="B536" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D536" s="1">
         <v>4</v>
       </c>
       <c r="E536" s="1">
         <v>4</v>
       </c>
       <c r="F536" s="1"/>
       <c r="G536" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H536" s="1"/>
       <c r="I536" s="1"/>
       <c r="J536" t="s">
         <v>30</v>
       </c>
       <c r="K536" t="s">
         <v>31</v>
       </c>
       <c r="L536" t="s">
         <v>32</v>
       </c>
       <c r="M536" t="s">
         <v>33</v>
       </c>
       <c r="AI536" s="4">
         <v>0</v>
       </c>
       <c r="AJ536">
         <v>0</v>
       </c>
       <c r="AK536" s="4"/>
     </row>
     <row r="537" spans="1:37">
       <c r="A537" t="s">
         <v>26</v>
       </c>
       <c r="B537" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D537" s="1">
         <v>4</v>
       </c>
       <c r="E537" s="1">
         <v>4</v>
       </c>
       <c r="F537" s="1"/>
       <c r="G537" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H537" s="1"/>
       <c r="I537" s="1"/>
       <c r="J537" t="s">
         <v>30</v>
       </c>
       <c r="K537" t="s">
         <v>31</v>
       </c>
       <c r="L537" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M537" t="s">
         <v>33</v>
       </c>
       <c r="AI537" s="4">
         <v>0</v>
       </c>
       <c r="AJ537">
         <v>0</v>
       </c>
       <c r="AK537" s="4"/>
     </row>
     <row r="538" spans="1:37">
       <c r="A538" t="s">
         <v>26</v>
       </c>
       <c r="B538" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D538" s="1">
         <v>4</v>
       </c>
       <c r="E538" s="1">
         <v>4</v>
       </c>
       <c r="F538" s="1"/>
       <c r="G538" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H538" s="1"/>
       <c r="I538" s="1"/>
       <c r="J538" t="s">
         <v>30</v>
       </c>
       <c r="K538" t="s">
         <v>31</v>
       </c>
       <c r="L538" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M538" t="s">
         <v>33</v>
       </c>
       <c r="AI538" s="4">
         <v>0</v>
       </c>
       <c r="AJ538">
         <v>0</v>
       </c>
       <c r="AK538" s="4"/>
     </row>
     <row r="539" spans="1:37">
       <c r="A539" t="s">
         <v>26</v>
       </c>
       <c r="B539" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D539" s="1">
         <v>4</v>
       </c>
       <c r="E539" s="1">
         <v>4</v>
       </c>
       <c r="F539" s="1"/>
       <c r="G539" t="s">
         <v>238</v>
       </c>
       <c r="H539" s="1"/>
       <c r="I539" s="1"/>
       <c r="J539" t="s">
         <v>30</v>
       </c>
       <c r="K539" t="s">
         <v>31</v>
       </c>
       <c r="L539" t="s">
         <v>32</v>
       </c>
       <c r="M539" t="s">
         <v>33</v>
       </c>
       <c r="AI539" s="4">
         <v>0</v>
       </c>
       <c r="AJ539">
         <v>0</v>
       </c>
       <c r="AK539" s="4"/>
     </row>
     <row r="540" spans="1:37">
       <c r="A540" t="s">
         <v>26</v>
       </c>
       <c r="B540" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D540" s="1">
         <v>4</v>
       </c>
       <c r="E540" s="1">
         <v>4</v>
       </c>
       <c r="F540" s="1"/>
       <c r="G540" t="s">
         <v>238</v>
       </c>
       <c r="H540" s="1"/>
       <c r="I540" s="1"/>
       <c r="J540" t="s">
         <v>30</v>
       </c>
       <c r="K540" t="s">
         <v>31</v>
       </c>
       <c r="L540" t="s">
         <v>32</v>
       </c>
       <c r="M540" t="s">
         <v>33</v>
       </c>
       <c r="AI540" s="4">
         <v>0</v>
       </c>
       <c r="AJ540">
         <v>0</v>
       </c>
       <c r="AK540" s="4"/>
     </row>
     <row r="541" spans="1:37">
       <c r="A541" t="s">
         <v>26</v>
       </c>
       <c r="B541" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D541" s="1">
         <v>4</v>
       </c>
       <c r="E541" s="1">
         <v>4</v>
       </c>
       <c r="F541" s="1"/>
       <c r="G541" t="s">
         <v>238</v>
       </c>
       <c r="H541" s="1"/>
       <c r="I541" s="1"/>
       <c r="J541" t="s">
         <v>30</v>
       </c>
       <c r="K541" t="s">
         <v>31</v>
       </c>
       <c r="L541" t="s">
         <v>32</v>
       </c>
       <c r="M541" t="s">
         <v>33</v>
       </c>
       <c r="AI541" s="4">
         <v>0</v>
       </c>
       <c r="AJ541">
         <v>0</v>
       </c>
       <c r="AK541" s="4"/>
     </row>
     <row r="542" spans="1:37">
       <c r="A542" t="s">
         <v>26</v>
       </c>
       <c r="B542" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D542" s="1">
         <v>4</v>
       </c>
       <c r="E542" s="1">
         <v>4</v>
       </c>
       <c r="F542" s="1"/>
       <c r="G542" t="s">
         <v>238</v>
       </c>
       <c r="H542" s="1"/>
       <c r="I542" s="1"/>
       <c r="J542" t="s">
         <v>30</v>
       </c>
       <c r="K542" t="s">
         <v>31</v>
       </c>
       <c r="L542" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M542" t="s">
         <v>33</v>
       </c>
       <c r="AI542" s="4">
         <v>0</v>
       </c>
       <c r="AJ542">
         <v>0</v>
       </c>
       <c r="AK542" s="4"/>
     </row>
     <row r="543" spans="1:37">
       <c r="A543" t="s">
         <v>26</v>
       </c>
       <c r="B543" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D543" s="1">
         <v>4</v>
       </c>
       <c r="E543" s="1">
         <v>4</v>
       </c>
       <c r="F543" s="1"/>
       <c r="G543" t="s">
         <v>238</v>
       </c>
       <c r="H543" s="1"/>
       <c r="I543" s="1"/>
       <c r="J543" t="s">
         <v>30</v>
       </c>
       <c r="K543" t="s">
         <v>31</v>
       </c>
       <c r="L543" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M543" t="s">
         <v>33</v>
       </c>
       <c r="AI543" s="4">
         <v>0</v>
       </c>
       <c r="AJ543">
         <v>0</v>
       </c>
       <c r="AK543" s="4"/>
     </row>
     <row r="544" spans="1:37">
       <c r="A544" t="s">
         <v>26</v>
       </c>
       <c r="B544" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D544" s="1">
         <v>4</v>
       </c>
       <c r="E544" s="1">
         <v>4</v>
       </c>
       <c r="F544" s="1"/>
       <c r="G544" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H544" s="1"/>
       <c r="I544" s="1"/>
       <c r="J544" t="s">
         <v>30</v>
       </c>
       <c r="K544" t="s">
         <v>31</v>
       </c>
       <c r="L544" t="s">
         <v>32</v>
       </c>
       <c r="M544" t="s">
         <v>33</v>
       </c>
       <c r="AI544" s="4">
         <v>0</v>
       </c>
       <c r="AJ544">
         <v>0</v>
       </c>
       <c r="AK544" s="4"/>
     </row>
     <row r="545" spans="1:37">
       <c r="A545" t="s">
         <v>26</v>
       </c>
       <c r="B545" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D545" s="1">
         <v>4</v>
       </c>
       <c r="E545" s="1">
         <v>4</v>
       </c>
       <c r="F545" s="1"/>
       <c r="G545" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H545" s="1"/>
       <c r="I545" s="1"/>
       <c r="J545" t="s">
         <v>30</v>
       </c>
       <c r="K545" t="s">
         <v>31</v>
       </c>
       <c r="L545" t="s">
         <v>32</v>
       </c>
       <c r="M545" t="s">
         <v>33</v>
       </c>
       <c r="AI545" s="4">
         <v>0</v>
       </c>
       <c r="AJ545">
         <v>0</v>
       </c>
       <c r="AK545" s="4"/>
     </row>
     <row r="546" spans="1:37">
       <c r="A546" t="s">
         <v>26</v>
       </c>
       <c r="B546" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D546" s="1">
         <v>4</v>
       </c>
       <c r="E546" s="1">
         <v>4</v>
       </c>
       <c r="F546" s="1"/>
       <c r="G546" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H546" s="1"/>
       <c r="I546" s="1"/>
       <c r="J546" t="s">
         <v>30</v>
       </c>
       <c r="K546" t="s">
         <v>31</v>
       </c>
       <c r="L546" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M546" t="s">
         <v>33</v>
       </c>
       <c r="AI546" s="4">
         <v>0</v>
       </c>
       <c r="AJ546">
         <v>0</v>
       </c>
       <c r="AK546" s="4"/>
     </row>
     <row r="547" spans="1:37">
       <c r="A547" t="s">
         <v>26</v>
       </c>
       <c r="B547" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D547" s="1">
         <v>4</v>
       </c>
       <c r="E547" s="1">
         <v>4</v>
       </c>
       <c r="F547" s="1"/>
       <c r="G547" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H547" s="1"/>
       <c r="I547" s="1"/>
       <c r="J547" t="s">
         <v>30</v>
       </c>
       <c r="K547" t="s">
         <v>31</v>
       </c>
       <c r="L547" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M547" t="s">
         <v>33</v>
       </c>
       <c r="AI547" s="4">
         <v>0</v>
       </c>
       <c r="AJ547">
         <v>0</v>
       </c>
       <c r="AK547" s="4"/>
     </row>
     <row r="548" spans="1:37">
       <c r="A548" t="s">
         <v>26</v>
       </c>
       <c r="B548" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D548" s="1">
         <v>4</v>
       </c>
       <c r="E548" s="1">
         <v>4</v>
       </c>
       <c r="F548" s="1"/>
       <c r="G548" t="s">
         <v>239</v>
       </c>
       <c r="H548" s="1"/>
       <c r="I548" s="1"/>
       <c r="J548" t="s">
         <v>30</v>
       </c>
       <c r="K548" t="s">
         <v>31</v>
       </c>
       <c r="L548" t="s">
         <v>32</v>
       </c>
       <c r="M548" t="s">
         <v>33</v>
       </c>
       <c r="AI548" s="4">
         <v>0</v>
       </c>
       <c r="AJ548">
         <v>0</v>
       </c>
       <c r="AK548" s="4"/>
     </row>
     <row r="549" spans="1:37">
       <c r="A549" t="s">
         <v>26</v>
       </c>
       <c r="B549" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D549" s="1">
         <v>4</v>
       </c>
       <c r="E549" s="1">
         <v>4</v>
       </c>
       <c r="F549" s="1"/>
       <c r="G549" t="s">
         <v>239</v>
       </c>
       <c r="H549" s="1"/>
       <c r="I549" s="1"/>
       <c r="J549" t="s">
         <v>30</v>
       </c>
       <c r="K549" t="s">
         <v>31</v>
       </c>
       <c r="L549" t="s">
         <v>32</v>
       </c>
       <c r="M549" t="s">
         <v>33</v>
       </c>
       <c r="AI549" s="4">
         <v>0</v>
       </c>
       <c r="AJ549">
         <v>0</v>
       </c>
       <c r="AK549" s="4"/>
     </row>
     <row r="550" spans="1:37">
       <c r="A550" t="s">
         <v>26</v>
       </c>
       <c r="B550" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D550" s="1">
         <v>4</v>
       </c>
       <c r="E550" s="1">
         <v>4</v>
       </c>
       <c r="F550" s="1"/>
       <c r="G550" t="s">
         <v>239</v>
       </c>
       <c r="H550" s="1"/>
       <c r="I550" s="1"/>
       <c r="J550" t="s">
         <v>30</v>
       </c>
       <c r="K550" t="s">
         <v>31</v>
       </c>
       <c r="L550" t="s">
         <v>32</v>
       </c>
       <c r="M550" t="s">
         <v>33</v>
       </c>
       <c r="AI550" s="4">
         <v>0</v>
       </c>
       <c r="AJ550">
         <v>0</v>
       </c>
       <c r="AK550" s="4"/>
     </row>
     <row r="551" spans="1:37">
       <c r="A551" t="s">
         <v>26</v>
       </c>
       <c r="B551" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D551" s="1">
         <v>4</v>
       </c>
       <c r="E551" s="1">
         <v>4</v>
       </c>
       <c r="F551" s="1"/>
       <c r="G551" t="s">
         <v>239</v>
       </c>
       <c r="H551" s="1"/>
       <c r="I551" s="1"/>
       <c r="J551" t="s">
         <v>30</v>
       </c>
       <c r="K551" t="s">
         <v>31</v>
       </c>
       <c r="L551" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M551" t="s">
         <v>33</v>
       </c>
       <c r="AI551" s="4">
         <v>0</v>
       </c>
       <c r="AJ551">
         <v>0</v>
       </c>
       <c r="AK551" s="4"/>
     </row>
     <row r="552" spans="1:37">
       <c r="A552" t="s">
         <v>26</v>
       </c>
       <c r="B552" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D552" s="1">
         <v>4</v>
       </c>
       <c r="E552" s="1">
         <v>4</v>
       </c>
       <c r="F552" s="1"/>
       <c r="G552" t="s">
         <v>239</v>
       </c>
       <c r="H552" s="1"/>
       <c r="I552" s="1"/>
       <c r="J552" t="s">
         <v>30</v>
       </c>
       <c r="K552" t="s">
         <v>31</v>
       </c>
       <c r="L552" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M552" t="s">
         <v>33</v>
       </c>
       <c r="AI552" s="4">
         <v>0</v>
       </c>
       <c r="AJ552">
         <v>0</v>
       </c>
       <c r="AK552" s="4"/>
     </row>
     <row r="553" spans="1:37">
       <c r="A553" t="s">
         <v>26</v>
       </c>
       <c r="B553" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D553" s="1">
         <v>4</v>
       </c>
       <c r="E553" s="1">
         <v>4</v>
       </c>
       <c r="F553" s="1"/>
       <c r="G553" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H553" s="1"/>
       <c r="I553" s="1"/>
       <c r="J553" t="s">
         <v>30</v>
       </c>
       <c r="K553" t="s">
         <v>31</v>
       </c>
       <c r="L553" t="s">
         <v>32</v>
       </c>
       <c r="M553" t="s">
         <v>33</v>
       </c>
       <c r="AI553" s="4">
         <v>0</v>
       </c>
       <c r="AJ553">
         <v>0</v>
       </c>
       <c r="AK553" s="4"/>
     </row>
     <row r="554" spans="1:37">
       <c r="A554" t="s">
         <v>26</v>
       </c>
       <c r="B554" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D554" s="1">
         <v>4</v>
       </c>
       <c r="E554" s="1">
         <v>4</v>
       </c>
       <c r="F554" s="1"/>
       <c r="G554" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H554" s="1"/>
       <c r="I554" s="1"/>
       <c r="J554" t="s">
         <v>30</v>
       </c>
       <c r="K554" t="s">
         <v>31</v>
       </c>
       <c r="L554" t="s">
         <v>32</v>
       </c>
       <c r="M554" t="s">
         <v>33</v>
       </c>
       <c r="AI554" s="4">
         <v>0</v>
       </c>
       <c r="AJ554">
         <v>0</v>
       </c>
       <c r="AK554" s="4"/>
     </row>
     <row r="555" spans="1:37">
       <c r="A555" t="s">
         <v>26</v>
       </c>
       <c r="B555" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D555" s="1">
         <v>4</v>
       </c>
       <c r="E555" s="1">
         <v>4</v>
       </c>
       <c r="F555" s="1"/>
       <c r="G555" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H555" s="1"/>
       <c r="I555" s="1"/>
       <c r="J555" t="s">
         <v>30</v>
       </c>
       <c r="K555" t="s">
         <v>31</v>
       </c>
       <c r="L555" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M555" t="s">
         <v>33</v>
       </c>
       <c r="AI555" s="4">
         <v>0</v>
       </c>
       <c r="AJ555">
         <v>0</v>
       </c>
       <c r="AK555" s="4"/>
     </row>
     <row r="556" spans="1:37">
       <c r="A556" t="s">
         <v>26</v>
       </c>
       <c r="B556" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D556" s="1">
         <v>4</v>
       </c>
       <c r="E556" s="1">
         <v>4</v>
       </c>
       <c r="F556" s="1"/>
       <c r="G556" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H556" s="1"/>
       <c r="I556" s="1"/>
       <c r="J556" t="s">
         <v>30</v>
       </c>
       <c r="K556" t="s">
         <v>31</v>
       </c>
       <c r="L556" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M556" t="s">
         <v>33</v>
       </c>
       <c r="AI556" s="4">
         <v>0</v>
       </c>
       <c r="AJ556">
         <v>0</v>
       </c>
       <c r="AK556" s="4"/>
     </row>
     <row r="557" spans="1:37">
       <c r="A557" t="s">
         <v>26</v>
       </c>
       <c r="B557" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D557" s="1">
         <v>4</v>
       </c>
       <c r="E557" s="1">
         <v>4</v>
       </c>
       <c r="F557" s="1"/>
       <c r="G557" t="s">
         <v>240</v>
       </c>
       <c r="H557" s="1"/>
       <c r="I557" s="1"/>
       <c r="J557" t="s">
         <v>30</v>
       </c>
       <c r="K557" t="s">
         <v>31</v>
       </c>
       <c r="L557" t="s">
         <v>32</v>
       </c>
       <c r="M557" t="s">
         <v>33</v>
       </c>
       <c r="AI557" s="4">
         <v>0</v>
       </c>
       <c r="AJ557">
         <v>0</v>
       </c>
       <c r="AK557" s="4"/>
     </row>
     <row r="558" spans="1:37">
       <c r="A558" t="s">
         <v>26</v>
       </c>
       <c r="B558" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D558" s="1">
         <v>4</v>
       </c>
       <c r="E558" s="1">
         <v>4</v>
       </c>
       <c r="F558" s="1"/>
       <c r="G558" t="s">
         <v>240</v>
       </c>
       <c r="H558" s="1"/>
       <c r="I558" s="1"/>
       <c r="J558" t="s">
         <v>30</v>
       </c>
       <c r="K558" t="s">
         <v>31</v>
       </c>
       <c r="L558" t="s">
         <v>32</v>
       </c>
       <c r="M558" t="s">
         <v>33</v>
       </c>
       <c r="AI558" s="4">
         <v>0</v>
       </c>
       <c r="AJ558">
         <v>0</v>
       </c>
       <c r="AK558" s="4"/>
     </row>
     <row r="559" spans="1:37">
       <c r="A559" t="s">
         <v>26</v>
       </c>
       <c r="B559" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D559" s="1">
         <v>4</v>
       </c>
       <c r="E559" s="1">
         <v>4</v>
       </c>
       <c r="F559" s="1"/>
       <c r="G559" t="s">
         <v>240</v>
       </c>
       <c r="H559" s="1"/>
       <c r="I559" s="1"/>
       <c r="J559" t="s">
         <v>30</v>
       </c>
       <c r="K559" t="s">
         <v>31</v>
       </c>
       <c r="L559" t="s">
         <v>32</v>
       </c>
       <c r="M559" t="s">
         <v>33</v>
       </c>
       <c r="AI559" s="4">
         <v>0</v>
       </c>
       <c r="AJ559">
         <v>0</v>
       </c>
       <c r="AK559" s="4"/>
     </row>
     <row r="560" spans="1:37">
       <c r="A560" t="s">
         <v>26</v>
       </c>
       <c r="B560" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D560" s="1">
         <v>4</v>
       </c>
       <c r="E560" s="1">
         <v>4</v>
       </c>
       <c r="F560" s="1"/>
       <c r="G560" t="s">
         <v>240</v>
       </c>
       <c r="H560" s="1"/>
       <c r="I560" s="1"/>
       <c r="J560" t="s">
         <v>30</v>
       </c>
       <c r="K560" t="s">
         <v>31</v>
       </c>
       <c r="L560" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M560" t="s">
         <v>33</v>
       </c>
       <c r="AI560" s="4">
         <v>0</v>
       </c>
       <c r="AJ560">
         <v>0</v>
       </c>
       <c r="AK560" s="4"/>
     </row>
     <row r="561" spans="1:37">
       <c r="A561" t="s">
         <v>26</v>
       </c>
       <c r="B561" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D561" s="1">
         <v>4</v>
       </c>
       <c r="E561" s="1">
         <v>4</v>
       </c>
       <c r="F561" s="1"/>
       <c r="G561" t="s">
         <v>240</v>
       </c>
       <c r="H561" s="1"/>
       <c r="I561" s="1"/>
       <c r="J561" t="s">
         <v>30</v>
       </c>
       <c r="K561" t="s">
         <v>31</v>
       </c>
       <c r="L561" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M561" t="s">
         <v>33</v>
       </c>
       <c r="AI561" s="4">
         <v>0</v>
       </c>
       <c r="AJ561">
         <v>0</v>
       </c>
       <c r="AK561" s="4"/>
     </row>
     <row r="562" spans="1:37">
       <c r="A562" t="s">
         <v>26</v>
       </c>
       <c r="B562" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D562" s="1">
         <v>4</v>
       </c>
       <c r="E562" s="1">
         <v>4</v>
       </c>
       <c r="F562" s="1"/>
       <c r="G562" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H562" s="1"/>
       <c r="I562" s="1"/>
       <c r="J562" t="s">
         <v>30</v>
       </c>
       <c r="K562" t="s">
         <v>31</v>
       </c>
       <c r="L562" t="s">
         <v>32</v>
       </c>
       <c r="M562" t="s">
         <v>33</v>
       </c>
       <c r="AI562" s="4">
         <v>0</v>
       </c>
       <c r="AJ562">
         <v>0</v>
       </c>
       <c r="AK562" s="4"/>
     </row>
     <row r="563" spans="1:37">
       <c r="A563" t="s">
         <v>26</v>
       </c>
       <c r="B563" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C563" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D563" s="1">
         <v>4</v>
       </c>
       <c r="E563" s="1">
         <v>4</v>
       </c>
       <c r="F563" s="1"/>
       <c r="G563" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H563" s="1"/>
       <c r="I563" s="1"/>
       <c r="J563" t="s">
         <v>30</v>
       </c>
       <c r="K563" t="s">
         <v>31</v>
       </c>
       <c r="L563" t="s">
         <v>32</v>
       </c>
       <c r="M563" t="s">
         <v>33</v>
       </c>
       <c r="AI563" s="4">
         <v>0</v>
       </c>
       <c r="AJ563">
         <v>0</v>
       </c>
       <c r="AK563" s="4"/>
     </row>
     <row r="564" spans="1:37">
       <c r="A564" t="s">
         <v>26</v>
       </c>
       <c r="B564" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D564" s="1">
         <v>4</v>
       </c>
       <c r="E564" s="1">
         <v>4</v>
       </c>
       <c r="F564" s="1"/>
       <c r="G564" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H564" s="1"/>
       <c r="I564" s="1"/>
       <c r="J564" t="s">
         <v>30</v>
       </c>
       <c r="K564" t="s">
         <v>31</v>
       </c>
       <c r="L564" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M564" t="s">
         <v>33</v>
       </c>
       <c r="AI564" s="4">
         <v>0</v>
       </c>
       <c r="AJ564">
         <v>0</v>
       </c>
       <c r="AK564" s="4"/>
     </row>
     <row r="565" spans="1:37">
       <c r="A565" t="s">
         <v>26</v>
       </c>
       <c r="B565" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D565" s="1">
         <v>4</v>
       </c>
       <c r="E565" s="1">
         <v>4</v>
       </c>
       <c r="F565" s="1"/>
       <c r="G565" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H565" s="1"/>
       <c r="I565" s="1"/>
       <c r="J565" t="s">
         <v>30</v>
       </c>
       <c r="K565" t="s">
         <v>31</v>
       </c>
       <c r="L565" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M565" t="s">
         <v>33</v>
       </c>
       <c r="AI565" s="4">
         <v>0</v>
       </c>
       <c r="AJ565">
         <v>0</v>
       </c>
       <c r="AK565" s="4"/>
     </row>
     <row r="566" spans="1:37">
       <c r="A566" t="s">
         <v>26</v>
       </c>
       <c r="B566" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D566" s="1">
         <v>4</v>
       </c>
       <c r="E566" s="1">
         <v>4</v>
       </c>
       <c r="F566" s="1"/>
       <c r="G566" t="s">
         <v>241</v>
       </c>
       <c r="H566" s="1"/>
       <c r="I566" s="1"/>
       <c r="J566" t="s">
         <v>30</v>
       </c>
       <c r="K566" t="s">
         <v>31</v>
       </c>
       <c r="L566" t="s">
         <v>32</v>
       </c>
       <c r="M566" t="s">
         <v>33</v>
       </c>
       <c r="AI566" s="4">
         <v>0</v>
       </c>
       <c r="AJ566">
         <v>0</v>
       </c>
       <c r="AK566" s="4"/>
     </row>
     <row r="567" spans="1:37">
       <c r="A567" t="s">
         <v>26</v>
       </c>
       <c r="B567" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D567" s="1">
         <v>4</v>
       </c>
       <c r="E567" s="1">
         <v>4</v>
       </c>
       <c r="F567" s="1"/>
       <c r="G567" t="s">
         <v>241</v>
       </c>
       <c r="H567" s="1"/>
       <c r="I567" s="1"/>
       <c r="J567" t="s">
         <v>30</v>
       </c>
       <c r="K567" t="s">
         <v>31</v>
       </c>
       <c r="L567" t="s">
         <v>32</v>
       </c>
       <c r="M567" t="s">
         <v>33</v>
       </c>
       <c r="AI567" s="4">
         <v>0</v>
       </c>
       <c r="AJ567">
         <v>0</v>
       </c>
       <c r="AK567" s="4"/>
     </row>
     <row r="568" spans="1:37">
       <c r="A568" t="s">
         <v>26</v>
       </c>
       <c r="B568" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D568" s="1">
         <v>4</v>
       </c>
       <c r="E568" s="1">
         <v>4</v>
       </c>
       <c r="F568" s="1"/>
       <c r="G568" t="s">
         <v>241</v>
       </c>
       <c r="H568" s="1"/>
       <c r="I568" s="1"/>
       <c r="J568" t="s">
         <v>30</v>
       </c>
       <c r="K568" t="s">
         <v>31</v>
       </c>
       <c r="L568" t="s">
         <v>32</v>
       </c>
       <c r="M568" t="s">
         <v>33</v>
       </c>
       <c r="AI568" s="4">
         <v>0</v>
       </c>
       <c r="AJ568">
         <v>0</v>
       </c>
       <c r="AK568" s="4"/>
     </row>
     <row r="569" spans="1:37">
       <c r="A569" t="s">
         <v>26</v>
       </c>
       <c r="B569" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D569" s="1">
         <v>4</v>
       </c>
       <c r="E569" s="1">
         <v>4</v>
       </c>
       <c r="F569" s="1"/>
       <c r="G569" t="s">
         <v>241</v>
       </c>
       <c r="H569" s="1"/>
       <c r="I569" s="1"/>
       <c r="J569" t="s">
         <v>30</v>
       </c>
       <c r="K569" t="s">
         <v>31</v>
       </c>
       <c r="L569" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M569" t="s">
         <v>33</v>
       </c>
       <c r="AI569" s="4">
         <v>0</v>
       </c>
       <c r="AJ569">
         <v>0</v>
       </c>
       <c r="AK569" s="4"/>
     </row>
     <row r="570" spans="1:37">
       <c r="A570" t="s">
         <v>26</v>
       </c>
       <c r="B570" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D570" s="1">
         <v>4</v>
       </c>
       <c r="E570" s="1">
         <v>4</v>
       </c>
       <c r="F570" s="1"/>
       <c r="G570" t="s">
         <v>241</v>
       </c>
       <c r="H570" s="1"/>
       <c r="I570" s="1"/>
       <c r="J570" t="s">
         <v>30</v>
       </c>
       <c r="K570" t="s">
         <v>31</v>
       </c>
       <c r="L570" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M570" t="s">
         <v>33</v>
       </c>
       <c r="AI570" s="4">
         <v>0</v>
       </c>
       <c r="AJ570">
         <v>0</v>
       </c>
       <c r="AK570" s="4"/>
     </row>
     <row r="571" spans="1:37">
       <c r="A571" t="s">
         <v>26</v>
       </c>
       <c r="B571" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D571" s="1">
         <v>4</v>
       </c>
       <c r="E571" s="1">
         <v>4</v>
       </c>
       <c r="F571" s="1"/>
       <c r="G571" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H571" s="1"/>
       <c r="I571" s="1"/>
       <c r="J571" t="s">
         <v>30</v>
       </c>
       <c r="K571" t="s">
         <v>31</v>
       </c>
       <c r="L571" t="s">
         <v>32</v>
       </c>
       <c r="M571" t="s">
         <v>33</v>
       </c>
       <c r="AI571" s="4">
         <v>0</v>
       </c>
       <c r="AJ571">
         <v>0</v>
       </c>
       <c r="AK571" s="4"/>
     </row>
     <row r="572" spans="1:37">
       <c r="A572" t="s">
         <v>26</v>
       </c>
       <c r="B572" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D572" s="1">
         <v>4</v>
       </c>
       <c r="E572" s="1">
         <v>4</v>
       </c>
       <c r="F572" s="1"/>
       <c r="G572" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H572" s="1"/>
       <c r="I572" s="1"/>
       <c r="J572" t="s">
         <v>30</v>
       </c>
       <c r="K572" t="s">
         <v>31</v>
       </c>
       <c r="L572" t="s">
         <v>32</v>
       </c>
       <c r="M572" t="s">
         <v>33</v>
       </c>
       <c r="AI572" s="4">
         <v>0</v>
       </c>
       <c r="AJ572">
         <v>0</v>
       </c>
       <c r="AK572" s="4"/>
     </row>
     <row r="573" spans="1:37">
       <c r="A573" t="s">
         <v>26</v>
       </c>
       <c r="B573" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D573" s="1">
         <v>4</v>
       </c>
       <c r="E573" s="1">
         <v>4</v>
       </c>
       <c r="F573" s="1"/>
       <c r="G573" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H573" s="1"/>
       <c r="I573" s="1"/>
       <c r="J573" t="s">
         <v>30</v>
       </c>
       <c r="K573" t="s">
         <v>31</v>
       </c>
       <c r="L573" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M573" t="s">
         <v>33</v>
       </c>
       <c r="AI573" s="4">
         <v>0</v>
       </c>
       <c r="AJ573">
         <v>0</v>
       </c>
       <c r="AK573" s="4"/>
     </row>
     <row r="574" spans="1:37">
       <c r="A574" t="s">
         <v>26</v>
       </c>
       <c r="B574" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C574" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D574" s="1">
         <v>4</v>
       </c>
       <c r="E574" s="1">
         <v>4</v>
       </c>
       <c r="F574" s="1"/>
       <c r="G574" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H574" s="1"/>
       <c r="I574" s="1"/>
       <c r="J574" t="s">
         <v>30</v>
       </c>
       <c r="K574" t="s">
         <v>31</v>
       </c>
       <c r="L574" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="M574" t="s">
         <v>33</v>
       </c>
       <c r="AI574" s="4">
         <v>0</v>
       </c>
       <c r="AJ574">
         <v>0</v>
       </c>
       <c r="AK574" s="4"/>
     </row>
     <row r="575" spans="1:37">
       <c r="A575" t="s">
         <v>26</v>
       </c>
       <c r="B575" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C575" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D575" s="1">
         <v>4</v>
       </c>
       <c r="E575" s="1">
         <v>4</v>
       </c>
       <c r="F575" s="1"/>
       <c r="G575" t="s">
         <v>242</v>
       </c>
       <c r="H575" s="1"/>
       <c r="I575" s="1"/>
       <c r="J575" t="s">
         <v>30</v>
       </c>
       <c r="K575" t="s">
         <v>31</v>
       </c>
       <c r="L575" t="s">
         <v>32</v>
       </c>
       <c r="M575" t="s">
         <v>33</v>
       </c>
       <c r="AI575" s="4">
         <v>0</v>
       </c>
       <c r="AJ575">
         <v>0</v>
       </c>
       <c r="AK575" s="4"/>
     </row>
     <row r="576" spans="1:37">
       <c r="A576" t="s">
         <v>26</v>
       </c>
       <c r="B576" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C576" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D576" s="1">
         <v>4</v>
       </c>
       <c r="E576" s="1">
         <v>4</v>
       </c>
       <c r="F576" s="1"/>
       <c r="G576" t="s">
         <v>242</v>
       </c>
       <c r="H576" s="1"/>
       <c r="I576" s="1"/>
       <c r="J576" t="s">
         <v>30</v>
       </c>
       <c r="K576" t="s">
         <v>31</v>
       </c>
       <c r="L576" t="s">
         <v>32</v>
       </c>
       <c r="M576" t="s">
         <v>33</v>
       </c>
       <c r="AI576" s="4">
         <v>0</v>
       </c>
       <c r="AJ576">
         <v>0</v>
       </c>
       <c r="AK576" s="4"/>
     </row>
     <row r="577" spans="1:37">
       <c r="A577" t="s">
         <v>26</v>
       </c>
       <c r="B577" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D577" s="1">
         <v>4</v>
       </c>
       <c r="E577" s="1">
         <v>4</v>
       </c>
       <c r="F577" s="1"/>
       <c r="G577" t="s">
         <v>242</v>
       </c>
       <c r="H577" s="1"/>
       <c r="I577" s="1"/>
       <c r="J577" t="s">
         <v>30</v>
       </c>
       <c r="K577" t="s">
         <v>31</v>
       </c>
       <c r="L577" t="s">
         <v>32</v>
       </c>
       <c r="M577" t="s">
         <v>33</v>
       </c>
       <c r="AI577" s="4">
         <v>0</v>
       </c>
       <c r="AJ577">
         <v>0</v>
       </c>
       <c r="AK577" s="4"/>
     </row>
     <row r="578" spans="1:37">
       <c r="A578" t="s">
         <v>26</v>
       </c>
       <c r="B578" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D578" s="1">
         <v>4</v>
       </c>
       <c r="E578" s="1">
         <v>4</v>
       </c>
       <c r="F578" s="1"/>
       <c r="G578" t="s">
         <v>242</v>
       </c>
       <c r="H578" s="1"/>
       <c r="I578" s="1"/>
       <c r="J578" t="s">
         <v>30</v>
       </c>
       <c r="K578" t="s">
         <v>31</v>
       </c>
       <c r="L578" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M578" t="s">
         <v>33</v>
       </c>
       <c r="AI578" s="4">
         <v>0</v>
       </c>
       <c r="AJ578">
         <v>0</v>
       </c>
       <c r="AK578" s="4"/>
     </row>
     <row r="579" spans="1:37">
       <c r="A579" t="s">
         <v>26</v>
       </c>
       <c r="B579" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C579" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D579" s="1">
         <v>4</v>
       </c>
       <c r="E579" s="1">
         <v>4</v>
       </c>
       <c r="F579" s="1"/>
       <c r="G579" t="s">
         <v>242</v>
       </c>
       <c r="H579" s="1"/>
       <c r="I579" s="1"/>
       <c r="J579" t="s">
         <v>30</v>
       </c>
       <c r="K579" t="s">
         <v>31</v>
       </c>
       <c r="L579" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M579" t="s">
         <v>33</v>
       </c>
       <c r="AI579" s="4">
         <v>0</v>
       </c>
       <c r="AJ579">
         <v>0</v>
       </c>
       <c r="AK579" s="4"/>
     </row>
     <row r="580" spans="1:37">
       <c r="A580" t="s">
-        <v>26</v>
+        <v>243</v>
       </c>
       <c r="B580" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="C580" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D580" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E580" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F580" s="1"/>
       <c r="G580" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-      <c r="I580" s="1"/>
+        <v>245</v>
+      </c>
+      <c r="H580" s="1">
+        <v>3</v>
+      </c>
+      <c r="I580" s="1">
+        <v>3</v>
+      </c>
       <c r="J580" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K580" t="s">
-        <v>31</v>
+        <v>247</v>
       </c>
       <c r="L580" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="M580" t="s">
-        <v>33</v>
+        <v>249</v>
+      </c>
+      <c r="X580">
+        <v>12</v>
+      </c>
+      <c r="Y580">
+        <v>11</v>
       </c>
       <c r="AI580" s="4">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="AJ580">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="AK580" s="4"/>
     </row>
     <row r="581" spans="1:37">
       <c r="A581" t="s">
-        <v>26</v>
+        <v>243</v>
       </c>
       <c r="B581" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="C581" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D581" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E581" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F581" s="1"/>
       <c r="G581" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-      <c r="I581" s="1"/>
+        <v>245</v>
+      </c>
+      <c r="H581" s="1">
+        <v>3</v>
+      </c>
+      <c r="I581" s="1">
+        <v>3</v>
+      </c>
       <c r="J581" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K581" t="s">
-        <v>31</v>
+        <v>247</v>
       </c>
       <c r="L581" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="M581" t="s">
-        <v>33</v>
+        <v>249</v>
+      </c>
+      <c r="Y581">
+        <v>5</v>
       </c>
       <c r="AI581" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AJ581">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AK581" s="4"/>
     </row>
     <row r="582" spans="1:37">
       <c r="A582" t="s">
-        <v>26</v>
+        <v>243</v>
       </c>
       <c r="B582" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="C582" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D582" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E582" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F582" s="1"/>
       <c r="G582" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="H582" s="1"/>
       <c r="I582" s="1"/>
       <c r="J582" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K582" t="s">
-        <v>31</v>
+        <v>247</v>
       </c>
       <c r="L582" t="s">
-        <v>119</v>
+        <v>248</v>
       </c>
       <c r="M582" t="s">
-        <v>33</v>
+        <v>249</v>
       </c>
       <c r="AI582" s="4">
         <v>0</v>
       </c>
       <c r="AJ582">
         <v>0</v>
       </c>
       <c r="AK582" s="4"/>
     </row>
     <row r="583" spans="1:37">
       <c r="A583" t="s">
-        <v>26</v>
+        <v>243</v>
       </c>
       <c r="B583" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="C583" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D583" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E583" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F583" s="1"/>
       <c r="G583" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
       <c r="H583" s="1"/>
       <c r="I583" s="1"/>
       <c r="J583" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K583" t="s">
-        <v>31</v>
+        <v>247</v>
       </c>
       <c r="L583" t="s">
-        <v>119</v>
+        <v>248</v>
       </c>
       <c r="M583" t="s">
-        <v>33</v>
+        <v>249</v>
       </c>
       <c r="AI583" s="4">
         <v>0</v>
       </c>
       <c r="AJ583">
         <v>0</v>
       </c>
       <c r="AK583" s="4"/>
     </row>
     <row r="584" spans="1:37">
       <c r="A584" t="s">
-        <v>26</v>
+        <v>243</v>
       </c>
       <c r="B584" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="C584" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D584" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E584" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F584" s="1"/>
       <c r="G584" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="H584" s="1"/>
       <c r="I584" s="1"/>
       <c r="J584" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K584" t="s">
-        <v>31</v>
+        <v>247</v>
       </c>
       <c r="L584" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="M584" t="s">
-        <v>33</v>
+        <v>249</v>
       </c>
       <c r="AI584" s="4">
         <v>0</v>
       </c>
       <c r="AJ584">
         <v>0</v>
       </c>
       <c r="AK584" s="4"/>
     </row>
     <row r="585" spans="1:37">
       <c r="A585" t="s">
-        <v>26</v>
+        <v>243</v>
       </c>
       <c r="B585" t="s">
-        <v>227</v>
+        <v>244</v>
       </c>
       <c r="C585" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D585" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E585" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F585" s="1"/>
       <c r="G585" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="H585" s="1"/>
       <c r="I585" s="1"/>
       <c r="J585" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K585" t="s">
-        <v>31</v>
+        <v>247</v>
       </c>
       <c r="L585" t="s">
-        <v>32</v>
+        <v>248</v>
       </c>
       <c r="M585" t="s">
-        <v>33</v>
+        <v>249</v>
       </c>
       <c r="AI585" s="4">
         <v>0</v>
       </c>
       <c r="AJ585">
         <v>0</v>
       </c>
       <c r="AK585" s="4"/>
     </row>
     <row r="586" spans="1:37">
       <c r="A586" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
       <c r="B586" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="C586" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D586" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E586" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F586" s="1"/>
       <c r="G586" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-      <c r="I586" s="1"/>
+        <v>146</v>
+      </c>
+      <c r="H586" s="1">
+        <v>7</v>
+      </c>
+      <c r="I586" s="1">
+        <v>7</v>
+      </c>
       <c r="J586" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K586" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="L586" t="s">
-        <v>32</v>
+        <v>145</v>
       </c>
       <c r="M586" t="s">
-        <v>33</v>
+        <v>51</v>
+      </c>
+      <c r="X586">
+        <v>1</v>
       </c>
       <c r="AI586" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ586">
         <v>0</v>
       </c>
       <c r="AK586" s="4"/>
     </row>
     <row r="587" spans="1:37">
       <c r="A587" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
       <c r="B587" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="C587" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D587" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E587" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F587" s="1"/>
       <c r="G587" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-      <c r="I587" s="1"/>
+        <v>146</v>
+      </c>
+      <c r="H587" s="1">
+        <v>7</v>
+      </c>
+      <c r="I587" s="1">
+        <v>7</v>
+      </c>
       <c r="J587" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K587" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="L587" t="s">
-        <v>32</v>
+        <v>145</v>
       </c>
       <c r="M587" t="s">
-        <v>33</v>
+        <v>51</v>
+      </c>
+      <c r="Z587">
+        <v>3</v>
       </c>
       <c r="AI587" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ587">
         <v>0</v>
       </c>
       <c r="AK587" s="4"/>
     </row>
     <row r="588" spans="1:37">
       <c r="A588" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
       <c r="B588" t="s">
-        <v>227</v>
+        <v>252</v>
       </c>
       <c r="C588" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D588" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E588" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F588" s="1"/>
       <c r="G588" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-      <c r="I588" s="1"/>
+        <v>147</v>
+      </c>
+      <c r="H588" s="1">
+        <v>7</v>
+      </c>
+      <c r="I588" s="1">
+        <v>7</v>
+      </c>
       <c r="J588" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K588" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="L588" t="s">
-        <v>32</v>
+        <v>145</v>
       </c>
       <c r="M588" t="s">
-        <v>33</v>
+        <v>51</v>
+      </c>
+      <c r="Z588">
+        <v>3</v>
       </c>
       <c r="AI588" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ588">
         <v>0</v>
       </c>
       <c r="AK588" s="4"/>
     </row>
     <row r="589" spans="1:37">
       <c r="A589" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
       <c r="B589" t="s">
-        <v>227</v>
+        <v>253</v>
       </c>
       <c r="C589" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D589" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E589" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F589" s="1"/>
       <c r="G589" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-      <c r="I589" s="1"/>
+        <v>143</v>
+      </c>
+      <c r="H589" s="1">
+        <v>8</v>
+      </c>
+      <c r="I589" s="1">
+        <v>8</v>
+      </c>
       <c r="J589" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K589" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="L589" t="s">
-        <v>32</v>
+        <v>145</v>
       </c>
       <c r="M589" t="s">
-        <v>33</v>
+        <v>51</v>
+      </c>
+      <c r="Y589">
+        <v>1</v>
       </c>
       <c r="AI589" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ589">
         <v>0</v>
       </c>
       <c r="AK589" s="4"/>
     </row>
     <row r="590" spans="1:37">
       <c r="A590" t="s">
-        <v>26</v>
+        <v>141</v>
       </c>
       <c r="B590" t="s">
-        <v>227</v>
+        <v>253</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D590" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E590" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F590" s="1"/>
       <c r="G590" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-      <c r="I590" s="1"/>
+        <v>147</v>
+      </c>
+      <c r="H590" s="1">
+        <v>8</v>
+      </c>
+      <c r="I590" s="1">
+        <v>8</v>
+      </c>
       <c r="J590" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K590" t="s">
-        <v>31</v>
+        <v>144</v>
       </c>
       <c r="L590" t="s">
-        <v>32</v>
+        <v>145</v>
       </c>
       <c r="M590" t="s">
-        <v>33</v>
+        <v>51</v>
+      </c>
+      <c r="Y590">
+        <v>1</v>
+      </c>
+      <c r="Z590">
+        <v>1</v>
       </c>
       <c r="AI590" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ590">
         <v>0</v>
       </c>
       <c r="AK590" s="4"/>
     </row>
     <row r="591" spans="1:37">
       <c r="A591" t="s">
-        <v>26</v>
+        <v>254</v>
       </c>
       <c r="B591" t="s">
-        <v>227</v>
+        <v>255</v>
       </c>
       <c r="C591" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D591" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E591" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F591" s="1"/>
       <c r="G591" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-      <c r="I591" s="1"/>
+        <v>256</v>
+      </c>
+      <c r="H591" s="1">
+        <v>3</v>
+      </c>
+      <c r="I591" s="1">
+        <v>3</v>
+      </c>
       <c r="J591" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="K591" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="L591" t="s">
-        <v>119</v>
+        <v>19</v>
       </c>
       <c r="M591" t="s">
-        <v>33</v>
+        <v>20</v>
+      </c>
+      <c r="Y591">
+        <v>9</v>
+      </c>
+      <c r="Z591">
+        <v>4</v>
       </c>
       <c r="AI591" s="4">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="AJ591">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="AK591" s="4"/>
     </row>
     <row r="592" spans="1:37">
       <c r="A592" t="s">
-        <v>26</v>
+        <v>257</v>
       </c>
       <c r="B592" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="C592" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D592" s="1">
         <v>4</v>
       </c>
       <c r="E592" s="1">
         <v>4</v>
       </c>
       <c r="F592" s="1"/>
       <c r="G592" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-      <c r="I592" s="1"/>
+        <v>259</v>
+      </c>
+      <c r="H592" s="1">
+        <v>4</v>
+      </c>
+      <c r="I592" s="1">
+        <v>4</v>
+      </c>
       <c r="J592" t="s">
         <v>30</v>
       </c>
       <c r="K592" t="s">
-        <v>31</v>
+        <v>260</v>
       </c>
       <c r="L592" t="s">
-        <v>119</v>
+        <v>261</v>
       </c>
       <c r="M592" t="s">
-        <v>33</v>
+        <v>182</v>
+      </c>
+      <c r="Y592">
+        <v>1</v>
       </c>
       <c r="AI592" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ592">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK592" s="4"/>
     </row>
     <row r="593" spans="1:37">
       <c r="A593" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B593" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="C593" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D593" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E593" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F593" s="1"/>
       <c r="G593" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="H593" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I593" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J593" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K593" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="L593" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="M593" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="AI593" s="4">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="AJ593">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="AK593" s="4"/>
     </row>
     <row r="594" spans="1:37">
       <c r="A594" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B594" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="C594" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D594" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E594" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F594" s="1"/>
       <c r="G594" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="H594" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I594" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J594" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K594" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="L594" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="M594" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>182</v>
       </c>
       <c r="AI594" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ594">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AK594" s="4"/>
     </row>
     <row r="595" spans="1:37">
       <c r="A595" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B595" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="C595" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D595" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E595" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F595" s="1"/>
       <c r="G595" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-      <c r="I595" s="1"/>
+        <v>262</v>
+      </c>
+      <c r="H595" s="1">
+        <v>4</v>
+      </c>
+      <c r="I595" s="1">
+        <v>4</v>
+      </c>
       <c r="J595" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K595" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="L595" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="M595" t="s">
-        <v>250</v>
+        <v>182</v>
+      </c>
+      <c r="Y595">
+        <v>7</v>
       </c>
       <c r="AI595" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AJ595">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AK595" s="4"/>
     </row>
     <row r="596" spans="1:37">
       <c r="A596" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B596" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D596" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E596" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F596" s="1"/>
       <c r="G596" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-      <c r="I596" s="1"/>
+        <v>262</v>
+      </c>
+      <c r="H596" s="1">
+        <v>4</v>
+      </c>
+      <c r="I596" s="1">
+        <v>4</v>
+      </c>
       <c r="J596" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K596" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="L596" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="M596" t="s">
-        <v>250</v>
+        <v>182</v>
       </c>
       <c r="AI596" s="4">
         <v>0</v>
       </c>
       <c r="AJ596">
         <v>0</v>
       </c>
       <c r="AK596" s="4"/>
     </row>
     <row r="597" spans="1:37">
       <c r="A597" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B597" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="C597" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D597" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E597" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F597" s="1"/>
       <c r="G597" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-      <c r="I597" s="1"/>
+        <v>262</v>
+      </c>
+      <c r="H597" s="1">
+        <v>4</v>
+      </c>
+      <c r="I597" s="1">
+        <v>4</v>
+      </c>
       <c r="J597" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K597" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="L597" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="M597" t="s">
-        <v>250</v>
+        <v>182</v>
       </c>
       <c r="AI597" s="4">
         <v>0</v>
       </c>
       <c r="AJ597">
         <v>0</v>
       </c>
       <c r="AK597" s="4"/>
     </row>
     <row r="598" spans="1:37">
       <c r="A598" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="B598" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
       <c r="C598" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D598" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E598" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F598" s="1"/>
       <c r="G598" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="H598" s="1"/>
       <c r="I598" s="1"/>
       <c r="J598" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K598" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="L598" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="M598" t="s">
-        <v>250</v>
+        <v>182</v>
       </c>
       <c r="AI598" s="4">
         <v>0</v>
       </c>
       <c r="AJ598">
         <v>0</v>
       </c>
       <c r="AK598" s="4"/>
     </row>
     <row r="599" spans="1:37">
       <c r="A599" t="s">
-        <v>142</v>
+        <v>257</v>
       </c>
       <c r="B599" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C599" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D599" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E599" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F599" s="1"/>
       <c r="G599" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="H599" s="1"/>
+      <c r="I599" s="1"/>
       <c r="J599" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K599" t="s">
-        <v>145</v>
+        <v>260</v>
       </c>
       <c r="L599" t="s">
-        <v>146</v>
+        <v>261</v>
       </c>
       <c r="M599" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI599" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ599">
         <v>0</v>
       </c>
       <c r="AK599" s="4"/>
     </row>
     <row r="600" spans="1:37">
       <c r="A600" t="s">
-        <v>142</v>
+        <v>257</v>
       </c>
       <c r="B600" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C600" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D600" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E600" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F600" s="1"/>
       <c r="G600" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      </c>
+        <v>263</v>
+      </c>
+      <c r="H600" s="1"/>
+      <c r="I600" s="1"/>
       <c r="J600" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K600" t="s">
-        <v>145</v>
+        <v>260</v>
       </c>
       <c r="L600" t="s">
-        <v>146</v>
+        <v>261</v>
       </c>
       <c r="M600" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>182</v>
       </c>
       <c r="AI600" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ600">
         <v>0</v>
       </c>
       <c r="AK600" s="4"/>
     </row>
     <row r="601" spans="1:37">
       <c r="A601" t="s">
-        <v>142</v>
+        <v>257</v>
       </c>
       <c r="B601" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C601" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D601" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E601" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F601" s="1"/>
       <c r="G601" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="H601" s="1"/>
+      <c r="I601" s="1"/>
       <c r="J601" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K601" t="s">
-        <v>145</v>
+        <v>260</v>
       </c>
       <c r="L601" t="s">
-        <v>146</v>
+        <v>261</v>
       </c>
       <c r="M601" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>182</v>
       </c>
       <c r="AI601" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ601">
         <v>0</v>
       </c>
       <c r="AK601" s="4"/>
     </row>
     <row r="602" spans="1:37">
       <c r="A602" t="s">
-        <v>142</v>
+        <v>257</v>
       </c>
       <c r="B602" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C602" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D602" s="1">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E602" s="1">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F602" s="1"/>
       <c r="G602" t="s">
-        <v>144</v>
-[...6 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="H602" s="1"/>
+      <c r="I602" s="1"/>
       <c r="J602" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K602" t="s">
-        <v>145</v>
+        <v>260</v>
       </c>
       <c r="L602" t="s">
-        <v>146</v>
+        <v>261</v>
       </c>
       <c r="M602" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI602" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ602">
         <v>0</v>
       </c>
       <c r="AK602" s="4"/>
     </row>
     <row r="603" spans="1:37">
       <c r="A603" t="s">
-        <v>142</v>
+        <v>257</v>
       </c>
       <c r="B603" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="C603" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D603" s="1">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E603" s="1">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="F603" s="1"/>
       <c r="G603" t="s">
-        <v>148</v>
-[...6 lines deleted...]
-      </c>
+        <v>264</v>
+      </c>
+      <c r="H603" s="1"/>
+      <c r="I603" s="1"/>
       <c r="J603" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K603" t="s">
-        <v>145</v>
+        <v>260</v>
       </c>
       <c r="L603" t="s">
-        <v>146</v>
+        <v>261</v>
       </c>
       <c r="M603" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI603" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ603">
         <v>0</v>
       </c>
       <c r="AK603" s="4"/>
     </row>
     <row r="604" spans="1:37">
       <c r="A604" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="B604" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C604" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D604" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E604" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F604" s="1"/>
       <c r="G604" t="s">
-        <v>257</v>
-[...6 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="H604" s="1"/>
+      <c r="I604" s="1"/>
       <c r="J604" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K604" t="s">
-        <v>18</v>
+        <v>260</v>
       </c>
       <c r="L604" t="s">
-        <v>19</v>
+        <v>261</v>
       </c>
       <c r="M604" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>182</v>
       </c>
       <c r="AI604" s="4">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="AJ604">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="AK604" s="4"/>
     </row>
     <row r="605" spans="1:37">
       <c r="A605" t="s">
+        <v>257</v>
+      </c>
+      <c r="B605" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="C605" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D605" s="1">
         <v>4</v>
       </c>
       <c r="E605" s="1">
         <v>4</v>
       </c>
       <c r="F605" s="1"/>
       <c r="G605" t="s">
-        <v>260</v>
-[...6 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="H605" s="1"/>
+      <c r="I605" s="1"/>
       <c r="J605" t="s">
         <v>30</v>
       </c>
       <c r="K605" t="s">
+        <v>260</v>
+      </c>
+      <c r="L605" t="s">
         <v>261</v>
       </c>
-      <c r="L605" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M605" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI605" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ605">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK605" s="4"/>
     </row>
     <row r="606" spans="1:37">
       <c r="A606" t="s">
+        <v>257</v>
+      </c>
+      <c r="B606" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="C606" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D606" s="1">
         <v>4</v>
       </c>
       <c r="E606" s="1">
         <v>4</v>
       </c>
       <c r="F606" s="1"/>
       <c r="G606" t="s">
-        <v>260</v>
-[...6 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="H606" s="1"/>
+      <c r="I606" s="1"/>
       <c r="J606" t="s">
         <v>30</v>
       </c>
       <c r="K606" t="s">
+        <v>260</v>
+      </c>
+      <c r="L606" t="s">
         <v>261</v>
       </c>
-      <c r="L606" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M606" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI606" s="4">
         <v>0</v>
       </c>
       <c r="AJ606">
         <v>0</v>
       </c>
       <c r="AK606" s="4"/>
     </row>
     <row r="607" spans="1:37">
       <c r="A607" t="s">
+        <v>257</v>
+      </c>
+      <c r="B607" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="C607" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D607" s="1">
         <v>4</v>
       </c>
       <c r="E607" s="1">
         <v>4</v>
       </c>
       <c r="F607" s="1"/>
       <c r="G607" t="s">
-        <v>260</v>
-[...6 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="H607" s="1"/>
+      <c r="I607" s="1"/>
       <c r="J607" t="s">
         <v>30</v>
       </c>
       <c r="K607" t="s">
+        <v>260</v>
+      </c>
+      <c r="L607" t="s">
         <v>261</v>
       </c>
-      <c r="L607" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M607" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI607" s="4">
         <v>0</v>
       </c>
       <c r="AJ607">
         <v>0</v>
       </c>
       <c r="AK607" s="4"/>
     </row>
     <row r="608" spans="1:37">
       <c r="A608" t="s">
+        <v>257</v>
+      </c>
+      <c r="B608" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="C608" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D608" s="1">
         <v>4</v>
       </c>
       <c r="E608" s="1">
         <v>4</v>
       </c>
       <c r="F608" s="1"/>
       <c r="G608" t="s">
-        <v>263</v>
-[...6 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="H608" s="1"/>
+      <c r="I608" s="1"/>
       <c r="J608" t="s">
         <v>30</v>
       </c>
       <c r="K608" t="s">
+        <v>260</v>
+      </c>
+      <c r="L608" t="s">
         <v>261</v>
       </c>
-      <c r="L608" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M608" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>182</v>
       </c>
       <c r="AI608" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AJ608">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AK608" s="4"/>
     </row>
     <row r="609" spans="1:37">
       <c r="A609" t="s">
+        <v>257</v>
+      </c>
+      <c r="B609" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="C609" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D609" s="1">
         <v>4</v>
       </c>
       <c r="E609" s="1">
         <v>4</v>
       </c>
       <c r="F609" s="1"/>
       <c r="G609" t="s">
-        <v>263</v>
-[...6 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="H609" s="1"/>
+      <c r="I609" s="1"/>
       <c r="J609" t="s">
         <v>30</v>
       </c>
       <c r="K609" t="s">
+        <v>260</v>
+      </c>
+      <c r="L609" t="s">
         <v>261</v>
       </c>
-      <c r="L609" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M609" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="AI609" s="4">
         <v>0</v>
       </c>
       <c r="AJ609">
         <v>0</v>
       </c>
       <c r="AK609" s="4"/>
     </row>
     <row r="610" spans="1:37">
       <c r="A610" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="B610" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="C610" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D610" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E610" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F610" s="1"/>
       <c r="G610" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="H610" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I610" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J610" t="s">
-        <v>30</v>
+        <v>270</v>
       </c>
       <c r="K610" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="L610" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="M610" t="s">
-        <v>183</v>
+        <v>273</v>
+      </c>
+      <c r="Y610">
+        <v>1</v>
       </c>
       <c r="AI610" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ610">
         <v>0</v>
       </c>
       <c r="AK610" s="4"/>
     </row>
     <row r="611" spans="1:37">
       <c r="A611" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="B611" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="C611" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D611" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E611" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F611" s="1"/>
       <c r="G611" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="I611" s="1"/>
+        <v>269</v>
+      </c>
+      <c r="H611" s="1">
+        <v>5</v>
+      </c>
+      <c r="I611" s="1">
+        <v>5</v>
+      </c>
       <c r="J611" t="s">
-        <v>30</v>
+        <v>270</v>
       </c>
       <c r="K611" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="L611" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="M611" t="s">
-        <v>183</v>
+        <v>273</v>
+      </c>
+      <c r="AB611">
+        <v>1</v>
       </c>
       <c r="AI611" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ611">
         <v>0</v>
       </c>
       <c r="AK611" s="4"/>
     </row>
     <row r="612" spans="1:37">
       <c r="A612" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="B612" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="C612" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D612" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E612" s="1">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F612" s="1"/>
       <c r="G612" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="I612" s="1"/>
+        <v>274</v>
+      </c>
+      <c r="H612" s="1">
+        <v>5</v>
+      </c>
+      <c r="I612" s="1">
+        <v>5</v>
+      </c>
       <c r="J612" t="s">
-        <v>30</v>
+        <v>270</v>
       </c>
       <c r="K612" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="L612" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="M612" t="s">
-        <v>183</v>
+        <v>273</v>
+      </c>
+      <c r="AE612">
+        <v>2</v>
+      </c>
+      <c r="AF612">
+        <v>1</v>
       </c>
       <c r="AI612" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ612">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK612" s="4"/>
     </row>
     <row r="613" spans="1:37">
       <c r="A613" t="s">
-        <v>258</v>
+        <v>44</v>
       </c>
       <c r="B613" t="s">
-        <v>259</v>
+        <v>275</v>
       </c>
       <c r="C613" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D613" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E613" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F613" s="1"/>
       <c r="G613" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="I613" s="1"/>
+        <v>276</v>
+      </c>
+      <c r="H613" s="1">
+        <v>5</v>
+      </c>
+      <c r="I613" s="1">
+        <v>5</v>
+      </c>
       <c r="J613" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K613" t="s">
-        <v>261</v>
+        <v>49</v>
       </c>
       <c r="L613" t="s">
-        <v>262</v>
+        <v>50</v>
       </c>
       <c r="M613" t="s">
-        <v>183</v>
+        <v>51</v>
+      </c>
+      <c r="Y613">
+        <v>3</v>
       </c>
       <c r="AI613" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ613">
         <v>0</v>
       </c>
       <c r="AK613" s="4"/>
     </row>
     <row r="614" spans="1:37">
       <c r="A614" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="B614" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D614" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E614" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F614" s="1"/>
       <c r="G614" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="I614" s="1"/>
+        <v>278</v>
+      </c>
+      <c r="H614" s="1">
+        <v>7</v>
+      </c>
+      <c r="I614" s="1">
+        <v>7</v>
+      </c>
       <c r="J614" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K614" t="s">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="L614" t="s">
-        <v>262</v>
+        <v>66</v>
       </c>
       <c r="M614" t="s">
-        <v>183</v>
+        <v>51</v>
+      </c>
+      <c r="Y614">
+        <v>19</v>
+      </c>
+      <c r="Z614">
+        <v>6</v>
       </c>
       <c r="AI614" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="AJ614">
         <v>0</v>
       </c>
       <c r="AK614" s="4"/>
     </row>
     <row r="615" spans="1:37">
       <c r="A615" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="B615" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="C615" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D615" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E615" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F615" s="1"/>
       <c r="G615" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="I615" s="1"/>
+        <v>278</v>
+      </c>
+      <c r="H615" s="1">
+        <v>7</v>
+      </c>
+      <c r="I615" s="1">
+        <v>7</v>
+      </c>
       <c r="J615" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K615" t="s">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="L615" t="s">
-        <v>262</v>
+        <v>66</v>
       </c>
       <c r="M615" t="s">
-        <v>183</v>
+        <v>51</v>
+      </c>
+      <c r="Z615">
+        <v>4</v>
+      </c>
+      <c r="AA615">
+        <v>1</v>
+      </c>
+      <c r="AB615">
+        <v>5</v>
+      </c>
+      <c r="AC615">
+        <v>3</v>
+      </c>
+      <c r="AD615">
+        <v>10</v>
+      </c>
+      <c r="AE615">
+        <v>8</v>
       </c>
       <c r="AI615" s="4">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="AJ615">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="AK615" s="4"/>
     </row>
     <row r="616" spans="1:37">
       <c r="A616" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="B616" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="C616" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D616" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E616" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F616" s="1"/>
       <c r="G616" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="I616" s="1"/>
+        <v>278</v>
+      </c>
+      <c r="H616" s="1">
+        <v>7</v>
+      </c>
+      <c r="I616" s="1">
+        <v>7</v>
+      </c>
       <c r="J616" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K616" t="s">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="L616" t="s">
-        <v>262</v>
+        <v>66</v>
       </c>
       <c r="M616" t="s">
-        <v>183</v>
+        <v>51</v>
+      </c>
+      <c r="AE616">
+        <v>1</v>
       </c>
       <c r="AI616" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ616">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK616" s="4"/>
     </row>
     <row r="617" spans="1:37">
       <c r="A617" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="B617" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="C617" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D617" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E617" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F617" s="1"/>
       <c r="G617" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-      <c r="I617" s="1"/>
+        <v>278</v>
+      </c>
+      <c r="H617" s="1">
+        <v>7</v>
+      </c>
+      <c r="I617" s="1">
+        <v>7</v>
+      </c>
       <c r="J617" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K617" t="s">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="L617" t="s">
-        <v>262</v>
+        <v>66</v>
       </c>
       <c r="M617" t="s">
-        <v>183</v>
+        <v>51</v>
+      </c>
+      <c r="AF617">
+        <v>1</v>
       </c>
       <c r="AI617" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ617">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK617" s="4"/>
     </row>
     <row r="618" spans="1:37">
       <c r="A618" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="B618" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="C618" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D618" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E618" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F618" s="1"/>
       <c r="G618" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-      <c r="I618" s="1"/>
+        <v>278</v>
+      </c>
+      <c r="H618" s="1">
+        <v>7</v>
+      </c>
+      <c r="I618" s="1">
+        <v>7</v>
+      </c>
       <c r="J618" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K618" t="s">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="L618" t="s">
-        <v>262</v>
+        <v>66</v>
       </c>
       <c r="M618" t="s">
-        <v>183</v>
+        <v>51</v>
+      </c>
+      <c r="AF618">
+        <v>2</v>
+      </c>
+      <c r="AG618">
+        <v>1</v>
       </c>
       <c r="AI618" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ618">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK618" s="4"/>
     </row>
     <row r="619" spans="1:37">
       <c r="A619" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="B619" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="C619" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D619" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E619" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F619" s="1"/>
       <c r="G619" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-      <c r="I619" s="1"/>
+        <v>279</v>
+      </c>
+      <c r="H619" s="1">
+        <v>7</v>
+      </c>
+      <c r="I619" s="1">
+        <v>7</v>
+      </c>
       <c r="J619" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K619" t="s">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="L619" t="s">
-        <v>262</v>
+        <v>66</v>
       </c>
       <c r="M619" t="s">
-        <v>183</v>
+        <v>51</v>
+      </c>
+      <c r="Z619">
+        <v>3</v>
+      </c>
+      <c r="AA619">
+        <v>1</v>
+      </c>
+      <c r="AB619">
+        <v>3</v>
+      </c>
+      <c r="AC619">
+        <v>1</v>
       </c>
       <c r="AI619" s="4">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AJ619">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AK619" s="4"/>
     </row>
     <row r="620" spans="1:37">
       <c r="A620" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="B620" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="C620" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D620" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E620" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F620" s="1"/>
       <c r="G620" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-      <c r="I620" s="1"/>
+        <v>279</v>
+      </c>
+      <c r="H620" s="1">
+        <v>7</v>
+      </c>
+      <c r="I620" s="1">
+        <v>7</v>
+      </c>
       <c r="J620" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K620" t="s">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="L620" t="s">
-        <v>262</v>
+        <v>66</v>
       </c>
       <c r="M620" t="s">
-        <v>183</v>
+        <v>51</v>
       </c>
       <c r="AI620" s="4">
         <v>0</v>
       </c>
       <c r="AJ620">
         <v>0</v>
       </c>
       <c r="AK620" s="4"/>
     </row>
     <row r="621" spans="1:37">
       <c r="A621" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="B621" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="C621" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D621" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E621" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F621" s="1"/>
       <c r="G621" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-      <c r="I621" s="1"/>
+        <v>279</v>
+      </c>
+      <c r="H621" s="1">
+        <v>7</v>
+      </c>
+      <c r="I621" s="1">
+        <v>7</v>
+      </c>
       <c r="J621" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K621" t="s">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="L621" t="s">
-        <v>262</v>
+        <v>66</v>
       </c>
       <c r="M621" t="s">
-        <v>183</v>
+        <v>51</v>
       </c>
       <c r="AI621" s="4">
         <v>0</v>
       </c>
       <c r="AJ621">
         <v>0</v>
       </c>
       <c r="AK621" s="4"/>
     </row>
     <row r="622" spans="1:37">
       <c r="A622" t="s">
-        <v>258</v>
+        <v>62</v>
       </c>
       <c r="B622" t="s">
-        <v>259</v>
+        <v>277</v>
       </c>
       <c r="C622" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D622" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E622" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F622" s="1"/>
       <c r="G622" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-      <c r="I622" s="1"/>
+        <v>279</v>
+      </c>
+      <c r="H622" s="1">
+        <v>7</v>
+      </c>
+      <c r="I622" s="1">
+        <v>7</v>
+      </c>
       <c r="J622" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K622" t="s">
-        <v>261</v>
+        <v>65</v>
       </c>
       <c r="L622" t="s">
-        <v>262</v>
+        <v>66</v>
       </c>
       <c r="M622" t="s">
-        <v>183</v>
+        <v>51</v>
       </c>
       <c r="AI622" s="4">
         <v>0</v>
       </c>
       <c r="AJ622">
         <v>0</v>
       </c>
       <c r="AK622" s="4"/>
     </row>
     <row r="623" spans="1:37">
       <c r="A623" t="s">
-        <v>268</v>
+        <v>62</v>
       </c>
       <c r="B623" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="C623" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D623" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E623" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F623" s="1"/>
       <c r="G623" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="H623" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I623" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J623" t="s">
-        <v>271</v>
+        <v>48</v>
       </c>
       <c r="K623" t="s">
-        <v>272</v>
+        <v>65</v>
       </c>
       <c r="L623" t="s">
-        <v>273</v>
+        <v>66</v>
       </c>
       <c r="M623" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="AI623" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ623">
         <v>0</v>
       </c>
       <c r="AK623" s="4"/>
     </row>
     <row r="624" spans="1:37">
       <c r="A624" t="s">
-        <v>268</v>
+        <v>62</v>
       </c>
       <c r="B624" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="C624" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D624" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E624" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F624" s="1"/>
       <c r="G624" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="H624" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I624" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J624" t="s">
-        <v>271</v>
+        <v>48</v>
       </c>
       <c r="K624" t="s">
-        <v>272</v>
+        <v>65</v>
       </c>
       <c r="L624" t="s">
-        <v>273</v>
+        <v>66</v>
       </c>
       <c r="M624" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="AI624" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ624">
         <v>0</v>
       </c>
       <c r="AK624" s="4"/>
     </row>
     <row r="625" spans="1:37">
       <c r="A625" t="s">
-        <v>268</v>
+        <v>62</v>
       </c>
       <c r="B625" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="C625" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D625" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="E625" s="1">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F625" s="1"/>
       <c r="G625" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="H625" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="I625" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="J625" t="s">
-        <v>271</v>
+        <v>48</v>
       </c>
       <c r="K625" t="s">
-        <v>272</v>
+        <v>65</v>
       </c>
       <c r="L625" t="s">
-        <v>273</v>
+        <v>66</v>
       </c>
       <c r="M625" t="s">
-        <v>274</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="AI625" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ625">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AK625" s="4"/>
     </row>
     <row r="626" spans="1:37">
       <c r="A626" t="s">
-        <v>44</v>
+        <v>280</v>
       </c>
       <c r="B626" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="C626" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D626" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E626" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F626" s="1"/>
       <c r="G626" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="H626" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="I626" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J626" t="s">
         <v>48</v>
       </c>
       <c r="K626" t="s">
-        <v>49</v>
+        <v>283</v>
       </c>
       <c r="L626" t="s">
-        <v>50</v>
+        <v>284</v>
       </c>
       <c r="M626" t="s">
         <v>51</v>
       </c>
-      <c r="Y626">
-        <v>3</v>
+      <c r="Z626">
+        <v>7</v>
       </c>
       <c r="AI626" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AJ626">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK626" s="4"/>
     </row>
     <row r="627" spans="1:37">
       <c r="A627" t="s">
-        <v>62</v>
+        <v>280</v>
       </c>
       <c r="B627" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D627" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E627" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F627" s="1"/>
       <c r="G627" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="H627" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I627" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J627" t="s">
         <v>48</v>
       </c>
       <c r="K627" t="s">
-        <v>65</v>
+        <v>283</v>
       </c>
       <c r="L627" t="s">
-        <v>66</v>
+        <v>284</v>
       </c>
       <c r="M627" t="s">
         <v>51</v>
       </c>
-      <c r="Y627">
-[...1 lines deleted...]
-      </c>
       <c r="Z627">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="AI627" s="4">
-        <v>25</v>
+        <v>4</v>
       </c>
       <c r="AJ627">
         <v>0</v>
       </c>
       <c r="AK627" s="4"/>
     </row>
     <row r="628" spans="1:37">
       <c r="A628" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B628" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C628" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D628" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E628" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F628" s="1"/>
       <c r="G628" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="H628" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I628" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J628" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K628" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="L628" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="M628" t="s">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="Z628">
-        <v>4</v>
-[...14 lines deleted...]
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="AI628" s="4">
-        <v>31</v>
+        <v>2</v>
       </c>
       <c r="AJ628">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="AK628" s="4"/>
     </row>
     <row r="629" spans="1:37">
       <c r="A629" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B629" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C629" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D629" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E629" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F629" s="1"/>
       <c r="G629" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="H629" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I629" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J629" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K629" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="L629" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="M629" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="AE629">
+        <v>93</v>
+      </c>
+      <c r="AB629">
         <v>1</v>
       </c>
       <c r="AI629" s="4">
         <v>1</v>
       </c>
       <c r="AJ629">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK629" s="4"/>
     </row>
     <row r="630" spans="1:37">
       <c r="A630" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B630" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C630" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D630" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E630" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F630" s="1"/>
       <c r="G630" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="H630" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I630" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J630" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K630" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="L630" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="M630" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>93</v>
       </c>
       <c r="AI630" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ630">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK630" s="4"/>
     </row>
     <row r="631" spans="1:37">
       <c r="A631" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B631" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C631" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D631" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E631" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F631" s="1"/>
       <c r="G631" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="H631" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I631" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J631" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K631" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="L631" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="M631" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>93</v>
       </c>
       <c r="AI631" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ631">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AK631" s="4"/>
     </row>
     <row r="632" spans="1:37">
       <c r="A632" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B632" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C632" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D632" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E632" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F632" s="1"/>
       <c r="G632" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="H632" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I632" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J632" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K632" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="L632" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="M632" t="s">
-        <v>51</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>93</v>
       </c>
       <c r="AI632" s="4">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="AJ632">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AK632" s="4"/>
     </row>
     <row r="633" spans="1:37">
       <c r="A633" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B633" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C633" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D633" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E633" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F633" s="1"/>
       <c r="G633" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="H633" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I633" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J633" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K633" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="L633" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="M633" t="s">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="AI633" s="4">
         <v>0</v>
       </c>
       <c r="AJ633">
         <v>0</v>
       </c>
       <c r="AK633" s="4"/>
     </row>
     <row r="634" spans="1:37">
       <c r="A634" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B634" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C634" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D634" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E634" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F634" s="1"/>
       <c r="G634" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="H634" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I634" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J634" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K634" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="L634" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="M634" t="s">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="AI634" s="4">
         <v>0</v>
       </c>
       <c r="AJ634">
         <v>0</v>
       </c>
       <c r="AK634" s="4"/>
     </row>
     <row r="635" spans="1:37">
       <c r="A635" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B635" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C635" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D635" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E635" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F635" s="1"/>
       <c r="G635" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="H635" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I635" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J635" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K635" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="L635" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="M635" t="s">
-        <v>51</v>
+        <v>93</v>
+      </c>
+      <c r="AB635">
+        <v>1</v>
       </c>
       <c r="AI635" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ635">
         <v>0</v>
       </c>
       <c r="AK635" s="4"/>
     </row>
     <row r="636" spans="1:37">
       <c r="A636" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B636" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C636" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D636" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E636" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F636" s="1"/>
       <c r="G636" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="H636" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I636" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J636" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K636" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="L636" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="M636" t="s">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="AI636" s="4">
         <v>0</v>
       </c>
       <c r="AJ636">
         <v>0</v>
       </c>
       <c r="AK636" s="4"/>
     </row>
     <row r="637" spans="1:37">
       <c r="A637" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B637" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D637" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E637" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F637" s="1"/>
       <c r="G637" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="H637" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I637" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J637" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K637" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="L637" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="M637" t="s">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="AI637" s="4">
         <v>0</v>
       </c>
       <c r="AJ637">
         <v>0</v>
       </c>
       <c r="AK637" s="4"/>
     </row>
     <row r="638" spans="1:37">
       <c r="A638" t="s">
-        <v>62</v>
+        <v>87</v>
       </c>
       <c r="B638" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="C638" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D638" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E638" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F638" s="1"/>
       <c r="G638" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="H638" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="I638" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J638" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K638" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="L638" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="M638" t="s">
-        <v>51</v>
+        <v>93</v>
       </c>
       <c r="AI638" s="4">
         <v>0</v>
       </c>
       <c r="AJ638">
         <v>0</v>
       </c>
       <c r="AK638" s="4"/>
     </row>
     <row r="639" spans="1:37">
       <c r="A639" t="s">
-        <v>281</v>
+        <v>87</v>
       </c>
       <c r="B639" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C639" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D639" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E639" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F639" s="1"/>
       <c r="G639" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="H639" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I639" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J639" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K639" t="s">
-        <v>284</v>
+        <v>91</v>
       </c>
       <c r="L639" t="s">
-        <v>285</v>
+        <v>92</v>
       </c>
       <c r="M639" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AI639" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AJ639">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK639" s="4"/>
     </row>
     <row r="640" spans="1:37">
       <c r="A640" t="s">
-        <v>281</v>
+        <v>87</v>
       </c>
       <c r="B640" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="C640" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D640" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E640" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F640" s="1"/>
       <c r="G640" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="H640" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I640" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J640" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
       <c r="K640" t="s">
-        <v>284</v>
+        <v>91</v>
       </c>
       <c r="L640" t="s">
-        <v>285</v>
+        <v>92</v>
       </c>
       <c r="M640" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="AI640" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ640">
         <v>0</v>
       </c>
       <c r="AK640" s="4"/>
     </row>
     <row r="641" spans="1:37">
       <c r="A641" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B641" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C641" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D641" s="1">
         <v>4</v>
       </c>
       <c r="E641" s="1">
         <v>4</v>
       </c>
       <c r="F641" s="1"/>
       <c r="G641" t="s">
         <v>288</v>
       </c>
       <c r="H641" s="1">
         <v>4</v>
       </c>
       <c r="I641" s="1">
         <v>4</v>
       </c>
       <c r="J641" t="s">
+        <v>90</v>
+      </c>
+      <c r="K641" t="s">
+        <v>91</v>
+      </c>
+      <c r="L641" t="s">
         <v>92</v>
       </c>
-      <c r="K641" t="s">
+      <c r="M641" t="s">
         <v>93</v>
       </c>
-      <c r="L641" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI641" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ641">
         <v>0</v>
       </c>
       <c r="AK641" s="4"/>
     </row>
     <row r="642" spans="1:37">
       <c r="A642" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B642" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C642" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D642" s="1">
         <v>4</v>
       </c>
       <c r="E642" s="1">
         <v>4</v>
       </c>
       <c r="F642" s="1"/>
       <c r="G642" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="H642" s="1">
         <v>4</v>
       </c>
       <c r="I642" s="1">
         <v>4</v>
       </c>
       <c r="J642" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K642" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L642" t="s">
-        <v>94</v>
+        <v>293</v>
       </c>
       <c r="M642" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="AB642">
+        <v>40</v>
+      </c>
+      <c r="Z642">
         <v>1</v>
       </c>
+      <c r="AA642">
+        <v>5</v>
+      </c>
       <c r="AI642" s="4">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AJ642">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AK642" s="4"/>
     </row>
     <row r="643" spans="1:37">
       <c r="A643" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B643" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C643" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D643" s="1">
         <v>4</v>
       </c>
       <c r="E643" s="1">
         <v>4</v>
       </c>
       <c r="F643" s="1"/>
       <c r="G643" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="H643" s="1">
         <v>4</v>
       </c>
       <c r="I643" s="1">
         <v>4</v>
       </c>
       <c r="J643" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K643" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L643" t="s">
-        <v>94</v>
+        <v>293</v>
       </c>
       <c r="M643" t="s">
-        <v>95</v>
+        <v>40</v>
+      </c>
+      <c r="AB643">
+        <v>2</v>
       </c>
       <c r="AI643" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ643">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK643" s="4"/>
     </row>
     <row r="644" spans="1:37">
       <c r="A644" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B644" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C644" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D644" s="1">
         <v>4</v>
       </c>
       <c r="E644" s="1">
         <v>4</v>
       </c>
       <c r="F644" s="1"/>
       <c r="G644" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="H644" s="1">
         <v>4</v>
       </c>
       <c r="I644" s="1">
         <v>4</v>
       </c>
       <c r="J644" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K644" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L644" t="s">
-        <v>94</v>
+        <v>293</v>
       </c>
       <c r="M644" t="s">
-        <v>95</v>
+        <v>40</v>
+      </c>
+      <c r="AF644">
+        <v>4</v>
       </c>
       <c r="AI644" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ644">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK644" s="4"/>
     </row>
     <row r="645" spans="1:37">
       <c r="A645" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B645" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D645" s="1">
         <v>4</v>
       </c>
       <c r="E645" s="1">
         <v>4</v>
       </c>
       <c r="F645" s="1"/>
       <c r="G645" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="H645" s="1">
         <v>4</v>
       </c>
       <c r="I645" s="1">
         <v>4</v>
       </c>
       <c r="J645" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K645" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L645" t="s">
-        <v>94</v>
+        <v>293</v>
       </c>
       <c r="M645" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI645" s="4">
         <v>0</v>
       </c>
       <c r="AJ645">
         <v>0</v>
       </c>
       <c r="AK645" s="4"/>
     </row>
     <row r="646" spans="1:37">
       <c r="A646" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B646" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C646" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D646" s="1">
         <v>4</v>
       </c>
       <c r="E646" s="1">
         <v>4</v>
       </c>
       <c r="F646" s="1"/>
       <c r="G646" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="H646" s="1">
         <v>4</v>
       </c>
       <c r="I646" s="1">
         <v>4</v>
       </c>
       <c r="J646" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K646" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L646" t="s">
-        <v>94</v>
+        <v>293</v>
       </c>
       <c r="M646" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI646" s="4">
         <v>0</v>
       </c>
       <c r="AJ646">
         <v>0</v>
       </c>
       <c r="AK646" s="4"/>
     </row>
     <row r="647" spans="1:37">
       <c r="A647" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B647" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C647" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D647" s="1">
         <v>4</v>
       </c>
       <c r="E647" s="1">
         <v>4</v>
       </c>
       <c r="F647" s="1"/>
       <c r="G647" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="H647" s="1">
         <v>4</v>
       </c>
       <c r="I647" s="1">
         <v>4</v>
       </c>
       <c r="J647" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K647" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L647" t="s">
-        <v>94</v>
+        <v>293</v>
       </c>
       <c r="M647" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI647" s="4">
         <v>0</v>
       </c>
       <c r="AJ647">
         <v>0</v>
       </c>
       <c r="AK647" s="4"/>
     </row>
     <row r="648" spans="1:37">
       <c r="A648" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B648" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C648" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D648" s="1">
         <v>4</v>
       </c>
       <c r="E648" s="1">
         <v>4</v>
       </c>
       <c r="F648" s="1"/>
       <c r="G648" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H648" s="1">
         <v>4</v>
       </c>
       <c r="I648" s="1">
         <v>4</v>
       </c>
       <c r="J648" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K648" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L648" t="s">
-        <v>94</v>
+        <v>294</v>
       </c>
       <c r="M648" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="AI648" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ648">
         <v>0</v>
       </c>
       <c r="AK648" s="4"/>
     </row>
     <row r="649" spans="1:37">
       <c r="A649" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B649" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C649" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D649" s="1">
         <v>4</v>
       </c>
       <c r="E649" s="1">
         <v>4</v>
       </c>
       <c r="F649" s="1"/>
       <c r="G649" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H649" s="1">
         <v>4</v>
       </c>
       <c r="I649" s="1">
         <v>4</v>
       </c>
       <c r="J649" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K649" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L649" t="s">
-        <v>94</v>
+        <v>295</v>
       </c>
       <c r="M649" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI649" s="4">
         <v>0</v>
       </c>
       <c r="AJ649">
         <v>0</v>
       </c>
       <c r="AK649" s="4"/>
     </row>
     <row r="650" spans="1:37">
       <c r="A650" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B650" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C650" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D650" s="1">
         <v>4</v>
       </c>
       <c r="E650" s="1">
         <v>4</v>
       </c>
       <c r="F650" s="1"/>
       <c r="G650" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H650" s="1">
         <v>4</v>
       </c>
       <c r="I650" s="1">
         <v>4</v>
       </c>
       <c r="J650" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K650" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L650" t="s">
-        <v>94</v>
+        <v>295</v>
       </c>
       <c r="M650" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI650" s="4">
         <v>0</v>
       </c>
       <c r="AJ650">
         <v>0</v>
       </c>
       <c r="AK650" s="4"/>
     </row>
     <row r="651" spans="1:37">
       <c r="A651" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B651" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C651" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D651" s="1">
         <v>4</v>
       </c>
       <c r="E651" s="1">
         <v>4</v>
       </c>
       <c r="F651" s="1"/>
       <c r="G651" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H651" s="1">
         <v>4</v>
       </c>
       <c r="I651" s="1">
         <v>4</v>
       </c>
       <c r="J651" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K651" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L651" t="s">
-        <v>94</v>
+        <v>295</v>
       </c>
       <c r="M651" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI651" s="4">
         <v>0</v>
       </c>
       <c r="AJ651">
         <v>0</v>
       </c>
       <c r="AK651" s="4"/>
     </row>
     <row r="652" spans="1:37">
       <c r="A652" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B652" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C652" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D652" s="1">
         <v>4</v>
       </c>
       <c r="E652" s="1">
         <v>4</v>
       </c>
       <c r="F652" s="1"/>
       <c r="G652" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H652" s="1">
         <v>4</v>
       </c>
       <c r="I652" s="1">
         <v>4</v>
       </c>
       <c r="J652" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K652" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L652" t="s">
-        <v>94</v>
+        <v>295</v>
       </c>
       <c r="M652" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI652" s="4">
         <v>0</v>
       </c>
       <c r="AJ652">
         <v>0</v>
       </c>
       <c r="AK652" s="4"/>
     </row>
     <row r="653" spans="1:37">
       <c r="A653" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B653" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C653" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D653" s="1">
         <v>4</v>
       </c>
       <c r="E653" s="1">
         <v>4</v>
       </c>
       <c r="F653" s="1"/>
       <c r="G653" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H653" s="1">
         <v>4</v>
       </c>
       <c r="I653" s="1">
         <v>4</v>
       </c>
       <c r="J653" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K653" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L653" t="s">
-        <v>94</v>
+        <v>136</v>
       </c>
       <c r="M653" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI653" s="4">
         <v>0</v>
       </c>
       <c r="AJ653">
         <v>0</v>
       </c>
       <c r="AK653" s="4"/>
     </row>
     <row r="654" spans="1:37">
       <c r="A654" t="s">
-        <v>89</v>
+        <v>289</v>
       </c>
       <c r="B654" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C654" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D654" s="1">
         <v>4</v>
       </c>
       <c r="E654" s="1">
         <v>4</v>
       </c>
       <c r="F654" s="1"/>
       <c r="G654" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H654" s="1">
         <v>4</v>
       </c>
       <c r="I654" s="1">
         <v>4</v>
       </c>
       <c r="J654" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K654" t="s">
-        <v>93</v>
+        <v>292</v>
       </c>
       <c r="L654" t="s">
-        <v>94</v>
+        <v>136</v>
       </c>
       <c r="M654" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI654" s="4">
         <v>0</v>
       </c>
       <c r="AJ654">
         <v>0</v>
       </c>
       <c r="AK654" s="4"/>
     </row>
     <row r="655" spans="1:37">
       <c r="A655" t="s">
+        <v>289</v>
+      </c>
+      <c r="B655" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C655" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D655" s="1">
         <v>4</v>
       </c>
       <c r="E655" s="1">
         <v>4</v>
       </c>
       <c r="F655" s="1"/>
       <c r="G655" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="H655" s="1">
         <v>4</v>
       </c>
       <c r="I655" s="1">
         <v>4</v>
       </c>
       <c r="J655" t="s">
         <v>37</v>
       </c>
       <c r="K655" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L655" t="s">
-        <v>294</v>
+        <v>136</v>
       </c>
       <c r="M655" t="s">
         <v>40</v>
       </c>
-      <c r="Z655">
-[...4 lines deleted...]
-      </c>
       <c r="AI655" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AJ655">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AK655" s="4"/>
     </row>
     <row r="656" spans="1:37">
       <c r="A656" t="s">
+        <v>289</v>
+      </c>
+      <c r="B656" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C656" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D656" s="1">
         <v>4</v>
       </c>
       <c r="E656" s="1">
         <v>4</v>
       </c>
       <c r="F656" s="1"/>
       <c r="G656" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H656" s="1"/>
+      <c r="I656" s="1"/>
       <c r="J656" t="s">
         <v>37</v>
       </c>
       <c r="K656" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L656" t="s">
         <v>294</v>
       </c>
       <c r="M656" t="s">
         <v>40</v>
       </c>
-      <c r="AB656">
-[...1 lines deleted...]
-      </c>
       <c r="AI656" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ656">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AK656" s="4"/>
     </row>
     <row r="657" spans="1:37">
       <c r="A657" t="s">
+        <v>289</v>
+      </c>
+      <c r="B657" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C657" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D657" s="1">
         <v>4</v>
       </c>
       <c r="E657" s="1">
         <v>4</v>
       </c>
       <c r="F657" s="1"/>
       <c r="G657" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H657" s="1"/>
+      <c r="I657" s="1"/>
       <c r="J657" t="s">
         <v>37</v>
       </c>
       <c r="K657" t="s">
+        <v>292</v>
+      </c>
+      <c r="L657" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="M657" t="s">
         <v>40</v>
       </c>
-      <c r="AF657">
-[...1 lines deleted...]
-      </c>
       <c r="AI657" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ657">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK657" s="4"/>
     </row>
     <row r="658" spans="1:37">
       <c r="A658" t="s">
+        <v>289</v>
+      </c>
+      <c r="B658" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C658" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D658" s="1">
         <v>4</v>
       </c>
       <c r="E658" s="1">
         <v>4</v>
       </c>
       <c r="F658" s="1"/>
       <c r="G658" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H658" s="1"/>
+      <c r="I658" s="1"/>
       <c r="J658" t="s">
         <v>37</v>
       </c>
       <c r="K658" t="s">
+        <v>292</v>
+      </c>
+      <c r="L658" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="M658" t="s">
         <v>40</v>
       </c>
       <c r="AI658" s="4">
         <v>0</v>
       </c>
       <c r="AJ658">
         <v>0</v>
       </c>
       <c r="AK658" s="4"/>
     </row>
     <row r="659" spans="1:37">
       <c r="A659" t="s">
+        <v>289</v>
+      </c>
+      <c r="B659" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C659" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D659" s="1">
         <v>4</v>
       </c>
       <c r="E659" s="1">
         <v>4</v>
       </c>
       <c r="F659" s="1"/>
       <c r="G659" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H659" s="1"/>
+      <c r="I659" s="1"/>
       <c r="J659" t="s">
         <v>37</v>
       </c>
       <c r="K659" t="s">
+        <v>292</v>
+      </c>
+      <c r="L659" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="M659" t="s">
         <v>40</v>
       </c>
       <c r="AI659" s="4">
         <v>0</v>
       </c>
       <c r="AJ659">
         <v>0</v>
       </c>
       <c r="AK659" s="4"/>
     </row>
     <row r="660" spans="1:37">
       <c r="A660" t="s">
+        <v>289</v>
+      </c>
+      <c r="B660" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C660" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D660" s="1">
         <v>4</v>
       </c>
       <c r="E660" s="1">
         <v>4</v>
       </c>
       <c r="F660" s="1"/>
       <c r="G660" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H660" s="1"/>
+      <c r="I660" s="1"/>
       <c r="J660" t="s">
         <v>37</v>
       </c>
       <c r="K660" t="s">
+        <v>292</v>
+      </c>
+      <c r="L660" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="M660" t="s">
         <v>40</v>
       </c>
       <c r="AI660" s="4">
         <v>0</v>
       </c>
       <c r="AJ660">
         <v>0</v>
       </c>
       <c r="AK660" s="4"/>
     </row>
     <row r="661" spans="1:37">
       <c r="A661" t="s">
+        <v>289</v>
+      </c>
+      <c r="B661" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C661" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D661" s="1">
         <v>4</v>
       </c>
       <c r="E661" s="1">
         <v>4</v>
       </c>
       <c r="F661" s="1"/>
       <c r="G661" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H661" s="1"/>
+      <c r="I661" s="1"/>
       <c r="J661" t="s">
         <v>37</v>
       </c>
       <c r="K661" t="s">
+        <v>292</v>
+      </c>
+      <c r="L661" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="M661" t="s">
         <v>40</v>
       </c>
       <c r="AI661" s="4">
         <v>0</v>
       </c>
       <c r="AJ661">
         <v>0</v>
       </c>
       <c r="AK661" s="4"/>
     </row>
     <row r="662" spans="1:37">
       <c r="A662" t="s">
+        <v>289</v>
+      </c>
+      <c r="B662" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C662" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D662" s="1">
         <v>4</v>
       </c>
       <c r="E662" s="1">
         <v>4</v>
       </c>
       <c r="F662" s="1"/>
       <c r="G662" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H662" s="1"/>
+      <c r="I662" s="1"/>
       <c r="J662" t="s">
         <v>37</v>
       </c>
       <c r="K662" t="s">
+        <v>292</v>
+      </c>
+      <c r="L662" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="M662" t="s">
         <v>40</v>
       </c>
       <c r="AI662" s="4">
         <v>0</v>
       </c>
       <c r="AJ662">
         <v>0</v>
       </c>
       <c r="AK662" s="4"/>
     </row>
     <row r="663" spans="1:37">
       <c r="A663" t="s">
+        <v>289</v>
+      </c>
+      <c r="B663" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C663" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D663" s="1">
         <v>4</v>
       </c>
       <c r="E663" s="1">
         <v>4</v>
       </c>
       <c r="F663" s="1"/>
       <c r="G663" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H663" s="1"/>
+      <c r="I663" s="1"/>
       <c r="J663" t="s">
         <v>37</v>
       </c>
       <c r="K663" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L663" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="M663" t="s">
         <v>40</v>
       </c>
       <c r="AI663" s="4">
         <v>0</v>
       </c>
       <c r="AJ663">
         <v>0</v>
       </c>
       <c r="AK663" s="4"/>
     </row>
     <row r="664" spans="1:37">
       <c r="A664" t="s">
+        <v>289</v>
+      </c>
+      <c r="B664" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C664" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D664" s="1">
         <v>4</v>
       </c>
       <c r="E664" s="1">
         <v>4</v>
       </c>
       <c r="F664" s="1"/>
       <c r="G664" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H664" s="1"/>
+      <c r="I664" s="1"/>
       <c r="J664" t="s">
         <v>37</v>
       </c>
       <c r="K664" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L664" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="M664" t="s">
         <v>40</v>
       </c>
       <c r="AI664" s="4">
         <v>0</v>
       </c>
       <c r="AJ664">
         <v>0</v>
       </c>
       <c r="AK664" s="4"/>
     </row>
     <row r="665" spans="1:37">
       <c r="A665" t="s">
+        <v>289</v>
+      </c>
+      <c r="B665" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C665" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D665" s="1">
         <v>4</v>
       </c>
       <c r="E665" s="1">
         <v>4</v>
       </c>
       <c r="F665" s="1"/>
       <c r="G665" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H665" s="1"/>
+      <c r="I665" s="1"/>
       <c r="J665" t="s">
         <v>37</v>
       </c>
       <c r="K665" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L665" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="M665" t="s">
         <v>40</v>
       </c>
       <c r="AI665" s="4">
         <v>0</v>
       </c>
       <c r="AJ665">
         <v>0</v>
       </c>
       <c r="AK665" s="4"/>
     </row>
     <row r="666" spans="1:37">
       <c r="A666" t="s">
+        <v>289</v>
+      </c>
+      <c r="B666" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C666" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D666" s="1">
         <v>4</v>
       </c>
       <c r="E666" s="1">
         <v>4</v>
       </c>
       <c r="F666" s="1"/>
       <c r="G666" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H666" s="1"/>
+      <c r="I666" s="1"/>
       <c r="J666" t="s">
         <v>37</v>
       </c>
       <c r="K666" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L666" t="s">
-        <v>137</v>
+        <v>295</v>
       </c>
       <c r="M666" t="s">
         <v>40</v>
       </c>
       <c r="AI666" s="4">
         <v>0</v>
       </c>
       <c r="AJ666">
         <v>0</v>
       </c>
       <c r="AK666" s="4"/>
     </row>
     <row r="667" spans="1:37">
       <c r="A667" t="s">
+        <v>289</v>
+      </c>
+      <c r="B667" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C667" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D667" s="1">
         <v>4</v>
       </c>
       <c r="E667" s="1">
         <v>4</v>
       </c>
       <c r="F667" s="1"/>
       <c r="G667" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H667" s="1"/>
+      <c r="I667" s="1"/>
       <c r="J667" t="s">
         <v>37</v>
       </c>
       <c r="K667" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L667" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="M667" t="s">
         <v>40</v>
       </c>
       <c r="AI667" s="4">
         <v>0</v>
       </c>
       <c r="AJ667">
         <v>0</v>
       </c>
       <c r="AK667" s="4"/>
     </row>
     <row r="668" spans="1:37">
       <c r="A668" t="s">
+        <v>289</v>
+      </c>
+      <c r="B668" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C668" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D668" s="1">
         <v>4</v>
       </c>
       <c r="E668" s="1">
         <v>4</v>
       </c>
       <c r="F668" s="1"/>
       <c r="G668" t="s">
-        <v>292</v>
-[...6 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="H668" s="1"/>
+      <c r="I668" s="1"/>
       <c r="J668" t="s">
         <v>37</v>
       </c>
       <c r="K668" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L668" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="M668" t="s">
         <v>40</v>
       </c>
       <c r="AI668" s="4">
         <v>0</v>
       </c>
       <c r="AJ668">
         <v>0</v>
       </c>
       <c r="AK668" s="4"/>
     </row>
     <row r="669" spans="1:37">
       <c r="A669" t="s">
+        <v>289</v>
+      </c>
+      <c r="B669" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C669" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D669" s="1">
         <v>4</v>
       </c>
       <c r="E669" s="1">
         <v>4</v>
       </c>
       <c r="F669" s="1"/>
       <c r="G669" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="H669" s="1"/>
       <c r="I669" s="1"/>
       <c r="J669" t="s">
         <v>37</v>
       </c>
       <c r="K669" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L669" t="s">
-        <v>295</v>
+        <v>136</v>
       </c>
       <c r="M669" t="s">
         <v>40</v>
       </c>
       <c r="AI669" s="4">
         <v>0</v>
       </c>
       <c r="AJ669">
         <v>0</v>
       </c>
       <c r="AK669" s="4"/>
     </row>
     <row r="670" spans="1:37">
       <c r="A670" t="s">
+        <v>289</v>
+      </c>
+      <c r="B670" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C670" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D670" s="1">
         <v>4</v>
       </c>
       <c r="E670" s="1">
         <v>4</v>
       </c>
       <c r="F670" s="1"/>
       <c r="G670" t="s">
         <v>297</v>
       </c>
       <c r="H670" s="1"/>
       <c r="I670" s="1"/>
       <c r="J670" t="s">
         <v>37</v>
       </c>
       <c r="K670" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L670" t="s">
         <v>294</v>
       </c>
       <c r="M670" t="s">
         <v>40</v>
       </c>
       <c r="AI670" s="4">
         <v>0</v>
       </c>
       <c r="AJ670">
         <v>0</v>
       </c>
       <c r="AK670" s="4"/>
     </row>
     <row r="671" spans="1:37">
       <c r="A671" t="s">
+        <v>289</v>
+      </c>
+      <c r="B671" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C671" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D671" s="1">
         <v>4</v>
       </c>
       <c r="E671" s="1">
         <v>4</v>
       </c>
       <c r="F671" s="1"/>
       <c r="G671" t="s">
         <v>297</v>
       </c>
       <c r="H671" s="1"/>
       <c r="I671" s="1"/>
       <c r="J671" t="s">
         <v>37</v>
       </c>
       <c r="K671" t="s">
+        <v>292</v>
+      </c>
+      <c r="L671" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="M671" t="s">
         <v>40</v>
       </c>
       <c r="AI671" s="4">
         <v>0</v>
       </c>
       <c r="AJ671">
         <v>0</v>
       </c>
       <c r="AK671" s="4"/>
     </row>
     <row r="672" spans="1:37">
       <c r="A672" t="s">
+        <v>289</v>
+      </c>
+      <c r="B672" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C672" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D672" s="1">
         <v>4</v>
       </c>
       <c r="E672" s="1">
         <v>4</v>
       </c>
       <c r="F672" s="1"/>
       <c r="G672" t="s">
         <v>297</v>
       </c>
       <c r="H672" s="1"/>
       <c r="I672" s="1"/>
       <c r="J672" t="s">
         <v>37</v>
       </c>
       <c r="K672" t="s">
+        <v>292</v>
+      </c>
+      <c r="L672" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="M672" t="s">
         <v>40</v>
       </c>
       <c r="AI672" s="4">
         <v>0</v>
       </c>
       <c r="AJ672">
         <v>0</v>
       </c>
       <c r="AK672" s="4"/>
     </row>
     <row r="673" spans="1:37">
       <c r="A673" t="s">
+        <v>289</v>
+      </c>
+      <c r="B673" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C673" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D673" s="1">
         <v>4</v>
       </c>
       <c r="E673" s="1">
         <v>4</v>
       </c>
       <c r="F673" s="1"/>
       <c r="G673" t="s">
         <v>297</v>
       </c>
       <c r="H673" s="1"/>
       <c r="I673" s="1"/>
       <c r="J673" t="s">
         <v>37</v>
       </c>
       <c r="K673" t="s">
+        <v>292</v>
+      </c>
+      <c r="L673" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="M673" t="s">
         <v>40</v>
       </c>
       <c r="AI673" s="4">
         <v>0</v>
       </c>
       <c r="AJ673">
         <v>0</v>
       </c>
       <c r="AK673" s="4"/>
     </row>
     <row r="674" spans="1:37">
       <c r="A674" t="s">
+        <v>289</v>
+      </c>
+      <c r="B674" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C674" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D674" s="1">
         <v>4</v>
       </c>
       <c r="E674" s="1">
         <v>4</v>
       </c>
       <c r="F674" s="1"/>
       <c r="G674" t="s">
         <v>297</v>
       </c>
       <c r="H674" s="1"/>
       <c r="I674" s="1"/>
       <c r="J674" t="s">
         <v>37</v>
       </c>
       <c r="K674" t="s">
+        <v>292</v>
+      </c>
+      <c r="L674" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="M674" t="s">
         <v>40</v>
       </c>
       <c r="AI674" s="4">
         <v>0</v>
       </c>
       <c r="AJ674">
         <v>0</v>
       </c>
       <c r="AK674" s="4"/>
     </row>
     <row r="675" spans="1:37">
       <c r="A675" t="s">
+        <v>289</v>
+      </c>
+      <c r="B675" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C675" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D675" s="1">
         <v>4</v>
       </c>
       <c r="E675" s="1">
         <v>4</v>
       </c>
       <c r="F675" s="1"/>
       <c r="G675" t="s">
         <v>297</v>
       </c>
       <c r="H675" s="1"/>
       <c r="I675" s="1"/>
       <c r="J675" t="s">
         <v>37</v>
       </c>
       <c r="K675" t="s">
+        <v>292</v>
+      </c>
+      <c r="L675" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="M675" t="s">
         <v>40</v>
       </c>
       <c r="AI675" s="4">
         <v>0</v>
       </c>
       <c r="AJ675">
         <v>0</v>
       </c>
       <c r="AK675" s="4"/>
     </row>
     <row r="676" spans="1:37">
       <c r="A676" t="s">
+        <v>289</v>
+      </c>
+      <c r="B676" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C676" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D676" s="1">
         <v>4</v>
       </c>
       <c r="E676" s="1">
         <v>4</v>
       </c>
       <c r="F676" s="1"/>
       <c r="G676" t="s">
         <v>297</v>
       </c>
       <c r="H676" s="1"/>
       <c r="I676" s="1"/>
       <c r="J676" t="s">
         <v>37</v>
       </c>
       <c r="K676" t="s">
+        <v>292</v>
+      </c>
+      <c r="L676" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="M676" t="s">
         <v>40</v>
       </c>
       <c r="AI676" s="4">
         <v>0</v>
       </c>
       <c r="AJ676">
         <v>0</v>
       </c>
       <c r="AK676" s="4"/>
     </row>
     <row r="677" spans="1:37">
       <c r="A677" t="s">
+        <v>289</v>
+      </c>
+      <c r="B677" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C677" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D677" s="1">
         <v>4</v>
       </c>
       <c r="E677" s="1">
         <v>4</v>
       </c>
       <c r="F677" s="1"/>
       <c r="G677" t="s">
         <v>297</v>
       </c>
       <c r="H677" s="1"/>
       <c r="I677" s="1"/>
       <c r="J677" t="s">
         <v>37</v>
       </c>
       <c r="K677" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L677" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="M677" t="s">
         <v>40</v>
       </c>
       <c r="AI677" s="4">
         <v>0</v>
       </c>
       <c r="AJ677">
         <v>0</v>
       </c>
       <c r="AK677" s="4"/>
     </row>
     <row r="678" spans="1:37">
       <c r="A678" t="s">
+        <v>289</v>
+      </c>
+      <c r="B678" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C678" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D678" s="1">
         <v>4</v>
       </c>
       <c r="E678" s="1">
         <v>4</v>
       </c>
       <c r="F678" s="1"/>
       <c r="G678" t="s">
         <v>297</v>
       </c>
       <c r="H678" s="1"/>
       <c r="I678" s="1"/>
       <c r="J678" t="s">
         <v>37</v>
       </c>
       <c r="K678" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L678" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="M678" t="s">
         <v>40</v>
       </c>
       <c r="AI678" s="4">
         <v>0</v>
       </c>
       <c r="AJ678">
         <v>0</v>
       </c>
       <c r="AK678" s="4"/>
     </row>
     <row r="679" spans="1:37">
       <c r="A679" t="s">
+        <v>289</v>
+      </c>
+      <c r="B679" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C679" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D679" s="1">
         <v>4</v>
       </c>
       <c r="E679" s="1">
         <v>4</v>
       </c>
       <c r="F679" s="1"/>
       <c r="G679" t="s">
         <v>297</v>
       </c>
       <c r="H679" s="1"/>
       <c r="I679" s="1"/>
       <c r="J679" t="s">
         <v>37</v>
       </c>
       <c r="K679" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L679" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="M679" t="s">
         <v>40</v>
       </c>
       <c r="AI679" s="4">
         <v>0</v>
       </c>
       <c r="AJ679">
         <v>0</v>
       </c>
       <c r="AK679" s="4"/>
     </row>
     <row r="680" spans="1:37">
       <c r="A680" t="s">
+        <v>289</v>
+      </c>
+      <c r="B680" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C680" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D680" s="1">
         <v>4</v>
       </c>
       <c r="E680" s="1">
         <v>4</v>
       </c>
       <c r="F680" s="1"/>
       <c r="G680" t="s">
         <v>297</v>
       </c>
       <c r="H680" s="1"/>
       <c r="I680" s="1"/>
       <c r="J680" t="s">
         <v>37</v>
       </c>
       <c r="K680" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L680" t="s">
-        <v>137</v>
+        <v>295</v>
       </c>
       <c r="M680" t="s">
         <v>40</v>
       </c>
       <c r="AI680" s="4">
         <v>0</v>
       </c>
       <c r="AJ680">
         <v>0</v>
       </c>
       <c r="AK680" s="4"/>
     </row>
     <row r="681" spans="1:37">
       <c r="A681" t="s">
+        <v>289</v>
+      </c>
+      <c r="B681" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C681" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D681" s="1">
         <v>4</v>
       </c>
       <c r="E681" s="1">
         <v>4</v>
       </c>
       <c r="F681" s="1"/>
       <c r="G681" t="s">
         <v>297</v>
       </c>
       <c r="H681" s="1"/>
       <c r="I681" s="1"/>
       <c r="J681" t="s">
         <v>37</v>
       </c>
       <c r="K681" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L681" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="M681" t="s">
         <v>40</v>
       </c>
       <c r="AI681" s="4">
         <v>0</v>
       </c>
       <c r="AJ681">
         <v>0</v>
       </c>
       <c r="AK681" s="4"/>
     </row>
     <row r="682" spans="1:37">
       <c r="A682" t="s">
+        <v>289</v>
+      </c>
+      <c r="B682" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C682" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D682" s="1">
         <v>4</v>
       </c>
       <c r="E682" s="1">
         <v>4</v>
       </c>
       <c r="F682" s="1"/>
       <c r="G682" t="s">
         <v>297</v>
       </c>
       <c r="H682" s="1"/>
       <c r="I682" s="1"/>
       <c r="J682" t="s">
         <v>37</v>
       </c>
       <c r="K682" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L682" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="M682" t="s">
         <v>40</v>
       </c>
       <c r="AI682" s="4">
         <v>0</v>
       </c>
       <c r="AJ682">
         <v>0</v>
       </c>
       <c r="AK682" s="4"/>
     </row>
     <row r="683" spans="1:37">
       <c r="A683" t="s">
+        <v>289</v>
+      </c>
+      <c r="B683" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C683" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D683" s="1">
         <v>4</v>
       </c>
       <c r="E683" s="1">
         <v>4</v>
       </c>
       <c r="F683" s="1"/>
       <c r="G683" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="H683" s="1"/>
       <c r="I683" s="1"/>
       <c r="J683" t="s">
         <v>37</v>
       </c>
       <c r="K683" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="L683" t="s">
-        <v>295</v>
+        <v>136</v>
       </c>
       <c r="M683" t="s">
         <v>40</v>
       </c>
       <c r="AI683" s="4">
         <v>0</v>
       </c>
       <c r="AJ683">
         <v>0</v>
       </c>
       <c r="AK683" s="4"/>
     </row>
     <row r="684" spans="1:37">
       <c r="A684" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B684" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C684" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D684" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E684" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F684" s="1"/>
       <c r="G684" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-      <c r="I684" s="1"/>
+        <v>300</v>
+      </c>
+      <c r="H684" s="1">
+        <v>3</v>
+      </c>
+      <c r="I684" s="1">
+        <v>3</v>
+      </c>
       <c r="J684" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K684" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L684" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="M684" t="s">
-        <v>40</v>
+        <v>60</v>
+      </c>
+      <c r="AA684">
+        <v>4</v>
       </c>
       <c r="AI684" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ684">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK684" s="4"/>
     </row>
     <row r="685" spans="1:37">
       <c r="A685" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B685" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C685" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D685" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E685" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F685" s="1"/>
       <c r="G685" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-      <c r="I685" s="1"/>
+        <v>303</v>
+      </c>
+      <c r="H685" s="1">
+        <v>3</v>
+      </c>
+      <c r="I685" s="1">
+        <v>3</v>
+      </c>
       <c r="J685" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K685" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L685" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="M685" t="s">
-        <v>40</v>
+        <v>60</v>
+      </c>
+      <c r="AD685">
+        <v>1</v>
+      </c>
+      <c r="AE685">
+        <v>1</v>
       </c>
       <c r="AI685" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ685">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK685" s="4"/>
     </row>
     <row r="686" spans="1:37">
       <c r="A686" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B686" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C686" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D686" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E686" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F686" s="1"/>
       <c r="G686" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-      <c r="I686" s="1"/>
+        <v>303</v>
+      </c>
+      <c r="H686" s="1">
+        <v>3</v>
+      </c>
+      <c r="I686" s="1">
+        <v>3</v>
+      </c>
       <c r="J686" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K686" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L686" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="M686" t="s">
-        <v>40</v>
+        <v>60</v>
+      </c>
+      <c r="AG686">
+        <v>1</v>
       </c>
       <c r="AI686" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ686">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK686" s="4"/>
     </row>
     <row r="687" spans="1:37">
       <c r="A687" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B687" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C687" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D687" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E687" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F687" s="1"/>
       <c r="G687" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="H687" s="1"/>
       <c r="I687" s="1"/>
       <c r="J687" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K687" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L687" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="M687" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI687" s="4">
         <v>0</v>
       </c>
       <c r="AJ687">
         <v>0</v>
       </c>
       <c r="AK687" s="4"/>
     </row>
     <row r="688" spans="1:37">
       <c r="A688" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B688" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C688" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D688" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E688" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F688" s="1"/>
       <c r="G688" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="H688" s="1"/>
       <c r="I688" s="1"/>
       <c r="J688" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K688" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L688" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="M688" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI688" s="4">
         <v>0</v>
       </c>
       <c r="AJ688">
         <v>0</v>
       </c>
       <c r="AK688" s="4"/>
     </row>
     <row r="689" spans="1:37">
       <c r="A689" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B689" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C689" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D689" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E689" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F689" s="1"/>
       <c r="G689" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="H689" s="1"/>
       <c r="I689" s="1"/>
       <c r="J689" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K689" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L689" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="M689" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI689" s="4">
         <v>0</v>
       </c>
       <c r="AJ689">
         <v>0</v>
       </c>
       <c r="AK689" s="4"/>
     </row>
     <row r="690" spans="1:37">
       <c r="A690" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B690" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C690" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D690" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E690" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F690" s="1"/>
       <c r="G690" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="H690" s="1"/>
       <c r="I690" s="1"/>
       <c r="J690" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K690" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L690" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="M690" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI690" s="4">
         <v>0</v>
       </c>
       <c r="AJ690">
         <v>0</v>
       </c>
       <c r="AK690" s="4"/>
     </row>
     <row r="691" spans="1:37">
       <c r="A691" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B691" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C691" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D691" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E691" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F691" s="1"/>
       <c r="G691" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="H691" s="1"/>
       <c r="I691" s="1"/>
       <c r="J691" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K691" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L691" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="M691" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI691" s="4">
         <v>0</v>
       </c>
       <c r="AJ691">
         <v>0</v>
       </c>
       <c r="AK691" s="4"/>
     </row>
     <row r="692" spans="1:37">
       <c r="A692" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B692" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C692" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D692" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E692" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F692" s="1"/>
       <c r="G692" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="H692" s="1"/>
       <c r="I692" s="1"/>
       <c r="J692" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K692" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L692" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="M692" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI692" s="4">
         <v>0</v>
       </c>
       <c r="AJ692">
         <v>0</v>
       </c>
       <c r="AK692" s="4"/>
     </row>
     <row r="693" spans="1:37">
       <c r="A693" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B693" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C693" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D693" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E693" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F693" s="1"/>
       <c r="G693" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="H693" s="1"/>
       <c r="I693" s="1"/>
       <c r="J693" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K693" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L693" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="M693" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI693" s="4">
         <v>0</v>
       </c>
       <c r="AJ693">
         <v>0</v>
       </c>
       <c r="AK693" s="4"/>
     </row>
     <row r="694" spans="1:37">
       <c r="A694" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B694" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C694" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D694" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E694" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F694" s="1"/>
       <c r="G694" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="H694" s="1"/>
       <c r="I694" s="1"/>
       <c r="J694" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K694" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L694" t="s">
-        <v>137</v>
+        <v>302</v>
       </c>
       <c r="M694" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI694" s="4">
         <v>0</v>
       </c>
       <c r="AJ694">
         <v>0</v>
       </c>
       <c r="AK694" s="4"/>
     </row>
     <row r="695" spans="1:37">
       <c r="A695" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B695" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C695" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D695" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E695" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F695" s="1"/>
       <c r="G695" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="H695" s="1"/>
       <c r="I695" s="1"/>
       <c r="J695" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K695" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L695" t="s">
-        <v>137</v>
+        <v>302</v>
       </c>
       <c r="M695" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI695" s="4">
         <v>0</v>
       </c>
       <c r="AJ695">
         <v>0</v>
       </c>
       <c r="AK695" s="4"/>
     </row>
     <row r="696" spans="1:37">
       <c r="A696" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="B696" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="C696" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D696" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E696" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F696" s="1"/>
       <c r="G696" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="H696" s="1"/>
       <c r="I696" s="1"/>
       <c r="J696" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K696" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="L696" t="s">
-        <v>137</v>
+        <v>302</v>
       </c>
       <c r="M696" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI696" s="4">
         <v>0</v>
       </c>
       <c r="AJ696">
         <v>0</v>
       </c>
       <c r="AK696" s="4"/>
     </row>
     <row r="697" spans="1:37">
       <c r="A697" t="s">
+        <v>298</v>
+      </c>
+      <c r="B697" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C697" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D697" s="1">
         <v>3</v>
       </c>
       <c r="E697" s="1">
         <v>3</v>
       </c>
       <c r="F697" s="1"/>
       <c r="G697" t="s">
-        <v>301</v>
-[...6 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="H697" s="1"/>
+      <c r="I697" s="1"/>
       <c r="J697" t="s">
         <v>57</v>
       </c>
       <c r="K697" t="s">
+        <v>301</v>
+      </c>
+      <c r="L697" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="M697" t="s">
         <v>60</v>
       </c>
-      <c r="AA697">
-[...1 lines deleted...]
-      </c>
       <c r="AI697" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ697">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK697" s="4"/>
     </row>
     <row r="698" spans="1:37">
       <c r="A698" t="s">
+        <v>298</v>
+      </c>
+      <c r="B698" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C698" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D698" s="1">
         <v>3</v>
       </c>
       <c r="E698" s="1">
         <v>3</v>
       </c>
       <c r="F698" s="1"/>
       <c r="G698" t="s">
-        <v>304</v>
-[...6 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="H698" s="1"/>
+      <c r="I698" s="1"/>
       <c r="J698" t="s">
         <v>57</v>
       </c>
       <c r="K698" t="s">
+        <v>301</v>
+      </c>
+      <c r="L698" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="M698" t="s">
         <v>60</v>
       </c>
-      <c r="AD698">
-[...4 lines deleted...]
-      </c>
       <c r="AI698" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ698">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AK698" s="4"/>
     </row>
     <row r="699" spans="1:37">
       <c r="A699" t="s">
+        <v>298</v>
+      </c>
+      <c r="B699" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C699" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D699" s="1">
         <v>3</v>
       </c>
       <c r="E699" s="1">
         <v>3</v>
       </c>
       <c r="F699" s="1"/>
       <c r="G699" t="s">
-        <v>304</v>
-[...6 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="H699" s="1"/>
+      <c r="I699" s="1"/>
       <c r="J699" t="s">
         <v>57</v>
       </c>
       <c r="K699" t="s">
+        <v>301</v>
+      </c>
+      <c r="L699" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="M699" t="s">
         <v>60</v>
       </c>
-      <c r="AG699">
-[...1 lines deleted...]
-      </c>
       <c r="AI699" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ699">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK699" s="4"/>
     </row>
     <row r="700" spans="1:37">
       <c r="A700" t="s">
+        <v>298</v>
+      </c>
+      <c r="B700" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C700" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D700" s="1">
         <v>3</v>
       </c>
       <c r="E700" s="1">
         <v>3</v>
       </c>
       <c r="F700" s="1"/>
       <c r="G700" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H700" s="1"/>
       <c r="I700" s="1"/>
       <c r="J700" t="s">
         <v>57</v>
       </c>
       <c r="K700" t="s">
+        <v>301</v>
+      </c>
+      <c r="L700" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="M700" t="s">
         <v>60</v>
       </c>
       <c r="AI700" s="4">
         <v>0</v>
       </c>
       <c r="AJ700">
         <v>0</v>
       </c>
       <c r="AK700" s="4"/>
     </row>
     <row r="701" spans="1:37">
       <c r="A701" t="s">
+        <v>298</v>
+      </c>
+      <c r="B701" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C701" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D701" s="1">
         <v>3</v>
       </c>
       <c r="E701" s="1">
         <v>3</v>
       </c>
       <c r="F701" s="1"/>
       <c r="G701" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="H701" s="1"/>
       <c r="I701" s="1"/>
       <c r="J701" t="s">
         <v>57</v>
       </c>
       <c r="K701" t="s">
+        <v>301</v>
+      </c>
+      <c r="L701" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="M701" t="s">
         <v>60</v>
       </c>
       <c r="AI701" s="4">
         <v>0</v>
       </c>
       <c r="AJ701">
         <v>0</v>
       </c>
       <c r="AK701" s="4"/>
     </row>
     <row r="702" spans="1:37">
       <c r="A702" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B702" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="C702" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D702" s="1">
         <v>3</v>
       </c>
       <c r="E702" s="1">
         <v>3</v>
       </c>
       <c r="F702" s="1"/>
       <c r="G702" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="I702" s="1"/>
+        <v>175</v>
+      </c>
+      <c r="H702" s="1">
+        <v>3</v>
+      </c>
+      <c r="I702" s="1">
+        <v>3</v>
+      </c>
       <c r="J702" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K702" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="L702" t="s">
-        <v>303</v>
+        <v>72</v>
       </c>
       <c r="M702" t="s">
-        <v>60</v>
+        <v>40</v>
+      </c>
+      <c r="AA702">
+        <v>1</v>
       </c>
       <c r="AI702" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ702">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK702" s="4"/>
     </row>
     <row r="703" spans="1:37">
       <c r="A703" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B703" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="C703" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D703" s="1">
         <v>3</v>
       </c>
       <c r="E703" s="1">
         <v>3</v>
       </c>
       <c r="F703" s="1"/>
       <c r="G703" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="I703" s="1"/>
+        <v>175</v>
+      </c>
+      <c r="H703" s="1">
+        <v>3</v>
+      </c>
+      <c r="I703" s="1">
+        <v>3</v>
+      </c>
       <c r="J703" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K703" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="L703" t="s">
-        <v>303</v>
+        <v>72</v>
       </c>
       <c r="M703" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI703" s="4">
         <v>0</v>
       </c>
       <c r="AJ703">
         <v>0</v>
       </c>
       <c r="AK703" s="4"/>
     </row>
     <row r="704" spans="1:37">
       <c r="A704" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B704" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="C704" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D704" s="1">
         <v>3</v>
       </c>
       <c r="E704" s="1">
         <v>3</v>
       </c>
       <c r="F704" s="1"/>
       <c r="G704" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="I704" s="1"/>
+        <v>175</v>
+      </c>
+      <c r="H704" s="1">
+        <v>3</v>
+      </c>
+      <c r="I704" s="1">
+        <v>3</v>
+      </c>
       <c r="J704" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K704" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="L704" t="s">
-        <v>303</v>
+        <v>72</v>
       </c>
       <c r="M704" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI704" s="4">
         <v>0</v>
       </c>
       <c r="AJ704">
         <v>0</v>
       </c>
       <c r="AK704" s="4"/>
     </row>
     <row r="705" spans="1:37">
       <c r="A705" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B705" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="C705" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D705" s="1">
         <v>3</v>
       </c>
       <c r="E705" s="1">
         <v>3</v>
       </c>
       <c r="F705" s="1"/>
       <c r="G705" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-      <c r="I705" s="1"/>
+        <v>175</v>
+      </c>
+      <c r="H705" s="1">
+        <v>3</v>
+      </c>
+      <c r="I705" s="1">
+        <v>3</v>
+      </c>
       <c r="J705" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K705" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="L705" t="s">
-        <v>303</v>
+        <v>72</v>
       </c>
       <c r="M705" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI705" s="4">
         <v>0</v>
       </c>
       <c r="AJ705">
         <v>0</v>
       </c>
       <c r="AK705" s="4"/>
     </row>
     <row r="706" spans="1:37">
       <c r="A706" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B706" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="C706" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D706" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E706" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F706" s="1"/>
       <c r="G706" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-      <c r="I706" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="H706" s="1">
+        <v>4</v>
+      </c>
+      <c r="I706" s="1">
+        <v>4</v>
+      </c>
       <c r="J706" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K706" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="L706" t="s">
-        <v>303</v>
+        <v>72</v>
       </c>
       <c r="M706" t="s">
-        <v>60</v>
+        <v>40</v>
+      </c>
+      <c r="AA706">
+        <v>5</v>
       </c>
       <c r="AI706" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AJ706">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AK706" s="4"/>
     </row>
     <row r="707" spans="1:37">
       <c r="A707" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B707" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="C707" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D707" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E707" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F707" s="1"/>
       <c r="G707" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-      <c r="I707" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="H707" s="1">
+        <v>4</v>
+      </c>
+      <c r="I707" s="1">
+        <v>4</v>
+      </c>
       <c r="J707" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K707" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="L707" t="s">
-        <v>303</v>
+        <v>72</v>
       </c>
       <c r="M707" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI707" s="4">
         <v>0</v>
       </c>
       <c r="AJ707">
         <v>0</v>
       </c>
       <c r="AK707" s="4"/>
     </row>
     <row r="708" spans="1:37">
       <c r="A708" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B708" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="C708" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D708" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E708" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F708" s="1"/>
       <c r="G708" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-      <c r="I708" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="H708" s="1">
+        <v>4</v>
+      </c>
+      <c r="I708" s="1">
+        <v>4</v>
+      </c>
       <c r="J708" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K708" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="L708" t="s">
-        <v>303</v>
+        <v>72</v>
       </c>
       <c r="M708" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI708" s="4">
         <v>0</v>
       </c>
       <c r="AJ708">
         <v>0</v>
       </c>
       <c r="AK708" s="4"/>
     </row>
     <row r="709" spans="1:37">
       <c r="A709" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="B709" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="C709" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D709" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E709" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F709" s="1"/>
       <c r="G709" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-      <c r="I709" s="1"/>
+        <v>70</v>
+      </c>
+      <c r="H709" s="1">
+        <v>4</v>
+      </c>
+      <c r="I709" s="1">
+        <v>4</v>
+      </c>
       <c r="J709" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K709" t="s">
-        <v>302</v>
+        <v>38</v>
       </c>
       <c r="L709" t="s">
-        <v>303</v>
+        <v>72</v>
       </c>
       <c r="M709" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI709" s="4">
         <v>0</v>
       </c>
       <c r="AJ709">
         <v>0</v>
       </c>
       <c r="AK709" s="4"/>
     </row>
     <row r="710" spans="1:37">
       <c r="A710" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="B710" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="C710" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D710" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E710" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F710" s="1"/>
       <c r="G710" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-      <c r="I710" s="1"/>
+        <v>312</v>
+      </c>
+      <c r="H710" s="1">
+        <v>4</v>
+      </c>
+      <c r="I710" s="1">
+        <v>4</v>
+      </c>
       <c r="J710" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="K710" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="L710" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="M710" t="s">
-        <v>60</v>
+        <v>93</v>
+      </c>
+      <c r="AB710">
+        <v>8</v>
+      </c>
+      <c r="AC710">
+        <v>4</v>
       </c>
       <c r="AI710" s="4">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="AJ710">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="AK710" s="4"/>
     </row>
     <row r="711" spans="1:37">
       <c r="A711" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="B711" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="C711" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D711" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E711" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F711" s="1"/>
       <c r="G711" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-      <c r="I711" s="1"/>
+        <v>312</v>
+      </c>
+      <c r="H711" s="1">
+        <v>4</v>
+      </c>
+      <c r="I711" s="1">
+        <v>4</v>
+      </c>
       <c r="J711" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="K711" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="L711" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="M711" t="s">
-        <v>60</v>
+        <v>93</v>
+      </c>
+      <c r="AD711">
+        <v>5</v>
       </c>
       <c r="AI711" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AJ711">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AK711" s="4"/>
     </row>
     <row r="712" spans="1:37">
       <c r="A712" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="B712" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="C712" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D712" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E712" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F712" s="1"/>
       <c r="G712" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-      <c r="I712" s="1"/>
+        <v>312</v>
+      </c>
+      <c r="H712" s="1">
+        <v>4</v>
+      </c>
+      <c r="I712" s="1">
+        <v>4</v>
+      </c>
       <c r="J712" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="K712" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="L712" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="M712" t="s">
-        <v>60</v>
+        <v>93</v>
+      </c>
+      <c r="AE712">
+        <v>2</v>
+      </c>
+      <c r="AF712">
+        <v>26</v>
+      </c>
+      <c r="AG712">
+        <v>16</v>
+      </c>
+      <c r="AH712">
+        <v>7</v>
       </c>
       <c r="AI712" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="AJ712">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="AK712" s="4"/>
     </row>
     <row r="713" spans="1:37">
       <c r="A713" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="B713" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="C713" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D713" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E713" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F713" s="1"/>
       <c r="G713" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-      <c r="I713" s="1"/>
+        <v>315</v>
+      </c>
+      <c r="H713" s="1">
+        <v>4</v>
+      </c>
+      <c r="I713" s="1">
+        <v>4</v>
+      </c>
       <c r="J713" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="K713" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="L713" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="M713" t="s">
-        <v>60</v>
+        <v>93</v>
+      </c>
+      <c r="AB713">
+        <v>67</v>
+      </c>
+      <c r="AC713">
+        <v>81</v>
       </c>
       <c r="AI713" s="4">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="AJ713">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="AK713" s="4"/>
     </row>
     <row r="714" spans="1:37">
       <c r="A714" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="B714" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="C714" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D714" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E714" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F714" s="1"/>
       <c r="G714" t="s">
-        <v>307</v>
-[...2 lines deleted...]
-      <c r="I714" s="1"/>
+        <v>315</v>
+      </c>
+      <c r="H714" s="1">
+        <v>4</v>
+      </c>
+      <c r="I714" s="1">
+        <v>4</v>
+      </c>
       <c r="J714" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="K714" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="L714" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="M714" t="s">
-        <v>60</v>
+        <v>93</v>
+      </c>
+      <c r="AD714">
+        <v>97</v>
       </c>
       <c r="AI714" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="AJ714">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="AK714" s="4"/>
     </row>
     <row r="715" spans="1:37">
       <c r="A715" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B715" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C715" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D715" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E715" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F715" s="1"/>
       <c r="G715" t="s">
-        <v>176</v>
+        <v>315</v>
       </c>
       <c r="H715" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I715" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J715" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K715" t="s">
-        <v>38</v>
+        <v>313</v>
       </c>
       <c r="L715" t="s">
-        <v>72</v>
+        <v>314</v>
       </c>
       <c r="M715" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>93</v>
+      </c>
+      <c r="AE715">
+        <v>39</v>
+      </c>
+      <c r="AF715">
+        <v>64</v>
+      </c>
+      <c r="AG715">
+        <v>5</v>
+      </c>
+      <c r="AH715">
+        <v>28</v>
       </c>
       <c r="AI715" s="4">
-        <v>1</v>
+        <v>136</v>
       </c>
       <c r="AJ715">
-        <v>1</v>
+        <v>136</v>
       </c>
       <c r="AK715" s="4"/>
     </row>
     <row r="716" spans="1:37">
       <c r="A716" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B716" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C716" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D716" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E716" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F716" s="1"/>
       <c r="G716" t="s">
-        <v>176</v>
+        <v>316</v>
       </c>
       <c r="H716" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I716" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J716" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K716" t="s">
-        <v>38</v>
+        <v>313</v>
       </c>
       <c r="L716" t="s">
-        <v>72</v>
+        <v>314</v>
       </c>
       <c r="M716" t="s">
-        <v>40</v>
+        <v>93</v>
+      </c>
+      <c r="AB716">
+        <v>56</v>
+      </c>
+      <c r="AC716">
+        <v>85</v>
       </c>
       <c r="AI716" s="4">
-        <v>0</v>
+        <v>141</v>
       </c>
       <c r="AJ716">
-        <v>0</v>
+        <v>141</v>
       </c>
       <c r="AK716" s="4"/>
     </row>
     <row r="717" spans="1:37">
       <c r="A717" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B717" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C717" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D717" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E717" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F717" s="1"/>
       <c r="G717" t="s">
-        <v>176</v>
+        <v>316</v>
       </c>
       <c r="H717" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I717" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J717" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K717" t="s">
-        <v>38</v>
+        <v>313</v>
       </c>
       <c r="L717" t="s">
-        <v>72</v>
+        <v>314</v>
       </c>
       <c r="M717" t="s">
-        <v>40</v>
+        <v>93</v>
+      </c>
+      <c r="AC717">
+        <v>3</v>
+      </c>
+      <c r="AD717">
+        <v>48</v>
       </c>
       <c r="AI717" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="AJ717">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="AK717" s="4"/>
     </row>
     <row r="718" spans="1:37">
       <c r="A718" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B718" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C718" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D718" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E718" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F718" s="1"/>
       <c r="G718" t="s">
-        <v>176</v>
+        <v>316</v>
       </c>
       <c r="H718" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I718" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J718" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K718" t="s">
-        <v>38</v>
+        <v>313</v>
       </c>
       <c r="L718" t="s">
-        <v>72</v>
+        <v>314</v>
       </c>
       <c r="M718" t="s">
-        <v>40</v>
+        <v>93</v>
+      </c>
+      <c r="AF718">
+        <v>30</v>
+      </c>
+      <c r="AG718">
+        <v>5</v>
+      </c>
+      <c r="AH718">
+        <v>22</v>
       </c>
       <c r="AI718" s="4">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="AJ718">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="AK718" s="4"/>
     </row>
     <row r="719" spans="1:37">
       <c r="A719" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="B719" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C719" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D719" s="1">
         <v>4</v>
       </c>
       <c r="E719" s="1">
         <v>4</v>
       </c>
       <c r="F719" s="1"/>
       <c r="G719" t="s">
-        <v>70</v>
+        <v>319</v>
       </c>
       <c r="H719" s="1">
         <v>4</v>
       </c>
       <c r="I719" s="1">
         <v>4</v>
       </c>
       <c r="J719" t="s">
-        <v>37</v>
+        <v>246</v>
       </c>
       <c r="K719" t="s">
-        <v>38</v>
+        <v>320</v>
       </c>
       <c r="L719" t="s">
-        <v>72</v>
+        <v>321</v>
       </c>
       <c r="M719" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>249</v>
+      </c>
+      <c r="AC719">
+        <v>34</v>
+      </c>
+      <c r="AD719">
+        <v>14</v>
       </c>
       <c r="AI719" s="4">
-        <v>5</v>
+        <v>48</v>
       </c>
       <c r="AJ719">
-        <v>5</v>
+        <v>48</v>
       </c>
       <c r="AK719" s="4"/>
     </row>
     <row r="720" spans="1:37">
       <c r="A720" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="B720" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C720" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D720" s="1">
         <v>4</v>
       </c>
       <c r="E720" s="1">
         <v>4</v>
       </c>
       <c r="F720" s="1"/>
       <c r="G720" t="s">
-        <v>70</v>
+        <v>319</v>
       </c>
       <c r="H720" s="1">
         <v>4</v>
       </c>
       <c r="I720" s="1">
         <v>4</v>
       </c>
       <c r="J720" t="s">
-        <v>37</v>
+        <v>246</v>
       </c>
       <c r="K720" t="s">
-        <v>38</v>
+        <v>320</v>
       </c>
       <c r="L720" t="s">
-        <v>72</v>
+        <v>321</v>
       </c>
       <c r="M720" t="s">
-        <v>40</v>
+        <v>249</v>
+      </c>
+      <c r="AE720">
+        <v>16</v>
+      </c>
+      <c r="AF720">
+        <v>17</v>
+      </c>
+      <c r="AG720">
+        <v>21</v>
+      </c>
+      <c r="AH720">
+        <v>19</v>
       </c>
       <c r="AI720" s="4">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="AJ720">
-        <v>0</v>
+        <v>73</v>
       </c>
       <c r="AK720" s="4"/>
     </row>
     <row r="721" spans="1:37">
       <c r="A721" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="B721" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D721" s="1">
         <v>4</v>
       </c>
       <c r="E721" s="1">
         <v>4</v>
       </c>
       <c r="F721" s="1"/>
       <c r="G721" t="s">
-        <v>70</v>
+        <v>319</v>
       </c>
       <c r="H721" s="1">
         <v>4</v>
       </c>
       <c r="I721" s="1">
         <v>4</v>
       </c>
       <c r="J721" t="s">
-        <v>37</v>
+        <v>246</v>
       </c>
       <c r="K721" t="s">
-        <v>38</v>
+        <v>320</v>
       </c>
       <c r="L721" t="s">
-        <v>72</v>
+        <v>321</v>
       </c>
       <c r="M721" t="s">
-        <v>40</v>
+        <v>249</v>
       </c>
       <c r="AI721" s="4">
         <v>0</v>
       </c>
       <c r="AJ721">
         <v>0</v>
       </c>
       <c r="AK721" s="4"/>
     </row>
     <row r="722" spans="1:37">
       <c r="A722" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="B722" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="C722" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D722" s="1">
         <v>4</v>
       </c>
       <c r="E722" s="1">
         <v>4</v>
       </c>
       <c r="F722" s="1"/>
       <c r="G722" t="s">
-        <v>70</v>
+        <v>319</v>
       </c>
       <c r="H722" s="1">
         <v>4</v>
       </c>
       <c r="I722" s="1">
         <v>4</v>
       </c>
       <c r="J722" t="s">
-        <v>37</v>
+        <v>246</v>
       </c>
       <c r="K722" t="s">
-        <v>38</v>
+        <v>320</v>
       </c>
       <c r="L722" t="s">
-        <v>72</v>
+        <v>321</v>
       </c>
       <c r="M722" t="s">
-        <v>40</v>
+        <v>249</v>
       </c>
       <c r="AI722" s="4">
         <v>0</v>
       </c>
       <c r="AJ722">
         <v>0</v>
       </c>
       <c r="AK722" s="4"/>
     </row>
     <row r="723" spans="1:37">
       <c r="A723" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="B723" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="C723" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D723" s="1">
         <v>4</v>
       </c>
       <c r="E723" s="1">
         <v>4</v>
       </c>
       <c r="F723" s="1"/>
       <c r="G723" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="H723" s="1">
         <v>4</v>
       </c>
       <c r="I723" s="1">
         <v>4</v>
       </c>
       <c r="J723" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="K723" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="L723" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="M723" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>249</v>
       </c>
       <c r="AI723" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="AJ723">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="AK723" s="4"/>
     </row>
     <row r="724" spans="1:37">
       <c r="A724" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="B724" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="C724" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D724" s="1">
         <v>4</v>
       </c>
       <c r="E724" s="1">
         <v>4</v>
       </c>
       <c r="F724" s="1"/>
       <c r="G724" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="H724" s="1">
         <v>4</v>
       </c>
       <c r="I724" s="1">
         <v>4</v>
       </c>
       <c r="J724" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="K724" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="L724" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="M724" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>249</v>
       </c>
       <c r="AI724" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ724">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AK724" s="4"/>
     </row>
     <row r="725" spans="1:37">
       <c r="A725" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="B725" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="C725" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D725" s="1">
         <v>4</v>
       </c>
       <c r="E725" s="1">
         <v>4</v>
       </c>
       <c r="F725" s="1"/>
       <c r="G725" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="H725" s="1">
         <v>4</v>
       </c>
       <c r="I725" s="1">
         <v>4</v>
       </c>
       <c r="J725" t="s">
-        <v>92</v>
+        <v>246</v>
       </c>
       <c r="K725" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="L725" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="M725" t="s">
-        <v>95</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>249</v>
       </c>
       <c r="AI725" s="4">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="AJ725">
-        <v>44</v>
+        <v>0</v>
       </c>
       <c r="AK725" s="4"/>
     </row>
     <row r="726" spans="1:37">
       <c r="A726" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="B726" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="C726" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D726" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E726" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F726" s="1"/>
       <c r="G726" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="H726" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I726" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J726" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="K726" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="L726" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="M726" t="s">
-        <v>95</v>
+        <v>60</v>
+      </c>
+      <c r="AC726">
+        <v>1</v>
       </c>
       <c r="AI726" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ726">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK726" s="4"/>
     </row>
     <row r="727" spans="1:37">
       <c r="A727" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="B727" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="C727" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D727" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E727" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F727" s="1"/>
       <c r="G727" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="H727" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I727" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J727" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="K727" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="L727" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="M727" t="s">
-        <v>95</v>
+        <v>60</v>
+      </c>
+      <c r="AF727">
+        <v>2</v>
       </c>
       <c r="AI727" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ727">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK727" s="4"/>
     </row>
     <row r="728" spans="1:37">
       <c r="A728" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="B728" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="C728" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D728" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E728" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F728" s="1"/>
       <c r="G728" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="H728" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I728" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J728" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="K728" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="L728" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="M728" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="AI728" s="4">
         <v>0</v>
       </c>
       <c r="AJ728">
         <v>0</v>
       </c>
       <c r="AK728" s="4"/>
     </row>
     <row r="729" spans="1:37">
       <c r="A729" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="B729" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="C729" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D729" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E729" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F729" s="1"/>
       <c r="G729" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="H729" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I729" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J729" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="K729" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="L729" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="M729" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>60</v>
       </c>
       <c r="AI729" s="4">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="AJ729">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="AK729" s="4"/>
     </row>
     <row r="730" spans="1:37">
       <c r="A730" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="B730" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="C730" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D730" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E730" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F730" s="1"/>
       <c r="G730" t="s">
-        <v>316</v>
+        <v>325</v>
       </c>
       <c r="H730" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I730" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J730" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="K730" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="L730" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="M730" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="AI730" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="AJ730">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="AK730" s="4"/>
     </row>
     <row r="731" spans="1:37">
       <c r="A731" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="B731" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="C731" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D731" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E731" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F731" s="1"/>
       <c r="G731" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="H731" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I731" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J731" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="K731" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="L731" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="M731" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>60</v>
       </c>
       <c r="AF731">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="AH731">
         <v>2</v>
       </c>
       <c r="AI731" s="4">
-        <v>110</v>
+        <v>2</v>
       </c>
       <c r="AJ731">
-        <v>110</v>
+        <v>2</v>
       </c>
       <c r="AK731" s="4"/>
     </row>
     <row r="732" spans="1:37">
       <c r="A732" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="B732" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="C732" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D732" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E732" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F732" s="1"/>
       <c r="G732" t="s">
-        <v>316</v>
+        <v>328</v>
       </c>
       <c r="H732" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I732" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J732" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
       <c r="K732" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="L732" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="M732" t="s">
-        <v>95</v>
+        <v>60</v>
+      </c>
+      <c r="AH732">
+        <v>1</v>
       </c>
       <c r="AI732" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ732">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK732" s="4"/>
     </row>
     <row r="733" spans="1:37">
       <c r="A733" t="s">
-        <v>311</v>
+        <v>74</v>
       </c>
       <c r="B733" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="C733" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D733" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E733" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F733" s="1"/>
       <c r="G733" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="H733" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I733" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J733" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K733" t="s">
-        <v>314</v>
+        <v>77</v>
       </c>
       <c r="L733" t="s">
-        <v>315</v>
+        <v>81</v>
       </c>
       <c r="M733" t="s">
-        <v>95</v>
+        <v>79</v>
+      </c>
+      <c r="AF733">
+        <v>299</v>
+      </c>
+      <c r="AG733">
+        <v>286</v>
       </c>
       <c r="AI733" s="4">
-        <v>0</v>
+        <v>585</v>
       </c>
       <c r="AJ733">
-        <v>0</v>
+        <v>585</v>
       </c>
       <c r="AK733" s="4"/>
     </row>
     <row r="734" spans="1:37">
       <c r="A734" t="s">
-        <v>311</v>
+        <v>74</v>
       </c>
       <c r="B734" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="C734" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D734" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E734" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F734" s="1"/>
       <c r="G734" t="s">
-        <v>316</v>
+        <v>330</v>
       </c>
       <c r="H734" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I734" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J734" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K734" t="s">
-        <v>314</v>
+        <v>77</v>
       </c>
       <c r="L734" t="s">
-        <v>315</v>
+        <v>81</v>
       </c>
       <c r="M734" t="s">
-        <v>95</v>
+        <v>79</v>
+      </c>
+      <c r="AH734">
+        <v>237</v>
       </c>
       <c r="AI734" s="4">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="AJ734">
-        <v>0</v>
+        <v>237</v>
       </c>
       <c r="AK734" s="4"/>
     </row>
     <row r="735" spans="1:37">
       <c r="A735" t="s">
-        <v>311</v>
+        <v>74</v>
       </c>
       <c r="B735" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="C735" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D735" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E735" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F735" s="1"/>
       <c r="G735" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="H735" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I735" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J735" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="K735" t="s">
-        <v>314</v>
+        <v>77</v>
       </c>
       <c r="L735" t="s">
-        <v>315</v>
+        <v>82</v>
       </c>
       <c r="M735" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>79</v>
+      </c>
+      <c r="AH735">
+        <v>1</v>
       </c>
       <c r="AI735" s="4">
-        <v>141</v>
+        <v>1</v>
       </c>
       <c r="AJ735">
-        <v>141</v>
+        <v>1</v>
       </c>
       <c r="AK735" s="4"/>
     </row>
     <row r="736" spans="1:37">
       <c r="A736" t="s">
-        <v>311</v>
+        <v>289</v>
       </c>
       <c r="B736" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="C736" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D736" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E736" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F736" s="1"/>
       <c r="G736" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="H736" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I736" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J736" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K736" t="s">
-        <v>314</v>
+        <v>292</v>
       </c>
       <c r="L736" t="s">
-        <v>315</v>
+        <v>293</v>
       </c>
       <c r="M736" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>40</v>
+      </c>
+      <c r="AF736">
+        <v>1</v>
+      </c>
+      <c r="AH736">
+        <v>3</v>
       </c>
       <c r="AI736" s="4">
-        <v>51</v>
+        <v>4</v>
       </c>
       <c r="AJ736">
-        <v>51</v>
+        <v>4</v>
       </c>
       <c r="AK736" s="4"/>
     </row>
     <row r="737" spans="1:37">
       <c r="A737" t="s">
-        <v>311</v>
+        <v>289</v>
       </c>
       <c r="B737" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="C737" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D737" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E737" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F737" s="1"/>
       <c r="G737" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="H737" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I737" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J737" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K737" t="s">
-        <v>314</v>
+        <v>292</v>
       </c>
       <c r="L737" t="s">
-        <v>315</v>
+        <v>293</v>
       </c>
       <c r="M737" t="s">
-        <v>95</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="AI737" s="4">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="AJ737">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="AK737" s="4"/>
     </row>
     <row r="738" spans="1:37">
       <c r="A738" t="s">
-        <v>311</v>
+        <v>289</v>
       </c>
       <c r="B738" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="C738" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D738" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E738" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F738" s="1"/>
       <c r="G738" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="H738" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I738" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J738" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K738" t="s">
-        <v>314</v>
+        <v>292</v>
       </c>
       <c r="L738" t="s">
-        <v>315</v>
+        <v>293</v>
       </c>
       <c r="M738" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI738" s="4">
         <v>0</v>
       </c>
       <c r="AJ738">
         <v>0</v>
       </c>
       <c r="AK738" s="4"/>
     </row>
     <row r="739" spans="1:37">
       <c r="A739" t="s">
-        <v>311</v>
+        <v>289</v>
       </c>
       <c r="B739" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="C739" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D739" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E739" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F739" s="1"/>
       <c r="G739" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="H739" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I739" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J739" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K739" t="s">
-        <v>314</v>
+        <v>292</v>
       </c>
       <c r="L739" t="s">
-        <v>315</v>
+        <v>293</v>
       </c>
       <c r="M739" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI739" s="4">
         <v>0</v>
       </c>
       <c r="AJ739">
         <v>0</v>
       </c>
       <c r="AK739" s="4"/>
     </row>
     <row r="740" spans="1:37">
       <c r="A740" t="s">
-        <v>311</v>
+        <v>289</v>
       </c>
       <c r="B740" t="s">
-        <v>312</v>
+        <v>331</v>
       </c>
       <c r="C740" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D740" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E740" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F740" s="1"/>
       <c r="G740" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="H740" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I740" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J740" t="s">
-        <v>92</v>
+        <v>37</v>
       </c>
       <c r="K740" t="s">
-        <v>314</v>
+        <v>292</v>
       </c>
       <c r="L740" t="s">
-        <v>315</v>
+        <v>295</v>
       </c>
       <c r="M740" t="s">
-        <v>95</v>
+        <v>40</v>
       </c>
       <c r="AI740" s="4">
         <v>0</v>
       </c>
       <c r="AJ740">
         <v>0</v>
       </c>
       <c r="AK740" s="4"/>
     </row>
     <row r="741" spans="1:37">
       <c r="A741" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="B741" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C741" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D741" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E741" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F741" s="1"/>
       <c r="G741" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="H741" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I741" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J741" t="s">
-        <v>247</v>
+        <v>37</v>
       </c>
       <c r="K741" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
       <c r="L741" t="s">
-        <v>322</v>
+        <v>295</v>
       </c>
       <c r="M741" t="s">
-        <v>250</v>
-[...5 lines deleted...]
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="AI741" s="4">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="AJ741">
-        <v>48</v>
+        <v>0</v>
       </c>
       <c r="AK741" s="4"/>
     </row>
     <row r="742" spans="1:37">
       <c r="A742" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="B742" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C742" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D742" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E742" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F742" s="1"/>
       <c r="G742" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="H742" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I742" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J742" t="s">
-        <v>247</v>
+        <v>37</v>
       </c>
       <c r="K742" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
       <c r="L742" t="s">
-        <v>322</v>
+        <v>295</v>
       </c>
       <c r="M742" t="s">
-        <v>250</v>
-[...11 lines deleted...]
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="AI742" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="AJ742">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="AK742" s="4"/>
     </row>
     <row r="743" spans="1:37">
       <c r="A743" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="B743" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C743" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D743" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E743" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F743" s="1"/>
       <c r="G743" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="H743" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I743" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J743" t="s">
-        <v>247</v>
+        <v>37</v>
       </c>
       <c r="K743" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
       <c r="L743" t="s">
-        <v>322</v>
+        <v>136</v>
       </c>
       <c r="M743" t="s">
-        <v>250</v>
+        <v>40</v>
       </c>
       <c r="AI743" s="4">
         <v>0</v>
       </c>
       <c r="AJ743">
         <v>0</v>
       </c>
       <c r="AK743" s="4"/>
     </row>
     <row r="744" spans="1:37">
       <c r="A744" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="B744" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C744" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D744" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E744" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F744" s="1"/>
       <c r="G744" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="H744" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I744" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J744" t="s">
-        <v>247</v>
+        <v>37</v>
       </c>
       <c r="K744" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
       <c r="L744" t="s">
-        <v>322</v>
+        <v>136</v>
       </c>
       <c r="M744" t="s">
-        <v>250</v>
+        <v>40</v>
       </c>
       <c r="AI744" s="4">
         <v>0</v>
       </c>
       <c r="AJ744">
         <v>0</v>
       </c>
       <c r="AK744" s="4"/>
     </row>
     <row r="745" spans="1:37">
       <c r="A745" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="B745" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C745" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D745" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E745" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F745" s="1"/>
       <c r="G745" t="s">
-        <v>320</v>
+        <v>332</v>
       </c>
       <c r="H745" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I745" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J745" t="s">
-        <v>247</v>
+        <v>37</v>
       </c>
       <c r="K745" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
       <c r="L745" t="s">
-        <v>322</v>
+        <v>136</v>
       </c>
       <c r="M745" t="s">
-        <v>250</v>
+        <v>40</v>
       </c>
       <c r="AI745" s="4">
         <v>0</v>
       </c>
       <c r="AJ745">
         <v>0</v>
       </c>
       <c r="AK745" s="4"/>
     </row>
     <row r="746" spans="1:37">
       <c r="A746" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="B746" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C746" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D746" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E746" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F746" s="1"/>
       <c r="G746" t="s">
-        <v>320</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="H746" s="1"/>
+      <c r="I746" s="1"/>
       <c r="J746" t="s">
-        <v>247</v>
+        <v>37</v>
       </c>
       <c r="K746" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
       <c r="L746" t="s">
-        <v>323</v>
+        <v>293</v>
       </c>
       <c r="M746" t="s">
-        <v>250</v>
+        <v>40</v>
       </c>
       <c r="AI746" s="4">
         <v>0</v>
       </c>
       <c r="AJ746">
         <v>0</v>
       </c>
       <c r="AK746" s="4"/>
     </row>
     <row r="747" spans="1:37">
       <c r="A747" t="s">
-        <v>318</v>
+        <v>289</v>
       </c>
       <c r="B747" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C747" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D747" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E747" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F747" s="1"/>
       <c r="G747" t="s">
-        <v>320</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="H747" s="1"/>
+      <c r="I747" s="1"/>
       <c r="J747" t="s">
-        <v>247</v>
+        <v>37</v>
       </c>
       <c r="K747" t="s">
-        <v>321</v>
+        <v>292</v>
       </c>
       <c r="L747" t="s">
-        <v>323</v>
+        <v>293</v>
       </c>
       <c r="M747" t="s">
-        <v>250</v>
+        <v>40</v>
       </c>
       <c r="AI747" s="4">
         <v>0</v>
       </c>
       <c r="AJ747">
         <v>0</v>
       </c>
       <c r="AK747" s="4"/>
     </row>
     <row r="748" spans="1:37">
       <c r="A748" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="B748" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C748" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D748" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E748" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F748" s="1"/>
       <c r="G748" t="s">
-        <v>326</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="H748" s="1"/>
+      <c r="I748" s="1"/>
       <c r="J748" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K748" t="s">
-        <v>327</v>
+        <v>292</v>
       </c>
       <c r="L748" t="s">
-        <v>328</v>
+        <v>293</v>
       </c>
       <c r="M748" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="AI748" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ748">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK748" s="4"/>
     </row>
     <row r="749" spans="1:37">
       <c r="A749" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="B749" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C749" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D749" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E749" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F749" s="1"/>
       <c r="G749" t="s">
-        <v>326</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="H749" s="1"/>
+      <c r="I749" s="1"/>
       <c r="J749" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K749" t="s">
-        <v>327</v>
+        <v>292</v>
       </c>
       <c r="L749" t="s">
-        <v>328</v>
+        <v>293</v>
       </c>
       <c r="M749" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="AI749" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ749">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AK749" s="4"/>
     </row>
     <row r="750" spans="1:37">
       <c r="A750" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="B750" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C750" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D750" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E750" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F750" s="1"/>
       <c r="G750" t="s">
-        <v>326</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="H750" s="1"/>
+      <c r="I750" s="1"/>
       <c r="J750" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K750" t="s">
-        <v>327</v>
+        <v>292</v>
       </c>
       <c r="L750" t="s">
-        <v>328</v>
+        <v>295</v>
       </c>
       <c r="M750" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI750" s="4">
         <v>0</v>
       </c>
       <c r="AJ750">
         <v>0</v>
       </c>
       <c r="AK750" s="4"/>
     </row>
     <row r="751" spans="1:37">
       <c r="A751" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="B751" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C751" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D751" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E751" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F751" s="1"/>
       <c r="G751" t="s">
-        <v>326</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="H751" s="1"/>
+      <c r="I751" s="1"/>
       <c r="J751" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K751" t="s">
-        <v>327</v>
+        <v>292</v>
       </c>
       <c r="L751" t="s">
-        <v>328</v>
+        <v>295</v>
       </c>
       <c r="M751" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI751" s="4">
         <v>0</v>
       </c>
       <c r="AJ751">
         <v>0</v>
       </c>
       <c r="AK751" s="4"/>
     </row>
     <row r="752" spans="1:37">
       <c r="A752" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="B752" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C752" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D752" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E752" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F752" s="1"/>
       <c r="G752" t="s">
-        <v>326</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="H752" s="1"/>
+      <c r="I752" s="1"/>
       <c r="J752" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K752" t="s">
-        <v>327</v>
+        <v>292</v>
       </c>
       <c r="L752" t="s">
-        <v>328</v>
+        <v>295</v>
       </c>
       <c r="M752" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI752" s="4">
         <v>0</v>
       </c>
       <c r="AJ752">
         <v>0</v>
       </c>
       <c r="AK752" s="4"/>
     </row>
     <row r="753" spans="1:37">
       <c r="A753" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="B753" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C753" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D753" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E753" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F753" s="1"/>
       <c r="G753" t="s">
-        <v>329</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="H753" s="1"/>
+      <c r="I753" s="1"/>
       <c r="J753" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K753" t="s">
-        <v>327</v>
+        <v>292</v>
       </c>
       <c r="L753" t="s">
-        <v>328</v>
+        <v>136</v>
       </c>
       <c r="M753" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="AI753" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ753">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AK753" s="4"/>
     </row>
     <row r="754" spans="1:37">
       <c r="A754" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="B754" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C754" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D754" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E754" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F754" s="1"/>
       <c r="G754" t="s">
-        <v>329</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="H754" s="1"/>
+      <c r="I754" s="1"/>
       <c r="J754" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K754" t="s">
-        <v>327</v>
+        <v>292</v>
       </c>
       <c r="L754" t="s">
-        <v>328</v>
+        <v>136</v>
       </c>
       <c r="M754" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI754" s="4">
         <v>0</v>
       </c>
       <c r="AJ754">
         <v>0</v>
       </c>
       <c r="AK754" s="4"/>
     </row>
     <row r="755" spans="1:37">
       <c r="A755" t="s">
-        <v>324</v>
+        <v>289</v>
       </c>
       <c r="B755" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="C755" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D755" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E755" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F755" s="1"/>
       <c r="G755" t="s">
-        <v>329</v>
-[...6 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="H755" s="1"/>
+      <c r="I755" s="1"/>
       <c r="J755" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K755" t="s">
-        <v>327</v>
+        <v>292</v>
       </c>
       <c r="L755" t="s">
-        <v>328</v>
+        <v>136</v>
       </c>
       <c r="M755" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI755" s="4">
         <v>0</v>
       </c>
       <c r="AJ755">
         <v>0</v>
       </c>
       <c r="AK755" s="4"/>
     </row>
     <row r="756" spans="1:37">
       <c r="A756" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="B756" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="C756" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D756" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E756" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F756" s="1"/>
       <c r="G756" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="H756" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I756" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J756" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K756" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="L756" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="M756" t="s">
-        <v>60</v>
+        <v>249</v>
+      </c>
+      <c r="AG756">
+        <v>2</v>
       </c>
       <c r="AI756" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ756">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK756" s="4"/>
     </row>
     <row r="757" spans="1:37">
       <c r="A757" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="B757" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="C757" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D757" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E757" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F757" s="1"/>
       <c r="G757" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="H757" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I757" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J757" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K757" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="L757" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="M757" t="s">
-        <v>60</v>
+        <v>249</v>
       </c>
       <c r="AI757" s="4">
         <v>0</v>
       </c>
       <c r="AJ757">
         <v>0</v>
       </c>
       <c r="AK757" s="4"/>
     </row>
     <row r="758" spans="1:37">
       <c r="A758" t="s">
-        <v>74</v>
+        <v>334</v>
       </c>
       <c r="B758" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="C758" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D758" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E758" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F758" s="1"/>
       <c r="G758" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="H758" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I758" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J758" t="s">
-        <v>17</v>
+        <v>246</v>
       </c>
       <c r="K758" t="s">
-        <v>77</v>
+        <v>320</v>
       </c>
       <c r="L758" t="s">
-        <v>81</v>
+        <v>337</v>
       </c>
       <c r="M758" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>249</v>
       </c>
       <c r="AI758" s="4">
-        <v>585</v>
+        <v>0</v>
       </c>
       <c r="AJ758">
-        <v>585</v>
+        <v>0</v>
       </c>
       <c r="AK758" s="4"/>
     </row>
     <row r="759" spans="1:37">
       <c r="A759" t="s">
-        <v>74</v>
+        <v>334</v>
       </c>
       <c r="B759" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="C759" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D759" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E759" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F759" s="1"/>
       <c r="G759" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="H759" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I759" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J759" t="s">
-        <v>17</v>
+        <v>246</v>
       </c>
       <c r="K759" t="s">
-        <v>77</v>
+        <v>320</v>
       </c>
       <c r="L759" t="s">
-        <v>81</v>
+        <v>337</v>
       </c>
       <c r="M759" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>249</v>
       </c>
       <c r="AI759" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="AJ759">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="AK759" s="4"/>
     </row>
     <row r="760" spans="1:37">
       <c r="A760" t="s">
-        <v>290</v>
+        <v>334</v>
       </c>
       <c r="B760" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C760" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D760" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E760" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F760" s="1"/>
       <c r="G760" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="H760" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I760" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J760" t="s">
-        <v>37</v>
+        <v>246</v>
       </c>
       <c r="K760" t="s">
-        <v>293</v>
+        <v>320</v>
       </c>
       <c r="L760" t="s">
-        <v>294</v>
+        <v>338</v>
       </c>
       <c r="M760" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>249</v>
       </c>
       <c r="AI760" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ760">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK760" s="4"/>
     </row>
     <row r="761" spans="1:37">
       <c r="A761" t="s">
-        <v>290</v>
+        <v>334</v>
       </c>
       <c r="B761" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C761" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D761" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E761" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F761" s="1"/>
       <c r="G761" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="H761" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I761" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J761" t="s">
-        <v>37</v>
+        <v>246</v>
       </c>
       <c r="K761" t="s">
-        <v>293</v>
+        <v>320</v>
       </c>
       <c r="L761" t="s">
-        <v>294</v>
+        <v>339</v>
       </c>
       <c r="M761" t="s">
-        <v>40</v>
+        <v>249</v>
       </c>
       <c r="AI761" s="4">
         <v>0</v>
       </c>
       <c r="AJ761">
         <v>0</v>
       </c>
       <c r="AK761" s="4"/>
     </row>
     <row r="762" spans="1:37">
       <c r="A762" t="s">
-        <v>290</v>
+        <v>334</v>
       </c>
       <c r="B762" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C762" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D762" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E762" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F762" s="1"/>
       <c r="G762" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="H762" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I762" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J762" t="s">
-        <v>37</v>
+        <v>246</v>
       </c>
       <c r="K762" t="s">
-        <v>293</v>
+        <v>320</v>
       </c>
       <c r="L762" t="s">
-        <v>294</v>
+        <v>337</v>
       </c>
       <c r="M762" t="s">
-        <v>40</v>
+        <v>249</v>
+      </c>
+      <c r="AG762">
+        <v>1</v>
       </c>
       <c r="AI762" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ762">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK762" s="4"/>
     </row>
     <row r="763" spans="1:37">
       <c r="A763" t="s">
-        <v>290</v>
+        <v>341</v>
       </c>
       <c r="B763" t="s">
-        <v>332</v>
+        <v>342</v>
       </c>
       <c r="C763" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D763" s="1">
         <v>3</v>
       </c>
       <c r="E763" s="1">
         <v>3</v>
       </c>
       <c r="F763" s="1"/>
       <c r="G763" t="s">
-        <v>333</v>
+        <v>343</v>
       </c>
       <c r="H763" s="1">
         <v>3</v>
       </c>
       <c r="I763" s="1">
         <v>3</v>
       </c>
       <c r="J763" t="s">
         <v>37</v>
       </c>
       <c r="K763" t="s">
-        <v>293</v>
+        <v>131</v>
       </c>
       <c r="L763" t="s">
-        <v>294</v>
+        <v>132</v>
       </c>
       <c r="M763" t="s">
-        <v>40</v>
+        <v>131</v>
+      </c>
+      <c r="AG763">
+        <v>5</v>
+      </c>
+      <c r="AH763">
+        <v>54</v>
       </c>
       <c r="AI763" s="4">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="AJ763">
-        <v>0</v>
+        <v>59</v>
       </c>
       <c r="AK763" s="4"/>
     </row>
     <row r="764" spans="1:37">
       <c r="A764" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
       <c r="B764" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="C764" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D764" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E764" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F764" s="1"/>
       <c r="G764" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="H764" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I764" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J764" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K764" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
       <c r="L764" t="s">
-        <v>296</v>
+        <v>348</v>
       </c>
       <c r="M764" t="s">
-        <v>40</v>
+        <v>33</v>
+      </c>
+      <c r="AH764">
+        <v>1</v>
       </c>
       <c r="AI764" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ764">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK764" s="4"/>
     </row>
     <row r="765" spans="1:37">
       <c r="A765" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
       <c r="B765" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="C765" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D765" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E765" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F765" s="1"/>
       <c r="G765" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="H765" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I765" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J765" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K765" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
       <c r="L765" t="s">
-        <v>296</v>
+        <v>348</v>
       </c>
       <c r="M765" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI765" s="4">
         <v>0</v>
       </c>
       <c r="AJ765">
         <v>0</v>
       </c>
       <c r="AK765" s="4"/>
     </row>
     <row r="766" spans="1:37">
       <c r="A766" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
       <c r="B766" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="C766" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D766" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E766" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F766" s="1"/>
       <c r="G766" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="H766" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I766" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J766" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K766" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
       <c r="L766" t="s">
-        <v>296</v>
+        <v>348</v>
       </c>
       <c r="M766" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI766" s="4">
         <v>0</v>
       </c>
       <c r="AJ766">
         <v>0</v>
       </c>
       <c r="AK766" s="4"/>
     </row>
     <row r="767" spans="1:37">
       <c r="A767" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
       <c r="B767" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="C767" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D767" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E767" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F767" s="1"/>
       <c r="G767" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="H767" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I767" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J767" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K767" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
       <c r="L767" t="s">
-        <v>137</v>
+        <v>348</v>
       </c>
       <c r="M767" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI767" s="4">
         <v>0</v>
       </c>
       <c r="AJ767">
         <v>0</v>
       </c>
       <c r="AK767" s="4"/>
     </row>
     <row r="768" spans="1:37">
       <c r="A768" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
       <c r="B768" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="C768" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D768" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E768" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F768" s="1"/>
       <c r="G768" t="s">
-        <v>333</v>
+        <v>346</v>
       </c>
       <c r="H768" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I768" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J768" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K768" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
       <c r="L768" t="s">
-        <v>137</v>
+        <v>348</v>
       </c>
       <c r="M768" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI768" s="4">
         <v>0</v>
       </c>
       <c r="AJ768">
         <v>0</v>
       </c>
       <c r="AK768" s="4"/>
     </row>
     <row r="769" spans="1:37">
       <c r="A769" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
       <c r="B769" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="C769" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D769" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E769" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F769" s="1"/>
       <c r="G769" t="s">
-        <v>333</v>
-[...6 lines deleted...]
-      </c>
+        <v>349</v>
+      </c>
+      <c r="H769" s="1"/>
+      <c r="I769" s="1"/>
       <c r="J769" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K769" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
       <c r="L769" t="s">
-        <v>137</v>
+        <v>348</v>
       </c>
       <c r="M769" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI769" s="4">
         <v>0</v>
       </c>
       <c r="AJ769">
         <v>0</v>
       </c>
       <c r="AK769" s="4"/>
     </row>
     <row r="770" spans="1:37">
       <c r="A770" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
       <c r="B770" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="C770" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D770" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E770" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F770" s="1"/>
       <c r="G770" t="s">
-        <v>334</v>
+        <v>349</v>
       </c>
       <c r="H770" s="1"/>
       <c r="I770" s="1"/>
       <c r="J770" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K770" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
       <c r="L770" t="s">
-        <v>294</v>
+        <v>348</v>
       </c>
       <c r="M770" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI770" s="4">
         <v>0</v>
       </c>
       <c r="AJ770">
         <v>0</v>
       </c>
       <c r="AK770" s="4"/>
     </row>
     <row r="771" spans="1:37">
       <c r="A771" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
       <c r="B771" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="C771" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D771" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E771" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F771" s="1"/>
       <c r="G771" t="s">
-        <v>334</v>
+        <v>349</v>
       </c>
       <c r="H771" s="1"/>
       <c r="I771" s="1"/>
       <c r="J771" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K771" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
       <c r="L771" t="s">
-        <v>294</v>
+        <v>348</v>
       </c>
       <c r="M771" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI771" s="4">
         <v>0</v>
       </c>
       <c r="AJ771">
         <v>0</v>
       </c>
       <c r="AK771" s="4"/>
     </row>
     <row r="772" spans="1:37">
       <c r="A772" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
       <c r="B772" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="C772" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D772" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E772" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F772" s="1"/>
       <c r="G772" t="s">
-        <v>334</v>
+        <v>349</v>
       </c>
       <c r="H772" s="1"/>
       <c r="I772" s="1"/>
       <c r="J772" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K772" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
       <c r="L772" t="s">
-        <v>294</v>
+        <v>348</v>
       </c>
       <c r="M772" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI772" s="4">
         <v>0</v>
       </c>
       <c r="AJ772">
         <v>0</v>
       </c>
       <c r="AK772" s="4"/>
     </row>
     <row r="773" spans="1:37">
       <c r="A773" t="s">
-        <v>290</v>
+        <v>344</v>
       </c>
       <c r="B773" t="s">
-        <v>332</v>
+        <v>345</v>
       </c>
       <c r="C773" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D773" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E773" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F773" s="1"/>
       <c r="G773" t="s">
-        <v>334</v>
+        <v>349</v>
       </c>
       <c r="H773" s="1"/>
       <c r="I773" s="1"/>
       <c r="J773" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K773" t="s">
-        <v>293</v>
+        <v>347</v>
       </c>
       <c r="L773" t="s">
-        <v>294</v>
+        <v>348</v>
       </c>
       <c r="M773" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI773" s="4">
         <v>0</v>
       </c>
       <c r="AJ773">
         <v>0</v>
       </c>
       <c r="AK773" s="4"/>
     </row>
     <row r="774" spans="1:37">
       <c r="A774" t="s">
-        <v>290</v>
+        <v>350</v>
       </c>
       <c r="B774" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="C774" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D774" s="1">
         <v>3</v>
       </c>
       <c r="E774" s="1">
         <v>3</v>
       </c>
       <c r="F774" s="1"/>
       <c r="G774" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="H774" s="1"/>
       <c r="I774" s="1"/>
       <c r="J774" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K774" t="s">
-        <v>293</v>
+        <v>211</v>
       </c>
       <c r="L774" t="s">
-        <v>296</v>
+        <v>219</v>
       </c>
       <c r="M774" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="AI774" s="4">
         <v>0</v>
       </c>
       <c r="AJ774">
         <v>0</v>
       </c>
       <c r="AK774" s="4"/>
     </row>
     <row r="775" spans="1:37">
       <c r="A775" t="s">
-        <v>290</v>
+        <v>350</v>
       </c>
       <c r="B775" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="C775" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D775" s="1">
         <v>3</v>
       </c>
       <c r="E775" s="1">
         <v>3</v>
       </c>
       <c r="F775" s="1"/>
       <c r="G775" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="H775" s="1"/>
       <c r="I775" s="1"/>
       <c r="J775" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K775" t="s">
-        <v>293</v>
+        <v>211</v>
       </c>
       <c r="L775" t="s">
-        <v>296</v>
+        <v>219</v>
       </c>
       <c r="M775" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="AI775" s="4">
         <v>0</v>
       </c>
       <c r="AJ775">
         <v>0</v>
       </c>
       <c r="AK775" s="4"/>
     </row>
     <row r="776" spans="1:37">
       <c r="A776" t="s">
-        <v>290</v>
+        <v>350</v>
       </c>
       <c r="B776" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="C776" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D776" s="1">
         <v>3</v>
       </c>
       <c r="E776" s="1">
         <v>3</v>
       </c>
       <c r="F776" s="1"/>
       <c r="G776" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="H776" s="1"/>
       <c r="I776" s="1"/>
       <c r="J776" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K776" t="s">
-        <v>293</v>
+        <v>211</v>
       </c>
       <c r="L776" t="s">
-        <v>296</v>
+        <v>219</v>
       </c>
       <c r="M776" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="AI776" s="4">
         <v>0</v>
       </c>
       <c r="AJ776">
         <v>0</v>
       </c>
       <c r="AK776" s="4"/>
     </row>
     <row r="777" spans="1:37">
       <c r="A777" t="s">
-        <v>290</v>
+        <v>350</v>
       </c>
       <c r="B777" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="C777" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D777" s="1">
         <v>3</v>
       </c>
       <c r="E777" s="1">
         <v>3</v>
       </c>
       <c r="F777" s="1"/>
       <c r="G777" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="H777" s="1"/>
       <c r="I777" s="1"/>
       <c r="J777" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K777" t="s">
-        <v>293</v>
+        <v>211</v>
       </c>
       <c r="L777" t="s">
-        <v>137</v>
+        <v>219</v>
       </c>
       <c r="M777" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="AI777" s="4">
         <v>0</v>
       </c>
       <c r="AJ777">
         <v>0</v>
       </c>
       <c r="AK777" s="4"/>
     </row>
     <row r="778" spans="1:37">
       <c r="A778" t="s">
-        <v>290</v>
+        <v>350</v>
       </c>
       <c r="B778" t="s">
-        <v>332</v>
+        <v>351</v>
       </c>
       <c r="C778" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D778" s="1">
         <v>3</v>
       </c>
       <c r="E778" s="1">
         <v>3</v>
       </c>
       <c r="F778" s="1"/>
       <c r="G778" t="s">
-        <v>334</v>
+        <v>352</v>
       </c>
       <c r="H778" s="1"/>
       <c r="I778" s="1"/>
       <c r="J778" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K778" t="s">
-        <v>293</v>
+        <v>211</v>
       </c>
       <c r="L778" t="s">
-        <v>137</v>
+        <v>219</v>
       </c>
       <c r="M778" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="AI778" s="4">
         <v>0</v>
       </c>
       <c r="AJ778">
         <v>0</v>
       </c>
       <c r="AK778" s="4"/>
     </row>
     <row r="779" spans="1:37">
       <c r="A779" t="s">
-        <v>290</v>
+        <v>257</v>
       </c>
       <c r="B779" t="s">
-        <v>332</v>
+        <v>353</v>
       </c>
       <c r="C779" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D779" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E779" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F779" s="1"/>
       <c r="G779" t="s">
-        <v>334</v>
+        <v>354</v>
       </c>
       <c r="H779" s="1"/>
       <c r="I779" s="1"/>
       <c r="J779" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K779" t="s">
-        <v>293</v>
+        <v>260</v>
       </c>
       <c r="L779" t="s">
-        <v>137</v>
+        <v>261</v>
       </c>
       <c r="M779" t="s">
-        <v>40</v>
+        <v>182</v>
       </c>
       <c r="AI779" s="4">
         <v>0</v>
       </c>
       <c r="AJ779">
         <v>0</v>
       </c>
       <c r="AK779" s="4"/>
     </row>
     <row r="780" spans="1:37">
       <c r="A780" t="s">
-        <v>335</v>
+        <v>257</v>
       </c>
       <c r="B780" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="C780" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D780" s="1">
         <v>4</v>
       </c>
       <c r="E780" s="1">
         <v>4</v>
       </c>
       <c r="F780" s="1"/>
       <c r="G780" t="s">
-        <v>337</v>
-[...6 lines deleted...]
-      </c>
+        <v>354</v>
+      </c>
+      <c r="H780" s="1"/>
+      <c r="I780" s="1"/>
       <c r="J780" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K780" t="s">
-        <v>321</v>
+        <v>260</v>
       </c>
       <c r="L780" t="s">
-        <v>338</v>
+        <v>261</v>
       </c>
       <c r="M780" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>182</v>
       </c>
       <c r="AI780" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ780">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK780" s="4"/>
     </row>
     <row r="781" spans="1:37">
       <c r="A781" t="s">
-        <v>335</v>
+        <v>257</v>
       </c>
       <c r="B781" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="C781" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D781" s="1">
         <v>4</v>
       </c>
       <c r="E781" s="1">
         <v>4</v>
       </c>
       <c r="F781" s="1"/>
       <c r="G781" t="s">
-        <v>337</v>
-[...6 lines deleted...]
-      </c>
+        <v>355</v>
+      </c>
+      <c r="H781" s="1"/>
+      <c r="I781" s="1"/>
       <c r="J781" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K781" t="s">
-        <v>321</v>
+        <v>260</v>
       </c>
       <c r="L781" t="s">
-        <v>338</v>
+        <v>261</v>
       </c>
       <c r="M781" t="s">
-        <v>250</v>
+        <v>182</v>
       </c>
       <c r="AI781" s="4">
         <v>0</v>
       </c>
       <c r="AJ781">
         <v>0</v>
       </c>
       <c r="AK781" s="4"/>
     </row>
     <row r="782" spans="1:37">
       <c r="A782" t="s">
-        <v>335</v>
+        <v>257</v>
       </c>
       <c r="B782" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="C782" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D782" s="1">
         <v>4</v>
       </c>
       <c r="E782" s="1">
         <v>4</v>
       </c>
       <c r="F782" s="1"/>
       <c r="G782" t="s">
-        <v>337</v>
-[...6 lines deleted...]
-      </c>
+        <v>355</v>
+      </c>
+      <c r="H782" s="1"/>
+      <c r="I782" s="1"/>
       <c r="J782" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K782" t="s">
-        <v>321</v>
+        <v>260</v>
       </c>
       <c r="L782" t="s">
-        <v>338</v>
+        <v>261</v>
       </c>
       <c r="M782" t="s">
-        <v>250</v>
+        <v>182</v>
       </c>
       <c r="AI782" s="4">
         <v>0</v>
       </c>
       <c r="AJ782">
         <v>0</v>
       </c>
       <c r="AK782" s="4"/>
     </row>
     <row r="783" spans="1:37">
       <c r="A783" t="s">
-        <v>335</v>
+        <v>257</v>
       </c>
       <c r="B783" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="C783" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D783" s="1">
         <v>4</v>
       </c>
       <c r="E783" s="1">
         <v>4</v>
       </c>
       <c r="F783" s="1"/>
       <c r="G783" t="s">
-        <v>337</v>
-[...6 lines deleted...]
-      </c>
+        <v>356</v>
+      </c>
+      <c r="H783" s="1"/>
+      <c r="I783" s="1"/>
       <c r="J783" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K783" t="s">
-        <v>321</v>
+        <v>260</v>
       </c>
       <c r="L783" t="s">
-        <v>338</v>
+        <v>261</v>
       </c>
       <c r="M783" t="s">
-        <v>250</v>
+        <v>182</v>
       </c>
       <c r="AI783" s="4">
         <v>0</v>
       </c>
       <c r="AJ783">
         <v>0</v>
       </c>
       <c r="AK783" s="4"/>
     </row>
     <row r="784" spans="1:37">
       <c r="A784" t="s">
-        <v>335</v>
+        <v>257</v>
       </c>
       <c r="B784" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="C784" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D784" s="1">
         <v>4</v>
       </c>
       <c r="E784" s="1">
         <v>4</v>
       </c>
       <c r="F784" s="1"/>
       <c r="G784" t="s">
-        <v>337</v>
-[...6 lines deleted...]
-      </c>
+        <v>356</v>
+      </c>
+      <c r="H784" s="1"/>
+      <c r="I784" s="1"/>
       <c r="J784" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K784" t="s">
-        <v>321</v>
+        <v>260</v>
       </c>
       <c r="L784" t="s">
-        <v>339</v>
+        <v>261</v>
       </c>
       <c r="M784" t="s">
-        <v>250</v>
+        <v>182</v>
       </c>
       <c r="AI784" s="4">
         <v>0</v>
       </c>
       <c r="AJ784">
         <v>0</v>
       </c>
       <c r="AK784" s="4"/>
     </row>
     <row r="785" spans="1:37">
       <c r="A785" t="s">
-        <v>335</v>
+        <v>257</v>
       </c>
       <c r="B785" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="C785" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D785" s="1">
         <v>4</v>
       </c>
       <c r="E785" s="1">
         <v>4</v>
       </c>
       <c r="F785" s="1"/>
       <c r="G785" t="s">
-        <v>337</v>
-[...6 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="H785" s="1"/>
+      <c r="I785" s="1"/>
       <c r="J785" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K785" t="s">
-        <v>321</v>
+        <v>260</v>
       </c>
       <c r="L785" t="s">
-        <v>340</v>
+        <v>261</v>
       </c>
       <c r="M785" t="s">
-        <v>250</v>
+        <v>182</v>
       </c>
       <c r="AI785" s="4">
         <v>0</v>
       </c>
       <c r="AJ785">
         <v>0</v>
       </c>
       <c r="AK785" s="4"/>
     </row>
     <row r="786" spans="1:37">
       <c r="A786" t="s">
-        <v>335</v>
+        <v>257</v>
       </c>
       <c r="B786" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="C786" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D786" s="1">
         <v>4</v>
       </c>
       <c r="E786" s="1">
         <v>4</v>
       </c>
       <c r="F786" s="1"/>
       <c r="G786" t="s">
-        <v>341</v>
-[...6 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="H786" s="1"/>
+      <c r="I786" s="1"/>
       <c r="J786" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K786" t="s">
-        <v>321</v>
+        <v>260</v>
       </c>
       <c r="L786" t="s">
-        <v>338</v>
+        <v>261</v>
       </c>
       <c r="M786" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI786" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ786">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK786" s="4"/>
     </row>
     <row r="787" spans="1:37">
       <c r="A787" t="s">
-        <v>342</v>
+        <v>257</v>
       </c>
       <c r="B787" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="C787" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D787" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E787" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F787" s="1"/>
       <c r="G787" t="s">
-        <v>344</v>
-[...6 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="H787" s="1"/>
+      <c r="I787" s="1"/>
       <c r="J787" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K787" t="s">
-        <v>132</v>
+        <v>260</v>
       </c>
       <c r="L787" t="s">
-        <v>133</v>
+        <v>261</v>
       </c>
       <c r="M787" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>182</v>
       </c>
       <c r="AI787" s="4">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="AJ787">
-        <v>59</v>
+        <v>0</v>
       </c>
       <c r="AK787" s="4"/>
     </row>
     <row r="788" spans="1:37">
       <c r="A788" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B788" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C788" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D788" s="1">
         <v>4</v>
       </c>
       <c r="E788" s="1">
         <v>4</v>
       </c>
       <c r="F788" s="1"/>
       <c r="G788" t="s">
-        <v>347</v>
-[...6 lines deleted...]
-      </c>
+        <v>358</v>
+      </c>
+      <c r="H788" s="1"/>
+      <c r="I788" s="1"/>
       <c r="J788" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K788" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L788" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M788" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI788" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ788">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK788" s="4"/>
     </row>
     <row r="789" spans="1:37">
       <c r="A789" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B789" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C789" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D789" s="1">
         <v>4</v>
       </c>
       <c r="E789" s="1">
         <v>4</v>
       </c>
       <c r="F789" s="1"/>
       <c r="G789" t="s">
-        <v>347</v>
-[...6 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="H789" s="1"/>
+      <c r="I789" s="1"/>
       <c r="J789" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K789" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L789" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M789" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI789" s="4">
         <v>0</v>
       </c>
       <c r="AJ789">
         <v>0</v>
       </c>
       <c r="AK789" s="4"/>
     </row>
     <row r="790" spans="1:37">
       <c r="A790" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B790" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C790" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D790" s="1">
         <v>4</v>
       </c>
       <c r="E790" s="1">
         <v>4</v>
       </c>
       <c r="F790" s="1"/>
       <c r="G790" t="s">
-        <v>347</v>
-[...6 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="H790" s="1"/>
+      <c r="I790" s="1"/>
       <c r="J790" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K790" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L790" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M790" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI790" s="4">
         <v>0</v>
       </c>
       <c r="AJ790">
         <v>0</v>
       </c>
       <c r="AK790" s="4"/>
     </row>
     <row r="791" spans="1:37">
       <c r="A791" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B791" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C791" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D791" s="1">
         <v>4</v>
       </c>
       <c r="E791" s="1">
         <v>4</v>
       </c>
       <c r="F791" s="1"/>
       <c r="G791" t="s">
-        <v>347</v>
-[...6 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="H791" s="1"/>
+      <c r="I791" s="1"/>
       <c r="J791" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K791" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L791" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M791" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI791" s="4">
         <v>0</v>
       </c>
       <c r="AJ791">
         <v>0</v>
       </c>
       <c r="AK791" s="4"/>
     </row>
     <row r="792" spans="1:37">
       <c r="A792" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B792" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C792" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D792" s="1">
         <v>4</v>
       </c>
       <c r="E792" s="1">
         <v>4</v>
       </c>
       <c r="F792" s="1"/>
       <c r="G792" t="s">
-        <v>347</v>
-[...6 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="H792" s="1"/>
+      <c r="I792" s="1"/>
       <c r="J792" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K792" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L792" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M792" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI792" s="4">
         <v>0</v>
       </c>
       <c r="AJ792">
         <v>0</v>
       </c>
       <c r="AK792" s="4"/>
     </row>
     <row r="793" spans="1:37">
       <c r="A793" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B793" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C793" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D793" s="1">
         <v>4</v>
       </c>
       <c r="E793" s="1">
         <v>4</v>
       </c>
       <c r="F793" s="1"/>
       <c r="G793" t="s">
-        <v>350</v>
+        <v>266</v>
       </c>
       <c r="H793" s="1"/>
       <c r="I793" s="1"/>
       <c r="J793" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K793" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L793" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M793" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI793" s="4">
         <v>0</v>
       </c>
       <c r="AJ793">
         <v>0</v>
       </c>
       <c r="AK793" s="4"/>
     </row>
     <row r="794" spans="1:37">
       <c r="A794" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B794" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C794" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D794" s="1">
         <v>4</v>
       </c>
       <c r="E794" s="1">
         <v>4</v>
       </c>
       <c r="F794" s="1"/>
       <c r="G794" t="s">
-        <v>350</v>
+        <v>266</v>
       </c>
       <c r="H794" s="1"/>
       <c r="I794" s="1"/>
       <c r="J794" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K794" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L794" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M794" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI794" s="4">
         <v>0</v>
       </c>
       <c r="AJ794">
         <v>0</v>
       </c>
       <c r="AK794" s="4"/>
     </row>
     <row r="795" spans="1:37">
       <c r="A795" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B795" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C795" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D795" s="1">
         <v>4</v>
       </c>
       <c r="E795" s="1">
         <v>4</v>
       </c>
       <c r="F795" s="1"/>
       <c r="G795" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="H795" s="1"/>
       <c r="I795" s="1"/>
       <c r="J795" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K795" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L795" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M795" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI795" s="4">
         <v>0</v>
       </c>
       <c r="AJ795">
         <v>0</v>
       </c>
       <c r="AK795" s="4"/>
     </row>
     <row r="796" spans="1:37">
       <c r="A796" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B796" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C796" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D796" s="1">
         <v>4</v>
       </c>
       <c r="E796" s="1">
         <v>4</v>
       </c>
       <c r="F796" s="1"/>
       <c r="G796" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="H796" s="1"/>
       <c r="I796" s="1"/>
       <c r="J796" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K796" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L796" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M796" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI796" s="4">
         <v>0</v>
       </c>
       <c r="AJ796">
         <v>0</v>
       </c>
       <c r="AK796" s="4"/>
     </row>
     <row r="797" spans="1:37">
       <c r="A797" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B797" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="C797" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D797" s="1">
         <v>4</v>
       </c>
       <c r="E797" s="1">
         <v>4</v>
       </c>
       <c r="F797" s="1"/>
       <c r="G797" t="s">
-        <v>350</v>
+        <v>361</v>
       </c>
       <c r="H797" s="1"/>
       <c r="I797" s="1"/>
       <c r="J797" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K797" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L797" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M797" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI797" s="4">
         <v>0</v>
       </c>
       <c r="AJ797">
         <v>0</v>
       </c>
       <c r="AK797" s="4"/>
     </row>
     <row r="798" spans="1:37">
       <c r="A798" t="s">
-        <v>351</v>
+        <v>257</v>
       </c>
       <c r="B798" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C798" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D798" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E798" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F798" s="1"/>
       <c r="G798" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="H798" s="1"/>
       <c r="I798" s="1"/>
       <c r="J798" t="s">
         <v>30</v>
       </c>
       <c r="K798" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="L798" t="s">
-        <v>220</v>
+        <v>261</v>
       </c>
       <c r="M798" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AI798" s="4">
         <v>0</v>
       </c>
       <c r="AJ798">
         <v>0</v>
       </c>
       <c r="AK798" s="4"/>
     </row>
     <row r="799" spans="1:37">
       <c r="A799" t="s">
-        <v>351</v>
+        <v>257</v>
       </c>
       <c r="B799" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C799" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D799" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E799" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F799" s="1"/>
       <c r="G799" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="H799" s="1"/>
       <c r="I799" s="1"/>
       <c r="J799" t="s">
         <v>30</v>
       </c>
       <c r="K799" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="L799" t="s">
-        <v>220</v>
+        <v>261</v>
       </c>
       <c r="M799" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AI799" s="4">
         <v>0</v>
       </c>
       <c r="AJ799">
         <v>0</v>
       </c>
       <c r="AK799" s="4"/>
     </row>
     <row r="800" spans="1:37">
       <c r="A800" t="s">
-        <v>351</v>
+        <v>257</v>
       </c>
       <c r="B800" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C800" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D800" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E800" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F800" s="1"/>
       <c r="G800" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="H800" s="1"/>
       <c r="I800" s="1"/>
       <c r="J800" t="s">
         <v>30</v>
       </c>
       <c r="K800" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="L800" t="s">
-        <v>220</v>
+        <v>261</v>
       </c>
       <c r="M800" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AI800" s="4">
         <v>0</v>
       </c>
       <c r="AJ800">
         <v>0</v>
       </c>
       <c r="AK800" s="4"/>
     </row>
     <row r="801" spans="1:37">
       <c r="A801" t="s">
-        <v>351</v>
+        <v>257</v>
       </c>
       <c r="B801" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C801" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D801" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E801" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F801" s="1"/>
       <c r="G801" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="H801" s="1"/>
       <c r="I801" s="1"/>
       <c r="J801" t="s">
         <v>30</v>
       </c>
       <c r="K801" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="L801" t="s">
-        <v>220</v>
+        <v>261</v>
       </c>
       <c r="M801" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AI801" s="4">
         <v>0</v>
       </c>
       <c r="AJ801">
         <v>0</v>
       </c>
       <c r="AK801" s="4"/>
     </row>
     <row r="802" spans="1:37">
       <c r="A802" t="s">
-        <v>351</v>
+        <v>257</v>
       </c>
       <c r="B802" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C802" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D802" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E802" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F802" s="1"/>
       <c r="G802" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="H802" s="1"/>
       <c r="I802" s="1"/>
       <c r="J802" t="s">
         <v>30</v>
       </c>
       <c r="K802" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="L802" t="s">
-        <v>220</v>
+        <v>261</v>
       </c>
       <c r="M802" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AI802" s="4">
         <v>0</v>
       </c>
       <c r="AJ802">
         <v>0</v>
       </c>
       <c r="AK802" s="4"/>
     </row>
     <row r="803" spans="1:37">
       <c r="A803" t="s">
-        <v>258</v>
+        <v>364</v>
       </c>
       <c r="B803" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="C803" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D803" s="1">
         <v>4</v>
       </c>
       <c r="E803" s="1">
         <v>4</v>
       </c>
       <c r="F803" s="1"/>
       <c r="G803" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="H803" s="1"/>
       <c r="I803" s="1"/>
       <c r="J803" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="K803" t="s">
-        <v>261</v>
+        <v>18</v>
       </c>
       <c r="L803" t="s">
-        <v>262</v>
+        <v>19</v>
       </c>
       <c r="M803" t="s">
-        <v>183</v>
+        <v>20</v>
       </c>
       <c r="AI803" s="4">
         <v>0</v>
       </c>
       <c r="AJ803">
         <v>0</v>
       </c>
       <c r="AK803" s="4"/>
     </row>
     <row r="804" spans="1:37">
       <c r="A804" t="s">
-        <v>258</v>
+        <v>364</v>
       </c>
       <c r="B804" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="C804" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D804" s="1">
         <v>4</v>
       </c>
       <c r="E804" s="1">
         <v>4</v>
       </c>
       <c r="F804" s="1"/>
       <c r="G804" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
       <c r="H804" s="1"/>
       <c r="I804" s="1"/>
       <c r="J804" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="K804" t="s">
-        <v>261</v>
+        <v>18</v>
       </c>
       <c r="L804" t="s">
-        <v>262</v>
+        <v>19</v>
       </c>
       <c r="M804" t="s">
-        <v>183</v>
+        <v>20</v>
       </c>
       <c r="AI804" s="4">
         <v>0</v>
       </c>
       <c r="AJ804">
         <v>0</v>
       </c>
       <c r="AK804" s="4"/>
     </row>
     <row r="805" spans="1:37">
       <c r="A805" t="s">
-        <v>258</v>
+        <v>368</v>
       </c>
       <c r="B805" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="C805" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D805" s="1">
         <v>4</v>
       </c>
       <c r="E805" s="1">
         <v>4</v>
       </c>
       <c r="F805" s="1"/>
       <c r="G805" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="H805" s="1"/>
       <c r="I805" s="1"/>
       <c r="J805" t="s">
         <v>30</v>
       </c>
       <c r="K805" t="s">
-        <v>261</v>
+        <v>371</v>
       </c>
       <c r="L805" t="s">
-        <v>262</v>
+        <v>132</v>
       </c>
       <c r="M805" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="AI805" s="4">
         <v>0</v>
       </c>
       <c r="AJ805">
         <v>0</v>
       </c>
       <c r="AK805" s="4"/>
     </row>
     <row r="806" spans="1:37">
       <c r="A806" t="s">
-        <v>258</v>
+        <v>368</v>
       </c>
       <c r="B806" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="C806" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D806" s="1">
         <v>4</v>
       </c>
       <c r="E806" s="1">
         <v>4</v>
       </c>
       <c r="F806" s="1"/>
       <c r="G806" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
       <c r="H806" s="1"/>
       <c r="I806" s="1"/>
       <c r="J806" t="s">
         <v>30</v>
       </c>
       <c r="K806" t="s">
-        <v>261</v>
+        <v>371</v>
       </c>
       <c r="L806" t="s">
-        <v>262</v>
+        <v>132</v>
       </c>
       <c r="M806" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="AI806" s="4">
         <v>0</v>
       </c>
       <c r="AJ806">
         <v>0</v>
       </c>
       <c r="AK806" s="4"/>
     </row>
     <row r="807" spans="1:37">
       <c r="A807" t="s">
-        <v>258</v>
+        <v>368</v>
       </c>
       <c r="B807" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="C807" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D807" s="1">
         <v>4</v>
       </c>
       <c r="E807" s="1">
         <v>4</v>
       </c>
       <c r="F807" s="1"/>
       <c r="G807" t="s">
-        <v>357</v>
+        <v>373</v>
       </c>
       <c r="H807" s="1"/>
       <c r="I807" s="1"/>
       <c r="J807" t="s">
         <v>30</v>
       </c>
       <c r="K807" t="s">
-        <v>261</v>
+        <v>371</v>
       </c>
       <c r="L807" t="s">
-        <v>262</v>
+        <v>132</v>
       </c>
       <c r="M807" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="AI807" s="4">
         <v>0</v>
       </c>
       <c r="AJ807">
         <v>0</v>
       </c>
       <c r="AK807" s="4"/>
     </row>
     <row r="808" spans="1:37">
       <c r="A808" t="s">
-        <v>258</v>
+        <v>368</v>
       </c>
       <c r="B808" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="C808" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D808" s="1">
         <v>4</v>
       </c>
       <c r="E808" s="1">
         <v>4</v>
       </c>
       <c r="F808" s="1"/>
       <c r="G808" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="H808" s="1"/>
       <c r="I808" s="1"/>
       <c r="J808" t="s">
         <v>30</v>
       </c>
       <c r="K808" t="s">
-        <v>261</v>
+        <v>371</v>
       </c>
       <c r="L808" t="s">
-        <v>262</v>
+        <v>132</v>
       </c>
       <c r="M808" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="AI808" s="4">
         <v>0</v>
       </c>
       <c r="AJ808">
         <v>0</v>
       </c>
       <c r="AK808" s="4"/>
     </row>
     <row r="809" spans="1:37">
       <c r="A809" t="s">
-        <v>258</v>
+        <v>368</v>
       </c>
       <c r="B809" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="C809" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D809" s="1">
         <v>4</v>
       </c>
       <c r="E809" s="1">
         <v>4</v>
       </c>
       <c r="F809" s="1"/>
       <c r="G809" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="H809" s="1"/>
       <c r="I809" s="1"/>
       <c r="J809" t="s">
         <v>30</v>
       </c>
       <c r="K809" t="s">
-        <v>261</v>
+        <v>371</v>
       </c>
       <c r="L809" t="s">
-        <v>262</v>
+        <v>132</v>
       </c>
       <c r="M809" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="AI809" s="4">
         <v>0</v>
       </c>
       <c r="AJ809">
         <v>0</v>
       </c>
       <c r="AK809" s="4"/>
     </row>
     <row r="810" spans="1:37">
       <c r="A810" t="s">
-        <v>258</v>
+        <v>368</v>
       </c>
       <c r="B810" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="C810" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D810" s="1">
         <v>4</v>
       </c>
       <c r="E810" s="1">
         <v>4</v>
       </c>
       <c r="F810" s="1"/>
       <c r="G810" t="s">
-        <v>358</v>
+        <v>376</v>
       </c>
       <c r="H810" s="1"/>
       <c r="I810" s="1"/>
       <c r="J810" t="s">
         <v>30</v>
       </c>
       <c r="K810" t="s">
-        <v>261</v>
+        <v>371</v>
       </c>
       <c r="L810" t="s">
-        <v>262</v>
+        <v>132</v>
       </c>
       <c r="M810" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="AI810" s="4">
         <v>0</v>
       </c>
       <c r="AJ810">
         <v>0</v>
       </c>
       <c r="AK810" s="4"/>
     </row>
     <row r="811" spans="1:37">
       <c r="A811" t="s">
-        <v>258</v>
+        <v>368</v>
       </c>
       <c r="B811" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="C811" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D811" s="1">
         <v>4</v>
       </c>
       <c r="E811" s="1">
         <v>4</v>
       </c>
       <c r="F811" s="1"/>
       <c r="G811" t="s">
-        <v>359</v>
+        <v>377</v>
       </c>
       <c r="H811" s="1"/>
       <c r="I811" s="1"/>
       <c r="J811" t="s">
         <v>30</v>
       </c>
       <c r="K811" t="s">
-        <v>261</v>
+        <v>371</v>
       </c>
       <c r="L811" t="s">
-        <v>262</v>
+        <v>132</v>
       </c>
       <c r="M811" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="AI811" s="4">
         <v>0</v>
       </c>
       <c r="AJ811">
         <v>0</v>
       </c>
       <c r="AK811" s="4"/>
     </row>
     <row r="812" spans="1:37">
       <c r="A812" t="s">
-        <v>258</v>
+        <v>368</v>
       </c>
       <c r="B812" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="C812" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D812" s="1">
         <v>4</v>
       </c>
       <c r="E812" s="1">
         <v>4</v>
       </c>
       <c r="F812" s="1"/>
       <c r="G812" t="s">
-        <v>359</v>
+        <v>378</v>
       </c>
       <c r="H812" s="1"/>
       <c r="I812" s="1"/>
       <c r="J812" t="s">
         <v>30</v>
       </c>
       <c r="K812" t="s">
-        <v>261</v>
+        <v>371</v>
       </c>
       <c r="L812" t="s">
-        <v>262</v>
+        <v>132</v>
       </c>
       <c r="M812" t="s">
-        <v>183</v>
+        <v>131</v>
       </c>
       <c r="AI812" s="4">
         <v>0</v>
       </c>
       <c r="AJ812">
         <v>0</v>
       </c>
       <c r="AK812" s="4"/>
     </row>
     <row r="813" spans="1:37">
       <c r="A813" t="s">
-        <v>258</v>
+        <v>379</v>
       </c>
       <c r="B813" t="s">
-        <v>354</v>
+        <v>380</v>
       </c>
       <c r="C813" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D813" s="1">
         <v>4</v>
       </c>
       <c r="E813" s="1">
         <v>4</v>
       </c>
       <c r="F813" s="1"/>
       <c r="G813" t="s">
-        <v>360</v>
+        <v>381</v>
       </c>
       <c r="H813" s="1"/>
       <c r="I813" s="1"/>
       <c r="J813" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K813" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="L813"/>
       <c r="M813" t="s">
-        <v>183</v>
+        <v>40</v>
       </c>
       <c r="AI813" s="4">
         <v>0</v>
       </c>
       <c r="AJ813">
         <v>0</v>
       </c>
       <c r="AK813" s="4"/>
     </row>
     <row r="814" spans="1:37">
       <c r="A814" t="s">
-        <v>258</v>
+        <v>379</v>
       </c>
       <c r="B814" t="s">
-        <v>354</v>
+        <v>380</v>
       </c>
       <c r="C814" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D814" s="1">
         <v>4</v>
       </c>
       <c r="E814" s="1">
         <v>4</v>
       </c>
       <c r="F814" s="1"/>
       <c r="G814" t="s">
-        <v>360</v>
+        <v>383</v>
       </c>
       <c r="H814" s="1"/>
       <c r="I814" s="1"/>
       <c r="J814" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K814" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="L814"/>
       <c r="M814" t="s">
-        <v>183</v>
+        <v>40</v>
       </c>
       <c r="AI814" s="4">
         <v>0</v>
       </c>
       <c r="AJ814">
         <v>0</v>
       </c>
       <c r="AK814" s="4"/>
     </row>
     <row r="815" spans="1:37">
       <c r="A815" t="s">
-        <v>258</v>
+        <v>379</v>
       </c>
       <c r="B815" t="s">
-        <v>354</v>
+        <v>380</v>
       </c>
       <c r="C815" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D815" s="1">
         <v>4</v>
       </c>
       <c r="E815" s="1">
         <v>4</v>
       </c>
       <c r="F815" s="1"/>
       <c r="G815" t="s">
-        <v>263</v>
+        <v>384</v>
       </c>
       <c r="H815" s="1"/>
       <c r="I815" s="1"/>
       <c r="J815" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K815" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="L815"/>
       <c r="M815" t="s">
-        <v>183</v>
+        <v>40</v>
       </c>
       <c r="AI815" s="4">
         <v>0</v>
       </c>
       <c r="AJ815">
         <v>0</v>
       </c>
       <c r="AK815" s="4"/>
     </row>
     <row r="816" spans="1:37">
       <c r="A816" t="s">
-        <v>258</v>
+        <v>385</v>
       </c>
       <c r="B816" t="s">
-        <v>354</v>
+        <v>386</v>
       </c>
       <c r="C816" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D816" s="1">
         <v>4</v>
       </c>
       <c r="E816" s="1">
         <v>4</v>
       </c>
       <c r="F816" s="1"/>
       <c r="G816" t="s">
-        <v>263</v>
+        <v>387</v>
       </c>
       <c r="H816" s="1"/>
       <c r="I816" s="1"/>
       <c r="J816" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K816" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>382</v>
+      </c>
+      <c r="L816"/>
       <c r="M816" t="s">
-        <v>183</v>
+        <v>40</v>
       </c>
       <c r="AI816" s="4">
         <v>0</v>
       </c>
       <c r="AJ816">
         <v>0</v>
       </c>
       <c r="AK816" s="4"/>
     </row>
     <row r="817" spans="1:37">
       <c r="A817" t="s">
-        <v>258</v>
+        <v>388</v>
       </c>
       <c r="B817" t="s">
-        <v>354</v>
+        <v>389</v>
       </c>
       <c r="C817" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D817" s="1">
         <v>4</v>
       </c>
       <c r="E817" s="1">
         <v>4</v>
       </c>
       <c r="F817" s="1"/>
       <c r="G817" t="s">
-        <v>267</v>
+        <v>390</v>
       </c>
       <c r="H817" s="1"/>
       <c r="I817" s="1"/>
       <c r="J817" t="s">
-        <v>30</v>
+        <v>391</v>
       </c>
       <c r="K817" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="L817"/>
       <c r="M817" t="s">
-        <v>183</v>
+        <v>393</v>
       </c>
       <c r="AI817" s="4">
         <v>0</v>
       </c>
       <c r="AJ817">
         <v>0</v>
       </c>
       <c r="AK817" s="4"/>
     </row>
     <row r="818" spans="1:37">
       <c r="A818" t="s">
-        <v>258</v>
+        <v>388</v>
       </c>
       <c r="B818" t="s">
-        <v>354</v>
+        <v>389</v>
       </c>
       <c r="C818" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D818" s="1">
         <v>4</v>
       </c>
       <c r="E818" s="1">
         <v>4</v>
       </c>
       <c r="F818" s="1"/>
       <c r="G818" t="s">
-        <v>267</v>
+        <v>394</v>
       </c>
       <c r="H818" s="1"/>
       <c r="I818" s="1"/>
       <c r="J818" t="s">
-        <v>30</v>
+        <v>391</v>
       </c>
       <c r="K818" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="L818"/>
       <c r="M818" t="s">
-        <v>183</v>
+        <v>393</v>
       </c>
       <c r="AI818" s="4">
         <v>0</v>
       </c>
       <c r="AJ818">
         <v>0</v>
       </c>
       <c r="AK818" s="4"/>
     </row>
     <row r="819" spans="1:37">
       <c r="A819" t="s">
-        <v>258</v>
+        <v>388</v>
       </c>
       <c r="B819" t="s">
-        <v>354</v>
+        <v>389</v>
       </c>
       <c r="C819" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D819" s="1">
         <v>4</v>
       </c>
       <c r="E819" s="1">
         <v>4</v>
       </c>
       <c r="F819" s="1"/>
       <c r="G819" t="s">
-        <v>361</v>
+        <v>395</v>
       </c>
       <c r="H819" s="1"/>
       <c r="I819" s="1"/>
       <c r="J819" t="s">
-        <v>30</v>
+        <v>391</v>
       </c>
       <c r="K819" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="L819"/>
       <c r="M819" t="s">
-        <v>183</v>
+        <v>393</v>
       </c>
       <c r="AI819" s="4">
         <v>0</v>
       </c>
       <c r="AJ819">
         <v>0</v>
       </c>
       <c r="AK819" s="4"/>
     </row>
     <row r="820" spans="1:37">
       <c r="A820" t="s">
-        <v>258</v>
+        <v>388</v>
       </c>
       <c r="B820" t="s">
-        <v>354</v>
+        <v>389</v>
       </c>
       <c r="C820" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D820" s="1">
         <v>4</v>
       </c>
       <c r="E820" s="1">
         <v>4</v>
       </c>
       <c r="F820" s="1"/>
       <c r="G820" t="s">
-        <v>361</v>
+        <v>396</v>
       </c>
       <c r="H820" s="1"/>
       <c r="I820" s="1"/>
       <c r="J820" t="s">
-        <v>30</v>
+        <v>391</v>
       </c>
       <c r="K820" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="L820"/>
       <c r="M820" t="s">
-        <v>183</v>
+        <v>393</v>
       </c>
       <c r="AI820" s="4">
         <v>0</v>
       </c>
       <c r="AJ820">
         <v>0</v>
       </c>
       <c r="AK820" s="4"/>
     </row>
     <row r="821" spans="1:37">
       <c r="A821" t="s">
-        <v>258</v>
+        <v>397</v>
       </c>
       <c r="B821" t="s">
-        <v>354</v>
+        <v>398</v>
       </c>
       <c r="C821" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D821" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E821" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F821" s="1"/>
       <c r="G821" t="s">
-        <v>362</v>
+        <v>399</v>
       </c>
       <c r="H821" s="1"/>
       <c r="I821" s="1"/>
       <c r="J821" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K821" t="s">
-        <v>261</v>
+        <v>400</v>
       </c>
       <c r="L821" t="s">
-        <v>262</v>
+        <v>401</v>
       </c>
       <c r="M821" t="s">
-        <v>183</v>
+        <v>249</v>
       </c>
       <c r="AI821" s="4">
         <v>0</v>
       </c>
       <c r="AJ821">
         <v>0</v>
       </c>
       <c r="AK821" s="4"/>
     </row>
     <row r="822" spans="1:37">
       <c r="A822" t="s">
-        <v>258</v>
+        <v>397</v>
       </c>
       <c r="B822" t="s">
-        <v>354</v>
+        <v>398</v>
       </c>
       <c r="C822" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D822" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E822" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F822" s="1"/>
       <c r="G822" t="s">
-        <v>362</v>
+        <v>399</v>
       </c>
       <c r="H822" s="1"/>
       <c r="I822" s="1"/>
       <c r="J822" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K822" t="s">
-        <v>261</v>
+        <v>400</v>
       </c>
       <c r="L822" t="s">
-        <v>262</v>
+        <v>401</v>
       </c>
       <c r="M822" t="s">
-        <v>183</v>
+        <v>249</v>
       </c>
       <c r="AI822" s="4">
         <v>0</v>
       </c>
       <c r="AJ822">
         <v>0</v>
       </c>
       <c r="AK822" s="4"/>
     </row>
     <row r="823" spans="1:37">
       <c r="A823" t="s">
-        <v>258</v>
+        <v>397</v>
       </c>
       <c r="B823" t="s">
-        <v>354</v>
+        <v>398</v>
       </c>
       <c r="C823" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D823" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E823" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F823" s="1"/>
       <c r="G823" t="s">
-        <v>363</v>
+        <v>399</v>
       </c>
       <c r="H823" s="1"/>
       <c r="I823" s="1"/>
       <c r="J823" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K823" t="s">
-        <v>261</v>
+        <v>400</v>
       </c>
       <c r="L823" t="s">
-        <v>262</v>
+        <v>401</v>
       </c>
       <c r="M823" t="s">
-        <v>183</v>
+        <v>249</v>
       </c>
       <c r="AI823" s="4">
         <v>0</v>
       </c>
       <c r="AJ823">
         <v>0</v>
       </c>
       <c r="AK823" s="4"/>
     </row>
     <row r="824" spans="1:37">
       <c r="A824" t="s">
-        <v>258</v>
+        <v>397</v>
       </c>
       <c r="B824" t="s">
-        <v>354</v>
+        <v>398</v>
       </c>
       <c r="C824" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D824" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E824" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F824" s="1"/>
       <c r="G824" t="s">
-        <v>363</v>
+        <v>399</v>
       </c>
       <c r="H824" s="1"/>
       <c r="I824" s="1"/>
       <c r="J824" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K824" t="s">
-        <v>261</v>
+        <v>400</v>
       </c>
       <c r="L824" t="s">
-        <v>262</v>
+        <v>401</v>
       </c>
       <c r="M824" t="s">
-        <v>183</v>
+        <v>249</v>
       </c>
       <c r="AI824" s="4">
         <v>0</v>
       </c>
       <c r="AJ824">
         <v>0</v>
       </c>
       <c r="AK824" s="4"/>
     </row>
     <row r="825" spans="1:37">
       <c r="A825" t="s">
-        <v>258</v>
+        <v>397</v>
       </c>
       <c r="B825" t="s">
-        <v>354</v>
+        <v>398</v>
       </c>
       <c r="C825" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D825" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E825" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F825" s="1"/>
       <c r="G825" t="s">
-        <v>364</v>
+        <v>399</v>
       </c>
       <c r="H825" s="1"/>
       <c r="I825" s="1"/>
       <c r="J825" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K825" t="s">
-        <v>261</v>
+        <v>400</v>
       </c>
       <c r="L825" t="s">
-        <v>262</v>
+        <v>401</v>
       </c>
       <c r="M825" t="s">
-        <v>183</v>
+        <v>249</v>
       </c>
       <c r="AI825" s="4">
         <v>0</v>
       </c>
       <c r="AJ825">
         <v>0</v>
       </c>
       <c r="AK825" s="4"/>
     </row>
     <row r="826" spans="1:37">
       <c r="A826" t="s">
-        <v>258</v>
+        <v>397</v>
       </c>
       <c r="B826" t="s">
-        <v>354</v>
+        <v>398</v>
       </c>
       <c r="C826" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D826" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E826" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F826" s="1"/>
       <c r="G826" t="s">
-        <v>364</v>
+        <v>402</v>
       </c>
       <c r="H826" s="1"/>
       <c r="I826" s="1"/>
       <c r="J826" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K826" t="s">
-        <v>261</v>
+        <v>400</v>
       </c>
       <c r="L826" t="s">
-        <v>262</v>
+        <v>401</v>
       </c>
       <c r="M826" t="s">
-        <v>183</v>
+        <v>249</v>
       </c>
       <c r="AI826" s="4">
         <v>0</v>
       </c>
       <c r="AJ826">
         <v>0</v>
       </c>
       <c r="AK826" s="4"/>
     </row>
     <row r="827" spans="1:37">
       <c r="A827" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="B827" t="s">
-        <v>366</v>
+        <v>398</v>
       </c>
       <c r="C827" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D827" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E827" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F827" s="1"/>
       <c r="G827" t="s">
-        <v>367</v>
+        <v>402</v>
       </c>
       <c r="H827" s="1"/>
       <c r="I827" s="1"/>
       <c r="J827" t="s">
-        <v>17</v>
+        <v>246</v>
       </c>
       <c r="K827" t="s">
-        <v>18</v>
+        <v>400</v>
       </c>
       <c r="L827" t="s">
-        <v>19</v>
+        <v>401</v>
       </c>
       <c r="M827" t="s">
-        <v>20</v>
+        <v>249</v>
       </c>
       <c r="AI827" s="4">
         <v>0</v>
       </c>
       <c r="AJ827">
         <v>0</v>
       </c>
       <c r="AK827" s="4"/>
     </row>
     <row r="828" spans="1:37">
       <c r="A828" t="s">
-        <v>365</v>
+        <v>397</v>
       </c>
       <c r="B828" t="s">
-        <v>366</v>
+        <v>398</v>
       </c>
       <c r="C828" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D828" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E828" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F828" s="1"/>
       <c r="G828" t="s">
-        <v>368</v>
+        <v>402</v>
       </c>
       <c r="H828" s="1"/>
       <c r="I828" s="1"/>
       <c r="J828" t="s">
-        <v>17</v>
+        <v>246</v>
       </c>
       <c r="K828" t="s">
-        <v>18</v>
+        <v>400</v>
       </c>
       <c r="L828" t="s">
-        <v>19</v>
+        <v>401</v>
       </c>
       <c r="M828" t="s">
-        <v>20</v>
+        <v>249</v>
       </c>
       <c r="AI828" s="4">
         <v>0</v>
       </c>
       <c r="AJ828">
         <v>0</v>
       </c>
       <c r="AK828" s="4"/>
     </row>
     <row r="829" spans="1:37">
       <c r="A829" t="s">
-        <v>369</v>
+        <v>397</v>
       </c>
       <c r="B829" t="s">
-        <v>370</v>
+        <v>398</v>
       </c>
       <c r="C829" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D829" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E829" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F829" s="1"/>
       <c r="G829" t="s">
-        <v>371</v>
+        <v>402</v>
       </c>
       <c r="H829" s="1"/>
       <c r="I829" s="1"/>
       <c r="J829" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K829" t="s">
-        <v>372</v>
+        <v>400</v>
       </c>
       <c r="L829" t="s">
-        <v>133</v>
+        <v>401</v>
       </c>
       <c r="M829" t="s">
-        <v>132</v>
+        <v>249</v>
       </c>
       <c r="AI829" s="4">
         <v>0</v>
       </c>
       <c r="AJ829">
         <v>0</v>
       </c>
       <c r="AK829" s="4"/>
     </row>
     <row r="830" spans="1:37">
       <c r="A830" t="s">
-        <v>369</v>
+        <v>397</v>
       </c>
       <c r="B830" t="s">
-        <v>370</v>
+        <v>398</v>
       </c>
       <c r="C830" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D830" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E830" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F830" s="1"/>
       <c r="G830" t="s">
-        <v>373</v>
+        <v>402</v>
       </c>
       <c r="H830" s="1"/>
       <c r="I830" s="1"/>
       <c r="J830" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="K830" t="s">
-        <v>372</v>
+        <v>400</v>
       </c>
       <c r="L830" t="s">
-        <v>133</v>
+        <v>401</v>
       </c>
       <c r="M830" t="s">
-        <v>132</v>
+        <v>249</v>
       </c>
       <c r="AI830" s="4">
         <v>0</v>
       </c>
       <c r="AJ830">
         <v>0</v>
       </c>
       <c r="AK830" s="4"/>
     </row>
     <row r="831" spans="1:37">
       <c r="A831" t="s">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="B831" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="C831" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D831" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E831" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F831" s="1"/>
       <c r="G831" t="s">
-        <v>374</v>
+        <v>404</v>
       </c>
       <c r="H831" s="1"/>
       <c r="I831" s="1"/>
       <c r="J831" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K831" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="L831" t="s">
-        <v>133</v>
+        <v>348</v>
       </c>
       <c r="M831" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI831" s="4">
         <v>0</v>
       </c>
       <c r="AJ831">
         <v>0</v>
       </c>
       <c r="AK831" s="4"/>
     </row>
     <row r="832" spans="1:37">
       <c r="A832" t="s">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="B832" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="C832" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D832" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E832" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F832" s="1"/>
       <c r="G832" t="s">
-        <v>375</v>
+        <v>404</v>
       </c>
       <c r="H832" s="1"/>
       <c r="I832" s="1"/>
       <c r="J832" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K832" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="L832" t="s">
-        <v>133</v>
+        <v>348</v>
       </c>
       <c r="M832" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI832" s="4">
         <v>0</v>
       </c>
       <c r="AJ832">
         <v>0</v>
       </c>
       <c r="AK832" s="4"/>
     </row>
     <row r="833" spans="1:37">
       <c r="A833" t="s">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="B833" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="C833" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D833" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E833" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F833" s="1"/>
       <c r="G833" t="s">
-        <v>376</v>
+        <v>404</v>
       </c>
       <c r="H833" s="1"/>
       <c r="I833" s="1"/>
       <c r="J833" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K833" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="L833" t="s">
-        <v>133</v>
+        <v>348</v>
       </c>
       <c r="M833" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI833" s="4">
         <v>0</v>
       </c>
       <c r="AJ833">
         <v>0</v>
       </c>
       <c r="AK833" s="4"/>
     </row>
     <row r="834" spans="1:37">
       <c r="A834" t="s">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="B834" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="C834" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D834" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E834" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F834" s="1"/>
       <c r="G834" t="s">
-        <v>377</v>
+        <v>404</v>
       </c>
       <c r="H834" s="1"/>
       <c r="I834" s="1"/>
       <c r="J834" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K834" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="L834" t="s">
-        <v>133</v>
+        <v>348</v>
       </c>
       <c r="M834" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI834" s="4">
         <v>0</v>
       </c>
       <c r="AJ834">
         <v>0</v>
       </c>
       <c r="AK834" s="4"/>
     </row>
     <row r="835" spans="1:37">
       <c r="A835" t="s">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="B835" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="C835" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D835" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E835" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F835" s="1"/>
       <c r="G835" t="s">
-        <v>378</v>
+        <v>404</v>
       </c>
       <c r="H835" s="1"/>
       <c r="I835" s="1"/>
       <c r="J835" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K835" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="L835" t="s">
-        <v>133</v>
+        <v>348</v>
       </c>
       <c r="M835" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI835" s="4">
         <v>0</v>
       </c>
       <c r="AJ835">
         <v>0</v>
       </c>
       <c r="AK835" s="4"/>
     </row>
     <row r="836" spans="1:37">
       <c r="A836" t="s">
-        <v>369</v>
+        <v>344</v>
       </c>
       <c r="B836" t="s">
-        <v>370</v>
+        <v>403</v>
       </c>
       <c r="C836" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D836" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E836" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F836" s="1"/>
       <c r="G836" t="s">
-        <v>379</v>
+        <v>404</v>
       </c>
       <c r="H836" s="1"/>
       <c r="I836" s="1"/>
       <c r="J836" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K836" t="s">
-        <v>372</v>
+        <v>347</v>
       </c>
       <c r="L836" t="s">
-        <v>133</v>
+        <v>348</v>
       </c>
       <c r="M836" t="s">
-        <v>132</v>
+        <v>33</v>
       </c>
       <c r="AI836" s="4">
         <v>0</v>
       </c>
       <c r="AJ836">
         <v>0</v>
       </c>
       <c r="AK836" s="4"/>
     </row>
     <row r="837" spans="1:37">
       <c r="A837" t="s">
-        <v>380</v>
+        <v>344</v>
       </c>
       <c r="B837" t="s">
-        <v>381</v>
+        <v>403</v>
       </c>
       <c r="C837" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D837" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E837" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F837" s="1"/>
       <c r="G837" t="s">
-        <v>382</v>
+        <v>405</v>
       </c>
       <c r="H837" s="1"/>
       <c r="I837" s="1"/>
       <c r="J837" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K837" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="L837"/>
+        <v>347</v>
+      </c>
+      <c r="L837" t="s">
+        <v>348</v>
+      </c>
       <c r="M837" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI837" s="4">
         <v>0</v>
       </c>
       <c r="AJ837">
         <v>0</v>
       </c>
       <c r="AK837" s="4"/>
     </row>
     <row r="838" spans="1:37">
       <c r="A838" t="s">
-        <v>380</v>
+        <v>344</v>
       </c>
       <c r="B838" t="s">
-        <v>381</v>
+        <v>403</v>
       </c>
       <c r="C838" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D838" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E838" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F838" s="1"/>
       <c r="G838" t="s">
-        <v>384</v>
+        <v>405</v>
       </c>
       <c r="H838" s="1"/>
       <c r="I838" s="1"/>
       <c r="J838" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K838" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="L838"/>
+        <v>347</v>
+      </c>
+      <c r="L838" t="s">
+        <v>348</v>
+      </c>
       <c r="M838" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI838" s="4">
         <v>0</v>
       </c>
       <c r="AJ838">
         <v>0</v>
       </c>
       <c r="AK838" s="4"/>
     </row>
     <row r="839" spans="1:37">
       <c r="A839" t="s">
-        <v>380</v>
+        <v>344</v>
       </c>
       <c r="B839" t="s">
-        <v>381</v>
+        <v>403</v>
       </c>
       <c r="C839" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D839" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E839" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F839" s="1"/>
       <c r="G839" t="s">
-        <v>385</v>
+        <v>405</v>
       </c>
       <c r="H839" s="1"/>
       <c r="I839" s="1"/>
       <c r="J839" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K839" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="L839"/>
+        <v>347</v>
+      </c>
+      <c r="L839" t="s">
+        <v>348</v>
+      </c>
       <c r="M839" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI839" s="4">
         <v>0</v>
       </c>
       <c r="AJ839">
         <v>0</v>
       </c>
       <c r="AK839" s="4"/>
     </row>
     <row r="840" spans="1:37">
       <c r="A840" t="s">
-        <v>386</v>
+        <v>344</v>
       </c>
       <c r="B840" t="s">
-        <v>387</v>
+        <v>403</v>
       </c>
       <c r="C840" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D840" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E840" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F840" s="1"/>
       <c r="G840" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="H840" s="1"/>
       <c r="I840" s="1"/>
       <c r="J840" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
       <c r="K840" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="L840"/>
+        <v>347</v>
+      </c>
+      <c r="L840" t="s">
+        <v>348</v>
+      </c>
       <c r="M840" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="AI840" s="4">
         <v>0</v>
       </c>
       <c r="AJ840">
         <v>0</v>
       </c>
       <c r="AK840" s="4"/>
     </row>
     <row r="841" spans="1:37">
       <c r="A841" t="s">
-        <v>389</v>
+        <v>344</v>
       </c>
       <c r="B841" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="C841" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D841" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E841" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F841" s="1"/>
       <c r="G841" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
       <c r="H841" s="1"/>
       <c r="I841" s="1"/>
       <c r="J841" t="s">
-        <v>392</v>
+        <v>103</v>
       </c>
       <c r="K841" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="L841"/>
+        <v>347</v>
+      </c>
+      <c r="L841" t="s">
+        <v>348</v>
+      </c>
       <c r="M841" t="s">
-        <v>394</v>
+        <v>33</v>
       </c>
       <c r="AI841" s="4">
         <v>0</v>
       </c>
       <c r="AJ841">
         <v>0</v>
       </c>
       <c r="AK841" s="4"/>
     </row>
     <row r="842" spans="1:37">
       <c r="A842" t="s">
-        <v>389</v>
+        <v>344</v>
       </c>
       <c r="B842" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="C842" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D842" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E842" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F842" s="1"/>
       <c r="G842" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="H842" s="1"/>
       <c r="I842" s="1"/>
       <c r="J842" t="s">
-        <v>392</v>
+        <v>103</v>
       </c>
       <c r="K842" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="L842"/>
+        <v>347</v>
+      </c>
+      <c r="L842" t="s">
+        <v>348</v>
+      </c>
       <c r="M842" t="s">
-        <v>394</v>
+        <v>33</v>
       </c>
       <c r="AI842" s="4">
         <v>0</v>
       </c>
       <c r="AJ842">
         <v>0</v>
       </c>
       <c r="AK842" s="4"/>
     </row>
     <row r="843" spans="1:37">
       <c r="A843" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="B843" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="C843" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D843" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E843" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F843" s="1"/>
       <c r="G843" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="H843" s="1"/>
       <c r="I843" s="1"/>
       <c r="J843" t="s">
-        <v>392</v>
+        <v>103</v>
       </c>
       <c r="K843" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="L843"/>
+        <v>347</v>
+      </c>
+      <c r="L843" t="s">
+        <v>348</v>
+      </c>
       <c r="M843" t="s">
-        <v>394</v>
+        <v>33</v>
       </c>
       <c r="AI843" s="4">
         <v>0</v>
       </c>
       <c r="AJ843">
         <v>0</v>
       </c>
       <c r="AK843" s="4"/>
     </row>
     <row r="844" spans="1:37">
       <c r="A844" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="B844" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="C844" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D844" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E844" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F844" s="1"/>
       <c r="G844" t="s">
-        <v>397</v>
+        <v>408</v>
       </c>
       <c r="H844" s="1"/>
       <c r="I844" s="1"/>
       <c r="J844" t="s">
-        <v>392</v>
+        <v>103</v>
       </c>
       <c r="K844" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="L844"/>
+        <v>347</v>
+      </c>
+      <c r="L844" t="s">
+        <v>348</v>
+      </c>
       <c r="M844" t="s">
-        <v>394</v>
+        <v>33</v>
       </c>
       <c r="AI844" s="4">
         <v>0</v>
       </c>
       <c r="AJ844">
         <v>0</v>
       </c>
       <c r="AK844" s="4"/>
     </row>
     <row r="845" spans="1:37">
       <c r="A845" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B845" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C845" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D845" s="1">
         <v>5</v>
       </c>
       <c r="E845" s="1">
         <v>5</v>
       </c>
       <c r="F845" s="1"/>
       <c r="G845" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="H845" s="1"/>
       <c r="I845" s="1"/>
       <c r="J845" t="s">
-        <v>247</v>
+        <v>103</v>
       </c>
       <c r="K845" t="s">
-        <v>401</v>
+        <v>347</v>
       </c>
       <c r="L845" t="s">
-        <v>402</v>
+        <v>348</v>
       </c>
       <c r="M845" t="s">
-        <v>250</v>
+        <v>33</v>
       </c>
       <c r="AI845" s="4">
         <v>0</v>
       </c>
       <c r="AJ845">
         <v>0</v>
       </c>
       <c r="AK845" s="4"/>
     </row>
     <row r="846" spans="1:37">
       <c r="A846" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B846" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="C846" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D846" s="1">
         <v>5</v>
       </c>
       <c r="E846" s="1">
         <v>5</v>
       </c>
       <c r="F846" s="1"/>
       <c r="G846" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="H846" s="1"/>
       <c r="I846" s="1"/>
       <c r="J846" t="s">
-        <v>247</v>
+        <v>103</v>
       </c>
       <c r="K846" t="s">
-        <v>401</v>
+        <v>347</v>
       </c>
       <c r="L846" t="s">
-        <v>402</v>
+        <v>348</v>
       </c>
       <c r="M846" t="s">
-        <v>250</v>
+        <v>33</v>
       </c>
       <c r="AI846" s="4">
         <v>0</v>
       </c>
       <c r="AJ846">
         <v>0</v>
       </c>
       <c r="AK846" s="4"/>
     </row>
     <row r="847" spans="1:37">
       <c r="A847" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B847" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="C847" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D847" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E847" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F847" s="1"/>
       <c r="G847" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="H847" s="1"/>
       <c r="I847" s="1"/>
       <c r="J847" t="s">
-        <v>247</v>
+        <v>103</v>
       </c>
       <c r="K847" t="s">
-        <v>401</v>
+        <v>347</v>
       </c>
       <c r="L847" t="s">
-        <v>402</v>
+        <v>348</v>
       </c>
       <c r="M847" t="s">
-        <v>250</v>
+        <v>33</v>
       </c>
       <c r="AI847" s="4">
         <v>0</v>
       </c>
       <c r="AJ847">
         <v>0</v>
       </c>
       <c r="AK847" s="4"/>
     </row>
     <row r="848" spans="1:37">
       <c r="A848" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B848" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="C848" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D848" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E848" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F848" s="1"/>
       <c r="G848" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="H848" s="1"/>
       <c r="I848" s="1"/>
       <c r="J848" t="s">
-        <v>247</v>
+        <v>103</v>
       </c>
       <c r="K848" t="s">
-        <v>401</v>
+        <v>347</v>
       </c>
       <c r="L848" t="s">
-        <v>402</v>
+        <v>348</v>
       </c>
       <c r="M848" t="s">
-        <v>250</v>
+        <v>33</v>
       </c>
       <c r="AI848" s="4">
         <v>0</v>
       </c>
       <c r="AJ848">
         <v>0</v>
       </c>
       <c r="AK848" s="4"/>
     </row>
     <row r="849" spans="1:37">
       <c r="A849" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B849" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="C849" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D849" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E849" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F849" s="1"/>
       <c r="G849" t="s">
-        <v>400</v>
+        <v>410</v>
       </c>
       <c r="H849" s="1"/>
       <c r="I849" s="1"/>
       <c r="J849" t="s">
-        <v>247</v>
+        <v>103</v>
       </c>
       <c r="K849" t="s">
-        <v>401</v>
+        <v>347</v>
       </c>
       <c r="L849" t="s">
-        <v>402</v>
+        <v>348</v>
       </c>
       <c r="M849" t="s">
-        <v>250</v>
+        <v>33</v>
       </c>
       <c r="AI849" s="4">
         <v>0</v>
       </c>
       <c r="AJ849">
         <v>0</v>
       </c>
       <c r="AK849" s="4"/>
     </row>
     <row r="850" spans="1:37">
       <c r="A850" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B850" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="C850" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D850" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E850" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F850" s="1"/>
       <c r="G850" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="H850" s="1"/>
       <c r="I850" s="1"/>
       <c r="J850" t="s">
-        <v>247</v>
+        <v>103</v>
       </c>
       <c r="K850" t="s">
-        <v>401</v>
+        <v>347</v>
       </c>
       <c r="L850" t="s">
-        <v>402</v>
+        <v>348</v>
       </c>
       <c r="M850" t="s">
-        <v>250</v>
+        <v>33</v>
       </c>
       <c r="AI850" s="4">
         <v>0</v>
       </c>
       <c r="AJ850">
         <v>0</v>
       </c>
       <c r="AK850" s="4"/>
     </row>
     <row r="851" spans="1:37">
       <c r="A851" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B851" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="C851" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D851" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E851" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F851" s="1"/>
       <c r="G851" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="H851" s="1"/>
       <c r="I851" s="1"/>
       <c r="J851" t="s">
-        <v>247</v>
+        <v>103</v>
       </c>
       <c r="K851" t="s">
-        <v>401</v>
+        <v>347</v>
       </c>
       <c r="L851" t="s">
-        <v>402</v>
+        <v>348</v>
       </c>
       <c r="M851" t="s">
-        <v>250</v>
+        <v>33</v>
       </c>
       <c r="AI851" s="4">
         <v>0</v>
       </c>
       <c r="AJ851">
         <v>0</v>
       </c>
       <c r="AK851" s="4"/>
     </row>
     <row r="852" spans="1:37">
       <c r="A852" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="B852" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="C852" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D852" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E852" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F852" s="1"/>
       <c r="G852" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="H852" s="1"/>
       <c r="I852" s="1"/>
       <c r="J852" t="s">
-        <v>247</v>
+        <v>103</v>
       </c>
       <c r="K852" t="s">
-        <v>401</v>
+        <v>347</v>
       </c>
       <c r="L852" t="s">
-        <v>402</v>
+        <v>348</v>
       </c>
       <c r="M852" t="s">
-        <v>250</v>
+        <v>33</v>
       </c>
       <c r="AI852" s="4">
         <v>0</v>
       </c>
       <c r="AJ852">
         <v>0</v>
       </c>
       <c r="AK852" s="4"/>
     </row>
     <row r="853" spans="1:37">
       <c r="A853" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B853" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="C853" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D853" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E853" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F853" s="1"/>
       <c r="G853" t="s">
-        <v>403</v>
+        <v>413</v>
       </c>
       <c r="H853" s="1"/>
       <c r="I853" s="1"/>
       <c r="J853" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K853" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="L853"/>
       <c r="M853" t="s">
-        <v>250</v>
+        <v>131</v>
       </c>
       <c r="AI853" s="4">
         <v>0</v>
       </c>
       <c r="AJ853">
         <v>0</v>
       </c>
       <c r="AK853" s="4"/>
     </row>
     <row r="854" spans="1:37">
       <c r="A854" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B854" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="C854" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D854" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E854" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F854" s="1"/>
       <c r="G854" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="H854" s="1"/>
       <c r="I854" s="1"/>
       <c r="J854" t="s">
-        <v>247</v>
+        <v>30</v>
       </c>
       <c r="K854" t="s">
-        <v>401</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="L854"/>
       <c r="M854" t="s">
-        <v>250</v>
+        <v>131</v>
       </c>
       <c r="AI854" s="4">
         <v>0</v>
       </c>
       <c r="AJ854">
         <v>0</v>
       </c>
       <c r="AK854" s="4"/>
     </row>
     <row r="855" spans="1:37">
       <c r="A855" t="s">
-        <v>345</v>
+        <v>411</v>
       </c>
       <c r="B855" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="C855" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D855" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E855" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F855" s="1"/>
       <c r="G855" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="H855" s="1"/>
       <c r="I855" s="1"/>
       <c r="J855" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K855" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="L855"/>
       <c r="M855" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI855" s="4">
         <v>0</v>
       </c>
       <c r="AJ855">
         <v>0</v>
       </c>
       <c r="AK855" s="4"/>
     </row>
     <row r="856" spans="1:37">
       <c r="A856" t="s">
-        <v>345</v>
+        <v>411</v>
       </c>
       <c r="B856" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="C856" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D856" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E856" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F856" s="1"/>
       <c r="G856" t="s">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="H856" s="1"/>
       <c r="I856" s="1"/>
       <c r="J856" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K856" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="L856"/>
       <c r="M856" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI856" s="4">
         <v>0</v>
       </c>
       <c r="AJ856">
         <v>0</v>
       </c>
       <c r="AK856" s="4"/>
     </row>
     <row r="857" spans="1:37">
       <c r="A857" t="s">
-        <v>345</v>
+        <v>411</v>
       </c>
       <c r="B857" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="C857" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D857" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E857" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F857" s="1"/>
       <c r="G857" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
       <c r="H857" s="1"/>
       <c r="I857" s="1"/>
       <c r="J857" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K857" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="L857"/>
       <c r="M857" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI857" s="4">
         <v>0</v>
       </c>
       <c r="AJ857">
         <v>0</v>
       </c>
       <c r="AK857" s="4"/>
     </row>
     <row r="858" spans="1:37">
       <c r="A858" t="s">
-        <v>345</v>
+        <v>411</v>
       </c>
       <c r="B858" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="C858" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D858" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E858" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F858" s="1"/>
       <c r="G858" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="H858" s="1"/>
       <c r="I858" s="1"/>
       <c r="J858" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K858" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="L858"/>
       <c r="M858" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI858" s="4">
         <v>0</v>
       </c>
       <c r="AJ858">
         <v>0</v>
       </c>
       <c r="AK858" s="4"/>
     </row>
     <row r="859" spans="1:37">
       <c r="A859" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B859" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="C859" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D859" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E859" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F859" s="1"/>
       <c r="G859" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="H859" s="1"/>
       <c r="I859" s="1"/>
       <c r="J859" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K859" t="s">
+        <v>347</v>
+      </c>
+      <c r="L859" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="M859" t="s">
         <v>33</v>
       </c>
       <c r="AI859" s="4">
         <v>0</v>
       </c>
       <c r="AJ859">
         <v>0</v>
       </c>
       <c r="AK859" s="4"/>
     </row>
     <row r="860" spans="1:37">
       <c r="A860" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B860" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="C860" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D860" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E860" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F860" s="1"/>
       <c r="G860" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="H860" s="1"/>
       <c r="I860" s="1"/>
       <c r="J860" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K860" t="s">
+        <v>347</v>
+      </c>
+      <c r="L860" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="M860" t="s">
         <v>33</v>
       </c>
       <c r="AI860" s="4">
         <v>0</v>
       </c>
       <c r="AJ860">
         <v>0</v>
       </c>
       <c r="AK860" s="4"/>
     </row>
     <row r="861" spans="1:37">
       <c r="A861" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B861" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="C861" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D861" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E861" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F861" s="1"/>
       <c r="G861" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="H861" s="1"/>
       <c r="I861" s="1"/>
       <c r="J861" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K861" t="s">
+        <v>347</v>
+      </c>
+      <c r="L861" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="M861" t="s">
         <v>33</v>
       </c>
       <c r="AI861" s="4">
         <v>0</v>
       </c>
       <c r="AJ861">
         <v>0</v>
       </c>
       <c r="AK861" s="4"/>
     </row>
     <row r="862" spans="1:37">
       <c r="A862" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B862" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
       <c r="C862" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D862" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E862" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F862" s="1"/>
       <c r="G862" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="H862" s="1"/>
       <c r="I862" s="1"/>
       <c r="J862" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K862" t="s">
+        <v>347</v>
+      </c>
+      <c r="L862" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="M862" t="s">
         <v>33</v>
       </c>
       <c r="AI862" s="4">
         <v>0</v>
       </c>
       <c r="AJ862">
         <v>0</v>
       </c>
       <c r="AK862" s="4"/>
     </row>
     <row r="863" spans="1:37">
       <c r="A863" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B863" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="C863" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D863" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E863" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F863" s="1"/>
       <c r="G863" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
       <c r="H863" s="1"/>
       <c r="I863" s="1"/>
       <c r="J863" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K863" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L863" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M863" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI863" s="4">
         <v>0</v>
       </c>
       <c r="AJ863">
         <v>0</v>
       </c>
       <c r="AK863" s="4"/>
     </row>
     <row r="864" spans="1:37">
       <c r="A864" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B864" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="C864" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D864" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E864" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F864" s="1"/>
       <c r="G864" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="H864" s="1"/>
       <c r="I864" s="1"/>
       <c r="J864" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K864" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L864" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M864" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI864" s="4">
         <v>0</v>
       </c>
       <c r="AJ864">
         <v>0</v>
       </c>
       <c r="AK864" s="4"/>
     </row>
     <row r="865" spans="1:37">
       <c r="A865" t="s">
-        <v>345</v>
+        <v>257</v>
       </c>
       <c r="B865" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="C865" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D865" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E865" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F865" s="1"/>
       <c r="G865" t="s">
-        <v>406</v>
+        <v>424</v>
       </c>
       <c r="H865" s="1"/>
       <c r="I865" s="1"/>
       <c r="J865" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="K865" t="s">
-        <v>348</v>
+        <v>260</v>
       </c>
       <c r="L865" t="s">
-        <v>349</v>
+        <v>261</v>
       </c>
       <c r="M865" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI865" s="4">
         <v>0</v>
       </c>
       <c r="AJ865">
         <v>0</v>
       </c>
       <c r="AK865" s="4"/>
     </row>
     <row r="866" spans="1:37">
       <c r="A866" t="s">
-        <v>345</v>
+        <v>425</v>
       </c>
       <c r="B866" t="s">
-        <v>404</v>
+        <v>426</v>
       </c>
       <c r="C866" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D866" s="1">
         <v>5</v>
       </c>
       <c r="E866" s="1">
         <v>5</v>
       </c>
       <c r="F866" s="1"/>
       <c r="G866" t="s">
-        <v>406</v>
+        <v>427</v>
       </c>
       <c r="H866" s="1"/>
       <c r="I866" s="1"/>
       <c r="J866" t="s">
-        <v>104</v>
+        <v>17</v>
       </c>
       <c r="K866" t="s">
-        <v>348</v>
+        <v>428</v>
       </c>
       <c r="L866" t="s">
-        <v>349</v>
+        <v>97</v>
       </c>
       <c r="M866" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="AI866" s="4">
         <v>0</v>
       </c>
       <c r="AJ866">
         <v>0</v>
       </c>
       <c r="AK866" s="4"/>
     </row>
     <row r="867" spans="1:37">
       <c r="A867" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="B867" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="C867" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D867" s="1">
         <v>5</v>
       </c>
       <c r="E867" s="1">
         <v>5</v>
       </c>
       <c r="F867" s="1"/>
       <c r="G867" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="H867" s="1"/>
       <c r="I867" s="1"/>
       <c r="J867" t="s">
-        <v>104</v>
+        <v>17</v>
       </c>
       <c r="K867" t="s">
-        <v>348</v>
+        <v>428</v>
       </c>
       <c r="L867" t="s">
-        <v>349</v>
+        <v>97</v>
       </c>
       <c r="M867" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="AI867" s="4">
         <v>0</v>
       </c>
       <c r="AJ867">
         <v>0</v>
       </c>
       <c r="AK867" s="4"/>
     </row>
     <row r="868" spans="1:37">
       <c r="A868" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="B868" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="C868" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D868" s="1">
         <v>5</v>
       </c>
       <c r="E868" s="1">
         <v>5</v>
       </c>
       <c r="F868" s="1"/>
       <c r="G868" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="H868" s="1"/>
       <c r="I868" s="1"/>
       <c r="J868" t="s">
-        <v>104</v>
+        <v>17</v>
       </c>
       <c r="K868" t="s">
-        <v>348</v>
+        <v>428</v>
       </c>
       <c r="L868" t="s">
-        <v>349</v>
+        <v>97</v>
       </c>
       <c r="M868" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="AI868" s="4">
         <v>0</v>
       </c>
       <c r="AJ868">
         <v>0</v>
       </c>
       <c r="AK868" s="4"/>
     </row>
     <row r="869" spans="1:37">
       <c r="A869" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="B869" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="C869" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D869" s="1">
         <v>5</v>
       </c>
       <c r="E869" s="1">
         <v>5</v>
       </c>
       <c r="F869" s="1"/>
       <c r="G869" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="H869" s="1"/>
       <c r="I869" s="1"/>
       <c r="J869" t="s">
-        <v>104</v>
+        <v>17</v>
       </c>
       <c r="K869" t="s">
-        <v>348</v>
+        <v>428</v>
       </c>
       <c r="L869" t="s">
-        <v>349</v>
+        <v>97</v>
       </c>
       <c r="M869" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="AI869" s="4">
         <v>0</v>
       </c>
       <c r="AJ869">
         <v>0</v>
       </c>
       <c r="AK869" s="4"/>
     </row>
     <row r="870" spans="1:37">
       <c r="A870" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="B870" t="s">
-        <v>408</v>
+        <v>426</v>
       </c>
       <c r="C870" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D870" s="1">
         <v>5</v>
       </c>
       <c r="E870" s="1">
         <v>5</v>
       </c>
       <c r="F870" s="1"/>
       <c r="G870" t="s">
-        <v>409</v>
+        <v>427</v>
       </c>
       <c r="H870" s="1"/>
       <c r="I870" s="1"/>
       <c r="J870" t="s">
-        <v>104</v>
+        <v>17</v>
       </c>
       <c r="K870" t="s">
-        <v>348</v>
+        <v>428</v>
       </c>
       <c r="L870" t="s">
-        <v>349</v>
+        <v>97</v>
       </c>
       <c r="M870" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="AI870" s="4">
         <v>0</v>
       </c>
       <c r="AJ870">
         <v>0</v>
       </c>
       <c r="AK870" s="4"/>
     </row>
     <row r="871" spans="1:37">
       <c r="A871" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="B871" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="C871" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D871" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E871" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F871" s="1"/>
       <c r="G871" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="H871" s="1"/>
       <c r="I871" s="1"/>
       <c r="J871" t="s">
-        <v>104</v>
+        <v>17</v>
       </c>
       <c r="K871" t="s">
-        <v>348</v>
+        <v>428</v>
       </c>
       <c r="L871" t="s">
-        <v>349</v>
+        <v>97</v>
       </c>
       <c r="M871" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="AI871" s="4">
         <v>0</v>
       </c>
       <c r="AJ871">
         <v>0</v>
       </c>
       <c r="AK871" s="4"/>
     </row>
     <row r="872" spans="1:37">
       <c r="A872" t="s">
-        <v>407</v>
+        <v>429</v>
       </c>
       <c r="B872" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
       <c r="C872" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D872" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E872" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F872" s="1"/>
       <c r="G872" t="s">
-        <v>411</v>
+        <v>431</v>
       </c>
       <c r="H872" s="1"/>
       <c r="I872" s="1"/>
       <c r="J872" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K872" t="s">
+        <v>347</v>
+      </c>
+      <c r="L872" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="M872" t="s">
         <v>33</v>
       </c>
       <c r="AI872" s="4">
         <v>0</v>
       </c>
       <c r="AJ872">
         <v>0</v>
       </c>
       <c r="AK872" s="4"/>
     </row>
     <row r="873" spans="1:37">
       <c r="A873" t="s">
-        <v>407</v>
+        <v>429</v>
       </c>
       <c r="B873" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
       <c r="C873" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D873" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E873" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F873" s="1"/>
       <c r="G873" t="s">
-        <v>411</v>
+        <v>431</v>
       </c>
       <c r="H873" s="1"/>
       <c r="I873" s="1"/>
       <c r="J873" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K873" t="s">
+        <v>347</v>
+      </c>
+      <c r="L873" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="M873" t="s">
         <v>33</v>
       </c>
       <c r="AI873" s="4">
         <v>0</v>
       </c>
       <c r="AJ873">
         <v>0</v>
       </c>
       <c r="AK873" s="4"/>
     </row>
     <row r="874" spans="1:37">
       <c r="A874" t="s">
-        <v>407</v>
+        <v>429</v>
       </c>
       <c r="B874" t="s">
-        <v>410</v>
+        <v>430</v>
       </c>
       <c r="C874" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D874" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E874" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F874" s="1"/>
       <c r="G874" t="s">
-        <v>411</v>
+        <v>431</v>
       </c>
       <c r="H874" s="1"/>
       <c r="I874" s="1"/>
       <c r="J874" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K874" t="s">
+        <v>347</v>
+      </c>
+      <c r="L874" t="s">
         <v>348</v>
-      </c>
-[...1 lines deleted...]
-        <v>349</v>
       </c>
       <c r="M874" t="s">
         <v>33</v>
       </c>
       <c r="AI874" s="4">
         <v>0</v>
       </c>
       <c r="AJ874">
         <v>0</v>
       </c>
       <c r="AK874" s="4"/>
     </row>
     <row r="875" spans="1:37">
       <c r="A875" t="s">
-        <v>407</v>
+        <v>432</v>
       </c>
       <c r="B875" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="C875" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D875" s="1">
         <v>4</v>
       </c>
       <c r="E875" s="1">
         <v>4</v>
       </c>
       <c r="F875" s="1"/>
       <c r="G875" t="s">
-        <v>411</v>
+        <v>434</v>
       </c>
       <c r="H875" s="1"/>
       <c r="I875" s="1"/>
       <c r="J875" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="K875" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="L875" t="s">
-        <v>349</v>
+        <v>435</v>
       </c>
       <c r="M875" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="AI875" s="4">
         <v>0</v>
       </c>
       <c r="AJ875">
         <v>0</v>
       </c>
       <c r="AK875" s="4"/>
     </row>
     <row r="876" spans="1:37">
       <c r="A876" t="s">
-        <v>407</v>
+        <v>432</v>
       </c>
       <c r="B876" t="s">
-        <v>410</v>
+        <v>433</v>
       </c>
       <c r="C876" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D876" s="1">
         <v>4</v>
       </c>
       <c r="E876" s="1">
         <v>4</v>
       </c>
       <c r="F876" s="1"/>
       <c r="G876" t="s">
-        <v>411</v>
+        <v>434</v>
       </c>
       <c r="H876" s="1"/>
       <c r="I876" s="1"/>
       <c r="J876" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="K876" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="L876" t="s">
-        <v>349</v>
+        <v>435</v>
       </c>
       <c r="M876" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="AI876" s="4">
         <v>0</v>
       </c>
       <c r="AJ876">
         <v>0</v>
       </c>
       <c r="AK876" s="4"/>
     </row>
     <row r="877" spans="1:37">
       <c r="A877" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="B877" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="C877" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D877" s="1">
         <v>4</v>
       </c>
       <c r="E877" s="1">
         <v>4</v>
       </c>
       <c r="F877" s="1"/>
       <c r="G877" t="s">
-        <v>414</v>
+        <v>434</v>
       </c>
       <c r="H877" s="1"/>
       <c r="I877" s="1"/>
       <c r="J877" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="K877" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="L877"/>
+        <v>58</v>
+      </c>
+      <c r="L877" t="s">
+        <v>435</v>
+      </c>
       <c r="M877" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="AI877" s="4">
         <v>0</v>
       </c>
       <c r="AJ877">
         <v>0</v>
       </c>
       <c r="AK877" s="4"/>
     </row>
     <row r="878" spans="1:37">
       <c r="A878" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="B878" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="C878" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D878" s="1">
         <v>4</v>
       </c>
       <c r="E878" s="1">
         <v>4</v>
       </c>
       <c r="F878" s="1"/>
       <c r="G878" t="s">
-        <v>415</v>
+        <v>434</v>
       </c>
       <c r="H878" s="1"/>
       <c r="I878" s="1"/>
       <c r="J878" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="K878" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="L878"/>
+        <v>58</v>
+      </c>
+      <c r="L878" t="s">
+        <v>435</v>
+      </c>
       <c r="M878" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="AI878" s="4">
         <v>0</v>
       </c>
       <c r="AJ878">
         <v>0</v>
       </c>
       <c r="AK878" s="4"/>
     </row>
     <row r="879" spans="1:37">
       <c r="A879" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="B879" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="C879" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D879" s="1">
         <v>4</v>
       </c>
       <c r="E879" s="1">
         <v>4</v>
       </c>
       <c r="F879" s="1"/>
       <c r="G879" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="H879" s="1"/>
       <c r="I879" s="1"/>
       <c r="J879" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="K879" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="L879"/>
+        <v>58</v>
+      </c>
+      <c r="L879" t="s">
+        <v>435</v>
+      </c>
       <c r="M879" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="AI879" s="4">
         <v>0</v>
       </c>
       <c r="AJ879">
         <v>0</v>
       </c>
       <c r="AK879" s="4"/>
     </row>
     <row r="880" spans="1:37">
       <c r="A880" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="B880" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="C880" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D880" s="1">
         <v>4</v>
       </c>
       <c r="E880" s="1">
         <v>4</v>
       </c>
       <c r="F880" s="1"/>
       <c r="G880" t="s">
-        <v>417</v>
+        <v>436</v>
       </c>
       <c r="H880" s="1"/>
       <c r="I880" s="1"/>
       <c r="J880" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="K880" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="L880"/>
+        <v>58</v>
+      </c>
+      <c r="L880" t="s">
+        <v>435</v>
+      </c>
       <c r="M880" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="AI880" s="4">
         <v>0</v>
       </c>
       <c r="AJ880">
         <v>0</v>
       </c>
       <c r="AK880" s="4"/>
     </row>
     <row r="881" spans="1:37">
       <c r="A881" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="B881" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="C881" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D881" s="1">
         <v>4</v>
       </c>
       <c r="E881" s="1">
         <v>4</v>
       </c>
       <c r="F881" s="1"/>
       <c r="G881" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="H881" s="1"/>
       <c r="I881" s="1"/>
       <c r="J881" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="K881" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="L881"/>
+        <v>58</v>
+      </c>
+      <c r="L881" t="s">
+        <v>435</v>
+      </c>
       <c r="M881" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="AI881" s="4">
         <v>0</v>
       </c>
       <c r="AJ881">
         <v>0</v>
       </c>
       <c r="AK881" s="4"/>
     </row>
     <row r="882" spans="1:37">
       <c r="A882" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="B882" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="C882" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D882" s="1">
         <v>4</v>
       </c>
       <c r="E882" s="1">
         <v>4</v>
       </c>
       <c r="F882" s="1"/>
       <c r="G882" t="s">
-        <v>419</v>
+        <v>436</v>
       </c>
       <c r="H882" s="1"/>
       <c r="I882" s="1"/>
       <c r="J882" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="K882" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="L882"/>
+        <v>58</v>
+      </c>
+      <c r="L882" t="s">
+        <v>435</v>
+      </c>
       <c r="M882" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="AI882" s="4">
         <v>0</v>
       </c>
       <c r="AJ882">
         <v>0</v>
       </c>
       <c r="AK882" s="4"/>
     </row>
     <row r="883" spans="1:37">
       <c r="A883" t="s">
-        <v>345</v>
+        <v>432</v>
       </c>
       <c r="B883" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="C883" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D883" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E883" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F883" s="1"/>
       <c r="G883" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="H883" s="1"/>
       <c r="I883" s="1"/>
       <c r="J883" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="K883" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="L883" t="s">
-        <v>349</v>
+        <v>435</v>
       </c>
       <c r="M883" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="AI883" s="4">
         <v>0</v>
       </c>
       <c r="AJ883">
         <v>0</v>
       </c>
       <c r="AK883" s="4"/>
     </row>
     <row r="884" spans="1:37">
       <c r="A884" t="s">
-        <v>345</v>
+        <v>432</v>
       </c>
       <c r="B884" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="C884" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D884" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E884" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F884" s="1"/>
       <c r="G884" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="H884" s="1"/>
       <c r="I884" s="1"/>
       <c r="J884" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="K884" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="L884" t="s">
-        <v>349</v>
+        <v>435</v>
       </c>
       <c r="M884" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="AI884" s="4">
         <v>0</v>
       </c>
       <c r="AJ884">
         <v>0</v>
       </c>
       <c r="AK884" s="4"/>
     </row>
     <row r="885" spans="1:37">
       <c r="A885" t="s">
-        <v>345</v>
+        <v>432</v>
       </c>
       <c r="B885" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="C885" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D885" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E885" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F885" s="1"/>
       <c r="G885" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="H885" s="1"/>
       <c r="I885" s="1"/>
       <c r="J885" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="K885" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="L885" t="s">
-        <v>349</v>
+        <v>435</v>
       </c>
       <c r="M885" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="AI885" s="4">
         <v>0</v>
       </c>
       <c r="AJ885">
         <v>0</v>
       </c>
       <c r="AK885" s="4"/>
     </row>
     <row r="886" spans="1:37">
       <c r="A886" t="s">
-        <v>345</v>
+        <v>432</v>
       </c>
       <c r="B886" t="s">
-        <v>420</v>
+        <v>433</v>
       </c>
       <c r="C886" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D886" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E886" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F886" s="1"/>
       <c r="G886" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="H886" s="1"/>
       <c r="I886" s="1"/>
       <c r="J886" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="K886" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="L886" t="s">
-        <v>349</v>
+        <v>435</v>
       </c>
       <c r="M886" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="AI886" s="4">
         <v>0</v>
       </c>
       <c r="AJ886">
         <v>0</v>
       </c>
       <c r="AK886" s="4"/>
     </row>
     <row r="887" spans="1:37">
       <c r="A887" t="s">
-        <v>258</v>
+        <v>432</v>
       </c>
       <c r="B887" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="C887" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D887" s="1">
         <v>4</v>
       </c>
       <c r="E887" s="1">
         <v>4</v>
       </c>
       <c r="F887" s="1"/>
       <c r="G887" t="s">
-        <v>423</v>
+        <v>437</v>
       </c>
       <c r="H887" s="1"/>
       <c r="I887" s="1"/>
       <c r="J887" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="K887" t="s">
-        <v>261</v>
+        <v>58</v>
       </c>
       <c r="L887" t="s">
-        <v>262</v>
+        <v>435</v>
       </c>
       <c r="M887" t="s">
-        <v>183</v>
+        <v>60</v>
       </c>
       <c r="AI887" s="4">
         <v>0</v>
       </c>
       <c r="AJ887">
         <v>0</v>
       </c>
       <c r="AK887" s="4"/>
     </row>
     <row r="888" spans="1:37">
       <c r="A888" t="s">
-        <v>258</v>
+        <v>432</v>
       </c>
       <c r="B888" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="C888" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D888" s="1">
         <v>4</v>
       </c>
       <c r="E888" s="1">
         <v>4</v>
       </c>
       <c r="F888" s="1"/>
       <c r="G888" t="s">
-        <v>424</v>
+        <v>437</v>
       </c>
       <c r="H888" s="1"/>
       <c r="I888" s="1"/>
       <c r="J888" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="K888" t="s">
-        <v>261</v>
+        <v>58</v>
       </c>
       <c r="L888" t="s">
-        <v>262</v>
+        <v>435</v>
       </c>
       <c r="M888" t="s">
-        <v>183</v>
+        <v>60</v>
       </c>
       <c r="AI888" s="4">
         <v>0</v>
       </c>
       <c r="AJ888">
         <v>0</v>
       </c>
       <c r="AK888" s="4"/>
     </row>
     <row r="889" spans="1:37">
       <c r="A889" t="s">
-        <v>258</v>
+        <v>432</v>
       </c>
       <c r="B889" t="s">
-        <v>422</v>
+        <v>433</v>
       </c>
       <c r="C889" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D889" s="1">
         <v>4</v>
       </c>
       <c r="E889" s="1">
         <v>4</v>
       </c>
       <c r="F889" s="1"/>
       <c r="G889" t="s">
-        <v>425</v>
+        <v>437</v>
       </c>
       <c r="H889" s="1"/>
       <c r="I889" s="1"/>
       <c r="J889" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="K889" t="s">
-        <v>261</v>
+        <v>58</v>
       </c>
       <c r="L889" t="s">
-        <v>262</v>
+        <v>435</v>
       </c>
       <c r="M889" t="s">
-        <v>183</v>
+        <v>60</v>
       </c>
       <c r="AI889" s="4">
         <v>0</v>
       </c>
       <c r="AJ889">
         <v>0</v>
       </c>
       <c r="AK889" s="4"/>
     </row>
     <row r="890" spans="1:37">
       <c r="A890" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B890" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="C890" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D890" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E890" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F890" s="1"/>
       <c r="G890" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="H890" s="1"/>
       <c r="I890" s="1"/>
       <c r="J890" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="K890" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="L890" t="s">
-        <v>88</v>
+        <v>435</v>
       </c>
       <c r="M890" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="AI890" s="4">
         <v>0</v>
       </c>
       <c r="AJ890">
         <v>0</v>
       </c>
       <c r="AK890" s="4"/>
     </row>
     <row r="891" spans="1:37">
       <c r="A891" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B891" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="C891" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D891" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E891" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F891" s="1"/>
       <c r="G891" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="H891" s="1"/>
       <c r="I891" s="1"/>
       <c r="J891" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="K891" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="L891" t="s">
-        <v>88</v>
+        <v>435</v>
       </c>
       <c r="M891" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="AI891" s="4">
         <v>0</v>
       </c>
       <c r="AJ891">
         <v>0</v>
       </c>
       <c r="AK891" s="4"/>
     </row>
     <row r="892" spans="1:37">
       <c r="A892" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B892" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="C892" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D892" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E892" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F892" s="1"/>
       <c r="G892" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="H892" s="1"/>
       <c r="I892" s="1"/>
       <c r="J892" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="K892" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="L892" t="s">
-        <v>88</v>
+        <v>435</v>
       </c>
       <c r="M892" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="AI892" s="4">
         <v>0</v>
       </c>
       <c r="AJ892">
         <v>0</v>
       </c>
       <c r="AK892" s="4"/>
     </row>
     <row r="893" spans="1:37">
       <c r="A893" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B893" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="C893" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D893" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E893" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F893" s="1"/>
       <c r="G893" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="H893" s="1"/>
       <c r="I893" s="1"/>
       <c r="J893" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="K893" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="L893" t="s">
-        <v>88</v>
+        <v>435</v>
       </c>
       <c r="M893" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="AI893" s="4">
         <v>0</v>
       </c>
       <c r="AJ893">
         <v>0</v>
       </c>
       <c r="AK893" s="4"/>
     </row>
     <row r="894" spans="1:37">
       <c r="A894" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B894" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="C894" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D894" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E894" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F894" s="1"/>
       <c r="G894" t="s">
-        <v>428</v>
+        <v>438</v>
       </c>
       <c r="H894" s="1"/>
       <c r="I894" s="1"/>
       <c r="J894" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="K894" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="L894" t="s">
-        <v>88</v>
+        <v>435</v>
       </c>
       <c r="M894" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="AI894" s="4">
         <v>0</v>
       </c>
       <c r="AJ894">
         <v>0</v>
       </c>
       <c r="AK894" s="4"/>
     </row>
     <row r="895" spans="1:37">
       <c r="A895" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B895" t="s">
-        <v>427</v>
+        <v>439</v>
       </c>
       <c r="C895" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D895" s="1">
         <v>5</v>
       </c>
       <c r="E895" s="1">
         <v>5</v>
       </c>
       <c r="F895" s="1"/>
       <c r="G895" t="s">
-        <v>428</v>
+        <v>440</v>
       </c>
       <c r="H895" s="1"/>
       <c r="I895" s="1"/>
       <c r="J895" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="K895" t="s">
-        <v>429</v>
+        <v>58</v>
       </c>
       <c r="L895" t="s">
-        <v>88</v>
+        <v>435</v>
       </c>
       <c r="M895" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="AI895" s="4">
         <v>0</v>
       </c>
       <c r="AJ895">
         <v>0</v>
       </c>
       <c r="AK895" s="4"/>
     </row>
     <row r="896" spans="1:37">
       <c r="A896" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B896" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="C896" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D896" s="1">
         <v>5</v>
       </c>
       <c r="E896" s="1">
         <v>5</v>
       </c>
       <c r="F896" s="1"/>
       <c r="G896" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="H896" s="1"/>
       <c r="I896" s="1"/>
       <c r="J896" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="K896" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="L896" t="s">
-        <v>349</v>
+        <v>435</v>
       </c>
       <c r="M896" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="AI896" s="4">
         <v>0</v>
       </c>
       <c r="AJ896">
         <v>0</v>
       </c>
       <c r="AK896" s="4"/>
     </row>
     <row r="897" spans="1:37">
       <c r="A897" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B897" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="C897" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D897" s="1">
         <v>5</v>
       </c>
       <c r="E897" s="1">
         <v>5</v>
       </c>
       <c r="F897" s="1"/>
       <c r="G897" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="H897" s="1"/>
       <c r="I897" s="1"/>
       <c r="J897" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="K897" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="L897" t="s">
-        <v>349</v>
+        <v>435</v>
       </c>
       <c r="M897" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="AI897" s="4">
         <v>0</v>
       </c>
       <c r="AJ897">
         <v>0</v>
       </c>
       <c r="AK897" s="4"/>
     </row>
     <row r="898" spans="1:37">
       <c r="A898" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="B898" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="C898" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D898" s="1">
         <v>5</v>
       </c>
       <c r="E898" s="1">
         <v>5</v>
       </c>
       <c r="F898" s="1"/>
       <c r="G898" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="H898" s="1"/>
       <c r="I898" s="1"/>
       <c r="J898" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="K898" t="s">
-        <v>348</v>
+        <v>58</v>
       </c>
       <c r="L898" t="s">
-        <v>349</v>
+        <v>435</v>
       </c>
       <c r="M898" t="s">
-        <v>33</v>
+        <v>60</v>
       </c>
       <c r="AI898" s="4">
         <v>0</v>
       </c>
       <c r="AJ898">
         <v>0</v>
       </c>
       <c r="AK898" s="4"/>
     </row>
     <row r="899" spans="1:37">
       <c r="A899" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B899" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C899" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D899" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E899" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F899" s="1"/>
       <c r="G899" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="H899" s="1"/>
       <c r="I899" s="1"/>
       <c r="J899" t="s">
         <v>57</v>
       </c>
       <c r="K899" t="s">
         <v>58</v>
       </c>
       <c r="L899" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M899" t="s">
         <v>60</v>
       </c>
       <c r="AI899" s="4">
         <v>0</v>
       </c>
       <c r="AJ899">
         <v>0</v>
       </c>
       <c r="AK899" s="4"/>
     </row>
     <row r="900" spans="1:37">
       <c r="A900" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B900" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C900" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D900" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E900" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F900" s="1"/>
       <c r="G900" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="H900" s="1"/>
       <c r="I900" s="1"/>
       <c r="J900" t="s">
         <v>57</v>
       </c>
       <c r="K900" t="s">
         <v>58</v>
       </c>
       <c r="L900" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M900" t="s">
         <v>60</v>
       </c>
       <c r="AI900" s="4">
         <v>0</v>
       </c>
       <c r="AJ900">
         <v>0</v>
       </c>
       <c r="AK900" s="4"/>
     </row>
     <row r="901" spans="1:37">
       <c r="A901" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B901" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C901" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D901" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E901" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F901" s="1"/>
       <c r="G901" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="H901" s="1"/>
       <c r="I901" s="1"/>
       <c r="J901" t="s">
         <v>57</v>
       </c>
       <c r="K901" t="s">
         <v>58</v>
       </c>
       <c r="L901" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M901" t="s">
         <v>60</v>
       </c>
       <c r="AI901" s="4">
         <v>0</v>
       </c>
       <c r="AJ901">
         <v>0</v>
       </c>
       <c r="AK901" s="4"/>
     </row>
     <row r="902" spans="1:37">
       <c r="A902" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B902" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C902" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D902" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E902" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F902" s="1"/>
       <c r="G902" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="H902" s="1"/>
       <c r="I902" s="1"/>
       <c r="J902" t="s">
         <v>57</v>
       </c>
       <c r="K902" t="s">
         <v>58</v>
       </c>
       <c r="L902" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M902" t="s">
         <v>60</v>
       </c>
       <c r="AI902" s="4">
         <v>0</v>
       </c>
       <c r="AJ902">
         <v>0</v>
       </c>
       <c r="AK902" s="4"/>
     </row>
     <row r="903" spans="1:37">
       <c r="A903" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B903" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C903" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D903" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E903" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F903" s="1"/>
       <c r="G903" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="H903" s="1"/>
       <c r="I903" s="1"/>
       <c r="J903" t="s">
         <v>57</v>
       </c>
       <c r="K903" t="s">
         <v>58</v>
       </c>
       <c r="L903" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M903" t="s">
         <v>60</v>
       </c>
       <c r="AI903" s="4">
         <v>0</v>
       </c>
       <c r="AJ903">
         <v>0</v>
       </c>
       <c r="AK903" s="4"/>
     </row>
     <row r="904" spans="1:37">
       <c r="A904" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B904" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C904" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D904" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E904" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F904" s="1"/>
       <c r="G904" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="H904" s="1"/>
       <c r="I904" s="1"/>
       <c r="J904" t="s">
         <v>57</v>
       </c>
       <c r="K904" t="s">
         <v>58</v>
       </c>
       <c r="L904" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M904" t="s">
         <v>60</v>
       </c>
       <c r="AI904" s="4">
         <v>0</v>
       </c>
       <c r="AJ904">
         <v>0</v>
       </c>
       <c r="AK904" s="4"/>
     </row>
     <row r="905" spans="1:37">
       <c r="A905" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B905" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C905" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D905" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E905" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F905" s="1"/>
       <c r="G905" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="H905" s="1"/>
       <c r="I905" s="1"/>
       <c r="J905" t="s">
         <v>57</v>
       </c>
       <c r="K905" t="s">
         <v>58</v>
       </c>
       <c r="L905" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M905" t="s">
         <v>60</v>
       </c>
       <c r="AI905" s="4">
         <v>0</v>
       </c>
       <c r="AJ905">
         <v>0</v>
       </c>
       <c r="AK905" s="4"/>
     </row>
     <row r="906" spans="1:37">
       <c r="A906" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B906" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C906" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D906" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E906" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F906" s="1"/>
       <c r="G906" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="H906" s="1"/>
       <c r="I906" s="1"/>
       <c r="J906" t="s">
         <v>57</v>
       </c>
       <c r="K906" t="s">
         <v>58</v>
       </c>
       <c r="L906" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M906" t="s">
         <v>60</v>
       </c>
       <c r="AI906" s="4">
         <v>0</v>
       </c>
       <c r="AJ906">
         <v>0</v>
       </c>
       <c r="AK906" s="4"/>
     </row>
     <row r="907" spans="1:37">
       <c r="A907" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B907" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C907" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D907" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E907" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F907" s="1"/>
       <c r="G907" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="H907" s="1"/>
       <c r="I907" s="1"/>
       <c r="J907" t="s">
         <v>57</v>
       </c>
       <c r="K907" t="s">
         <v>58</v>
       </c>
       <c r="L907" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M907" t="s">
         <v>60</v>
       </c>
       <c r="AI907" s="4">
         <v>0</v>
       </c>
       <c r="AJ907">
         <v>0</v>
       </c>
       <c r="AK907" s="4"/>
     </row>
     <row r="908" spans="1:37">
       <c r="A908" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B908" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C908" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D908" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E908" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F908" s="1"/>
       <c r="G908" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="H908" s="1"/>
       <c r="I908" s="1"/>
       <c r="J908" t="s">
         <v>57</v>
       </c>
       <c r="K908" t="s">
         <v>58</v>
       </c>
       <c r="L908" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M908" t="s">
         <v>60</v>
       </c>
       <c r="AI908" s="4">
         <v>0</v>
       </c>
       <c r="AJ908">
         <v>0</v>
       </c>
       <c r="AK908" s="4"/>
     </row>
     <row r="909" spans="1:37">
       <c r="A909" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B909" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C909" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D909" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E909" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F909" s="1"/>
       <c r="G909" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="H909" s="1"/>
       <c r="I909" s="1"/>
       <c r="J909" t="s">
         <v>57</v>
       </c>
       <c r="K909" t="s">
         <v>58</v>
       </c>
       <c r="L909" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M909" t="s">
         <v>60</v>
       </c>
       <c r="AI909" s="4">
         <v>0</v>
       </c>
       <c r="AJ909">
         <v>0</v>
       </c>
       <c r="AK909" s="4"/>
     </row>
     <row r="910" spans="1:37">
       <c r="A910" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B910" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C910" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D910" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E910" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F910" s="1"/>
       <c r="G910" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="H910" s="1"/>
       <c r="I910" s="1"/>
       <c r="J910" t="s">
         <v>57</v>
       </c>
       <c r="K910" t="s">
         <v>58</v>
       </c>
       <c r="L910" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M910" t="s">
         <v>60</v>
       </c>
       <c r="AI910" s="4">
         <v>0</v>
       </c>
       <c r="AJ910">
         <v>0</v>
       </c>
       <c r="AK910" s="4"/>
     </row>
     <row r="911" spans="1:37">
       <c r="A911" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B911" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C911" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D911" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E911" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F911" s="1"/>
       <c r="G911" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="H911" s="1"/>
       <c r="I911" s="1"/>
       <c r="J911" t="s">
         <v>57</v>
       </c>
       <c r="K911" t="s">
         <v>58</v>
       </c>
       <c r="L911" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M911" t="s">
         <v>60</v>
       </c>
       <c r="AI911" s="4">
         <v>0</v>
       </c>
       <c r="AJ911">
         <v>0</v>
       </c>
       <c r="AK911" s="4"/>
     </row>
     <row r="912" spans="1:37">
       <c r="A912" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B912" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C912" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D912" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E912" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F912" s="1"/>
       <c r="G912" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="H912" s="1"/>
       <c r="I912" s="1"/>
       <c r="J912" t="s">
         <v>57</v>
       </c>
       <c r="K912" t="s">
         <v>58</v>
       </c>
       <c r="L912" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M912" t="s">
         <v>60</v>
       </c>
       <c r="AI912" s="4">
         <v>0</v>
       </c>
       <c r="AJ912">
         <v>0</v>
       </c>
       <c r="AK912" s="4"/>
     </row>
     <row r="913" spans="1:37">
       <c r="A913" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B913" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C913" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D913" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E913" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F913" s="1"/>
       <c r="G913" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="H913" s="1"/>
       <c r="I913" s="1"/>
       <c r="J913" t="s">
         <v>57</v>
       </c>
       <c r="K913" t="s">
         <v>58</v>
       </c>
       <c r="L913" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M913" t="s">
         <v>60</v>
       </c>
       <c r="AI913" s="4">
         <v>0</v>
       </c>
       <c r="AJ913">
         <v>0</v>
       </c>
       <c r="AK913" s="4"/>
     </row>
     <row r="914" spans="1:37">
       <c r="A914" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="B914" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="C914" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D914" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E914" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F914" s="1"/>
       <c r="G914" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="H914" s="1"/>
       <c r="I914" s="1"/>
       <c r="J914" t="s">
         <v>57</v>
       </c>
       <c r="K914" t="s">
         <v>58</v>
       </c>
       <c r="L914" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M914" t="s">
         <v>60</v>
       </c>
       <c r="AI914" s="4">
         <v>0</v>
       </c>
       <c r="AJ914">
         <v>0</v>
       </c>
       <c r="AK914" s="4"/>
     </row>
     <row r="915" spans="1:37">
       <c r="A915" t="s">
-        <v>433</v>
+        <v>280</v>
       </c>
       <c r="B915" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="C915" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D915" s="1">
         <v>4</v>
       </c>
       <c r="E915" s="1">
         <v>4</v>
       </c>
       <c r="F915" s="1"/>
       <c r="G915" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="H915" s="1"/>
       <c r="I915" s="1"/>
       <c r="J915" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="K915" t="s">
-        <v>58</v>
+        <v>283</v>
       </c>
       <c r="L915" t="s">
-        <v>436</v>
+        <v>284</v>
       </c>
       <c r="M915" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AI915" s="4">
         <v>0</v>
       </c>
       <c r="AJ915">
         <v>0</v>
       </c>
       <c r="AK915" s="4"/>
     </row>
     <row r="916" spans="1:37">
       <c r="A916" t="s">
-        <v>433</v>
+        <v>280</v>
       </c>
       <c r="B916" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="C916" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D916" s="1">
         <v>4</v>
       </c>
       <c r="E916" s="1">
         <v>4</v>
       </c>
       <c r="F916" s="1"/>
       <c r="G916" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="H916" s="1"/>
       <c r="I916" s="1"/>
       <c r="J916" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="K916" t="s">
-        <v>58</v>
+        <v>283</v>
       </c>
       <c r="L916" t="s">
-        <v>436</v>
+        <v>284</v>
       </c>
       <c r="M916" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AI916" s="4">
         <v>0</v>
       </c>
       <c r="AJ916">
         <v>0</v>
       </c>
       <c r="AK916" s="4"/>
     </row>
     <row r="917" spans="1:37">
       <c r="A917" t="s">
-        <v>433</v>
+        <v>280</v>
       </c>
       <c r="B917" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="C917" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D917" s="1">
         <v>4</v>
       </c>
       <c r="E917" s="1">
         <v>4</v>
       </c>
       <c r="F917" s="1"/>
       <c r="G917" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="H917" s="1"/>
       <c r="I917" s="1"/>
       <c r="J917" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="K917" t="s">
-        <v>58</v>
+        <v>283</v>
       </c>
       <c r="L917" t="s">
-        <v>436</v>
+        <v>284</v>
       </c>
       <c r="M917" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AI917" s="4">
         <v>0</v>
       </c>
       <c r="AJ917">
         <v>0</v>
       </c>
       <c r="AK917" s="4"/>
     </row>
     <row r="918" spans="1:37">
       <c r="A918" t="s">
-        <v>433</v>
+        <v>280</v>
       </c>
       <c r="B918" t="s">
-        <v>434</v>
+        <v>444</v>
       </c>
       <c r="C918" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D918" s="1">
         <v>4</v>
       </c>
       <c r="E918" s="1">
         <v>4</v>
       </c>
       <c r="F918" s="1"/>
       <c r="G918" t="s">
-        <v>439</v>
+        <v>446</v>
       </c>
       <c r="H918" s="1"/>
       <c r="I918" s="1"/>
       <c r="J918" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="K918" t="s">
-        <v>58</v>
+        <v>283</v>
       </c>
       <c r="L918" t="s">
-        <v>436</v>
+        <v>284</v>
       </c>
       <c r="M918" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AI918" s="4">
         <v>0</v>
       </c>
       <c r="AJ918">
         <v>0</v>
       </c>
       <c r="AK918" s="4"/>
     </row>
     <row r="919" spans="1:37">
       <c r="A919" t="s">
-        <v>433</v>
+        <v>280</v>
       </c>
       <c r="B919" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="C919" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D919" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E919" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F919" s="1"/>
       <c r="G919" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="H919" s="1"/>
       <c r="I919" s="1"/>
       <c r="J919" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="K919" t="s">
-        <v>58</v>
+        <v>283</v>
       </c>
       <c r="L919" t="s">
-        <v>436</v>
+        <v>284</v>
       </c>
       <c r="M919" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AI919" s="4">
         <v>0</v>
       </c>
       <c r="AJ919">
         <v>0</v>
       </c>
       <c r="AK919" s="4"/>
     </row>
     <row r="920" spans="1:37">
       <c r="A920" t="s">
-        <v>433</v>
+        <v>280</v>
       </c>
       <c r="B920" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="C920" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D920" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E920" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F920" s="1"/>
       <c r="G920" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="H920" s="1"/>
       <c r="I920" s="1"/>
       <c r="J920" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="K920" t="s">
-        <v>58</v>
+        <v>283</v>
       </c>
       <c r="L920" t="s">
-        <v>436</v>
+        <v>284</v>
       </c>
       <c r="M920" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="AI920" s="4">
         <v>0</v>
       </c>
       <c r="AJ920">
         <v>0</v>
       </c>
       <c r="AK920" s="4"/>
     </row>
     <row r="921" spans="1:37">
       <c r="A921" t="s">
-        <v>433</v>
+        <v>368</v>
       </c>
       <c r="B921" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="C921" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D921" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E921" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F921" s="1"/>
       <c r="G921" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="H921" s="1"/>
       <c r="I921" s="1"/>
       <c r="J921" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="K921" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="L921"/>
       <c r="M921" t="s">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="AI921" s="4">
         <v>0</v>
       </c>
       <c r="AJ921">
         <v>0</v>
       </c>
       <c r="AK921" s="4"/>
     </row>
     <row r="922" spans="1:37">
       <c r="A922" t="s">
-        <v>433</v>
+        <v>368</v>
       </c>
       <c r="B922" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="C922" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D922" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E922" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F922" s="1"/>
       <c r="G922" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="H922" s="1"/>
       <c r="I922" s="1"/>
       <c r="J922" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="K922" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="L922"/>
       <c r="M922" t="s">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="AI922" s="4">
         <v>0</v>
       </c>
       <c r="AJ922">
         <v>0</v>
       </c>
       <c r="AK922" s="4"/>
     </row>
     <row r="923" spans="1:37">
       <c r="A923" t="s">
-        <v>433</v>
+        <v>368</v>
       </c>
       <c r="B923" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="C923" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D923" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E923" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F923" s="1"/>
       <c r="G923" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="H923" s="1"/>
       <c r="I923" s="1"/>
       <c r="J923" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="K923" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>371</v>
+      </c>
+      <c r="L923"/>
       <c r="M923" t="s">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="AI923" s="4">
         <v>0</v>
       </c>
       <c r="AJ923">
         <v>0</v>
       </c>
       <c r="AK923" s="4"/>
     </row>
     <row r="924" spans="1:37">
       <c r="A924" t="s">
-        <v>433</v>
+        <v>310</v>
       </c>
       <c r="B924" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="C924" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D924" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E924" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F924" s="1"/>
       <c r="G924" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="H924" s="1"/>
       <c r="I924" s="1"/>
       <c r="J924" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="K924" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="L924"/>
       <c r="M924" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="AI924" s="4">
         <v>0</v>
       </c>
       <c r="AJ924">
         <v>0</v>
       </c>
       <c r="AK924" s="4"/>
     </row>
     <row r="925" spans="1:37">
       <c r="A925" t="s">
-        <v>433</v>
+        <v>310</v>
       </c>
       <c r="B925" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="C925" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D925" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E925" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F925" s="1"/>
       <c r="G925" t="s">
-        <v>442</v>
+        <v>454</v>
       </c>
       <c r="H925" s="1"/>
       <c r="I925" s="1"/>
       <c r="J925" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="K925" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="L925"/>
       <c r="M925" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="AI925" s="4">
         <v>0</v>
       </c>
       <c r="AJ925">
         <v>0</v>
       </c>
       <c r="AK925" s="4"/>
     </row>
     <row r="926" spans="1:37">
       <c r="A926" t="s">
-        <v>433</v>
+        <v>310</v>
       </c>
       <c r="B926" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="C926" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D926" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E926" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F926" s="1"/>
       <c r="G926" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
       <c r="H926" s="1"/>
       <c r="I926" s="1"/>
       <c r="J926" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="K926" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="L926"/>
       <c r="M926" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="AI926" s="4">
         <v>0</v>
       </c>
       <c r="AJ926">
         <v>0</v>
       </c>
       <c r="AK926" s="4"/>
     </row>
     <row r="927" spans="1:37">
       <c r="A927" t="s">
-        <v>433</v>
+        <v>310</v>
       </c>
       <c r="B927" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="C927" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D927" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E927" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F927" s="1"/>
       <c r="G927" t="s">
-        <v>442</v>
+        <v>456</v>
       </c>
       <c r="H927" s="1"/>
       <c r="I927" s="1"/>
       <c r="J927" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="K927" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="L927"/>
       <c r="M927" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="AI927" s="4">
         <v>0</v>
       </c>
       <c r="AJ927">
         <v>0</v>
       </c>
       <c r="AK927" s="4"/>
     </row>
     <row r="928" spans="1:37">
       <c r="A928" t="s">
-        <v>433</v>
+        <v>310</v>
       </c>
       <c r="B928" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="C928" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D928" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E928" s="1">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F928" s="1"/>
       <c r="G928" t="s">
-        <v>442</v>
+        <v>457</v>
       </c>
       <c r="H928" s="1"/>
       <c r="I928" s="1"/>
       <c r="J928" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="K928" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="L928"/>
       <c r="M928" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="AI928" s="4">
         <v>0</v>
       </c>
       <c r="AJ928">
         <v>0</v>
       </c>
       <c r="AK928" s="4"/>
     </row>
     <row r="929" spans="1:37">
       <c r="A929" t="s">
-        <v>433</v>
+        <v>298</v>
       </c>
       <c r="B929" t="s">
-        <v>440</v>
+        <v>458</v>
       </c>
       <c r="C929" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D929" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E929" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F929" s="1"/>
       <c r="G929" t="s">
-        <v>443</v>
+        <v>459</v>
       </c>
       <c r="H929" s="1"/>
       <c r="I929" s="1"/>
       <c r="J929" t="s">
         <v>57</v>
       </c>
       <c r="K929" t="s">
-        <v>58</v>
+        <v>301</v>
       </c>
       <c r="L929" t="s">
-        <v>436</v>
+        <v>302</v>
       </c>
       <c r="M929" t="s">
         <v>60</v>
       </c>
       <c r="AI929" s="4">
         <v>0</v>
       </c>
       <c r="AJ929">
         <v>0</v>
       </c>
       <c r="AK929" s="4"/>
     </row>
     <row r="930" spans="1:37">
       <c r="A930" t="s">
-        <v>433</v>
+        <v>298</v>
       </c>
       <c r="B930" t="s">
-        <v>440</v>
+        <v>458</v>
       </c>
       <c r="C930" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D930" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="E930" s="1">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F930" s="1"/>
       <c r="G930" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="H930" s="1"/>
       <c r="I930" s="1"/>
       <c r="J930" t="s">
         <v>57</v>
       </c>
       <c r="K930" t="s">
-        <v>58</v>
+        <v>301</v>
       </c>
       <c r="L930" t="s">
-        <v>436</v>
+        <v>302</v>
       </c>
       <c r="M930" t="s">
         <v>60</v>
       </c>
       <c r="AI930" s="4">
         <v>0</v>
       </c>
       <c r="AJ930">
         <v>0</v>
       </c>
       <c r="AK930" s="4"/>
     </row>
     <row r="931" spans="1:37">
       <c r="A931" t="s">
-        <v>433</v>
+        <v>461</v>
       </c>
       <c r="B931" t="s">
-        <v>440</v>
+        <v>462</v>
       </c>
       <c r="C931" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D931" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E931" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F931" s="1"/>
       <c r="G931" t="s">
-        <v>443</v>
+        <v>463</v>
       </c>
       <c r="H931" s="1"/>
       <c r="I931" s="1"/>
       <c r="J931" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="K931" t="s">
-        <v>58</v>
+        <v>104</v>
       </c>
       <c r="L931" t="s">
-        <v>436</v>
+        <v>107</v>
       </c>
       <c r="M931" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="AI931" s="4">
         <v>0</v>
       </c>
       <c r="AJ931">
         <v>0</v>
       </c>
       <c r="AK931" s="4"/>
     </row>
     <row r="932" spans="1:37">
       <c r="A932" t="s">
-        <v>433</v>
+        <v>464</v>
       </c>
       <c r="B932" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="C932" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D932" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E932" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F932" s="1"/>
       <c r="G932" t="s">
-        <v>443</v>
+        <v>466</v>
       </c>
       <c r="H932" s="1"/>
       <c r="I932" s="1"/>
       <c r="J932" t="s">
-        <v>57</v>
+        <v>270</v>
       </c>
       <c r="K932" t="s">
-        <v>58</v>
+        <v>467</v>
       </c>
       <c r="L932" t="s">
-        <v>436</v>
+        <v>272</v>
       </c>
       <c r="M932" t="s">
-        <v>60</v>
+        <v>273</v>
       </c>
       <c r="AI932" s="4">
         <v>0</v>
       </c>
       <c r="AJ932">
         <v>0</v>
       </c>
       <c r="AK932" s="4"/>
     </row>
     <row r="933" spans="1:37">
       <c r="A933" t="s">
-        <v>433</v>
+        <v>464</v>
       </c>
       <c r="B933" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="C933" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D933" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E933" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F933" s="1"/>
       <c r="G933" t="s">
-        <v>443</v>
+        <v>466</v>
       </c>
       <c r="H933" s="1"/>
       <c r="I933" s="1"/>
       <c r="J933" t="s">
-        <v>57</v>
+        <v>270</v>
       </c>
       <c r="K933" t="s">
-        <v>58</v>
+        <v>467</v>
       </c>
       <c r="L933" t="s">
-        <v>436</v>
+        <v>272</v>
       </c>
       <c r="M933" t="s">
-        <v>60</v>
+        <v>273</v>
       </c>
       <c r="AI933" s="4">
         <v>0</v>
       </c>
       <c r="AJ933">
         <v>0</v>
       </c>
       <c r="AK933" s="4"/>
     </row>
     <row r="934" spans="1:37">
       <c r="A934" t="s">
-        <v>433</v>
+        <v>464</v>
       </c>
       <c r="B934" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="C934" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D934" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E934" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F934" s="1"/>
       <c r="G934" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="H934" s="1"/>
       <c r="I934" s="1"/>
       <c r="J934" t="s">
-        <v>57</v>
+        <v>270</v>
       </c>
       <c r="K934" t="s">
-        <v>58</v>
+        <v>467</v>
       </c>
       <c r="L934" t="s">
-        <v>436</v>
+        <v>272</v>
       </c>
       <c r="M934" t="s">
-        <v>60</v>
+        <v>273</v>
       </c>
       <c r="AI934" s="4">
         <v>0</v>
       </c>
       <c r="AJ934">
         <v>0</v>
       </c>
       <c r="AK934" s="4"/>
     </row>
     <row r="935" spans="1:37">
       <c r="A935" t="s">
-        <v>433</v>
+        <v>464</v>
       </c>
       <c r="B935" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="C935" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D935" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E935" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F935" s="1"/>
       <c r="G935" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="H935" s="1"/>
       <c r="I935" s="1"/>
       <c r="J935" t="s">
-        <v>57</v>
+        <v>270</v>
       </c>
       <c r="K935" t="s">
-        <v>58</v>
+        <v>467</v>
       </c>
       <c r="L935" t="s">
-        <v>436</v>
+        <v>468</v>
       </c>
       <c r="M935" t="s">
-        <v>60</v>
+        <v>273</v>
       </c>
       <c r="AI935" s="4">
         <v>0</v>
       </c>
       <c r="AJ935">
         <v>0</v>
       </c>
       <c r="AK935" s="4"/>
     </row>
     <row r="936" spans="1:37">
       <c r="A936" t="s">
-        <v>433</v>
+        <v>464</v>
       </c>
       <c r="B936" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="C936" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D936" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E936" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F936" s="1"/>
       <c r="G936" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="H936" s="1"/>
       <c r="I936" s="1"/>
       <c r="J936" t="s">
-        <v>57</v>
+        <v>270</v>
       </c>
       <c r="K936" t="s">
-        <v>58</v>
+        <v>467</v>
       </c>
       <c r="L936" t="s">
-        <v>436</v>
+        <v>468</v>
       </c>
       <c r="M936" t="s">
-        <v>60</v>
+        <v>273</v>
       </c>
       <c r="AI936" s="4">
         <v>0</v>
       </c>
       <c r="AJ936">
         <v>0</v>
       </c>
       <c r="AK936" s="4"/>
     </row>
     <row r="937" spans="1:37">
       <c r="A937" t="s">
-        <v>433</v>
+        <v>464</v>
       </c>
       <c r="B937" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="C937" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D937" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E937" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F937" s="1"/>
       <c r="G937" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="H937" s="1"/>
       <c r="I937" s="1"/>
       <c r="J937" t="s">
-        <v>57</v>
+        <v>270</v>
       </c>
       <c r="K937" t="s">
-        <v>58</v>
+        <v>467</v>
       </c>
       <c r="L937" t="s">
-        <v>436</v>
+        <v>469</v>
       </c>
       <c r="M937" t="s">
-        <v>60</v>
+        <v>273</v>
       </c>
       <c r="AI937" s="4">
         <v>0</v>
       </c>
       <c r="AJ937">
         <v>0</v>
       </c>
       <c r="AK937" s="4"/>
     </row>
     <row r="938" spans="1:37">
       <c r="A938" t="s">
-        <v>433</v>
+        <v>464</v>
       </c>
       <c r="B938" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="C938" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D938" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E938" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F938" s="1"/>
       <c r="G938" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="H938" s="1"/>
       <c r="I938" s="1"/>
       <c r="J938" t="s">
-        <v>57</v>
+        <v>270</v>
       </c>
       <c r="K938" t="s">
-        <v>58</v>
+        <v>467</v>
       </c>
       <c r="L938" t="s">
-        <v>436</v>
+        <v>469</v>
       </c>
       <c r="M938" t="s">
-        <v>60</v>
+        <v>273</v>
       </c>
       <c r="AI938" s="4">
         <v>0</v>
       </c>
       <c r="AJ938">
         <v>0</v>
       </c>
       <c r="AK938" s="4"/>
     </row>
     <row r="939" spans="1:37">
       <c r="A939" t="s">
-        <v>281</v>
+        <v>464</v>
       </c>
       <c r="B939" t="s">
-        <v>445</v>
+        <v>465</v>
       </c>
       <c r="C939" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D939" s="1">
         <v>4</v>
       </c>
       <c r="E939" s="1">
         <v>4</v>
       </c>
       <c r="F939" s="1"/>
       <c r="G939" t="s">
-        <v>446</v>
+        <v>466</v>
       </c>
       <c r="H939" s="1"/>
       <c r="I939" s="1"/>
       <c r="J939" t="s">
-        <v>48</v>
+        <v>270</v>
       </c>
       <c r="K939" t="s">
-        <v>284</v>
+        <v>467</v>
       </c>
       <c r="L939" t="s">
-        <v>285</v>
+        <v>470</v>
       </c>
       <c r="M939" t="s">
-        <v>51</v>
+        <v>273</v>
       </c>
       <c r="AI939" s="4">
         <v>0</v>
       </c>
       <c r="AJ939">
         <v>0</v>
       </c>
       <c r="AK939" s="4"/>
     </row>
     <row r="940" spans="1:37">
       <c r="A940" t="s">
-        <v>281</v>
+        <v>464</v>
       </c>
       <c r="B940" t="s">
-        <v>445</v>
+        <v>465</v>
       </c>
       <c r="C940" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D940" s="1">
         <v>4</v>
       </c>
       <c r="E940" s="1">
         <v>4</v>
       </c>
       <c r="F940" s="1"/>
       <c r="G940" t="s">
-        <v>446</v>
+        <v>466</v>
       </c>
       <c r="H940" s="1"/>
       <c r="I940" s="1"/>
       <c r="J940" t="s">
-        <v>48</v>
+        <v>270</v>
       </c>
       <c r="K940" t="s">
-        <v>284</v>
+        <v>467</v>
       </c>
       <c r="L940" t="s">
-        <v>285</v>
+        <v>470</v>
       </c>
       <c r="M940" t="s">
-        <v>51</v>
+        <v>273</v>
       </c>
       <c r="AI940" s="4">
         <v>0</v>
       </c>
       <c r="AJ940">
         <v>0</v>
       </c>
       <c r="AK940" s="4"/>
     </row>
     <row r="941" spans="1:37">
       <c r="A941" t="s">
-        <v>281</v>
+        <v>464</v>
       </c>
       <c r="B941" t="s">
-        <v>445</v>
+        <v>465</v>
       </c>
       <c r="C941" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D941" s="1">
         <v>4</v>
       </c>
       <c r="E941" s="1">
         <v>4</v>
       </c>
       <c r="F941" s="1"/>
       <c r="G941" t="s">
-        <v>447</v>
+        <v>466</v>
       </c>
       <c r="H941" s="1"/>
       <c r="I941" s="1"/>
       <c r="J941" t="s">
-        <v>48</v>
+        <v>270</v>
       </c>
       <c r="K941" t="s">
-        <v>284</v>
+        <v>467</v>
       </c>
       <c r="L941" t="s">
-        <v>285</v>
+        <v>220</v>
       </c>
       <c r="M941" t="s">
-        <v>51</v>
+        <v>273</v>
       </c>
       <c r="AI941" s="4">
         <v>0</v>
       </c>
       <c r="AJ941">
         <v>0</v>
       </c>
       <c r="AK941" s="4"/>
     </row>
     <row r="942" spans="1:37">
-      <c r="A942" t="s">
-[...30 lines deleted...]
-        <v>51</v>
+      <c r="M942" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="N942" s="4">
+        <v>9</v>
+      </c>
+      <c r="O942" s="4">
+        <v>0</v>
+      </c>
+      <c r="P942" s="4">
+        <v>5</v>
+      </c>
+      <c r="Q942" s="4">
+        <v>4</v>
+      </c>
+      <c r="R942" s="4">
+        <v>185</v>
+      </c>
+      <c r="S942" s="4">
+        <v>100</v>
+      </c>
+      <c r="T942" s="4">
+        <v>88</v>
+      </c>
+      <c r="U942" s="4">
+        <v>103</v>
+      </c>
+      <c r="V942" s="4">
+        <v>808</v>
+      </c>
+      <c r="W942" s="4">
+        <v>730</v>
+      </c>
+      <c r="X942" s="4">
+        <v>893</v>
+      </c>
+      <c r="Y942" s="4">
+        <v>908</v>
+      </c>
+      <c r="Z942" s="4">
+        <v>1114</v>
+      </c>
+      <c r="AA942" s="4">
+        <v>985</v>
+      </c>
+      <c r="AB942" s="4">
+        <v>1241</v>
+      </c>
+      <c r="AC942" s="4">
+        <v>1495</v>
+      </c>
+      <c r="AD942" s="4">
+        <v>1211</v>
+      </c>
+      <c r="AE942" s="4">
+        <v>1005</v>
+      </c>
+      <c r="AF942" s="4">
+        <v>1006</v>
+      </c>
+      <c r="AG942" s="4">
+        <v>975</v>
+      </c>
+      <c r="AH942" s="4">
+        <v>619</v>
       </c>
       <c r="AI942" s="4">
-        <v>0</v>
-[...1027 lines deleted...]
-        <v>7603</v>
+        <v>13484</v>
+      </c>
+      <c r="AJ942" s="4">
+        <v>7588</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:AJ965"/>
+  <autoFilter ref="A1:AJ941"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>