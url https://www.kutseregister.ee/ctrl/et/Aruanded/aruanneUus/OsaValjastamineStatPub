--- v2 (2026-06-21)
+++ v3 (2026-07-12)
@@ -3928,57 +3928,57 @@
         <v>6</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" t="s">
         <v>86</v>
       </c>
       <c r="H40" s="1">
         <v>6</v>
       </c>
       <c r="I40" s="1">
         <v>6</v>
       </c>
       <c r="J40" t="s">
         <v>17</v>
       </c>
       <c r="K40" t="s">
         <v>77</v>
       </c>
       <c r="L40" t="s">
         <v>81</v>
       </c>
       <c r="M40" t="s">
         <v>79</v>
       </c>
       <c r="AH40">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="AI40" s="4">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="AJ40">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="AK40" s="4"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>74</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>6</v>
       </c>
       <c r="E41" s="1">
         <v>6</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" t="s">
         <v>86</v>
       </c>
       <c r="H41" s="1">
         <v>6</v>
@@ -7150,51 +7150,51 @@
       <c r="I106" s="1">
         <v>5</v>
       </c>
       <c r="J106" t="s">
         <v>30</v>
       </c>
       <c r="K106" t="s">
         <v>31</v>
       </c>
       <c r="L106" t="s">
         <v>32</v>
       </c>
       <c r="M106" t="s">
         <v>33</v>
       </c>
       <c r="W106">
         <v>101</v>
       </c>
       <c r="X106">
         <v>119</v>
       </c>
       <c r="AI106" s="4">
         <v>220</v>
       </c>
       <c r="AJ106">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="AK106" s="4"/>
     </row>
     <row r="107" spans="1:37">
       <c r="A107" t="s">
         <v>26</v>
       </c>
       <c r="B107" t="s">
         <v>116</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D107" s="1">
         <v>5</v>
       </c>
       <c r="E107" s="1">
         <v>5</v>
       </c>
       <c r="F107" s="1"/>
       <c r="G107" t="s">
         <v>68</v>
       </c>
       <c r="H107" s="1">
         <v>5</v>
@@ -19145,51 +19145,51 @@
       <c r="J375" t="s">
         <v>30</v>
       </c>
       <c r="K375" t="s">
         <v>180</v>
       </c>
       <c r="L375" t="s">
         <v>183</v>
       </c>
       <c r="M375" t="s">
         <v>182</v>
       </c>
       <c r="AC375">
         <v>57</v>
       </c>
       <c r="AD375">
         <v>64</v>
       </c>
       <c r="AE375">
         <v>36</v>
       </c>
       <c r="AI375" s="4">
         <v>157</v>
       </c>
       <c r="AJ375">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="AK375" s="4"/>
     </row>
     <row r="376" spans="1:37">
       <c r="A376" t="s">
         <v>177</v>
       </c>
       <c r="B376" t="s">
         <v>199</v>
       </c>
       <c r="C376" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D376" s="1">
         <v>4</v>
       </c>
       <c r="E376" s="1">
         <v>4</v>
       </c>
       <c r="F376" s="1"/>
       <c r="G376" t="s">
         <v>201</v>
       </c>
       <c r="H376" s="1">
         <v>4</v>
@@ -22165,51 +22165,51 @@
       <c r="J439" t="s">
         <v>37</v>
       </c>
       <c r="K439" t="s">
         <v>131</v>
       </c>
       <c r="L439" t="s">
         <v>132</v>
       </c>
       <c r="M439" t="s">
         <v>131</v>
       </c>
       <c r="X439">
         <v>8</v>
       </c>
       <c r="Y439">
         <v>6</v>
       </c>
       <c r="Z439">
         <v>8</v>
       </c>
       <c r="AI439" s="4">
         <v>22</v>
       </c>
       <c r="AJ439">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="AK439" s="4"/>
     </row>
     <row r="440" spans="1:37">
       <c r="A440" t="s">
         <v>26</v>
       </c>
       <c r="B440" t="s">
         <v>226</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D440" s="1">
         <v>4</v>
       </c>
       <c r="E440" s="1">
         <v>4</v>
       </c>
       <c r="F440" s="1"/>
       <c r="G440" t="s">
         <v>227</v>
       </c>
       <c r="H440" s="1">
         <v>4</v>
@@ -35244,57 +35244,57 @@
         <v>5</v>
       </c>
       <c r="F734" s="1"/>
       <c r="G734" t="s">
         <v>330</v>
       </c>
       <c r="H734" s="1">
         <v>5</v>
       </c>
       <c r="I734" s="1">
         <v>5</v>
       </c>
       <c r="J734" t="s">
         <v>17</v>
       </c>
       <c r="K734" t="s">
         <v>77</v>
       </c>
       <c r="L734" t="s">
         <v>81</v>
       </c>
       <c r="M734" t="s">
         <v>79</v>
       </c>
       <c r="AH734">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="AI734" s="4">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="AJ734">
-        <v>237</v>
+        <v>257</v>
       </c>
       <c r="AK734" s="4"/>
     </row>
     <row r="735" spans="1:37">
       <c r="A735" t="s">
         <v>74</v>
       </c>
       <c r="B735" t="s">
         <v>329</v>
       </c>
       <c r="C735" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D735" s="1">
         <v>5</v>
       </c>
       <c r="E735" s="1">
         <v>5</v>
       </c>
       <c r="F735" s="1"/>
       <c r="G735" t="s">
         <v>330</v>
       </c>
       <c r="H735" s="1">
         <v>5</v>
@@ -44089,57 +44089,57 @@
       <c r="Z942" s="4">
         <v>1114</v>
       </c>
       <c r="AA942" s="4">
         <v>985</v>
       </c>
       <c r="AB942" s="4">
         <v>1241</v>
       </c>
       <c r="AC942" s="4">
         <v>1495</v>
       </c>
       <c r="AD942" s="4">
         <v>1211</v>
       </c>
       <c r="AE942" s="4">
         <v>1005</v>
       </c>
       <c r="AF942" s="4">
         <v>1006</v>
       </c>
       <c r="AG942" s="4">
         <v>975</v>
       </c>
       <c r="AH942" s="4">
-        <v>619</v>
+        <v>649</v>
       </c>
       <c r="AI942" s="4">
-        <v>13484</v>
+        <v>13514</v>
       </c>
       <c r="AJ942" s="4">
-        <v>7588</v>
+        <v>7615</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:AJ941"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>