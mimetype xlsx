--- v3 (2026-07-12)
+++ v4 (2026-08-17)
@@ -3928,57 +3928,57 @@
         <v>6</v>
       </c>
       <c r="F40" s="1"/>
       <c r="G40" t="s">
         <v>86</v>
       </c>
       <c r="H40" s="1">
         <v>6</v>
       </c>
       <c r="I40" s="1">
         <v>6</v>
       </c>
       <c r="J40" t="s">
         <v>17</v>
       </c>
       <c r="K40" t="s">
         <v>77</v>
       </c>
       <c r="L40" t="s">
         <v>81</v>
       </c>
       <c r="M40" t="s">
         <v>79</v>
       </c>
       <c r="AH40">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AI40" s="4">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AJ40">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AK40" s="4"/>
     </row>
     <row r="41" spans="1:37">
       <c r="A41" t="s">
         <v>74</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D41" s="1">
         <v>6</v>
       </c>
       <c r="E41" s="1">
         <v>6</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" t="s">
         <v>86</v>
       </c>
       <c r="H41" s="1">
         <v>6</v>
@@ -22321,51 +22321,51 @@
       <c r="I442" s="1">
         <v>4</v>
       </c>
       <c r="J442" t="s">
         <v>30</v>
       </c>
       <c r="K442" t="s">
         <v>31</v>
       </c>
       <c r="L442" t="s">
         <v>32</v>
       </c>
       <c r="M442" t="s">
         <v>33</v>
       </c>
       <c r="Z442">
         <v>30</v>
       </c>
       <c r="AA442">
         <v>71</v>
       </c>
       <c r="AI442" s="4">
         <v>101</v>
       </c>
       <c r="AJ442">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="AK442" s="4"/>
     </row>
     <row r="443" spans="1:37">
       <c r="A443" t="s">
         <v>26</v>
       </c>
       <c r="B443" t="s">
         <v>226</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D443" s="1">
         <v>4</v>
       </c>
       <c r="E443" s="1">
         <v>4</v>
       </c>
       <c r="F443" s="1"/>
       <c r="G443" t="s">
         <v>227</v>
       </c>
       <c r="H443" s="1">
         <v>4</v>
@@ -22431,57 +22431,57 @@
       <c r="H444" s="1">
         <v>4</v>
       </c>
       <c r="I444" s="1">
         <v>4</v>
       </c>
       <c r="J444" t="s">
         <v>30</v>
       </c>
       <c r="K444" t="s">
         <v>31</v>
       </c>
       <c r="L444" t="s">
         <v>32</v>
       </c>
       <c r="M444" t="s">
         <v>33</v>
       </c>
       <c r="AF444">
         <v>361</v>
       </c>
       <c r="AG444">
         <v>345</v>
       </c>
       <c r="AH444">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="AI444" s="4">
-        <v>726</v>
+        <v>731</v>
       </c>
       <c r="AJ444">
-        <v>724</v>
+        <v>729</v>
       </c>
       <c r="AK444" s="4"/>
     </row>
     <row r="445" spans="1:37">
       <c r="A445" t="s">
         <v>26</v>
       </c>
       <c r="B445" t="s">
         <v>226</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D445" s="1">
         <v>4</v>
       </c>
       <c r="E445" s="1">
         <v>4</v>
       </c>
       <c r="F445" s="1"/>
       <c r="G445" t="s">
         <v>228</v>
       </c>
       <c r="H445" s="1"/>
       <c r="I445" s="1"/>
@@ -35244,57 +35244,57 @@
         <v>5</v>
       </c>
       <c r="F734" s="1"/>
       <c r="G734" t="s">
         <v>330</v>
       </c>
       <c r="H734" s="1">
         <v>5</v>
       </c>
       <c r="I734" s="1">
         <v>5</v>
       </c>
       <c r="J734" t="s">
         <v>17</v>
       </c>
       <c r="K734" t="s">
         <v>77</v>
       </c>
       <c r="L734" t="s">
         <v>81</v>
       </c>
       <c r="M734" t="s">
         <v>79</v>
       </c>
       <c r="AH734">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="AI734" s="4">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="AJ734">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="AK734" s="4"/>
     </row>
     <row r="735" spans="1:37">
       <c r="A735" t="s">
         <v>74</v>
       </c>
       <c r="B735" t="s">
         <v>329</v>
       </c>
       <c r="C735" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D735" s="1">
         <v>5</v>
       </c>
       <c r="E735" s="1">
         <v>5</v>
       </c>
       <c r="F735" s="1"/>
       <c r="G735" t="s">
         <v>330</v>
       </c>
       <c r="H735" s="1">
         <v>5</v>
@@ -36559,57 +36559,57 @@
       <c r="G763" t="s">
         <v>343</v>
       </c>
       <c r="H763" s="1">
         <v>3</v>
       </c>
       <c r="I763" s="1">
         <v>3</v>
       </c>
       <c r="J763" t="s">
         <v>37</v>
       </c>
       <c r="K763" t="s">
         <v>131</v>
       </c>
       <c r="L763" t="s">
         <v>132</v>
       </c>
       <c r="M763" t="s">
         <v>131</v>
       </c>
       <c r="AG763">
         <v>5</v>
       </c>
       <c r="AH763">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AI763" s="4">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AJ763">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AK763" s="4"/>
     </row>
     <row r="764" spans="1:37">
       <c r="A764" t="s">
         <v>344</v>
       </c>
       <c r="B764" t="s">
         <v>345</v>
       </c>
       <c r="C764" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D764" s="1">
         <v>4</v>
       </c>
       <c r="E764" s="1">
         <v>4</v>
       </c>
       <c r="F764" s="1"/>
       <c r="G764" t="s">
         <v>346</v>
       </c>
       <c r="H764" s="1">
         <v>4</v>
@@ -44089,57 +44089,57 @@
       <c r="Z942" s="4">
         <v>1114</v>
       </c>
       <c r="AA942" s="4">
         <v>985</v>
       </c>
       <c r="AB942" s="4">
         <v>1241</v>
       </c>
       <c r="AC942" s="4">
         <v>1495</v>
       </c>
       <c r="AD942" s="4">
         <v>1211</v>
       </c>
       <c r="AE942" s="4">
         <v>1005</v>
       </c>
       <c r="AF942" s="4">
         <v>1006</v>
       </c>
       <c r="AG942" s="4">
         <v>975</v>
       </c>
       <c r="AH942" s="4">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="AI942" s="4">
-        <v>13514</v>
+        <v>13522</v>
       </c>
       <c r="AJ942" s="4">
-        <v>7615</v>
+        <v>7622</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:AJ941"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>