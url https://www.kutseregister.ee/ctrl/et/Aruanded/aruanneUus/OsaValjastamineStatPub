--- v4 (2026-08-17)
+++ v5 (2026-09-06)
@@ -3163,51 +3163,51 @@
       <c r="I25" s="1">
         <v>4</v>
       </c>
       <c r="J25" t="s">
         <v>17</v>
       </c>
       <c r="K25" t="s">
         <v>77</v>
       </c>
       <c r="L25" t="s">
         <v>80</v>
       </c>
       <c r="M25" t="s">
         <v>79</v>
       </c>
       <c r="AB25">
         <v>11</v>
       </c>
       <c r="AC25">
         <v>319</v>
       </c>
       <c r="AI25" s="4">
         <v>330</v>
       </c>
       <c r="AJ25">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="AK25" s="4"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="1">
         <v>4</v>
       </c>
       <c r="E26" s="1">
         <v>4</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" t="s">
         <v>76</v>
       </c>
       <c r="H26" s="1">
         <v>4</v>
@@ -3683,51 +3683,51 @@
       <c r="I35" s="1">
         <v>6</v>
       </c>
       <c r="J35" t="s">
         <v>17</v>
       </c>
       <c r="K35" t="s">
         <v>77</v>
       </c>
       <c r="L35" t="s">
         <v>80</v>
       </c>
       <c r="M35" t="s">
         <v>79</v>
       </c>
       <c r="AB35">
         <v>14</v>
       </c>
       <c r="AC35">
         <v>449</v>
       </c>
       <c r="AI35" s="4">
         <v>463</v>
       </c>
       <c r="AJ35">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="AK35" s="4"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D36" s="1">
         <v>6</v>
       </c>
       <c r="E36" s="1">
         <v>6</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" t="s">
         <v>86</v>
       </c>
       <c r="H36" s="1">
         <v>6</v>
@@ -14449,51 +14449,51 @@
       <c r="J269" t="s">
         <v>30</v>
       </c>
       <c r="K269" t="s">
         <v>180</v>
       </c>
       <c r="L269" t="s">
         <v>181</v>
       </c>
       <c r="M269" t="s">
         <v>182</v>
       </c>
       <c r="X269">
         <v>12</v>
       </c>
       <c r="Y269">
         <v>7</v>
       </c>
       <c r="Z269">
         <v>32</v>
       </c>
       <c r="AI269" s="4">
         <v>51</v>
       </c>
       <c r="AJ269">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="AK269" s="4"/>
     </row>
     <row r="270" spans="1:37">
       <c r="A270" t="s">
         <v>177</v>
       </c>
       <c r="B270" t="s">
         <v>178</v>
       </c>
       <c r="C270" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D270" s="1">
         <v>3</v>
       </c>
       <c r="E270" s="1">
         <v>3</v>
       </c>
       <c r="F270" s="1"/>
       <c r="G270" t="s">
         <v>179</v>
       </c>
       <c r="H270" s="1">
         <v>3</v>
@@ -22431,57 +22431,57 @@
       <c r="H444" s="1">
         <v>4</v>
       </c>
       <c r="I444" s="1">
         <v>4</v>
       </c>
       <c r="J444" t="s">
         <v>30</v>
       </c>
       <c r="K444" t="s">
         <v>31</v>
       </c>
       <c r="L444" t="s">
         <v>32</v>
       </c>
       <c r="M444" t="s">
         <v>33</v>
       </c>
       <c r="AF444">
         <v>361</v>
       </c>
       <c r="AG444">
         <v>345</v>
       </c>
       <c r="AH444">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="AI444" s="4">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="AJ444">
-        <v>729</v>
+        <v>735</v>
       </c>
       <c r="AK444" s="4"/>
     </row>
     <row r="445" spans="1:37">
       <c r="A445" t="s">
         <v>26</v>
       </c>
       <c r="B445" t="s">
         <v>226</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D445" s="1">
         <v>4</v>
       </c>
       <c r="E445" s="1">
         <v>4</v>
       </c>
       <c r="F445" s="1"/>
       <c r="G445" t="s">
         <v>228</v>
       </c>
       <c r="H445" s="1"/>
       <c r="I445" s="1"/>
@@ -34469,57 +34469,57 @@
       <c r="H718" s="1">
         <v>4</v>
       </c>
       <c r="I718" s="1">
         <v>4</v>
       </c>
       <c r="J718" t="s">
         <v>90</v>
       </c>
       <c r="K718" t="s">
         <v>313</v>
       </c>
       <c r="L718" t="s">
         <v>314</v>
       </c>
       <c r="M718" t="s">
         <v>93</v>
       </c>
       <c r="AF718">
         <v>30</v>
       </c>
       <c r="AG718">
         <v>5</v>
       </c>
       <c r="AH718">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="AI718" s="4">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AJ718">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AK718" s="4"/>
     </row>
     <row r="719" spans="1:37">
       <c r="A719" t="s">
         <v>317</v>
       </c>
       <c r="B719" t="s">
         <v>318</v>
       </c>
       <c r="C719" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D719" s="1">
         <v>4</v>
       </c>
       <c r="E719" s="1">
         <v>4</v>
       </c>
       <c r="F719" s="1"/>
       <c r="G719" t="s">
         <v>319</v>
       </c>
       <c r="H719" s="1">
         <v>4</v>
@@ -34579,57 +34579,57 @@
       <c r="I720" s="1">
         <v>4</v>
       </c>
       <c r="J720" t="s">
         <v>246</v>
       </c>
       <c r="K720" t="s">
         <v>320</v>
       </c>
       <c r="L720" t="s">
         <v>321</v>
       </c>
       <c r="M720" t="s">
         <v>249</v>
       </c>
       <c r="AE720">
         <v>16</v>
       </c>
       <c r="AF720">
         <v>17</v>
       </c>
       <c r="AG720">
         <v>21</v>
       </c>
       <c r="AH720">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AI720" s="4">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AJ720">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AK720" s="4"/>
     </row>
     <row r="721" spans="1:37">
       <c r="A721" t="s">
         <v>317</v>
       </c>
       <c r="B721" t="s">
         <v>318</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D721" s="1">
         <v>4</v>
       </c>
       <c r="E721" s="1">
         <v>4</v>
       </c>
       <c r="F721" s="1"/>
       <c r="G721" t="s">
         <v>319</v>
       </c>
       <c r="H721" s="1">
         <v>4</v>
@@ -44089,57 +44089,57 @@
       <c r="Z942" s="4">
         <v>1114</v>
       </c>
       <c r="AA942" s="4">
         <v>985</v>
       </c>
       <c r="AB942" s="4">
         <v>1241</v>
       </c>
       <c r="AC942" s="4">
         <v>1495</v>
       </c>
       <c r="AD942" s="4">
         <v>1211</v>
       </c>
       <c r="AE942" s="4">
         <v>1005</v>
       </c>
       <c r="AF942" s="4">
         <v>1006</v>
       </c>
       <c r="AG942" s="4">
         <v>975</v>
       </c>
       <c r="AH942" s="4">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="AI942" s="4">
-        <v>13522</v>
+        <v>13530</v>
       </c>
       <c r="AJ942" s="4">
-        <v>7622</v>
+        <v>7614</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:AJ941"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>