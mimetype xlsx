--- v5 (2026-09-06)
+++ v6 (2026-09-28)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Osakutsetunnistused" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Osakutsetunnistused'!$A$1:$AJ$941</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Osakutsetunnistused'!$A$1:$AJ$949</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="472">
   <si>
     <t>Kutse grupp</t>
   </si>
   <si>
     <t>Kutsestandard</t>
   </si>
   <si>
     <t>Kompetentsi-põhine</t>
   </si>
   <si>
     <t>EKR tase</t>
   </si>
   <si>
     <t>EQF tase</t>
   </si>
   <si>
     <t>EST tase</t>
   </si>
   <si>
     <t>Osakutse</t>
   </si>
   <si>
     <t>Valdkond</t>
   </si>
   <si>
@@ -677,50 +677,53 @@
     <t>Viljandi Kutseõppekeskus</t>
   </si>
   <si>
     <t>Mööblikatete (keedrid, lukud, tepingud jm) õmbleja, tase 4</t>
   </si>
   <si>
     <t>Pehmendus- ja alusmaterjalide pealistaja (liimija), tase 4</t>
   </si>
   <si>
     <t>Karkassi polsterdaja, tase 4</t>
   </si>
   <si>
     <t>Toote või toote osade monteerija ja pakkija, tase 3</t>
   </si>
   <si>
     <t>Karkassi koostaja, tase 4</t>
   </si>
   <si>
     <t>Pehme mööbli alus- ja pealistusmaterjalide lõikaja ja õmbleja, tase 4</t>
   </si>
   <si>
     <t>Eesti Mööblitootjate Liit</t>
   </si>
   <si>
     <t>Haapsalu Kutsehariduskeskus</t>
+  </si>
+  <si>
+    <t>Eesti Mööblitööstuse Liit</t>
   </si>
   <si>
     <t>Pehme mööbli karkassi polsterdaja ja pealistaja, tase 4</t>
   </si>
   <si>
     <t>Pehme mööbli karkassi koostaja, tase 3</t>
   </si>
   <si>
     <t>Pehmendus- ja alusmaterjalide lõikaja, tase 3</t>
   </si>
   <si>
     <t>Meisterarborist, tase 5</t>
   </si>
   <si>
     <t>Puittaimede hindaja, tase 5</t>
   </si>
   <si>
     <t>Mootorsõidukitehnik, tase 4</t>
   </si>
   <si>
     <t>Mootorsõidukite kliimaseadmete käitleja, tase 4</t>
   </si>
   <si>
     <t>Mootorsõidukite kliimaseadmete käitleja</t>
   </si>
@@ -1797,55 +1800,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK942"/>
+  <dimension ref="A1:AK950"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AK2" sqref="AK2:AK941"/>
+      <selection pane="bottomLeft" activeCell="AK2" sqref="AK2:AK949"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="55" customWidth="true" style="0"/>
     <col min="2" max="2" width="55" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="8" customWidth="true" style="0"/>
     <col min="6" max="6" width="8" customWidth="true" style="0"/>
     <col min="7" max="7" width="70" customWidth="true" style="0"/>
     <col min="8" max="8" width="8" customWidth="true" style="0"/>
     <col min="9" max="9" width="8" customWidth="true" style="0"/>
     <col min="10" max="10" width="60" customWidth="true" style="0"/>
     <col min="11" max="11" width="55" customWidth="true" style="0"/>
     <col min="12" max="12" width="55" customWidth="true" style="0"/>
     <col min="13" max="13" width="55" customWidth="true" style="0"/>
     <col min="14" max="14" width="7" customWidth="true" style="0"/>
     <col min="15" max="15" width="7" customWidth="true" style="0"/>
     <col min="16" max="16" width="7" customWidth="true" style="0"/>
     <col min="17" max="17" width="7" customWidth="true" style="0"/>
     <col min="18" max="18" width="7" customWidth="true" style="0"/>
     <col min="19" max="19" width="7" customWidth="true" style="0"/>
     <col min="20" max="20" width="7" customWidth="true" style="0"/>
     <col min="21" max="21" width="7" customWidth="true" style="0"/>
@@ -3163,51 +3166,51 @@
       <c r="I25" s="1">
         <v>4</v>
       </c>
       <c r="J25" t="s">
         <v>17</v>
       </c>
       <c r="K25" t="s">
         <v>77</v>
       </c>
       <c r="L25" t="s">
         <v>80</v>
       </c>
       <c r="M25" t="s">
         <v>79</v>
       </c>
       <c r="AB25">
         <v>11</v>
       </c>
       <c r="AC25">
         <v>319</v>
       </c>
       <c r="AI25" s="4">
         <v>330</v>
       </c>
       <c r="AJ25">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="AK25" s="4"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="1">
         <v>4</v>
       </c>
       <c r="E26" s="1">
         <v>4</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" t="s">
         <v>76</v>
       </c>
       <c r="H26" s="1">
         <v>4</v>
@@ -3683,100 +3686,100 @@
       <c r="I35" s="1">
         <v>6</v>
       </c>
       <c r="J35" t="s">
         <v>17</v>
       </c>
       <c r="K35" t="s">
         <v>77</v>
       </c>
       <c r="L35" t="s">
         <v>80</v>
       </c>
       <c r="M35" t="s">
         <v>79</v>
       </c>
       <c r="AB35">
         <v>14</v>
       </c>
       <c r="AC35">
         <v>449</v>
       </c>
       <c r="AI35" s="4">
         <v>463</v>
       </c>
       <c r="AJ35">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="AK35" s="4"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D36" s="1">
         <v>6</v>
       </c>
       <c r="E36" s="1">
         <v>6</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" t="s">
         <v>86</v>
       </c>
       <c r="H36" s="1">
         <v>6</v>
       </c>
       <c r="I36" s="1">
         <v>6</v>
       </c>
       <c r="J36" t="s">
         <v>17</v>
       </c>
       <c r="K36" t="s">
         <v>77</v>
       </c>
       <c r="L36" t="s">
         <v>81</v>
       </c>
       <c r="M36" t="s">
         <v>79</v>
       </c>
       <c r="AD36">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="AI36" s="4">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="AJ36">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="AK36" s="4"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" t="s">
         <v>74</v>
       </c>
       <c r="B37" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D37" s="1">
         <v>6</v>
       </c>
       <c r="E37" s="1">
         <v>6</v>
       </c>
       <c r="F37" s="1"/>
       <c r="G37" t="s">
         <v>86</v>
       </c>
       <c r="H37" s="1">
         <v>6</v>
@@ -3977,57 +3980,57 @@
         <v>6</v>
       </c>
       <c r="F41" s="1"/>
       <c r="G41" t="s">
         <v>86</v>
       </c>
       <c r="H41" s="1">
         <v>6</v>
       </c>
       <c r="I41" s="1">
         <v>6</v>
       </c>
       <c r="J41" t="s">
         <v>17</v>
       </c>
       <c r="K41" t="s">
         <v>77</v>
       </c>
       <c r="L41" t="s">
         <v>82</v>
       </c>
       <c r="M41" t="s">
         <v>79</v>
       </c>
       <c r="AD41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AI41" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AJ41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AK41" s="4"/>
     </row>
     <row r="42" spans="1:37">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42" t="s">
         <v>83</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D42" s="1">
         <v>6</v>
       </c>
       <c r="E42" s="1">
         <v>6</v>
       </c>
       <c r="F42" s="1"/>
       <c r="G42" t="s">
         <v>86</v>
       </c>
       <c r="H42" s="1">
         <v>6</v>
@@ -20753,23398 +20756,23766 @@
         <v>0</v>
       </c>
       <c r="AJ408">
         <v>0</v>
       </c>
       <c r="AK408" s="4"/>
     </row>
     <row r="409" spans="1:37">
       <c r="A409" t="s">
         <v>208</v>
       </c>
       <c r="B409" t="s">
         <v>209</v>
       </c>
       <c r="C409" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D409" s="1">
         <v>4</v>
       </c>
       <c r="E409" s="1">
         <v>4</v>
       </c>
       <c r="F409" s="1"/>
       <c r="G409" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="H409" s="1">
         <v>4</v>
       </c>
       <c r="I409" s="1">
         <v>4</v>
       </c>
       <c r="J409" t="s">
         <v>30</v>
       </c>
       <c r="K409" t="s">
         <v>211</v>
       </c>
       <c r="L409" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="M409" t="s">
         <v>131</v>
       </c>
-      <c r="Y409">
-[...1 lines deleted...]
-      </c>
       <c r="AI409" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ409">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK409" s="4"/>
     </row>
     <row r="410" spans="1:37">
       <c r="A410" t="s">
         <v>208</v>
       </c>
       <c r="B410" t="s">
         <v>209</v>
       </c>
       <c r="C410" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D410" s="1">
         <v>4</v>
       </c>
       <c r="E410" s="1">
         <v>4</v>
       </c>
       <c r="F410" s="1"/>
       <c r="G410" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="H410" s="1">
         <v>4</v>
       </c>
       <c r="I410" s="1">
         <v>4</v>
       </c>
       <c r="J410" t="s">
         <v>30</v>
       </c>
       <c r="K410" t="s">
         <v>211</v>
       </c>
       <c r="L410" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="M410" t="s">
         <v>131</v>
       </c>
-      <c r="Z410">
-[...1 lines deleted...]
-      </c>
       <c r="AI410" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ410">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK410" s="4"/>
     </row>
     <row r="411" spans="1:37">
       <c r="A411" t="s">
         <v>208</v>
       </c>
       <c r="B411" t="s">
         <v>209</v>
       </c>
       <c r="C411" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D411" s="1">
         <v>4</v>
       </c>
       <c r="E411" s="1">
         <v>4</v>
       </c>
       <c r="F411" s="1"/>
       <c r="G411" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="H411" s="1">
         <v>4</v>
       </c>
       <c r="I411" s="1">
         <v>4</v>
       </c>
       <c r="J411" t="s">
         <v>30</v>
       </c>
       <c r="K411" t="s">
         <v>211</v>
       </c>
       <c r="L411" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="M411" t="s">
         <v>131</v>
       </c>
       <c r="AI411" s="4">
         <v>0</v>
       </c>
       <c r="AJ411">
         <v>0</v>
       </c>
       <c r="AK411" s="4"/>
     </row>
     <row r="412" spans="1:37">
       <c r="A412" t="s">
         <v>208</v>
       </c>
       <c r="B412" t="s">
         <v>209</v>
       </c>
       <c r="C412" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D412" s="1">
         <v>4</v>
       </c>
       <c r="E412" s="1">
         <v>4</v>
       </c>
       <c r="F412" s="1"/>
       <c r="G412" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H412" s="1">
         <v>4</v>
       </c>
       <c r="I412" s="1">
         <v>4</v>
       </c>
       <c r="J412" t="s">
         <v>30</v>
       </c>
       <c r="K412" t="s">
         <v>211</v>
       </c>
       <c r="L412" t="s">
         <v>212</v>
       </c>
       <c r="M412" t="s">
         <v>131</v>
       </c>
+      <c r="Y412">
+        <v>4</v>
+      </c>
       <c r="AI412" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ412">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK412" s="4"/>
     </row>
     <row r="413" spans="1:37">
       <c r="A413" t="s">
         <v>208</v>
       </c>
       <c r="B413" t="s">
         <v>209</v>
       </c>
       <c r="C413" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D413" s="1">
         <v>4</v>
       </c>
       <c r="E413" s="1">
         <v>4</v>
       </c>
       <c r="F413" s="1"/>
       <c r="G413" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H413" s="1">
         <v>4</v>
       </c>
       <c r="I413" s="1">
         <v>4</v>
       </c>
       <c r="J413" t="s">
         <v>30</v>
       </c>
       <c r="K413" t="s">
         <v>211</v>
       </c>
       <c r="L413" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="M413" t="s">
         <v>131</v>
       </c>
-      <c r="AB413">
+      <c r="Z413">
         <v>1</v>
       </c>
-      <c r="AD413">
-[...4 lines deleted...]
-      </c>
       <c r="AI413" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="AJ413">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="AK413" s="4"/>
     </row>
     <row r="414" spans="1:37">
       <c r="A414" t="s">
         <v>208</v>
       </c>
       <c r="B414" t="s">
         <v>209</v>
       </c>
       <c r="C414" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D414" s="1">
         <v>4</v>
       </c>
       <c r="E414" s="1">
         <v>4</v>
       </c>
       <c r="F414" s="1"/>
       <c r="G414" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H414" s="1">
         <v>4</v>
       </c>
       <c r="I414" s="1">
         <v>4</v>
       </c>
       <c r="J414" t="s">
         <v>30</v>
       </c>
       <c r="K414" t="s">
         <v>211</v>
       </c>
       <c r="L414" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="M414" t="s">
         <v>131</v>
       </c>
-      <c r="AE414">
-[...1 lines deleted...]
-      </c>
       <c r="AI414" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ414">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AK414" s="4"/>
     </row>
     <row r="415" spans="1:37">
       <c r="A415" t="s">
         <v>208</v>
       </c>
       <c r="B415" t="s">
         <v>209</v>
       </c>
       <c r="C415" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D415" s="1">
         <v>4</v>
       </c>
       <c r="E415" s="1">
         <v>4</v>
       </c>
       <c r="F415" s="1"/>
       <c r="G415" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H415" s="1">
         <v>4</v>
       </c>
       <c r="I415" s="1">
         <v>4</v>
       </c>
       <c r="J415" t="s">
         <v>30</v>
       </c>
       <c r="K415" t="s">
         <v>211</v>
       </c>
       <c r="L415" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="M415" t="s">
         <v>131</v>
       </c>
-      <c r="AF415">
-[...1 lines deleted...]
-      </c>
       <c r="AI415" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ415">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AK415" s="4"/>
     </row>
     <row r="416" spans="1:37">
       <c r="A416" t="s">
         <v>208</v>
       </c>
       <c r="B416" t="s">
         <v>209</v>
       </c>
       <c r="C416" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D416" s="1">
         <v>4</v>
       </c>
       <c r="E416" s="1">
         <v>4</v>
       </c>
       <c r="F416" s="1"/>
       <c r="G416" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H416" s="1">
         <v>4</v>
       </c>
       <c r="I416" s="1">
         <v>4</v>
       </c>
       <c r="J416" t="s">
         <v>30</v>
       </c>
       <c r="K416" t="s">
         <v>211</v>
       </c>
       <c r="L416" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="M416" t="s">
         <v>131</v>
       </c>
+      <c r="AB416">
+        <v>1</v>
+      </c>
+      <c r="AD416">
+        <v>3</v>
+      </c>
+      <c r="AE416">
+        <v>2</v>
+      </c>
       <c r="AI416" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AJ416">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AK416" s="4"/>
     </row>
     <row r="417" spans="1:37">
       <c r="A417" t="s">
         <v>208</v>
       </c>
       <c r="B417" t="s">
         <v>209</v>
       </c>
       <c r="C417" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D417" s="1">
         <v>4</v>
       </c>
       <c r="E417" s="1">
         <v>4</v>
       </c>
       <c r="F417" s="1"/>
       <c r="G417" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H417" s="1">
         <v>4</v>
       </c>
       <c r="I417" s="1">
         <v>4</v>
       </c>
       <c r="J417" t="s">
         <v>30</v>
       </c>
       <c r="K417" t="s">
         <v>211</v>
       </c>
       <c r="L417" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="M417" t="s">
         <v>131</v>
       </c>
+      <c r="AE417">
+        <v>5</v>
+      </c>
       <c r="AI417" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AJ417">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AK417" s="4"/>
     </row>
     <row r="418" spans="1:37">
       <c r="A418" t="s">
         <v>208</v>
       </c>
       <c r="B418" t="s">
         <v>209</v>
       </c>
       <c r="C418" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D418" s="1">
         <v>4</v>
       </c>
       <c r="E418" s="1">
         <v>4</v>
       </c>
       <c r="F418" s="1"/>
       <c r="G418" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H418" s="1">
         <v>4</v>
       </c>
       <c r="I418" s="1">
         <v>4</v>
       </c>
       <c r="J418" t="s">
         <v>30</v>
       </c>
       <c r="K418" t="s">
         <v>211</v>
       </c>
       <c r="L418" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="M418" t="s">
         <v>131</v>
       </c>
+      <c r="AF418">
+        <v>3</v>
+      </c>
       <c r="AI418" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ418">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK418" s="4"/>
     </row>
     <row r="419" spans="1:37">
       <c r="A419" t="s">
         <v>208</v>
       </c>
       <c r="B419" t="s">
         <v>209</v>
       </c>
       <c r="C419" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D419" s="1">
         <v>4</v>
       </c>
       <c r="E419" s="1">
         <v>4</v>
       </c>
       <c r="F419" s="1"/>
       <c r="G419" t="s">
         <v>222</v>
       </c>
       <c r="H419" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I419" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J419" t="s">
         <v>30</v>
       </c>
       <c r="K419" t="s">
         <v>211</v>
       </c>
       <c r="L419" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="M419" t="s">
         <v>131</v>
       </c>
-      <c r="Z419">
-[...1 lines deleted...]
-      </c>
       <c r="AI419" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ419">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK419" s="4"/>
     </row>
     <row r="420" spans="1:37">
       <c r="A420" t="s">
         <v>208</v>
       </c>
       <c r="B420" t="s">
         <v>209</v>
       </c>
       <c r="C420" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D420" s="1">
         <v>4</v>
       </c>
       <c r="E420" s="1">
         <v>4</v>
       </c>
       <c r="F420" s="1"/>
       <c r="G420" t="s">
         <v>222</v>
       </c>
       <c r="H420" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I420" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J420" t="s">
         <v>30</v>
       </c>
       <c r="K420" t="s">
         <v>211</v>
       </c>
       <c r="L420" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="M420" t="s">
         <v>131</v>
       </c>
       <c r="AI420" s="4">
         <v>0</v>
       </c>
       <c r="AJ420">
         <v>0</v>
       </c>
       <c r="AK420" s="4"/>
     </row>
     <row r="421" spans="1:37">
       <c r="A421" t="s">
         <v>208</v>
       </c>
       <c r="B421" t="s">
         <v>209</v>
       </c>
       <c r="C421" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D421" s="1">
         <v>4</v>
       </c>
       <c r="E421" s="1">
         <v>4</v>
       </c>
       <c r="F421" s="1"/>
       <c r="G421" t="s">
         <v>222</v>
       </c>
       <c r="H421" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I421" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J421" t="s">
         <v>30</v>
       </c>
       <c r="K421" t="s">
         <v>211</v>
       </c>
       <c r="L421" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="M421" t="s">
         <v>131</v>
       </c>
       <c r="AI421" s="4">
         <v>0</v>
       </c>
       <c r="AJ421">
         <v>0</v>
       </c>
       <c r="AK421" s="4"/>
     </row>
     <row r="422" spans="1:37">
       <c r="A422" t="s">
         <v>208</v>
       </c>
       <c r="B422" t="s">
         <v>209</v>
       </c>
       <c r="C422" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D422" s="1">
         <v>4</v>
       </c>
       <c r="E422" s="1">
         <v>4</v>
       </c>
       <c r="F422" s="1"/>
       <c r="G422" t="s">
         <v>222</v>
       </c>
       <c r="H422" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I422" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J422" t="s">
         <v>30</v>
       </c>
       <c r="K422" t="s">
         <v>211</v>
       </c>
       <c r="L422" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="M422" t="s">
         <v>131</v>
       </c>
       <c r="AI422" s="4">
         <v>0</v>
       </c>
       <c r="AJ422">
         <v>0</v>
       </c>
       <c r="AK422" s="4"/>
     </row>
     <row r="423" spans="1:37">
       <c r="A423" t="s">
         <v>208</v>
       </c>
       <c r="B423" t="s">
         <v>209</v>
       </c>
       <c r="C423" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D423" s="1">
         <v>4</v>
       </c>
       <c r="E423" s="1">
         <v>4</v>
       </c>
       <c r="F423" s="1"/>
       <c r="G423" t="s">
         <v>222</v>
       </c>
       <c r="H423" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I423" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J423" t="s">
         <v>30</v>
       </c>
       <c r="K423" t="s">
         <v>211</v>
       </c>
       <c r="L423" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M423" t="s">
         <v>131</v>
       </c>
-      <c r="AA423">
-[...10 lines deleted...]
-      </c>
       <c r="AI423" s="4">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="AJ423">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="AK423" s="4"/>
     </row>
     <row r="424" spans="1:37">
       <c r="A424" t="s">
         <v>208</v>
       </c>
       <c r="B424" t="s">
         <v>209</v>
       </c>
       <c r="C424" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D424" s="1">
         <v>4</v>
       </c>
       <c r="E424" s="1">
         <v>4</v>
       </c>
       <c r="F424" s="1"/>
       <c r="G424" t="s">
         <v>222</v>
       </c>
       <c r="H424" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="I424" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="J424" t="s">
         <v>30</v>
       </c>
       <c r="K424" t="s">
         <v>211</v>
       </c>
       <c r="L424" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M424" t="s">
         <v>131</v>
       </c>
-      <c r="AF424">
-[...1 lines deleted...]
-      </c>
       <c r="AI424" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ424">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK424" s="4"/>
     </row>
     <row r="425" spans="1:37">
       <c r="A425" t="s">
         <v>208</v>
       </c>
       <c r="B425" t="s">
         <v>209</v>
       </c>
       <c r="C425" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D425" s="1">
         <v>4</v>
       </c>
       <c r="E425" s="1">
         <v>4</v>
       </c>
       <c r="F425" s="1"/>
       <c r="G425" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H425" s="1">
         <v>3</v>
       </c>
       <c r="I425" s="1">
         <v>3</v>
       </c>
       <c r="J425" t="s">
         <v>30</v>
       </c>
       <c r="K425" t="s">
         <v>211</v>
       </c>
       <c r="L425" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="M425" t="s">
         <v>131</v>
       </c>
+      <c r="Z425">
+        <v>1</v>
+      </c>
       <c r="AI425" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ425">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK425" s="4"/>
     </row>
     <row r="426" spans="1:37">
       <c r="A426" t="s">
         <v>208</v>
       </c>
       <c r="B426" t="s">
         <v>209</v>
       </c>
       <c r="C426" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D426" s="1">
         <v>4</v>
       </c>
       <c r="E426" s="1">
         <v>4</v>
       </c>
       <c r="F426" s="1"/>
       <c r="G426" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H426" s="1">
         <v>3</v>
       </c>
       <c r="I426" s="1">
         <v>3</v>
       </c>
       <c r="J426" t="s">
         <v>30</v>
       </c>
       <c r="K426" t="s">
         <v>211</v>
       </c>
       <c r="L426" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="M426" t="s">
         <v>131</v>
       </c>
       <c r="AI426" s="4">
         <v>0</v>
       </c>
       <c r="AJ426">
         <v>0</v>
       </c>
       <c r="AK426" s="4"/>
     </row>
     <row r="427" spans="1:37">
       <c r="A427" t="s">
         <v>208</v>
       </c>
       <c r="B427" t="s">
         <v>209</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D427" s="1">
         <v>4</v>
       </c>
       <c r="E427" s="1">
         <v>4</v>
       </c>
       <c r="F427" s="1"/>
       <c r="G427" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H427" s="1">
         <v>3</v>
       </c>
       <c r="I427" s="1">
         <v>3</v>
       </c>
       <c r="J427" t="s">
         <v>30</v>
       </c>
       <c r="K427" t="s">
         <v>211</v>
       </c>
       <c r="L427" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="M427" t="s">
         <v>131</v>
       </c>
       <c r="AI427" s="4">
         <v>0</v>
       </c>
       <c r="AJ427">
         <v>0</v>
       </c>
       <c r="AK427" s="4"/>
     </row>
     <row r="428" spans="1:37">
       <c r="A428" t="s">
         <v>208</v>
       </c>
       <c r="B428" t="s">
         <v>209</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D428" s="1">
         <v>4</v>
       </c>
       <c r="E428" s="1">
         <v>4</v>
       </c>
       <c r="F428" s="1"/>
       <c r="G428" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="H428" s="1">
         <v>3</v>
       </c>
       <c r="I428" s="1">
         <v>3</v>
       </c>
       <c r="J428" t="s">
         <v>30</v>
       </c>
       <c r="K428" t="s">
         <v>211</v>
       </c>
       <c r="L428" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="M428" t="s">
         <v>131</v>
       </c>
       <c r="AI428" s="4">
         <v>0</v>
       </c>
       <c r="AJ428">
         <v>0</v>
       </c>
       <c r="AK428" s="4"/>
     </row>
     <row r="429" spans="1:37">
       <c r="A429" t="s">
         <v>208</v>
       </c>
       <c r="B429" t="s">
         <v>209</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D429" s="1">
         <v>4</v>
       </c>
       <c r="E429" s="1">
         <v>4</v>
       </c>
       <c r="F429" s="1"/>
       <c r="G429" t="s">
         <v>223</v>
       </c>
-      <c r="H429" s="1"/>
-      <c r="I429" s="1"/>
+      <c r="H429" s="1">
+        <v>3</v>
+      </c>
+      <c r="I429" s="1">
+        <v>3</v>
+      </c>
       <c r="J429" t="s">
         <v>30</v>
       </c>
       <c r="K429" t="s">
         <v>211</v>
       </c>
       <c r="L429" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="M429" t="s">
         <v>131</v>
       </c>
+      <c r="AA429">
+        <v>1</v>
+      </c>
+      <c r="AB429">
+        <v>4</v>
+      </c>
+      <c r="AD429">
+        <v>7</v>
+      </c>
+      <c r="AE429">
+        <v>1</v>
+      </c>
       <c r="AI429" s="4">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="AJ429">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="AK429" s="4"/>
     </row>
     <row r="430" spans="1:37">
       <c r="A430" t="s">
         <v>208</v>
       </c>
       <c r="B430" t="s">
         <v>209</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D430" s="1">
         <v>4</v>
       </c>
       <c r="E430" s="1">
         <v>4</v>
       </c>
       <c r="F430" s="1"/>
       <c r="G430" t="s">
         <v>223</v>
       </c>
-      <c r="H430" s="1"/>
-      <c r="I430" s="1"/>
+      <c r="H430" s="1">
+        <v>3</v>
+      </c>
+      <c r="I430" s="1">
+        <v>3</v>
+      </c>
       <c r="J430" t="s">
         <v>30</v>
       </c>
       <c r="K430" t="s">
         <v>211</v>
       </c>
       <c r="L430" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="M430" t="s">
         <v>131</v>
       </c>
+      <c r="AF430">
+        <v>1</v>
+      </c>
       <c r="AI430" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ430">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK430" s="4"/>
     </row>
     <row r="431" spans="1:37">
       <c r="A431" t="s">
         <v>208</v>
       </c>
       <c r="B431" t="s">
         <v>209</v>
       </c>
       <c r="C431" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D431" s="1">
         <v>4</v>
       </c>
       <c r="E431" s="1">
         <v>4</v>
       </c>
       <c r="F431" s="1"/>
       <c r="G431" t="s">
         <v>223</v>
       </c>
-      <c r="H431" s="1"/>
-      <c r="I431" s="1"/>
+      <c r="H431" s="1">
+        <v>3</v>
+      </c>
+      <c r="I431" s="1">
+        <v>3</v>
+      </c>
       <c r="J431" t="s">
         <v>30</v>
       </c>
       <c r="K431" t="s">
         <v>211</v>
       </c>
       <c r="L431" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="M431" t="s">
         <v>131</v>
       </c>
       <c r="AI431" s="4">
         <v>0</v>
       </c>
       <c r="AJ431">
         <v>0</v>
       </c>
       <c r="AK431" s="4"/>
     </row>
     <row r="432" spans="1:37">
       <c r="A432" t="s">
         <v>208</v>
       </c>
       <c r="B432" t="s">
         <v>209</v>
       </c>
       <c r="C432" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D432" s="1">
         <v>4</v>
       </c>
       <c r="E432" s="1">
         <v>4</v>
       </c>
       <c r="F432" s="1"/>
       <c r="G432" t="s">
         <v>223</v>
       </c>
-      <c r="H432" s="1"/>
-      <c r="I432" s="1"/>
+      <c r="H432" s="1">
+        <v>3</v>
+      </c>
+      <c r="I432" s="1">
+        <v>3</v>
+      </c>
       <c r="J432" t="s">
         <v>30</v>
       </c>
       <c r="K432" t="s">
         <v>211</v>
       </c>
       <c r="L432" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="M432" t="s">
         <v>131</v>
       </c>
       <c r="AI432" s="4">
         <v>0</v>
       </c>
       <c r="AJ432">
         <v>0</v>
       </c>
       <c r="AK432" s="4"/>
     </row>
     <row r="433" spans="1:37">
       <c r="A433" t="s">
         <v>208</v>
       </c>
       <c r="B433" t="s">
         <v>209</v>
       </c>
       <c r="C433" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D433" s="1">
         <v>4</v>
       </c>
       <c r="E433" s="1">
         <v>4</v>
       </c>
       <c r="F433" s="1"/>
       <c r="G433" t="s">
         <v>223</v>
       </c>
-      <c r="H433" s="1"/>
-      <c r="I433" s="1"/>
+      <c r="H433" s="1">
+        <v>3</v>
+      </c>
+      <c r="I433" s="1">
+        <v>3</v>
+      </c>
       <c r="J433" t="s">
         <v>30</v>
       </c>
       <c r="K433" t="s">
         <v>211</v>
       </c>
       <c r="L433" t="s">
         <v>220</v>
       </c>
       <c r="M433" t="s">
         <v>131</v>
       </c>
       <c r="AI433" s="4">
         <v>0</v>
       </c>
       <c r="AJ433">
         <v>0</v>
       </c>
       <c r="AK433" s="4"/>
     </row>
     <row r="434" spans="1:37">
       <c r="A434" t="s">
         <v>208</v>
       </c>
       <c r="B434" t="s">
         <v>209</v>
       </c>
       <c r="C434" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D434" s="1">
         <v>4</v>
       </c>
       <c r="E434" s="1">
         <v>4</v>
       </c>
       <c r="F434" s="1"/>
       <c r="G434" t="s">
         <v>223</v>
       </c>
-      <c r="H434" s="1"/>
-      <c r="I434" s="1"/>
+      <c r="H434" s="1">
+        <v>3</v>
+      </c>
+      <c r="I434" s="1">
+        <v>3</v>
+      </c>
       <c r="J434" t="s">
         <v>30</v>
       </c>
       <c r="K434" t="s">
         <v>211</v>
       </c>
       <c r="L434" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M434" t="s">
         <v>131</v>
       </c>
       <c r="AI434" s="4">
         <v>0</v>
       </c>
       <c r="AJ434">
         <v>0</v>
       </c>
       <c r="AK434" s="4"/>
     </row>
     <row r="435" spans="1:37">
       <c r="A435" t="s">
         <v>208</v>
       </c>
       <c r="B435" t="s">
         <v>209</v>
       </c>
       <c r="C435" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D435" s="1">
         <v>4</v>
       </c>
       <c r="E435" s="1">
         <v>4</v>
       </c>
       <c r="F435" s="1"/>
       <c r="G435" t="s">
         <v>223</v>
       </c>
-      <c r="H435" s="1"/>
-      <c r="I435" s="1"/>
+      <c r="H435" s="1">
+        <v>3</v>
+      </c>
+      <c r="I435" s="1">
+        <v>3</v>
+      </c>
       <c r="J435" t="s">
         <v>30</v>
       </c>
       <c r="K435" t="s">
         <v>211</v>
       </c>
       <c r="L435" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="M435" t="s">
         <v>131</v>
       </c>
       <c r="AI435" s="4">
         <v>0</v>
       </c>
       <c r="AJ435">
         <v>0</v>
       </c>
       <c r="AK435" s="4"/>
     </row>
     <row r="436" spans="1:37">
       <c r="A436" t="s">
         <v>208</v>
       </c>
       <c r="B436" t="s">
         <v>209</v>
       </c>
       <c r="C436" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D436" s="1">
         <v>4</v>
       </c>
       <c r="E436" s="1">
         <v>4</v>
       </c>
       <c r="F436" s="1"/>
       <c r="G436" t="s">
         <v>223</v>
       </c>
-      <c r="H436" s="1"/>
-      <c r="I436" s="1"/>
+      <c r="H436" s="1">
+        <v>3</v>
+      </c>
+      <c r="I436" s="1">
+        <v>3</v>
+      </c>
       <c r="J436" t="s">
         <v>30</v>
       </c>
       <c r="K436" t="s">
         <v>211</v>
       </c>
       <c r="L436" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="M436" t="s">
         <v>131</v>
       </c>
       <c r="AI436" s="4">
         <v>0</v>
       </c>
       <c r="AJ436">
         <v>0</v>
       </c>
       <c r="AK436" s="4"/>
     </row>
     <row r="437" spans="1:37">
       <c r="A437" t="s">
         <v>208</v>
       </c>
       <c r="B437" t="s">
         <v>209</v>
       </c>
       <c r="C437" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D437" s="1">
         <v>4</v>
       </c>
       <c r="E437" s="1">
         <v>4</v>
       </c>
       <c r="F437" s="1"/>
       <c r="G437" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H437" s="1"/>
       <c r="I437" s="1"/>
       <c r="J437" t="s">
         <v>30</v>
       </c>
       <c r="K437" t="s">
         <v>211</v>
       </c>
       <c r="L437" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="M437" t="s">
         <v>131</v>
       </c>
       <c r="AI437" s="4">
         <v>0</v>
       </c>
       <c r="AJ437">
         <v>0</v>
       </c>
       <c r="AK437" s="4"/>
     </row>
     <row r="438" spans="1:37">
       <c r="A438" t="s">
         <v>208</v>
       </c>
       <c r="B438" t="s">
         <v>209</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D438" s="1">
         <v>4</v>
       </c>
       <c r="E438" s="1">
         <v>4</v>
       </c>
       <c r="F438" s="1"/>
       <c r="G438" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H438" s="1"/>
       <c r="I438" s="1"/>
       <c r="J438" t="s">
         <v>30</v>
       </c>
       <c r="K438" t="s">
         <v>211</v>
       </c>
       <c r="L438" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="M438" t="s">
         <v>131</v>
       </c>
       <c r="AI438" s="4">
         <v>0</v>
       </c>
       <c r="AJ438">
         <v>0</v>
       </c>
       <c r="AK438" s="4"/>
     </row>
     <row r="439" spans="1:37">
       <c r="A439" t="s">
-        <v>128</v>
+        <v>208</v>
       </c>
       <c r="B439" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D439" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E439" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F439" s="1"/>
       <c r="G439" t="s">
-        <v>225</v>
-[...6 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="H439" s="1"/>
+      <c r="I439" s="1"/>
       <c r="J439" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K439" t="s">
-        <v>131</v>
+        <v>211</v>
       </c>
       <c r="L439" t="s">
-        <v>132</v>
+        <v>212</v>
       </c>
       <c r="M439" t="s">
         <v>131</v>
       </c>
-      <c r="X439">
-[...7 lines deleted...]
-      </c>
       <c r="AI439" s="4">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="AJ439">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="AK439" s="4"/>
     </row>
     <row r="440" spans="1:37">
       <c r="A440" t="s">
-        <v>26</v>
+        <v>208</v>
       </c>
       <c r="B440" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="C440" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D440" s="1">
         <v>4</v>
       </c>
       <c r="E440" s="1">
         <v>4</v>
       </c>
       <c r="F440" s="1"/>
       <c r="G440" t="s">
-        <v>227</v>
-[...6 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="H440" s="1"/>
+      <c r="I440" s="1"/>
       <c r="J440" t="s">
         <v>30</v>
       </c>
       <c r="K440" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="L440" t="s">
-        <v>32</v>
+        <v>212</v>
       </c>
       <c r="M440" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>131</v>
       </c>
       <c r="AI440" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ440">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK440" s="4"/>
     </row>
     <row r="441" spans="1:37">
       <c r="A441" t="s">
-        <v>26</v>
+        <v>208</v>
       </c>
       <c r="B441" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D441" s="1">
         <v>4</v>
       </c>
       <c r="E441" s="1">
         <v>4</v>
       </c>
       <c r="F441" s="1"/>
       <c r="G441" t="s">
-        <v>227</v>
-[...6 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="H441" s="1"/>
+      <c r="I441" s="1"/>
       <c r="J441" t="s">
         <v>30</v>
       </c>
       <c r="K441" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="L441" t="s">
-        <v>32</v>
+        <v>220</v>
       </c>
       <c r="M441" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI441" s="4">
-        <v>250</v>
+        <v>0</v>
       </c>
       <c r="AJ441">
-        <v>245</v>
+        <v>0</v>
       </c>
       <c r="AK441" s="4"/>
     </row>
     <row r="442" spans="1:37">
       <c r="A442" t="s">
-        <v>26</v>
+        <v>208</v>
       </c>
       <c r="B442" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D442" s="1">
         <v>4</v>
       </c>
       <c r="E442" s="1">
         <v>4</v>
       </c>
       <c r="F442" s="1"/>
       <c r="G442" t="s">
-        <v>227</v>
-[...6 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="H442" s="1"/>
+      <c r="I442" s="1"/>
       <c r="J442" t="s">
         <v>30</v>
       </c>
       <c r="K442" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="L442" t="s">
-        <v>32</v>
+        <v>220</v>
       </c>
       <c r="M442" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>131</v>
       </c>
       <c r="AI442" s="4">
-        <v>101</v>
+        <v>0</v>
       </c>
       <c r="AJ442">
-        <v>99</v>
+        <v>0</v>
       </c>
       <c r="AK442" s="4"/>
     </row>
     <row r="443" spans="1:37">
       <c r="A443" t="s">
-        <v>26</v>
+        <v>208</v>
       </c>
       <c r="B443" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="C443" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D443" s="1">
         <v>4</v>
       </c>
       <c r="E443" s="1">
         <v>4</v>
       </c>
       <c r="F443" s="1"/>
       <c r="G443" t="s">
-        <v>227</v>
-[...6 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="H443" s="1"/>
+      <c r="I443" s="1"/>
       <c r="J443" t="s">
         <v>30</v>
       </c>
       <c r="K443" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="L443" t="s">
-        <v>32</v>
+        <v>220</v>
       </c>
       <c r="M443" t="s">
-        <v>33</v>
-[...14 lines deleted...]
-        <v>318</v>
+        <v>131</v>
       </c>
       <c r="AI443" s="4">
-        <v>1042</v>
+        <v>0</v>
       </c>
       <c r="AJ443">
-        <v>1032</v>
+        <v>0</v>
       </c>
       <c r="AK443" s="4"/>
     </row>
     <row r="444" spans="1:37">
       <c r="A444" t="s">
-        <v>26</v>
+        <v>208</v>
       </c>
       <c r="B444" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="C444" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D444" s="1">
         <v>4</v>
       </c>
       <c r="E444" s="1">
         <v>4</v>
       </c>
       <c r="F444" s="1"/>
       <c r="G444" t="s">
-        <v>227</v>
-[...6 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="H444" s="1"/>
+      <c r="I444" s="1"/>
       <c r="J444" t="s">
         <v>30</v>
       </c>
       <c r="K444" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="L444" t="s">
-        <v>32</v>
+        <v>221</v>
       </c>
       <c r="M444" t="s">
-        <v>33</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="AI444" s="4">
-        <v>737</v>
+        <v>0</v>
       </c>
       <c r="AJ444">
-        <v>735</v>
+        <v>0</v>
       </c>
       <c r="AK444" s="4"/>
     </row>
     <row r="445" spans="1:37">
       <c r="A445" t="s">
-        <v>26</v>
+        <v>208</v>
       </c>
       <c r="B445" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="C445" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D445" s="1">
         <v>4</v>
       </c>
       <c r="E445" s="1">
         <v>4</v>
       </c>
       <c r="F445" s="1"/>
       <c r="G445" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="H445" s="1"/>
       <c r="I445" s="1"/>
       <c r="J445" t="s">
         <v>30</v>
       </c>
       <c r="K445" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="L445" t="s">
-        <v>32</v>
+        <v>221</v>
       </c>
       <c r="M445" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI445" s="4">
         <v>0</v>
       </c>
       <c r="AJ445">
         <v>0</v>
       </c>
       <c r="AK445" s="4"/>
     </row>
     <row r="446" spans="1:37">
       <c r="A446" t="s">
-        <v>26</v>
+        <v>208</v>
       </c>
       <c r="B446" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="C446" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D446" s="1">
         <v>4</v>
       </c>
       <c r="E446" s="1">
         <v>4</v>
       </c>
       <c r="F446" s="1"/>
       <c r="G446" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="H446" s="1"/>
       <c r="I446" s="1"/>
       <c r="J446" t="s">
         <v>30</v>
       </c>
       <c r="K446" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="L446" t="s">
-        <v>32</v>
+        <v>221</v>
       </c>
       <c r="M446" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI446" s="4">
         <v>0</v>
       </c>
       <c r="AJ446">
         <v>0</v>
       </c>
       <c r="AK446" s="4"/>
     </row>
     <row r="447" spans="1:37">
       <c r="A447" t="s">
-        <v>26</v>
+        <v>128</v>
       </c>
       <c r="B447" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C447" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D447" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E447" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F447" s="1"/>
       <c r="G447" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-      <c r="I447" s="1"/>
+        <v>226</v>
+      </c>
+      <c r="H447" s="1">
+        <v>5</v>
+      </c>
+      <c r="I447" s="1">
+        <v>5</v>
+      </c>
       <c r="J447" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="K447" t="s">
-        <v>31</v>
+        <v>131</v>
       </c>
       <c r="L447" t="s">
-        <v>32</v>
+        <v>132</v>
       </c>
       <c r="M447" t="s">
-        <v>33</v>
+        <v>131</v>
+      </c>
+      <c r="X447">
+        <v>8</v>
+      </c>
+      <c r="Y447">
+        <v>6</v>
+      </c>
+      <c r="Z447">
+        <v>8</v>
       </c>
       <c r="AI447" s="4">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="AJ447">
-        <v>0</v>
+        <v>21</v>
       </c>
       <c r="AK447" s="4"/>
     </row>
     <row r="448" spans="1:37">
       <c r="A448" t="s">
         <v>26</v>
       </c>
       <c r="B448" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C448" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D448" s="1">
         <v>4</v>
       </c>
       <c r="E448" s="1">
         <v>4</v>
       </c>
       <c r="F448" s="1"/>
       <c r="G448" t="s">
         <v>228</v>
       </c>
-      <c r="H448" s="1"/>
-      <c r="I448" s="1"/>
+      <c r="H448" s="1">
+        <v>4</v>
+      </c>
+      <c r="I448" s="1">
+        <v>4</v>
+      </c>
       <c r="J448" t="s">
         <v>30</v>
       </c>
       <c r="K448" t="s">
         <v>31</v>
       </c>
       <c r="L448" t="s">
         <v>32</v>
       </c>
       <c r="M448" t="s">
         <v>33</v>
       </c>
+      <c r="X448">
+        <v>1</v>
+      </c>
       <c r="AI448" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ448">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK448" s="4"/>
     </row>
     <row r="449" spans="1:37">
       <c r="A449" t="s">
         <v>26</v>
       </c>
       <c r="B449" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C449" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D449" s="1">
         <v>4</v>
       </c>
       <c r="E449" s="1">
         <v>4</v>
       </c>
       <c r="F449" s="1"/>
       <c r="G449" t="s">
         <v>228</v>
       </c>
-      <c r="H449" s="1"/>
-      <c r="I449" s="1"/>
+      <c r="H449" s="1">
+        <v>4</v>
+      </c>
+      <c r="I449" s="1">
+        <v>4</v>
+      </c>
       <c r="J449" t="s">
         <v>30</v>
       </c>
       <c r="K449" t="s">
         <v>31</v>
       </c>
       <c r="L449" t="s">
         <v>32</v>
       </c>
       <c r="M449" t="s">
         <v>33</v>
       </c>
+      <c r="X449">
+        <v>13</v>
+      </c>
+      <c r="Y449">
+        <v>109</v>
+      </c>
+      <c r="Z449">
+        <v>128</v>
+      </c>
       <c r="AI449" s="4">
-        <v>0</v>
+        <v>250</v>
       </c>
       <c r="AJ449">
-        <v>0</v>
+        <v>245</v>
       </c>
       <c r="AK449" s="4"/>
     </row>
     <row r="450" spans="1:37">
       <c r="A450" t="s">
         <v>26</v>
       </c>
       <c r="B450" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C450" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D450" s="1">
         <v>4</v>
       </c>
       <c r="E450" s="1">
         <v>4</v>
       </c>
       <c r="F450" s="1"/>
       <c r="G450" t="s">
         <v>228</v>
       </c>
-      <c r="H450" s="1"/>
-      <c r="I450" s="1"/>
+      <c r="H450" s="1">
+        <v>4</v>
+      </c>
+      <c r="I450" s="1">
+        <v>4</v>
+      </c>
       <c r="J450" t="s">
         <v>30</v>
       </c>
       <c r="K450" t="s">
         <v>31</v>
       </c>
       <c r="L450" t="s">
         <v>32</v>
       </c>
       <c r="M450" t="s">
         <v>33</v>
       </c>
+      <c r="Z450">
+        <v>30</v>
+      </c>
+      <c r="AA450">
+        <v>71</v>
+      </c>
       <c r="AI450" s="4">
-        <v>0</v>
+        <v>101</v>
       </c>
       <c r="AJ450">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="AK450" s="4"/>
     </row>
     <row r="451" spans="1:37">
       <c r="A451" t="s">
         <v>26</v>
       </c>
       <c r="B451" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C451" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D451" s="1">
         <v>4</v>
       </c>
       <c r="E451" s="1">
         <v>4</v>
       </c>
       <c r="F451" s="1"/>
       <c r="G451" t="s">
         <v>228</v>
       </c>
-      <c r="H451" s="1"/>
-      <c r="I451" s="1"/>
+      <c r="H451" s="1">
+        <v>4</v>
+      </c>
+      <c r="I451" s="1">
+        <v>4</v>
+      </c>
       <c r="J451" t="s">
         <v>30</v>
       </c>
       <c r="K451" t="s">
         <v>31</v>
       </c>
       <c r="L451" t="s">
         <v>32</v>
       </c>
       <c r="M451" t="s">
         <v>33</v>
       </c>
+      <c r="AA451">
+        <v>23</v>
+      </c>
+      <c r="AB451">
+        <v>219</v>
+      </c>
+      <c r="AC451">
+        <v>181</v>
+      </c>
+      <c r="AD451">
+        <v>301</v>
+      </c>
+      <c r="AE451">
+        <v>318</v>
+      </c>
       <c r="AI451" s="4">
-        <v>0</v>
+        <v>1042</v>
       </c>
       <c r="AJ451">
-        <v>0</v>
+        <v>1032</v>
       </c>
       <c r="AK451" s="4"/>
     </row>
     <row r="452" spans="1:37">
       <c r="A452" t="s">
         <v>26</v>
       </c>
       <c r="B452" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C452" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D452" s="1">
         <v>4</v>
       </c>
       <c r="E452" s="1">
         <v>4</v>
       </c>
       <c r="F452" s="1"/>
       <c r="G452" t="s">
         <v>228</v>
       </c>
-      <c r="H452" s="1"/>
-      <c r="I452" s="1"/>
+      <c r="H452" s="1">
+        <v>4</v>
+      </c>
+      <c r="I452" s="1">
+        <v>4</v>
+      </c>
       <c r="J452" t="s">
         <v>30</v>
       </c>
       <c r="K452" t="s">
         <v>31</v>
       </c>
       <c r="L452" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M452" t="s">
         <v>33</v>
       </c>
+      <c r="AF452">
+        <v>361</v>
+      </c>
+      <c r="AG452">
+        <v>345</v>
+      </c>
+      <c r="AH452">
+        <v>31</v>
+      </c>
       <c r="AI452" s="4">
-        <v>0</v>
+        <v>737</v>
       </c>
       <c r="AJ452">
-        <v>0</v>
+        <v>735</v>
       </c>
       <c r="AK452" s="4"/>
     </row>
     <row r="453" spans="1:37">
       <c r="A453" t="s">
         <v>26</v>
       </c>
       <c r="B453" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C453" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D453" s="1">
         <v>4</v>
       </c>
       <c r="E453" s="1">
         <v>4</v>
       </c>
       <c r="F453" s="1"/>
       <c r="G453" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H453" s="1"/>
       <c r="I453" s="1"/>
       <c r="J453" t="s">
         <v>30</v>
       </c>
       <c r="K453" t="s">
         <v>31</v>
       </c>
       <c r="L453" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M453" t="s">
         <v>33</v>
       </c>
       <c r="AI453" s="4">
         <v>0</v>
       </c>
       <c r="AJ453">
         <v>0</v>
       </c>
       <c r="AK453" s="4"/>
     </row>
     <row r="454" spans="1:37">
       <c r="A454" t="s">
         <v>26</v>
       </c>
       <c r="B454" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C454" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D454" s="1">
         <v>4</v>
       </c>
       <c r="E454" s="1">
         <v>4</v>
       </c>
       <c r="F454" s="1"/>
       <c r="G454" t="s">
         <v>229</v>
       </c>
       <c r="H454" s="1"/>
       <c r="I454" s="1"/>
       <c r="J454" t="s">
         <v>30</v>
       </c>
       <c r="K454" t="s">
         <v>31</v>
       </c>
       <c r="L454" t="s">
         <v>32</v>
       </c>
       <c r="M454" t="s">
         <v>33</v>
       </c>
       <c r="AI454" s="4">
         <v>0</v>
       </c>
       <c r="AJ454">
         <v>0</v>
       </c>
       <c r="AK454" s="4"/>
     </row>
     <row r="455" spans="1:37">
       <c r="A455" t="s">
         <v>26</v>
       </c>
       <c r="B455" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C455" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D455" s="1">
         <v>4</v>
       </c>
       <c r="E455" s="1">
         <v>4</v>
       </c>
       <c r="F455" s="1"/>
       <c r="G455" t="s">
         <v>229</v>
       </c>
       <c r="H455" s="1"/>
       <c r="I455" s="1"/>
       <c r="J455" t="s">
         <v>30</v>
       </c>
       <c r="K455" t="s">
         <v>31</v>
       </c>
       <c r="L455" t="s">
         <v>32</v>
       </c>
       <c r="M455" t="s">
         <v>33</v>
       </c>
       <c r="AI455" s="4">
         <v>0</v>
       </c>
       <c r="AJ455">
         <v>0</v>
       </c>
       <c r="AK455" s="4"/>
     </row>
     <row r="456" spans="1:37">
       <c r="A456" t="s">
         <v>26</v>
       </c>
       <c r="B456" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C456" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D456" s="1">
         <v>4</v>
       </c>
       <c r="E456" s="1">
         <v>4</v>
       </c>
       <c r="F456" s="1"/>
       <c r="G456" t="s">
         <v>229</v>
       </c>
       <c r="H456" s="1"/>
       <c r="I456" s="1"/>
       <c r="J456" t="s">
         <v>30</v>
       </c>
       <c r="K456" t="s">
         <v>31</v>
       </c>
       <c r="L456" t="s">
         <v>32</v>
       </c>
       <c r="M456" t="s">
         <v>33</v>
       </c>
       <c r="AI456" s="4">
         <v>0</v>
       </c>
       <c r="AJ456">
         <v>0</v>
       </c>
       <c r="AK456" s="4"/>
     </row>
     <row r="457" spans="1:37">
       <c r="A457" t="s">
         <v>26</v>
       </c>
       <c r="B457" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C457" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D457" s="1">
         <v>4</v>
       </c>
       <c r="E457" s="1">
         <v>4</v>
       </c>
       <c r="F457" s="1"/>
       <c r="G457" t="s">
         <v>229</v>
       </c>
       <c r="H457" s="1"/>
       <c r="I457" s="1"/>
       <c r="J457" t="s">
         <v>30</v>
       </c>
       <c r="K457" t="s">
         <v>31</v>
       </c>
       <c r="L457" t="s">
         <v>32</v>
       </c>
       <c r="M457" t="s">
         <v>33</v>
       </c>
       <c r="AI457" s="4">
         <v>0</v>
       </c>
       <c r="AJ457">
         <v>0</v>
       </c>
       <c r="AK457" s="4"/>
     </row>
     <row r="458" spans="1:37">
       <c r="A458" t="s">
         <v>26</v>
       </c>
       <c r="B458" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C458" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D458" s="1">
         <v>4</v>
       </c>
       <c r="E458" s="1">
         <v>4</v>
       </c>
       <c r="F458" s="1"/>
       <c r="G458" t="s">
         <v>229</v>
       </c>
       <c r="H458" s="1"/>
       <c r="I458" s="1"/>
       <c r="J458" t="s">
         <v>30</v>
       </c>
       <c r="K458" t="s">
         <v>31</v>
       </c>
       <c r="L458" t="s">
         <v>32</v>
       </c>
       <c r="M458" t="s">
         <v>33</v>
       </c>
       <c r="AI458" s="4">
         <v>0</v>
       </c>
       <c r="AJ458">
         <v>0</v>
       </c>
       <c r="AK458" s="4"/>
     </row>
     <row r="459" spans="1:37">
       <c r="A459" t="s">
         <v>26</v>
       </c>
       <c r="B459" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C459" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D459" s="1">
         <v>4</v>
       </c>
       <c r="E459" s="1">
         <v>4</v>
       </c>
       <c r="F459" s="1"/>
       <c r="G459" t="s">
         <v>229</v>
       </c>
       <c r="H459" s="1"/>
       <c r="I459" s="1"/>
       <c r="J459" t="s">
         <v>30</v>
       </c>
       <c r="K459" t="s">
         <v>31</v>
       </c>
       <c r="L459" t="s">
         <v>32</v>
       </c>
       <c r="M459" t="s">
         <v>33</v>
       </c>
       <c r="AI459" s="4">
         <v>0</v>
       </c>
       <c r="AJ459">
         <v>0</v>
       </c>
       <c r="AK459" s="4"/>
     </row>
     <row r="460" spans="1:37">
       <c r="A460" t="s">
         <v>26</v>
       </c>
       <c r="B460" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C460" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D460" s="1">
         <v>4</v>
       </c>
       <c r="E460" s="1">
         <v>4</v>
       </c>
       <c r="F460" s="1"/>
       <c r="G460" t="s">
         <v>229</v>
       </c>
       <c r="H460" s="1"/>
       <c r="I460" s="1"/>
       <c r="J460" t="s">
         <v>30</v>
       </c>
       <c r="K460" t="s">
         <v>31</v>
       </c>
       <c r="L460" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M460" t="s">
         <v>33</v>
       </c>
       <c r="AI460" s="4">
         <v>0</v>
       </c>
       <c r="AJ460">
         <v>0</v>
       </c>
       <c r="AK460" s="4"/>
     </row>
     <row r="461" spans="1:37">
       <c r="A461" t="s">
         <v>26</v>
       </c>
       <c r="B461" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C461" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D461" s="1">
         <v>4</v>
       </c>
       <c r="E461" s="1">
         <v>4</v>
       </c>
       <c r="F461" s="1"/>
       <c r="G461" t="s">
         <v>229</v>
       </c>
       <c r="H461" s="1"/>
       <c r="I461" s="1"/>
       <c r="J461" t="s">
         <v>30</v>
       </c>
       <c r="K461" t="s">
         <v>31</v>
       </c>
       <c r="L461" t="s">
         <v>118</v>
       </c>
       <c r="M461" t="s">
         <v>33</v>
       </c>
       <c r="AI461" s="4">
         <v>0</v>
       </c>
       <c r="AJ461">
         <v>0</v>
       </c>
       <c r="AK461" s="4"/>
     </row>
     <row r="462" spans="1:37">
       <c r="A462" t="s">
         <v>26</v>
       </c>
       <c r="B462" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C462" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D462" s="1">
         <v>4</v>
       </c>
       <c r="E462" s="1">
         <v>4</v>
       </c>
       <c r="F462" s="1"/>
       <c r="G462" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H462" s="1"/>
       <c r="I462" s="1"/>
       <c r="J462" t="s">
         <v>30</v>
       </c>
       <c r="K462" t="s">
         <v>31</v>
       </c>
       <c r="L462" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M462" t="s">
         <v>33</v>
       </c>
       <c r="AI462" s="4">
         <v>0</v>
       </c>
       <c r="AJ462">
         <v>0</v>
       </c>
       <c r="AK462" s="4"/>
     </row>
     <row r="463" spans="1:37">
       <c r="A463" t="s">
         <v>26</v>
       </c>
       <c r="B463" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C463" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D463" s="1">
         <v>4</v>
       </c>
       <c r="E463" s="1">
         <v>4</v>
       </c>
       <c r="F463" s="1"/>
       <c r="G463" t="s">
         <v>230</v>
       </c>
       <c r="H463" s="1"/>
       <c r="I463" s="1"/>
       <c r="J463" t="s">
         <v>30</v>
       </c>
       <c r="K463" t="s">
         <v>31</v>
       </c>
       <c r="L463" t="s">
         <v>32</v>
       </c>
       <c r="M463" t="s">
         <v>33</v>
       </c>
       <c r="AI463" s="4">
         <v>0</v>
       </c>
       <c r="AJ463">
         <v>0</v>
       </c>
       <c r="AK463" s="4"/>
     </row>
     <row r="464" spans="1:37">
       <c r="A464" t="s">
         <v>26</v>
       </c>
       <c r="B464" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C464" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D464" s="1">
         <v>4</v>
       </c>
       <c r="E464" s="1">
         <v>4</v>
       </c>
       <c r="F464" s="1"/>
       <c r="G464" t="s">
         <v>230</v>
       </c>
       <c r="H464" s="1"/>
       <c r="I464" s="1"/>
       <c r="J464" t="s">
         <v>30</v>
       </c>
       <c r="K464" t="s">
         <v>31</v>
       </c>
       <c r="L464" t="s">
         <v>32</v>
       </c>
       <c r="M464" t="s">
         <v>33</v>
       </c>
       <c r="AI464" s="4">
         <v>0</v>
       </c>
       <c r="AJ464">
         <v>0</v>
       </c>
       <c r="AK464" s="4"/>
     </row>
     <row r="465" spans="1:37">
       <c r="A465" t="s">
         <v>26</v>
       </c>
       <c r="B465" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C465" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D465" s="1">
         <v>4</v>
       </c>
       <c r="E465" s="1">
         <v>4</v>
       </c>
       <c r="F465" s="1"/>
       <c r="G465" t="s">
         <v>230</v>
       </c>
       <c r="H465" s="1"/>
       <c r="I465" s="1"/>
       <c r="J465" t="s">
         <v>30</v>
       </c>
       <c r="K465" t="s">
         <v>31</v>
       </c>
       <c r="L465" t="s">
         <v>32</v>
       </c>
       <c r="M465" t="s">
         <v>33</v>
       </c>
       <c r="AI465" s="4">
         <v>0</v>
       </c>
       <c r="AJ465">
         <v>0</v>
       </c>
       <c r="AK465" s="4"/>
     </row>
     <row r="466" spans="1:37">
       <c r="A466" t="s">
         <v>26</v>
       </c>
       <c r="B466" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C466" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D466" s="1">
         <v>4</v>
       </c>
       <c r="E466" s="1">
         <v>4</v>
       </c>
       <c r="F466" s="1"/>
       <c r="G466" t="s">
         <v>230</v>
       </c>
       <c r="H466" s="1"/>
       <c r="I466" s="1"/>
       <c r="J466" t="s">
         <v>30</v>
       </c>
       <c r="K466" t="s">
         <v>31</v>
       </c>
       <c r="L466" t="s">
         <v>32</v>
       </c>
       <c r="M466" t="s">
         <v>33</v>
       </c>
       <c r="AI466" s="4">
         <v>0</v>
       </c>
       <c r="AJ466">
         <v>0</v>
       </c>
       <c r="AK466" s="4"/>
     </row>
     <row r="467" spans="1:37">
       <c r="A467" t="s">
         <v>26</v>
       </c>
       <c r="B467" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C467" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D467" s="1">
         <v>4</v>
       </c>
       <c r="E467" s="1">
         <v>4</v>
       </c>
       <c r="F467" s="1"/>
       <c r="G467" t="s">
         <v>230</v>
       </c>
       <c r="H467" s="1"/>
       <c r="I467" s="1"/>
       <c r="J467" t="s">
         <v>30</v>
       </c>
       <c r="K467" t="s">
         <v>31</v>
       </c>
       <c r="L467" t="s">
         <v>32</v>
       </c>
       <c r="M467" t="s">
         <v>33</v>
       </c>
       <c r="AI467" s="4">
         <v>0</v>
       </c>
       <c r="AJ467">
         <v>0</v>
       </c>
       <c r="AK467" s="4"/>
     </row>
     <row r="468" spans="1:37">
       <c r="A468" t="s">
         <v>26</v>
       </c>
       <c r="B468" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C468" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D468" s="1">
         <v>4</v>
       </c>
       <c r="E468" s="1">
         <v>4</v>
       </c>
       <c r="F468" s="1"/>
       <c r="G468" t="s">
         <v>230</v>
       </c>
       <c r="H468" s="1"/>
       <c r="I468" s="1"/>
       <c r="J468" t="s">
         <v>30</v>
       </c>
       <c r="K468" t="s">
         <v>31</v>
       </c>
       <c r="L468" t="s">
         <v>32</v>
       </c>
       <c r="M468" t="s">
         <v>33</v>
       </c>
       <c r="AI468" s="4">
         <v>0</v>
       </c>
       <c r="AJ468">
         <v>0</v>
       </c>
       <c r="AK468" s="4"/>
     </row>
     <row r="469" spans="1:37">
       <c r="A469" t="s">
         <v>26</v>
       </c>
       <c r="B469" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C469" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D469" s="1">
         <v>4</v>
       </c>
       <c r="E469" s="1">
         <v>4</v>
       </c>
       <c r="F469" s="1"/>
       <c r="G469" t="s">
         <v>230</v>
       </c>
       <c r="H469" s="1"/>
       <c r="I469" s="1"/>
       <c r="J469" t="s">
         <v>30</v>
       </c>
       <c r="K469" t="s">
         <v>31</v>
       </c>
       <c r="L469" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M469" t="s">
         <v>33</v>
       </c>
       <c r="AI469" s="4">
         <v>0</v>
       </c>
       <c r="AJ469">
         <v>0</v>
       </c>
       <c r="AK469" s="4"/>
     </row>
     <row r="470" spans="1:37">
       <c r="A470" t="s">
         <v>26</v>
       </c>
       <c r="B470" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C470" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D470" s="1">
         <v>4</v>
       </c>
       <c r="E470" s="1">
         <v>4</v>
       </c>
       <c r="F470" s="1"/>
       <c r="G470" t="s">
         <v>230</v>
       </c>
       <c r="H470" s="1"/>
       <c r="I470" s="1"/>
       <c r="J470" t="s">
         <v>30</v>
       </c>
       <c r="K470" t="s">
         <v>31</v>
       </c>
       <c r="L470" t="s">
         <v>118</v>
       </c>
       <c r="M470" t="s">
         <v>33</v>
       </c>
       <c r="AI470" s="4">
         <v>0</v>
       </c>
       <c r="AJ470">
         <v>0</v>
       </c>
       <c r="AK470" s="4"/>
     </row>
     <row r="471" spans="1:37">
       <c r="A471" t="s">
         <v>26</v>
       </c>
       <c r="B471" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C471" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D471" s="1">
         <v>4</v>
       </c>
       <c r="E471" s="1">
         <v>4</v>
       </c>
       <c r="F471" s="1"/>
       <c r="G471" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H471" s="1"/>
       <c r="I471" s="1"/>
       <c r="J471" t="s">
         <v>30</v>
       </c>
       <c r="K471" t="s">
         <v>31</v>
       </c>
       <c r="L471" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M471" t="s">
         <v>33</v>
       </c>
       <c r="AI471" s="4">
         <v>0</v>
       </c>
       <c r="AJ471">
         <v>0</v>
       </c>
       <c r="AK471" s="4"/>
     </row>
     <row r="472" spans="1:37">
       <c r="A472" t="s">
         <v>26</v>
       </c>
       <c r="B472" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C472" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D472" s="1">
         <v>4</v>
       </c>
       <c r="E472" s="1">
         <v>4</v>
       </c>
       <c r="F472" s="1"/>
       <c r="G472" t="s">
         <v>231</v>
       </c>
       <c r="H472" s="1"/>
       <c r="I472" s="1"/>
       <c r="J472" t="s">
         <v>30</v>
       </c>
       <c r="K472" t="s">
         <v>31</v>
       </c>
       <c r="L472" t="s">
         <v>32</v>
       </c>
       <c r="M472" t="s">
         <v>33</v>
       </c>
       <c r="AI472" s="4">
         <v>0</v>
       </c>
       <c r="AJ472">
         <v>0</v>
       </c>
       <c r="AK472" s="4"/>
     </row>
     <row r="473" spans="1:37">
       <c r="A473" t="s">
         <v>26</v>
       </c>
       <c r="B473" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C473" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D473" s="1">
         <v>4</v>
       </c>
       <c r="E473" s="1">
         <v>4</v>
       </c>
       <c r="F473" s="1"/>
       <c r="G473" t="s">
         <v>231</v>
       </c>
       <c r="H473" s="1"/>
       <c r="I473" s="1"/>
       <c r="J473" t="s">
         <v>30</v>
       </c>
       <c r="K473" t="s">
         <v>31</v>
       </c>
       <c r="L473" t="s">
         <v>32</v>
       </c>
       <c r="M473" t="s">
         <v>33</v>
       </c>
       <c r="AI473" s="4">
         <v>0</v>
       </c>
       <c r="AJ473">
         <v>0</v>
       </c>
       <c r="AK473" s="4"/>
     </row>
     <row r="474" spans="1:37">
       <c r="A474" t="s">
         <v>26</v>
       </c>
       <c r="B474" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C474" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D474" s="1">
         <v>4</v>
       </c>
       <c r="E474" s="1">
         <v>4</v>
       </c>
       <c r="F474" s="1"/>
       <c r="G474" t="s">
         <v>231</v>
       </c>
       <c r="H474" s="1"/>
       <c r="I474" s="1"/>
       <c r="J474" t="s">
         <v>30</v>
       </c>
       <c r="K474" t="s">
         <v>31</v>
       </c>
       <c r="L474" t="s">
         <v>32</v>
       </c>
       <c r="M474" t="s">
         <v>33</v>
       </c>
       <c r="AI474" s="4">
         <v>0</v>
       </c>
       <c r="AJ474">
         <v>0</v>
       </c>
       <c r="AK474" s="4"/>
     </row>
     <row r="475" spans="1:37">
       <c r="A475" t="s">
         <v>26</v>
       </c>
       <c r="B475" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C475" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D475" s="1">
         <v>4</v>
       </c>
       <c r="E475" s="1">
         <v>4</v>
       </c>
       <c r="F475" s="1"/>
       <c r="G475" t="s">
         <v>231</v>
       </c>
       <c r="H475" s="1"/>
       <c r="I475" s="1"/>
       <c r="J475" t="s">
         <v>30</v>
       </c>
       <c r="K475" t="s">
         <v>31</v>
       </c>
       <c r="L475" t="s">
         <v>32</v>
       </c>
       <c r="M475" t="s">
         <v>33</v>
       </c>
       <c r="AI475" s="4">
         <v>0</v>
       </c>
       <c r="AJ475">
         <v>0</v>
       </c>
       <c r="AK475" s="4"/>
     </row>
     <row r="476" spans="1:37">
       <c r="A476" t="s">
         <v>26</v>
       </c>
       <c r="B476" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C476" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D476" s="1">
         <v>4</v>
       </c>
       <c r="E476" s="1">
         <v>4</v>
       </c>
       <c r="F476" s="1"/>
       <c r="G476" t="s">
         <v>231</v>
       </c>
       <c r="H476" s="1"/>
       <c r="I476" s="1"/>
       <c r="J476" t="s">
         <v>30</v>
       </c>
       <c r="K476" t="s">
         <v>31</v>
       </c>
       <c r="L476" t="s">
         <v>32</v>
       </c>
       <c r="M476" t="s">
         <v>33</v>
       </c>
       <c r="AI476" s="4">
         <v>0</v>
       </c>
       <c r="AJ476">
         <v>0</v>
       </c>
       <c r="AK476" s="4"/>
     </row>
     <row r="477" spans="1:37">
       <c r="A477" t="s">
         <v>26</v>
       </c>
       <c r="B477" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C477" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D477" s="1">
         <v>4</v>
       </c>
       <c r="E477" s="1">
         <v>4</v>
       </c>
       <c r="F477" s="1"/>
       <c r="G477" t="s">
         <v>231</v>
       </c>
       <c r="H477" s="1"/>
       <c r="I477" s="1"/>
       <c r="J477" t="s">
         <v>30</v>
       </c>
       <c r="K477" t="s">
         <v>31</v>
       </c>
       <c r="L477" t="s">
         <v>32</v>
       </c>
       <c r="M477" t="s">
         <v>33</v>
       </c>
       <c r="AI477" s="4">
         <v>0</v>
       </c>
       <c r="AJ477">
         <v>0</v>
       </c>
       <c r="AK477" s="4"/>
     </row>
     <row r="478" spans="1:37">
       <c r="A478" t="s">
         <v>26</v>
       </c>
       <c r="B478" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C478" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D478" s="1">
         <v>4</v>
       </c>
       <c r="E478" s="1">
         <v>4</v>
       </c>
       <c r="F478" s="1"/>
       <c r="G478" t="s">
         <v>231</v>
       </c>
       <c r="H478" s="1"/>
       <c r="I478" s="1"/>
       <c r="J478" t="s">
         <v>30</v>
       </c>
       <c r="K478" t="s">
         <v>31</v>
       </c>
       <c r="L478" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M478" t="s">
         <v>33</v>
       </c>
       <c r="AI478" s="4">
         <v>0</v>
       </c>
       <c r="AJ478">
         <v>0</v>
       </c>
       <c r="AK478" s="4"/>
     </row>
     <row r="479" spans="1:37">
       <c r="A479" t="s">
         <v>26</v>
       </c>
       <c r="B479" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C479" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D479" s="1">
         <v>4</v>
       </c>
       <c r="E479" s="1">
         <v>4</v>
       </c>
       <c r="F479" s="1"/>
       <c r="G479" t="s">
         <v>231</v>
       </c>
       <c r="H479" s="1"/>
       <c r="I479" s="1"/>
       <c r="J479" t="s">
         <v>30</v>
       </c>
       <c r="K479" t="s">
         <v>31</v>
       </c>
       <c r="L479" t="s">
         <v>118</v>
       </c>
       <c r="M479" t="s">
         <v>33</v>
       </c>
       <c r="AI479" s="4">
         <v>0</v>
       </c>
       <c r="AJ479">
         <v>0</v>
       </c>
       <c r="AK479" s="4"/>
     </row>
     <row r="480" spans="1:37">
       <c r="A480" t="s">
         <v>26</v>
       </c>
       <c r="B480" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C480" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D480" s="1">
         <v>4</v>
       </c>
       <c r="E480" s="1">
         <v>4</v>
       </c>
       <c r="F480" s="1"/>
       <c r="G480" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="H480" s="1"/>
       <c r="I480" s="1"/>
       <c r="J480" t="s">
         <v>30</v>
       </c>
       <c r="K480" t="s">
         <v>31</v>
       </c>
       <c r="L480" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M480" t="s">
         <v>33</v>
       </c>
       <c r="AI480" s="4">
         <v>0</v>
       </c>
       <c r="AJ480">
         <v>0</v>
       </c>
       <c r="AK480" s="4"/>
     </row>
     <row r="481" spans="1:37">
       <c r="A481" t="s">
         <v>26</v>
       </c>
       <c r="B481" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C481" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D481" s="1">
         <v>4</v>
       </c>
       <c r="E481" s="1">
         <v>4</v>
       </c>
       <c r="F481" s="1"/>
       <c r="G481" t="s">
         <v>232</v>
       </c>
       <c r="H481" s="1"/>
       <c r="I481" s="1"/>
       <c r="J481" t="s">
         <v>30</v>
       </c>
       <c r="K481" t="s">
         <v>31</v>
       </c>
       <c r="L481" t="s">
         <v>32</v>
       </c>
       <c r="M481" t="s">
         <v>33</v>
       </c>
       <c r="AI481" s="4">
         <v>0</v>
       </c>
       <c r="AJ481">
         <v>0</v>
       </c>
       <c r="AK481" s="4"/>
     </row>
     <row r="482" spans="1:37">
       <c r="A482" t="s">
         <v>26</v>
       </c>
       <c r="B482" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C482" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D482" s="1">
         <v>4</v>
       </c>
       <c r="E482" s="1">
         <v>4</v>
       </c>
       <c r="F482" s="1"/>
       <c r="G482" t="s">
         <v>232</v>
       </c>
       <c r="H482" s="1"/>
       <c r="I482" s="1"/>
       <c r="J482" t="s">
         <v>30</v>
       </c>
       <c r="K482" t="s">
         <v>31</v>
       </c>
       <c r="L482" t="s">
         <v>32</v>
       </c>
       <c r="M482" t="s">
         <v>33</v>
       </c>
       <c r="AI482" s="4">
         <v>0</v>
       </c>
       <c r="AJ482">
         <v>0</v>
       </c>
       <c r="AK482" s="4"/>
     </row>
     <row r="483" spans="1:37">
       <c r="A483" t="s">
         <v>26</v>
       </c>
       <c r="B483" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C483" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D483" s="1">
         <v>4</v>
       </c>
       <c r="E483" s="1">
         <v>4</v>
       </c>
       <c r="F483" s="1"/>
       <c r="G483" t="s">
         <v>232</v>
       </c>
       <c r="H483" s="1"/>
       <c r="I483" s="1"/>
       <c r="J483" t="s">
         <v>30</v>
       </c>
       <c r="K483" t="s">
         <v>31</v>
       </c>
       <c r="L483" t="s">
         <v>32</v>
       </c>
       <c r="M483" t="s">
         <v>33</v>
       </c>
       <c r="AI483" s="4">
         <v>0</v>
       </c>
       <c r="AJ483">
         <v>0</v>
       </c>
       <c r="AK483" s="4"/>
     </row>
     <row r="484" spans="1:37">
       <c r="A484" t="s">
         <v>26</v>
       </c>
       <c r="B484" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C484" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D484" s="1">
         <v>4</v>
       </c>
       <c r="E484" s="1">
         <v>4</v>
       </c>
       <c r="F484" s="1"/>
       <c r="G484" t="s">
         <v>232</v>
       </c>
       <c r="H484" s="1"/>
       <c r="I484" s="1"/>
       <c r="J484" t="s">
         <v>30</v>
       </c>
       <c r="K484" t="s">
         <v>31</v>
       </c>
       <c r="L484" t="s">
         <v>32</v>
       </c>
       <c r="M484" t="s">
         <v>33</v>
       </c>
       <c r="AI484" s="4">
         <v>0</v>
       </c>
       <c r="AJ484">
         <v>0</v>
       </c>
       <c r="AK484" s="4"/>
     </row>
     <row r="485" spans="1:37">
       <c r="A485" t="s">
         <v>26</v>
       </c>
       <c r="B485" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C485" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D485" s="1">
         <v>4</v>
       </c>
       <c r="E485" s="1">
         <v>4</v>
       </c>
       <c r="F485" s="1"/>
       <c r="G485" t="s">
         <v>232</v>
       </c>
       <c r="H485" s="1"/>
       <c r="I485" s="1"/>
       <c r="J485" t="s">
         <v>30</v>
       </c>
       <c r="K485" t="s">
         <v>31</v>
       </c>
       <c r="L485" t="s">
         <v>32</v>
       </c>
       <c r="M485" t="s">
         <v>33</v>
       </c>
       <c r="AI485" s="4">
         <v>0</v>
       </c>
       <c r="AJ485">
         <v>0</v>
       </c>
       <c r="AK485" s="4"/>
     </row>
     <row r="486" spans="1:37">
       <c r="A486" t="s">
         <v>26</v>
       </c>
       <c r="B486" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C486" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D486" s="1">
         <v>4</v>
       </c>
       <c r="E486" s="1">
         <v>4</v>
       </c>
       <c r="F486" s="1"/>
       <c r="G486" t="s">
         <v>232</v>
       </c>
       <c r="H486" s="1"/>
       <c r="I486" s="1"/>
       <c r="J486" t="s">
         <v>30</v>
       </c>
       <c r="K486" t="s">
         <v>31</v>
       </c>
       <c r="L486" t="s">
         <v>32</v>
       </c>
       <c r="M486" t="s">
         <v>33</v>
       </c>
       <c r="AI486" s="4">
         <v>0</v>
       </c>
       <c r="AJ486">
         <v>0</v>
       </c>
       <c r="AK486" s="4"/>
     </row>
     <row r="487" spans="1:37">
       <c r="A487" t="s">
         <v>26</v>
       </c>
       <c r="B487" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C487" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D487" s="1">
         <v>4</v>
       </c>
       <c r="E487" s="1">
         <v>4</v>
       </c>
       <c r="F487" s="1"/>
       <c r="G487" t="s">
         <v>232</v>
       </c>
       <c r="H487" s="1"/>
       <c r="I487" s="1"/>
       <c r="J487" t="s">
         <v>30</v>
       </c>
       <c r="K487" t="s">
         <v>31</v>
       </c>
       <c r="L487" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M487" t="s">
         <v>33</v>
       </c>
       <c r="AI487" s="4">
         <v>0</v>
       </c>
       <c r="AJ487">
         <v>0</v>
       </c>
       <c r="AK487" s="4"/>
     </row>
     <row r="488" spans="1:37">
       <c r="A488" t="s">
         <v>26</v>
       </c>
       <c r="B488" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C488" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D488" s="1">
         <v>4</v>
       </c>
       <c r="E488" s="1">
         <v>4</v>
       </c>
       <c r="F488" s="1"/>
       <c r="G488" t="s">
         <v>232</v>
       </c>
       <c r="H488" s="1"/>
       <c r="I488" s="1"/>
       <c r="J488" t="s">
         <v>30</v>
       </c>
       <c r="K488" t="s">
         <v>31</v>
       </c>
       <c r="L488" t="s">
         <v>118</v>
       </c>
       <c r="M488" t="s">
         <v>33</v>
       </c>
       <c r="AI488" s="4">
         <v>0</v>
       </c>
       <c r="AJ488">
         <v>0</v>
       </c>
       <c r="AK488" s="4"/>
     </row>
     <row r="489" spans="1:37">
       <c r="A489" t="s">
         <v>26</v>
       </c>
       <c r="B489" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C489" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D489" s="1">
         <v>4</v>
       </c>
       <c r="E489" s="1">
         <v>4</v>
       </c>
       <c r="F489" s="1"/>
       <c r="G489" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H489" s="1"/>
       <c r="I489" s="1"/>
       <c r="J489" t="s">
         <v>30</v>
       </c>
       <c r="K489" t="s">
         <v>31</v>
       </c>
       <c r="L489" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M489" t="s">
         <v>33</v>
       </c>
       <c r="AI489" s="4">
         <v>0</v>
       </c>
       <c r="AJ489">
         <v>0</v>
       </c>
       <c r="AK489" s="4"/>
     </row>
     <row r="490" spans="1:37">
       <c r="A490" t="s">
         <v>26</v>
       </c>
       <c r="B490" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C490" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D490" s="1">
         <v>4</v>
       </c>
       <c r="E490" s="1">
         <v>4</v>
       </c>
       <c r="F490" s="1"/>
       <c r="G490" t="s">
         <v>233</v>
       </c>
       <c r="H490" s="1"/>
       <c r="I490" s="1"/>
       <c r="J490" t="s">
         <v>30</v>
       </c>
       <c r="K490" t="s">
         <v>31</v>
       </c>
       <c r="L490" t="s">
         <v>32</v>
       </c>
       <c r="M490" t="s">
         <v>33</v>
       </c>
       <c r="AI490" s="4">
         <v>0</v>
       </c>
       <c r="AJ490">
         <v>0</v>
       </c>
       <c r="AK490" s="4"/>
     </row>
     <row r="491" spans="1:37">
       <c r="A491" t="s">
         <v>26</v>
       </c>
       <c r="B491" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C491" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D491" s="1">
         <v>4</v>
       </c>
       <c r="E491" s="1">
         <v>4</v>
       </c>
       <c r="F491" s="1"/>
       <c r="G491" t="s">
         <v>233</v>
       </c>
       <c r="H491" s="1"/>
       <c r="I491" s="1"/>
       <c r="J491" t="s">
         <v>30</v>
       </c>
       <c r="K491" t="s">
         <v>31</v>
       </c>
       <c r="L491" t="s">
         <v>32</v>
       </c>
       <c r="M491" t="s">
         <v>33</v>
       </c>
       <c r="AI491" s="4">
         <v>0</v>
       </c>
       <c r="AJ491">
         <v>0</v>
       </c>
       <c r="AK491" s="4"/>
     </row>
     <row r="492" spans="1:37">
       <c r="A492" t="s">
         <v>26</v>
       </c>
       <c r="B492" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C492" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D492" s="1">
         <v>4</v>
       </c>
       <c r="E492" s="1">
         <v>4</v>
       </c>
       <c r="F492" s="1"/>
       <c r="G492" t="s">
         <v>233</v>
       </c>
       <c r="H492" s="1"/>
       <c r="I492" s="1"/>
       <c r="J492" t="s">
         <v>30</v>
       </c>
       <c r="K492" t="s">
         <v>31</v>
       </c>
       <c r="L492" t="s">
         <v>32</v>
       </c>
       <c r="M492" t="s">
         <v>33</v>
       </c>
       <c r="AI492" s="4">
         <v>0</v>
       </c>
       <c r="AJ492">
         <v>0</v>
       </c>
       <c r="AK492" s="4"/>
     </row>
     <row r="493" spans="1:37">
       <c r="A493" t="s">
         <v>26</v>
       </c>
       <c r="B493" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C493" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D493" s="1">
         <v>4</v>
       </c>
       <c r="E493" s="1">
         <v>4</v>
       </c>
       <c r="F493" s="1"/>
       <c r="G493" t="s">
         <v>233</v>
       </c>
       <c r="H493" s="1"/>
       <c r="I493" s="1"/>
       <c r="J493" t="s">
         <v>30</v>
       </c>
       <c r="K493" t="s">
         <v>31</v>
       </c>
       <c r="L493" t="s">
         <v>32</v>
       </c>
       <c r="M493" t="s">
         <v>33</v>
       </c>
       <c r="AI493" s="4">
         <v>0</v>
       </c>
       <c r="AJ493">
         <v>0</v>
       </c>
       <c r="AK493" s="4"/>
     </row>
     <row r="494" spans="1:37">
       <c r="A494" t="s">
         <v>26</v>
       </c>
       <c r="B494" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C494" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D494" s="1">
         <v>4</v>
       </c>
       <c r="E494" s="1">
         <v>4</v>
       </c>
       <c r="F494" s="1"/>
       <c r="G494" t="s">
         <v>233</v>
       </c>
       <c r="H494" s="1"/>
       <c r="I494" s="1"/>
       <c r="J494" t="s">
         <v>30</v>
       </c>
       <c r="K494" t="s">
         <v>31</v>
       </c>
       <c r="L494" t="s">
         <v>32</v>
       </c>
       <c r="M494" t="s">
         <v>33</v>
       </c>
       <c r="AI494" s="4">
         <v>0</v>
       </c>
       <c r="AJ494">
         <v>0</v>
       </c>
       <c r="AK494" s="4"/>
     </row>
     <row r="495" spans="1:37">
       <c r="A495" t="s">
         <v>26</v>
       </c>
       <c r="B495" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C495" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D495" s="1">
         <v>4</v>
       </c>
       <c r="E495" s="1">
         <v>4</v>
       </c>
       <c r="F495" s="1"/>
       <c r="G495" t="s">
         <v>233</v>
       </c>
       <c r="H495" s="1"/>
       <c r="I495" s="1"/>
       <c r="J495" t="s">
         <v>30</v>
       </c>
       <c r="K495" t="s">
         <v>31</v>
       </c>
       <c r="L495" t="s">
         <v>32</v>
       </c>
       <c r="M495" t="s">
         <v>33</v>
       </c>
       <c r="AI495" s="4">
         <v>0</v>
       </c>
       <c r="AJ495">
         <v>0</v>
       </c>
       <c r="AK495" s="4"/>
     </row>
     <row r="496" spans="1:37">
       <c r="A496" t="s">
         <v>26</v>
       </c>
       <c r="B496" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C496" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D496" s="1">
         <v>4</v>
       </c>
       <c r="E496" s="1">
         <v>4</v>
       </c>
       <c r="F496" s="1"/>
       <c r="G496" t="s">
         <v>233</v>
       </c>
       <c r="H496" s="1"/>
       <c r="I496" s="1"/>
       <c r="J496" t="s">
         <v>30</v>
       </c>
       <c r="K496" t="s">
         <v>31</v>
       </c>
       <c r="L496" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M496" t="s">
         <v>33</v>
       </c>
       <c r="AI496" s="4">
         <v>0</v>
       </c>
       <c r="AJ496">
         <v>0</v>
       </c>
       <c r="AK496" s="4"/>
     </row>
     <row r="497" spans="1:37">
       <c r="A497" t="s">
         <v>26</v>
       </c>
       <c r="B497" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C497" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D497" s="1">
         <v>4</v>
       </c>
       <c r="E497" s="1">
         <v>4</v>
       </c>
       <c r="F497" s="1"/>
       <c r="G497" t="s">
         <v>233</v>
       </c>
       <c r="H497" s="1"/>
       <c r="I497" s="1"/>
       <c r="J497" t="s">
         <v>30</v>
       </c>
       <c r="K497" t="s">
         <v>31</v>
       </c>
       <c r="L497" t="s">
         <v>118</v>
       </c>
       <c r="M497" t="s">
         <v>33</v>
       </c>
       <c r="AI497" s="4">
         <v>0</v>
       </c>
       <c r="AJ497">
         <v>0</v>
       </c>
       <c r="AK497" s="4"/>
     </row>
     <row r="498" spans="1:37">
       <c r="A498" t="s">
         <v>26</v>
       </c>
       <c r="B498" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C498" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D498" s="1">
         <v>4</v>
       </c>
       <c r="E498" s="1">
         <v>4</v>
       </c>
       <c r="F498" s="1"/>
       <c r="G498" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H498" s="1"/>
       <c r="I498" s="1"/>
       <c r="J498" t="s">
         <v>30</v>
       </c>
       <c r="K498" t="s">
         <v>31</v>
       </c>
       <c r="L498" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M498" t="s">
         <v>33</v>
       </c>
       <c r="AI498" s="4">
         <v>0</v>
       </c>
       <c r="AJ498">
         <v>0</v>
       </c>
       <c r="AK498" s="4"/>
     </row>
     <row r="499" spans="1:37">
       <c r="A499" t="s">
         <v>26</v>
       </c>
       <c r="B499" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C499" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D499" s="1">
         <v>4</v>
       </c>
       <c r="E499" s="1">
         <v>4</v>
       </c>
       <c r="F499" s="1"/>
       <c r="G499" t="s">
         <v>234</v>
       </c>
       <c r="H499" s="1"/>
       <c r="I499" s="1"/>
       <c r="J499" t="s">
         <v>30</v>
       </c>
       <c r="K499" t="s">
         <v>31</v>
       </c>
       <c r="L499" t="s">
         <v>32</v>
       </c>
       <c r="M499" t="s">
         <v>33</v>
       </c>
       <c r="AI499" s="4">
         <v>0</v>
       </c>
       <c r="AJ499">
         <v>0</v>
       </c>
       <c r="AK499" s="4"/>
     </row>
     <row r="500" spans="1:37">
       <c r="A500" t="s">
         <v>26</v>
       </c>
       <c r="B500" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C500" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D500" s="1">
         <v>4</v>
       </c>
       <c r="E500" s="1">
         <v>4</v>
       </c>
       <c r="F500" s="1"/>
       <c r="G500" t="s">
         <v>234</v>
       </c>
       <c r="H500" s="1"/>
       <c r="I500" s="1"/>
       <c r="J500" t="s">
         <v>30</v>
       </c>
       <c r="K500" t="s">
         <v>31</v>
       </c>
       <c r="L500" t="s">
         <v>32</v>
       </c>
       <c r="M500" t="s">
         <v>33</v>
       </c>
       <c r="AI500" s="4">
         <v>0</v>
       </c>
       <c r="AJ500">
         <v>0</v>
       </c>
       <c r="AK500" s="4"/>
     </row>
     <row r="501" spans="1:37">
       <c r="A501" t="s">
         <v>26</v>
       </c>
       <c r="B501" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C501" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D501" s="1">
         <v>4</v>
       </c>
       <c r="E501" s="1">
         <v>4</v>
       </c>
       <c r="F501" s="1"/>
       <c r="G501" t="s">
         <v>234</v>
       </c>
       <c r="H501" s="1"/>
       <c r="I501" s="1"/>
       <c r="J501" t="s">
         <v>30</v>
       </c>
       <c r="K501" t="s">
         <v>31</v>
       </c>
       <c r="L501" t="s">
         <v>32</v>
       </c>
       <c r="M501" t="s">
         <v>33</v>
       </c>
       <c r="AI501" s="4">
         <v>0</v>
       </c>
       <c r="AJ501">
         <v>0</v>
       </c>
       <c r="AK501" s="4"/>
     </row>
     <row r="502" spans="1:37">
       <c r="A502" t="s">
         <v>26</v>
       </c>
       <c r="B502" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C502" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D502" s="1">
         <v>4</v>
       </c>
       <c r="E502" s="1">
         <v>4</v>
       </c>
       <c r="F502" s="1"/>
       <c r="G502" t="s">
         <v>234</v>
       </c>
       <c r="H502" s="1"/>
       <c r="I502" s="1"/>
       <c r="J502" t="s">
         <v>30</v>
       </c>
       <c r="K502" t="s">
         <v>31</v>
       </c>
       <c r="L502" t="s">
         <v>32</v>
       </c>
       <c r="M502" t="s">
         <v>33</v>
       </c>
       <c r="AI502" s="4">
         <v>0</v>
       </c>
       <c r="AJ502">
         <v>0</v>
       </c>
       <c r="AK502" s="4"/>
     </row>
     <row r="503" spans="1:37">
       <c r="A503" t="s">
         <v>26</v>
       </c>
       <c r="B503" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C503" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D503" s="1">
         <v>4</v>
       </c>
       <c r="E503" s="1">
         <v>4</v>
       </c>
       <c r="F503" s="1"/>
       <c r="G503" t="s">
         <v>234</v>
       </c>
       <c r="H503" s="1"/>
       <c r="I503" s="1"/>
       <c r="J503" t="s">
         <v>30</v>
       </c>
       <c r="K503" t="s">
         <v>31</v>
       </c>
       <c r="L503" t="s">
         <v>32</v>
       </c>
       <c r="M503" t="s">
         <v>33</v>
       </c>
       <c r="AI503" s="4">
         <v>0</v>
       </c>
       <c r="AJ503">
         <v>0</v>
       </c>
       <c r="AK503" s="4"/>
     </row>
     <row r="504" spans="1:37">
       <c r="A504" t="s">
         <v>26</v>
       </c>
       <c r="B504" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C504" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D504" s="1">
         <v>4</v>
       </c>
       <c r="E504" s="1">
         <v>4</v>
       </c>
       <c r="F504" s="1"/>
       <c r="G504" t="s">
         <v>234</v>
       </c>
       <c r="H504" s="1"/>
       <c r="I504" s="1"/>
       <c r="J504" t="s">
         <v>30</v>
       </c>
       <c r="K504" t="s">
         <v>31</v>
       </c>
       <c r="L504" t="s">
         <v>32</v>
       </c>
       <c r="M504" t="s">
         <v>33</v>
       </c>
       <c r="AI504" s="4">
         <v>0</v>
       </c>
       <c r="AJ504">
         <v>0</v>
       </c>
       <c r="AK504" s="4"/>
     </row>
     <row r="505" spans="1:37">
       <c r="A505" t="s">
         <v>26</v>
       </c>
       <c r="B505" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C505" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D505" s="1">
         <v>4</v>
       </c>
       <c r="E505" s="1">
         <v>4</v>
       </c>
       <c r="F505" s="1"/>
       <c r="G505" t="s">
         <v>234</v>
       </c>
       <c r="H505" s="1"/>
       <c r="I505" s="1"/>
       <c r="J505" t="s">
         <v>30</v>
       </c>
       <c r="K505" t="s">
         <v>31</v>
       </c>
       <c r="L505" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M505" t="s">
         <v>33</v>
       </c>
       <c r="AI505" s="4">
         <v>0</v>
       </c>
       <c r="AJ505">
         <v>0</v>
       </c>
       <c r="AK505" s="4"/>
     </row>
     <row r="506" spans="1:37">
       <c r="A506" t="s">
         <v>26</v>
       </c>
       <c r="B506" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C506" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D506" s="1">
         <v>4</v>
       </c>
       <c r="E506" s="1">
         <v>4</v>
       </c>
       <c r="F506" s="1"/>
       <c r="G506" t="s">
         <v>234</v>
       </c>
       <c r="H506" s="1"/>
       <c r="I506" s="1"/>
       <c r="J506" t="s">
         <v>30</v>
       </c>
       <c r="K506" t="s">
         <v>31</v>
       </c>
       <c r="L506" t="s">
         <v>118</v>
       </c>
       <c r="M506" t="s">
         <v>33</v>
       </c>
       <c r="AI506" s="4">
         <v>0</v>
       </c>
       <c r="AJ506">
         <v>0</v>
       </c>
       <c r="AK506" s="4"/>
     </row>
     <row r="507" spans="1:37">
       <c r="A507" t="s">
         <v>26</v>
       </c>
       <c r="B507" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C507" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D507" s="1">
         <v>4</v>
       </c>
       <c r="E507" s="1">
         <v>4</v>
       </c>
       <c r="F507" s="1"/>
       <c r="G507" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H507" s="1"/>
       <c r="I507" s="1"/>
       <c r="J507" t="s">
         <v>30</v>
       </c>
       <c r="K507" t="s">
         <v>31</v>
       </c>
       <c r="L507" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M507" t="s">
         <v>33</v>
       </c>
       <c r="AI507" s="4">
         <v>0</v>
       </c>
       <c r="AJ507">
         <v>0</v>
       </c>
       <c r="AK507" s="4"/>
     </row>
     <row r="508" spans="1:37">
       <c r="A508" t="s">
         <v>26</v>
       </c>
       <c r="B508" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C508" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D508" s="1">
         <v>4</v>
       </c>
       <c r="E508" s="1">
         <v>4</v>
       </c>
       <c r="F508" s="1"/>
       <c r="G508" t="s">
         <v>235</v>
       </c>
       <c r="H508" s="1"/>
       <c r="I508" s="1"/>
       <c r="J508" t="s">
         <v>30</v>
       </c>
       <c r="K508" t="s">
         <v>31</v>
       </c>
       <c r="L508" t="s">
         <v>32</v>
       </c>
       <c r="M508" t="s">
         <v>33</v>
       </c>
       <c r="AI508" s="4">
         <v>0</v>
       </c>
       <c r="AJ508">
         <v>0</v>
       </c>
       <c r="AK508" s="4"/>
     </row>
     <row r="509" spans="1:37">
       <c r="A509" t="s">
         <v>26</v>
       </c>
       <c r="B509" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C509" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D509" s="1">
         <v>4</v>
       </c>
       <c r="E509" s="1">
         <v>4</v>
       </c>
       <c r="F509" s="1"/>
       <c r="G509" t="s">
         <v>235</v>
       </c>
       <c r="H509" s="1"/>
       <c r="I509" s="1"/>
       <c r="J509" t="s">
         <v>30</v>
       </c>
       <c r="K509" t="s">
         <v>31</v>
       </c>
       <c r="L509" t="s">
         <v>32</v>
       </c>
       <c r="M509" t="s">
         <v>33</v>
       </c>
       <c r="AI509" s="4">
         <v>0</v>
       </c>
       <c r="AJ509">
         <v>0</v>
       </c>
       <c r="AK509" s="4"/>
     </row>
     <row r="510" spans="1:37">
       <c r="A510" t="s">
         <v>26</v>
       </c>
       <c r="B510" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C510" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D510" s="1">
         <v>4</v>
       </c>
       <c r="E510" s="1">
         <v>4</v>
       </c>
       <c r="F510" s="1"/>
       <c r="G510" t="s">
         <v>235</v>
       </c>
       <c r="H510" s="1"/>
       <c r="I510" s="1"/>
       <c r="J510" t="s">
         <v>30</v>
       </c>
       <c r="K510" t="s">
         <v>31</v>
       </c>
       <c r="L510" t="s">
         <v>32</v>
       </c>
       <c r="M510" t="s">
         <v>33</v>
       </c>
       <c r="AI510" s="4">
         <v>0</v>
       </c>
       <c r="AJ510">
         <v>0</v>
       </c>
       <c r="AK510" s="4"/>
     </row>
     <row r="511" spans="1:37">
       <c r="A511" t="s">
         <v>26</v>
       </c>
       <c r="B511" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C511" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D511" s="1">
         <v>4</v>
       </c>
       <c r="E511" s="1">
         <v>4</v>
       </c>
       <c r="F511" s="1"/>
       <c r="G511" t="s">
         <v>235</v>
       </c>
       <c r="H511" s="1"/>
       <c r="I511" s="1"/>
       <c r="J511" t="s">
         <v>30</v>
       </c>
       <c r="K511" t="s">
         <v>31</v>
       </c>
       <c r="L511" t="s">
         <v>32</v>
       </c>
       <c r="M511" t="s">
         <v>33</v>
       </c>
       <c r="AI511" s="4">
         <v>0</v>
       </c>
       <c r="AJ511">
         <v>0</v>
       </c>
       <c r="AK511" s="4"/>
     </row>
     <row r="512" spans="1:37">
       <c r="A512" t="s">
         <v>26</v>
       </c>
       <c r="B512" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C512" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D512" s="1">
         <v>4</v>
       </c>
       <c r="E512" s="1">
         <v>4</v>
       </c>
       <c r="F512" s="1"/>
       <c r="G512" t="s">
         <v>235</v>
       </c>
       <c r="H512" s="1"/>
       <c r="I512" s="1"/>
       <c r="J512" t="s">
         <v>30</v>
       </c>
       <c r="K512" t="s">
         <v>31</v>
       </c>
       <c r="L512" t="s">
         <v>32</v>
       </c>
       <c r="M512" t="s">
         <v>33</v>
       </c>
       <c r="AI512" s="4">
         <v>0</v>
       </c>
       <c r="AJ512">
         <v>0</v>
       </c>
       <c r="AK512" s="4"/>
     </row>
     <row r="513" spans="1:37">
       <c r="A513" t="s">
         <v>26</v>
       </c>
       <c r="B513" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C513" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D513" s="1">
         <v>4</v>
       </c>
       <c r="E513" s="1">
         <v>4</v>
       </c>
       <c r="F513" s="1"/>
       <c r="G513" t="s">
         <v>235</v>
       </c>
       <c r="H513" s="1"/>
       <c r="I513" s="1"/>
       <c r="J513" t="s">
         <v>30</v>
       </c>
       <c r="K513" t="s">
         <v>31</v>
       </c>
       <c r="L513" t="s">
         <v>32</v>
       </c>
       <c r="M513" t="s">
         <v>33</v>
       </c>
       <c r="AI513" s="4">
         <v>0</v>
       </c>
       <c r="AJ513">
         <v>0</v>
       </c>
       <c r="AK513" s="4"/>
     </row>
     <row r="514" spans="1:37">
       <c r="A514" t="s">
         <v>26</v>
       </c>
       <c r="B514" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C514" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D514" s="1">
         <v>4</v>
       </c>
       <c r="E514" s="1">
         <v>4</v>
       </c>
       <c r="F514" s="1"/>
       <c r="G514" t="s">
         <v>235</v>
       </c>
       <c r="H514" s="1"/>
       <c r="I514" s="1"/>
       <c r="J514" t="s">
         <v>30</v>
       </c>
       <c r="K514" t="s">
         <v>31</v>
       </c>
       <c r="L514" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M514" t="s">
         <v>33</v>
       </c>
       <c r="AI514" s="4">
         <v>0</v>
       </c>
       <c r="AJ514">
         <v>0</v>
       </c>
       <c r="AK514" s="4"/>
     </row>
     <row r="515" spans="1:37">
       <c r="A515" t="s">
         <v>26</v>
       </c>
       <c r="B515" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C515" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D515" s="1">
         <v>4</v>
       </c>
       <c r="E515" s="1">
         <v>4</v>
       </c>
       <c r="F515" s="1"/>
       <c r="G515" t="s">
         <v>235</v>
       </c>
       <c r="H515" s="1"/>
       <c r="I515" s="1"/>
       <c r="J515" t="s">
         <v>30</v>
       </c>
       <c r="K515" t="s">
         <v>31</v>
       </c>
       <c r="L515" t="s">
         <v>118</v>
       </c>
       <c r="M515" t="s">
         <v>33</v>
       </c>
       <c r="AI515" s="4">
         <v>0</v>
       </c>
       <c r="AJ515">
         <v>0</v>
       </c>
       <c r="AK515" s="4"/>
     </row>
     <row r="516" spans="1:37">
       <c r="A516" t="s">
         <v>26</v>
       </c>
       <c r="B516" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C516" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D516" s="1">
         <v>4</v>
       </c>
       <c r="E516" s="1">
         <v>4</v>
       </c>
       <c r="F516" s="1"/>
       <c r="G516" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H516" s="1"/>
       <c r="I516" s="1"/>
       <c r="J516" t="s">
         <v>30</v>
       </c>
       <c r="K516" t="s">
         <v>31</v>
       </c>
       <c r="L516" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M516" t="s">
         <v>33</v>
       </c>
       <c r="AI516" s="4">
         <v>0</v>
       </c>
       <c r="AJ516">
         <v>0</v>
       </c>
       <c r="AK516" s="4"/>
     </row>
     <row r="517" spans="1:37">
       <c r="A517" t="s">
         <v>26</v>
       </c>
       <c r="B517" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C517" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D517" s="1">
         <v>4</v>
       </c>
       <c r="E517" s="1">
         <v>4</v>
       </c>
       <c r="F517" s="1"/>
       <c r="G517" t="s">
         <v>236</v>
       </c>
       <c r="H517" s="1"/>
       <c r="I517" s="1"/>
       <c r="J517" t="s">
         <v>30</v>
       </c>
       <c r="K517" t="s">
         <v>31</v>
       </c>
       <c r="L517" t="s">
         <v>32</v>
       </c>
       <c r="M517" t="s">
         <v>33</v>
       </c>
       <c r="AI517" s="4">
         <v>0</v>
       </c>
       <c r="AJ517">
         <v>0</v>
       </c>
       <c r="AK517" s="4"/>
     </row>
     <row r="518" spans="1:37">
       <c r="A518" t="s">
         <v>26</v>
       </c>
       <c r="B518" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C518" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D518" s="1">
         <v>4</v>
       </c>
       <c r="E518" s="1">
         <v>4</v>
       </c>
       <c r="F518" s="1"/>
       <c r="G518" t="s">
         <v>236</v>
       </c>
       <c r="H518" s="1"/>
       <c r="I518" s="1"/>
       <c r="J518" t="s">
         <v>30</v>
       </c>
       <c r="K518" t="s">
         <v>31</v>
       </c>
       <c r="L518" t="s">
         <v>32</v>
       </c>
       <c r="M518" t="s">
         <v>33</v>
       </c>
       <c r="AI518" s="4">
         <v>0</v>
       </c>
       <c r="AJ518">
         <v>0</v>
       </c>
       <c r="AK518" s="4"/>
     </row>
     <row r="519" spans="1:37">
       <c r="A519" t="s">
         <v>26</v>
       </c>
       <c r="B519" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C519" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D519" s="1">
         <v>4</v>
       </c>
       <c r="E519" s="1">
         <v>4</v>
       </c>
       <c r="F519" s="1"/>
       <c r="G519" t="s">
         <v>236</v>
       </c>
       <c r="H519" s="1"/>
       <c r="I519" s="1"/>
       <c r="J519" t="s">
         <v>30</v>
       </c>
       <c r="K519" t="s">
         <v>31</v>
       </c>
       <c r="L519" t="s">
         <v>32</v>
       </c>
       <c r="M519" t="s">
         <v>33</v>
       </c>
       <c r="AI519" s="4">
         <v>0</v>
       </c>
       <c r="AJ519">
         <v>0</v>
       </c>
       <c r="AK519" s="4"/>
     </row>
     <row r="520" spans="1:37">
       <c r="A520" t="s">
         <v>26</v>
       </c>
       <c r="B520" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C520" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D520" s="1">
         <v>4</v>
       </c>
       <c r="E520" s="1">
         <v>4</v>
       </c>
       <c r="F520" s="1"/>
       <c r="G520" t="s">
         <v>236</v>
       </c>
       <c r="H520" s="1"/>
       <c r="I520" s="1"/>
       <c r="J520" t="s">
         <v>30</v>
       </c>
       <c r="K520" t="s">
         <v>31</v>
       </c>
       <c r="L520" t="s">
         <v>32</v>
       </c>
       <c r="M520" t="s">
         <v>33</v>
       </c>
       <c r="AI520" s="4">
         <v>0</v>
       </c>
       <c r="AJ520">
         <v>0</v>
       </c>
       <c r="AK520" s="4"/>
     </row>
     <row r="521" spans="1:37">
       <c r="A521" t="s">
         <v>26</v>
       </c>
       <c r="B521" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C521" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D521" s="1">
         <v>4</v>
       </c>
       <c r="E521" s="1">
         <v>4</v>
       </c>
       <c r="F521" s="1"/>
       <c r="G521" t="s">
         <v>236</v>
       </c>
       <c r="H521" s="1"/>
       <c r="I521" s="1"/>
       <c r="J521" t="s">
         <v>30</v>
       </c>
       <c r="K521" t="s">
         <v>31</v>
       </c>
       <c r="L521" t="s">
         <v>32</v>
       </c>
       <c r="M521" t="s">
         <v>33</v>
       </c>
       <c r="AI521" s="4">
         <v>0</v>
       </c>
       <c r="AJ521">
         <v>0</v>
       </c>
       <c r="AK521" s="4"/>
     </row>
     <row r="522" spans="1:37">
       <c r="A522" t="s">
         <v>26</v>
       </c>
       <c r="B522" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C522" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D522" s="1">
         <v>4</v>
       </c>
       <c r="E522" s="1">
         <v>4</v>
       </c>
       <c r="F522" s="1"/>
       <c r="G522" t="s">
         <v>236</v>
       </c>
       <c r="H522" s="1"/>
       <c r="I522" s="1"/>
       <c r="J522" t="s">
         <v>30</v>
       </c>
       <c r="K522" t="s">
         <v>31</v>
       </c>
       <c r="L522" t="s">
         <v>32</v>
       </c>
       <c r="M522" t="s">
         <v>33</v>
       </c>
       <c r="AI522" s="4">
         <v>0</v>
       </c>
       <c r="AJ522">
         <v>0</v>
       </c>
       <c r="AK522" s="4"/>
     </row>
     <row r="523" spans="1:37">
       <c r="A523" t="s">
         <v>26</v>
       </c>
       <c r="B523" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C523" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D523" s="1">
         <v>4</v>
       </c>
       <c r="E523" s="1">
         <v>4</v>
       </c>
       <c r="F523" s="1"/>
       <c r="G523" t="s">
         <v>236</v>
       </c>
       <c r="H523" s="1"/>
       <c r="I523" s="1"/>
       <c r="J523" t="s">
         <v>30</v>
       </c>
       <c r="K523" t="s">
         <v>31</v>
       </c>
       <c r="L523" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M523" t="s">
         <v>33</v>
       </c>
       <c r="AI523" s="4">
         <v>0</v>
       </c>
       <c r="AJ523">
         <v>0</v>
       </c>
       <c r="AK523" s="4"/>
     </row>
     <row r="524" spans="1:37">
       <c r="A524" t="s">
         <v>26</v>
       </c>
       <c r="B524" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C524" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D524" s="1">
         <v>4</v>
       </c>
       <c r="E524" s="1">
         <v>4</v>
       </c>
       <c r="F524" s="1"/>
       <c r="G524" t="s">
         <v>236</v>
       </c>
       <c r="H524" s="1"/>
       <c r="I524" s="1"/>
       <c r="J524" t="s">
         <v>30</v>
       </c>
       <c r="K524" t="s">
         <v>31</v>
       </c>
       <c r="L524" t="s">
         <v>118</v>
       </c>
       <c r="M524" t="s">
         <v>33</v>
       </c>
       <c r="AI524" s="4">
         <v>0</v>
       </c>
       <c r="AJ524">
         <v>0</v>
       </c>
       <c r="AK524" s="4"/>
     </row>
     <row r="525" spans="1:37">
       <c r="A525" t="s">
         <v>26</v>
       </c>
       <c r="B525" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C525" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D525" s="1">
         <v>4</v>
       </c>
       <c r="E525" s="1">
         <v>4</v>
       </c>
       <c r="F525" s="1"/>
       <c r="G525" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H525" s="1"/>
       <c r="I525" s="1"/>
       <c r="J525" t="s">
         <v>30</v>
       </c>
       <c r="K525" t="s">
         <v>31</v>
       </c>
       <c r="L525" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M525" t="s">
         <v>33</v>
       </c>
       <c r="AI525" s="4">
         <v>0</v>
       </c>
       <c r="AJ525">
         <v>0</v>
       </c>
       <c r="AK525" s="4"/>
     </row>
     <row r="526" spans="1:37">
       <c r="A526" t="s">
         <v>26</v>
       </c>
       <c r="B526" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C526" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D526" s="1">
         <v>4</v>
       </c>
       <c r="E526" s="1">
         <v>4</v>
       </c>
       <c r="F526" s="1"/>
       <c r="G526" t="s">
         <v>237</v>
       </c>
       <c r="H526" s="1"/>
       <c r="I526" s="1"/>
       <c r="J526" t="s">
         <v>30</v>
       </c>
       <c r="K526" t="s">
         <v>31</v>
       </c>
       <c r="L526" t="s">
         <v>32</v>
       </c>
       <c r="M526" t="s">
         <v>33</v>
       </c>
       <c r="AI526" s="4">
         <v>0</v>
       </c>
       <c r="AJ526">
         <v>0</v>
       </c>
       <c r="AK526" s="4"/>
     </row>
     <row r="527" spans="1:37">
       <c r="A527" t="s">
         <v>26</v>
       </c>
       <c r="B527" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C527" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D527" s="1">
         <v>4</v>
       </c>
       <c r="E527" s="1">
         <v>4</v>
       </c>
       <c r="F527" s="1"/>
       <c r="G527" t="s">
         <v>237</v>
       </c>
       <c r="H527" s="1"/>
       <c r="I527" s="1"/>
       <c r="J527" t="s">
         <v>30</v>
       </c>
       <c r="K527" t="s">
         <v>31</v>
       </c>
       <c r="L527" t="s">
         <v>32</v>
       </c>
       <c r="M527" t="s">
         <v>33</v>
       </c>
       <c r="AI527" s="4">
         <v>0</v>
       </c>
       <c r="AJ527">
         <v>0</v>
       </c>
       <c r="AK527" s="4"/>
     </row>
     <row r="528" spans="1:37">
       <c r="A528" t="s">
         <v>26</v>
       </c>
       <c r="B528" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C528" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D528" s="1">
         <v>4</v>
       </c>
       <c r="E528" s="1">
         <v>4</v>
       </c>
       <c r="F528" s="1"/>
       <c r="G528" t="s">
         <v>237</v>
       </c>
       <c r="H528" s="1"/>
       <c r="I528" s="1"/>
       <c r="J528" t="s">
         <v>30</v>
       </c>
       <c r="K528" t="s">
         <v>31</v>
       </c>
       <c r="L528" t="s">
         <v>32</v>
       </c>
       <c r="M528" t="s">
         <v>33</v>
       </c>
       <c r="AI528" s="4">
         <v>0</v>
       </c>
       <c r="AJ528">
         <v>0</v>
       </c>
       <c r="AK528" s="4"/>
     </row>
     <row r="529" spans="1:37">
       <c r="A529" t="s">
         <v>26</v>
       </c>
       <c r="B529" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C529" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D529" s="1">
         <v>4</v>
       </c>
       <c r="E529" s="1">
         <v>4</v>
       </c>
       <c r="F529" s="1"/>
       <c r="G529" t="s">
         <v>237</v>
       </c>
       <c r="H529" s="1"/>
       <c r="I529" s="1"/>
       <c r="J529" t="s">
         <v>30</v>
       </c>
       <c r="K529" t="s">
         <v>31</v>
       </c>
       <c r="L529" t="s">
         <v>32</v>
       </c>
       <c r="M529" t="s">
         <v>33</v>
       </c>
       <c r="AI529" s="4">
         <v>0</v>
       </c>
       <c r="AJ529">
         <v>0</v>
       </c>
       <c r="AK529" s="4"/>
     </row>
     <row r="530" spans="1:37">
       <c r="A530" t="s">
         <v>26</v>
       </c>
       <c r="B530" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C530" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D530" s="1">
         <v>4</v>
       </c>
       <c r="E530" s="1">
         <v>4</v>
       </c>
       <c r="F530" s="1"/>
       <c r="G530" t="s">
         <v>237</v>
       </c>
       <c r="H530" s="1"/>
       <c r="I530" s="1"/>
       <c r="J530" t="s">
         <v>30</v>
       </c>
       <c r="K530" t="s">
         <v>31</v>
       </c>
       <c r="L530" t="s">
         <v>32</v>
       </c>
       <c r="M530" t="s">
         <v>33</v>
       </c>
       <c r="AI530" s="4">
         <v>0</v>
       </c>
       <c r="AJ530">
         <v>0</v>
       </c>
       <c r="AK530" s="4"/>
     </row>
     <row r="531" spans="1:37">
       <c r="A531" t="s">
         <v>26</v>
       </c>
       <c r="B531" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C531" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D531" s="1">
         <v>4</v>
       </c>
       <c r="E531" s="1">
         <v>4</v>
       </c>
       <c r="F531" s="1"/>
       <c r="G531" t="s">
         <v>237</v>
       </c>
       <c r="H531" s="1"/>
       <c r="I531" s="1"/>
       <c r="J531" t="s">
         <v>30</v>
       </c>
       <c r="K531" t="s">
         <v>31</v>
       </c>
       <c r="L531" t="s">
         <v>32</v>
       </c>
       <c r="M531" t="s">
         <v>33</v>
       </c>
       <c r="AI531" s="4">
         <v>0</v>
       </c>
       <c r="AJ531">
         <v>0</v>
       </c>
       <c r="AK531" s="4"/>
     </row>
     <row r="532" spans="1:37">
       <c r="A532" t="s">
         <v>26</v>
       </c>
       <c r="B532" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C532" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D532" s="1">
         <v>4</v>
       </c>
       <c r="E532" s="1">
         <v>4</v>
       </c>
       <c r="F532" s="1"/>
       <c r="G532" t="s">
         <v>237</v>
       </c>
       <c r="H532" s="1"/>
       <c r="I532" s="1"/>
       <c r="J532" t="s">
         <v>30</v>
       </c>
       <c r="K532" t="s">
         <v>31</v>
       </c>
       <c r="L532" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M532" t="s">
         <v>33</v>
       </c>
       <c r="AI532" s="4">
         <v>0</v>
       </c>
       <c r="AJ532">
         <v>0</v>
       </c>
       <c r="AK532" s="4"/>
     </row>
     <row r="533" spans="1:37">
       <c r="A533" t="s">
         <v>26</v>
       </c>
       <c r="B533" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C533" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D533" s="1">
         <v>4</v>
       </c>
       <c r="E533" s="1">
         <v>4</v>
       </c>
       <c r="F533" s="1"/>
       <c r="G533" t="s">
         <v>237</v>
       </c>
       <c r="H533" s="1"/>
       <c r="I533" s="1"/>
       <c r="J533" t="s">
         <v>30</v>
       </c>
       <c r="K533" t="s">
         <v>31</v>
       </c>
       <c r="L533" t="s">
         <v>118</v>
       </c>
       <c r="M533" t="s">
         <v>33</v>
       </c>
       <c r="AI533" s="4">
         <v>0</v>
       </c>
       <c r="AJ533">
         <v>0</v>
       </c>
       <c r="AK533" s="4"/>
     </row>
     <row r="534" spans="1:37">
       <c r="A534" t="s">
         <v>26</v>
       </c>
       <c r="B534" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C534" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D534" s="1">
         <v>4</v>
       </c>
       <c r="E534" s="1">
         <v>4</v>
       </c>
       <c r="F534" s="1"/>
       <c r="G534" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H534" s="1"/>
       <c r="I534" s="1"/>
       <c r="J534" t="s">
         <v>30</v>
       </c>
       <c r="K534" t="s">
         <v>31</v>
       </c>
       <c r="L534" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M534" t="s">
         <v>33</v>
       </c>
       <c r="AI534" s="4">
         <v>0</v>
       </c>
       <c r="AJ534">
         <v>0</v>
       </c>
       <c r="AK534" s="4"/>
     </row>
     <row r="535" spans="1:37">
       <c r="A535" t="s">
         <v>26</v>
       </c>
       <c r="B535" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C535" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D535" s="1">
         <v>4</v>
       </c>
       <c r="E535" s="1">
         <v>4</v>
       </c>
       <c r="F535" s="1"/>
       <c r="G535" t="s">
         <v>238</v>
       </c>
       <c r="H535" s="1"/>
       <c r="I535" s="1"/>
       <c r="J535" t="s">
         <v>30</v>
       </c>
       <c r="K535" t="s">
         <v>31</v>
       </c>
       <c r="L535" t="s">
         <v>32</v>
       </c>
       <c r="M535" t="s">
         <v>33</v>
       </c>
       <c r="AI535" s="4">
         <v>0</v>
       </c>
       <c r="AJ535">
         <v>0</v>
       </c>
       <c r="AK535" s="4"/>
     </row>
     <row r="536" spans="1:37">
       <c r="A536" t="s">
         <v>26</v>
       </c>
       <c r="B536" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C536" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D536" s="1">
         <v>4</v>
       </c>
       <c r="E536" s="1">
         <v>4</v>
       </c>
       <c r="F536" s="1"/>
       <c r="G536" t="s">
         <v>238</v>
       </c>
       <c r="H536" s="1"/>
       <c r="I536" s="1"/>
       <c r="J536" t="s">
         <v>30</v>
       </c>
       <c r="K536" t="s">
         <v>31</v>
       </c>
       <c r="L536" t="s">
         <v>32</v>
       </c>
       <c r="M536" t="s">
         <v>33</v>
       </c>
       <c r="AI536" s="4">
         <v>0</v>
       </c>
       <c r="AJ536">
         <v>0</v>
       </c>
       <c r="AK536" s="4"/>
     </row>
     <row r="537" spans="1:37">
       <c r="A537" t="s">
         <v>26</v>
       </c>
       <c r="B537" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C537" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D537" s="1">
         <v>4</v>
       </c>
       <c r="E537" s="1">
         <v>4</v>
       </c>
       <c r="F537" s="1"/>
       <c r="G537" t="s">
         <v>238</v>
       </c>
       <c r="H537" s="1"/>
       <c r="I537" s="1"/>
       <c r="J537" t="s">
         <v>30</v>
       </c>
       <c r="K537" t="s">
         <v>31</v>
       </c>
       <c r="L537" t="s">
         <v>32</v>
       </c>
       <c r="M537" t="s">
         <v>33</v>
       </c>
       <c r="AI537" s="4">
         <v>0</v>
       </c>
       <c r="AJ537">
         <v>0</v>
       </c>
       <c r="AK537" s="4"/>
     </row>
     <row r="538" spans="1:37">
       <c r="A538" t="s">
         <v>26</v>
       </c>
       <c r="B538" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C538" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D538" s="1">
         <v>4</v>
       </c>
       <c r="E538" s="1">
         <v>4</v>
       </c>
       <c r="F538" s="1"/>
       <c r="G538" t="s">
         <v>238</v>
       </c>
       <c r="H538" s="1"/>
       <c r="I538" s="1"/>
       <c r="J538" t="s">
         <v>30</v>
       </c>
       <c r="K538" t="s">
         <v>31</v>
       </c>
       <c r="L538" t="s">
         <v>32</v>
       </c>
       <c r="M538" t="s">
         <v>33</v>
       </c>
       <c r="AI538" s="4">
         <v>0</v>
       </c>
       <c r="AJ538">
         <v>0</v>
       </c>
       <c r="AK538" s="4"/>
     </row>
     <row r="539" spans="1:37">
       <c r="A539" t="s">
         <v>26</v>
       </c>
       <c r="B539" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C539" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D539" s="1">
         <v>4</v>
       </c>
       <c r="E539" s="1">
         <v>4</v>
       </c>
       <c r="F539" s="1"/>
       <c r="G539" t="s">
         <v>238</v>
       </c>
       <c r="H539" s="1"/>
       <c r="I539" s="1"/>
       <c r="J539" t="s">
         <v>30</v>
       </c>
       <c r="K539" t="s">
         <v>31</v>
       </c>
       <c r="L539" t="s">
         <v>32</v>
       </c>
       <c r="M539" t="s">
         <v>33</v>
       </c>
       <c r="AI539" s="4">
         <v>0</v>
       </c>
       <c r="AJ539">
         <v>0</v>
       </c>
       <c r="AK539" s="4"/>
     </row>
     <row r="540" spans="1:37">
       <c r="A540" t="s">
         <v>26</v>
       </c>
       <c r="B540" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C540" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D540" s="1">
         <v>4</v>
       </c>
       <c r="E540" s="1">
         <v>4</v>
       </c>
       <c r="F540" s="1"/>
       <c r="G540" t="s">
         <v>238</v>
       </c>
       <c r="H540" s="1"/>
       <c r="I540" s="1"/>
       <c r="J540" t="s">
         <v>30</v>
       </c>
       <c r="K540" t="s">
         <v>31</v>
       </c>
       <c r="L540" t="s">
         <v>32</v>
       </c>
       <c r="M540" t="s">
         <v>33</v>
       </c>
       <c r="AI540" s="4">
         <v>0</v>
       </c>
       <c r="AJ540">
         <v>0</v>
       </c>
       <c r="AK540" s="4"/>
     </row>
     <row r="541" spans="1:37">
       <c r="A541" t="s">
         <v>26</v>
       </c>
       <c r="B541" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C541" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D541" s="1">
         <v>4</v>
       </c>
       <c r="E541" s="1">
         <v>4</v>
       </c>
       <c r="F541" s="1"/>
       <c r="G541" t="s">
         <v>238</v>
       </c>
       <c r="H541" s="1"/>
       <c r="I541" s="1"/>
       <c r="J541" t="s">
         <v>30</v>
       </c>
       <c r="K541" t="s">
         <v>31</v>
       </c>
       <c r="L541" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M541" t="s">
         <v>33</v>
       </c>
       <c r="AI541" s="4">
         <v>0</v>
       </c>
       <c r="AJ541">
         <v>0</v>
       </c>
       <c r="AK541" s="4"/>
     </row>
     <row r="542" spans="1:37">
       <c r="A542" t="s">
         <v>26</v>
       </c>
       <c r="B542" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C542" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D542" s="1">
         <v>4</v>
       </c>
       <c r="E542" s="1">
         <v>4</v>
       </c>
       <c r="F542" s="1"/>
       <c r="G542" t="s">
         <v>238</v>
       </c>
       <c r="H542" s="1"/>
       <c r="I542" s="1"/>
       <c r="J542" t="s">
         <v>30</v>
       </c>
       <c r="K542" t="s">
         <v>31</v>
       </c>
       <c r="L542" t="s">
         <v>118</v>
       </c>
       <c r="M542" t="s">
         <v>33</v>
       </c>
       <c r="AI542" s="4">
         <v>0</v>
       </c>
       <c r="AJ542">
         <v>0</v>
       </c>
       <c r="AK542" s="4"/>
     </row>
     <row r="543" spans="1:37">
       <c r="A543" t="s">
         <v>26</v>
       </c>
       <c r="B543" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C543" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D543" s="1">
         <v>4</v>
       </c>
       <c r="E543" s="1">
         <v>4</v>
       </c>
       <c r="F543" s="1"/>
       <c r="G543" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H543" s="1"/>
       <c r="I543" s="1"/>
       <c r="J543" t="s">
         <v>30</v>
       </c>
       <c r="K543" t="s">
         <v>31</v>
       </c>
       <c r="L543" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M543" t="s">
         <v>33</v>
       </c>
       <c r="AI543" s="4">
         <v>0</v>
       </c>
       <c r="AJ543">
         <v>0</v>
       </c>
       <c r="AK543" s="4"/>
     </row>
     <row r="544" spans="1:37">
       <c r="A544" t="s">
         <v>26</v>
       </c>
       <c r="B544" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C544" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D544" s="1">
         <v>4</v>
       </c>
       <c r="E544" s="1">
         <v>4</v>
       </c>
       <c r="F544" s="1"/>
       <c r="G544" t="s">
         <v>239</v>
       </c>
       <c r="H544" s="1"/>
       <c r="I544" s="1"/>
       <c r="J544" t="s">
         <v>30</v>
       </c>
       <c r="K544" t="s">
         <v>31</v>
       </c>
       <c r="L544" t="s">
         <v>32</v>
       </c>
       <c r="M544" t="s">
         <v>33</v>
       </c>
       <c r="AI544" s="4">
         <v>0</v>
       </c>
       <c r="AJ544">
         <v>0</v>
       </c>
       <c r="AK544" s="4"/>
     </row>
     <row r="545" spans="1:37">
       <c r="A545" t="s">
         <v>26</v>
       </c>
       <c r="B545" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C545" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D545" s="1">
         <v>4</v>
       </c>
       <c r="E545" s="1">
         <v>4</v>
       </c>
       <c r="F545" s="1"/>
       <c r="G545" t="s">
         <v>239</v>
       </c>
       <c r="H545" s="1"/>
       <c r="I545" s="1"/>
       <c r="J545" t="s">
         <v>30</v>
       </c>
       <c r="K545" t="s">
         <v>31</v>
       </c>
       <c r="L545" t="s">
         <v>32</v>
       </c>
       <c r="M545" t="s">
         <v>33</v>
       </c>
       <c r="AI545" s="4">
         <v>0</v>
       </c>
       <c r="AJ545">
         <v>0</v>
       </c>
       <c r="AK545" s="4"/>
     </row>
     <row r="546" spans="1:37">
       <c r="A546" t="s">
         <v>26</v>
       </c>
       <c r="B546" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C546" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D546" s="1">
         <v>4</v>
       </c>
       <c r="E546" s="1">
         <v>4</v>
       </c>
       <c r="F546" s="1"/>
       <c r="G546" t="s">
         <v>239</v>
       </c>
       <c r="H546" s="1"/>
       <c r="I546" s="1"/>
       <c r="J546" t="s">
         <v>30</v>
       </c>
       <c r="K546" t="s">
         <v>31</v>
       </c>
       <c r="L546" t="s">
         <v>32</v>
       </c>
       <c r="M546" t="s">
         <v>33</v>
       </c>
       <c r="AI546" s="4">
         <v>0</v>
       </c>
       <c r="AJ546">
         <v>0</v>
       </c>
       <c r="AK546" s="4"/>
     </row>
     <row r="547" spans="1:37">
       <c r="A547" t="s">
         <v>26</v>
       </c>
       <c r="B547" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C547" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D547" s="1">
         <v>4</v>
       </c>
       <c r="E547" s="1">
         <v>4</v>
       </c>
       <c r="F547" s="1"/>
       <c r="G547" t="s">
         <v>239</v>
       </c>
       <c r="H547" s="1"/>
       <c r="I547" s="1"/>
       <c r="J547" t="s">
         <v>30</v>
       </c>
       <c r="K547" t="s">
         <v>31</v>
       </c>
       <c r="L547" t="s">
         <v>32</v>
       </c>
       <c r="M547" t="s">
         <v>33</v>
       </c>
       <c r="AI547" s="4">
         <v>0</v>
       </c>
       <c r="AJ547">
         <v>0</v>
       </c>
       <c r="AK547" s="4"/>
     </row>
     <row r="548" spans="1:37">
       <c r="A548" t="s">
         <v>26</v>
       </c>
       <c r="B548" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C548" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D548" s="1">
         <v>4</v>
       </c>
       <c r="E548" s="1">
         <v>4</v>
       </c>
       <c r="F548" s="1"/>
       <c r="G548" t="s">
         <v>239</v>
       </c>
       <c r="H548" s="1"/>
       <c r="I548" s="1"/>
       <c r="J548" t="s">
         <v>30</v>
       </c>
       <c r="K548" t="s">
         <v>31</v>
       </c>
       <c r="L548" t="s">
         <v>32</v>
       </c>
       <c r="M548" t="s">
         <v>33</v>
       </c>
       <c r="AI548" s="4">
         <v>0</v>
       </c>
       <c r="AJ548">
         <v>0</v>
       </c>
       <c r="AK548" s="4"/>
     </row>
     <row r="549" spans="1:37">
       <c r="A549" t="s">
         <v>26</v>
       </c>
       <c r="B549" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C549" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D549" s="1">
         <v>4</v>
       </c>
       <c r="E549" s="1">
         <v>4</v>
       </c>
       <c r="F549" s="1"/>
       <c r="G549" t="s">
         <v>239</v>
       </c>
       <c r="H549" s="1"/>
       <c r="I549" s="1"/>
       <c r="J549" t="s">
         <v>30</v>
       </c>
       <c r="K549" t="s">
         <v>31</v>
       </c>
       <c r="L549" t="s">
         <v>32</v>
       </c>
       <c r="M549" t="s">
         <v>33</v>
       </c>
       <c r="AI549" s="4">
         <v>0</v>
       </c>
       <c r="AJ549">
         <v>0</v>
       </c>
       <c r="AK549" s="4"/>
     </row>
     <row r="550" spans="1:37">
       <c r="A550" t="s">
         <v>26</v>
       </c>
       <c r="B550" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C550" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D550" s="1">
         <v>4</v>
       </c>
       <c r="E550" s="1">
         <v>4</v>
       </c>
       <c r="F550" s="1"/>
       <c r="G550" t="s">
         <v>239</v>
       </c>
       <c r="H550" s="1"/>
       <c r="I550" s="1"/>
       <c r="J550" t="s">
         <v>30</v>
       </c>
       <c r="K550" t="s">
         <v>31</v>
       </c>
       <c r="L550" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M550" t="s">
         <v>33</v>
       </c>
       <c r="AI550" s="4">
         <v>0</v>
       </c>
       <c r="AJ550">
         <v>0</v>
       </c>
       <c r="AK550" s="4"/>
     </row>
     <row r="551" spans="1:37">
       <c r="A551" t="s">
         <v>26</v>
       </c>
       <c r="B551" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C551" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D551" s="1">
         <v>4</v>
       </c>
       <c r="E551" s="1">
         <v>4</v>
       </c>
       <c r="F551" s="1"/>
       <c r="G551" t="s">
         <v>239</v>
       </c>
       <c r="H551" s="1"/>
       <c r="I551" s="1"/>
       <c r="J551" t="s">
         <v>30</v>
       </c>
       <c r="K551" t="s">
         <v>31</v>
       </c>
       <c r="L551" t="s">
         <v>118</v>
       </c>
       <c r="M551" t="s">
         <v>33</v>
       </c>
       <c r="AI551" s="4">
         <v>0</v>
       </c>
       <c r="AJ551">
         <v>0</v>
       </c>
       <c r="AK551" s="4"/>
     </row>
     <row r="552" spans="1:37">
       <c r="A552" t="s">
         <v>26</v>
       </c>
       <c r="B552" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C552" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D552" s="1">
         <v>4</v>
       </c>
       <c r="E552" s="1">
         <v>4</v>
       </c>
       <c r="F552" s="1"/>
       <c r="G552" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="H552" s="1"/>
       <c r="I552" s="1"/>
       <c r="J552" t="s">
         <v>30</v>
       </c>
       <c r="K552" t="s">
         <v>31</v>
       </c>
       <c r="L552" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M552" t="s">
         <v>33</v>
       </c>
       <c r="AI552" s="4">
         <v>0</v>
       </c>
       <c r="AJ552">
         <v>0</v>
       </c>
       <c r="AK552" s="4"/>
     </row>
     <row r="553" spans="1:37">
       <c r="A553" t="s">
         <v>26</v>
       </c>
       <c r="B553" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C553" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D553" s="1">
         <v>4</v>
       </c>
       <c r="E553" s="1">
         <v>4</v>
       </c>
       <c r="F553" s="1"/>
       <c r="G553" t="s">
         <v>240</v>
       </c>
       <c r="H553" s="1"/>
       <c r="I553" s="1"/>
       <c r="J553" t="s">
         <v>30</v>
       </c>
       <c r="K553" t="s">
         <v>31</v>
       </c>
       <c r="L553" t="s">
         <v>32</v>
       </c>
       <c r="M553" t="s">
         <v>33</v>
       </c>
       <c r="AI553" s="4">
         <v>0</v>
       </c>
       <c r="AJ553">
         <v>0</v>
       </c>
       <c r="AK553" s="4"/>
     </row>
     <row r="554" spans="1:37">
       <c r="A554" t="s">
         <v>26</v>
       </c>
       <c r="B554" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C554" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D554" s="1">
         <v>4</v>
       </c>
       <c r="E554" s="1">
         <v>4</v>
       </c>
       <c r="F554" s="1"/>
       <c r="G554" t="s">
         <v>240</v>
       </c>
       <c r="H554" s="1"/>
       <c r="I554" s="1"/>
       <c r="J554" t="s">
         <v>30</v>
       </c>
       <c r="K554" t="s">
         <v>31</v>
       </c>
       <c r="L554" t="s">
         <v>32</v>
       </c>
       <c r="M554" t="s">
         <v>33</v>
       </c>
       <c r="AI554" s="4">
         <v>0</v>
       </c>
       <c r="AJ554">
         <v>0</v>
       </c>
       <c r="AK554" s="4"/>
     </row>
     <row r="555" spans="1:37">
       <c r="A555" t="s">
         <v>26</v>
       </c>
       <c r="B555" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C555" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D555" s="1">
         <v>4</v>
       </c>
       <c r="E555" s="1">
         <v>4</v>
       </c>
       <c r="F555" s="1"/>
       <c r="G555" t="s">
         <v>240</v>
       </c>
       <c r="H555" s="1"/>
       <c r="I555" s="1"/>
       <c r="J555" t="s">
         <v>30</v>
       </c>
       <c r="K555" t="s">
         <v>31</v>
       </c>
       <c r="L555" t="s">
         <v>32</v>
       </c>
       <c r="M555" t="s">
         <v>33</v>
       </c>
       <c r="AI555" s="4">
         <v>0</v>
       </c>
       <c r="AJ555">
         <v>0</v>
       </c>
       <c r="AK555" s="4"/>
     </row>
     <row r="556" spans="1:37">
       <c r="A556" t="s">
         <v>26</v>
       </c>
       <c r="B556" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C556" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D556" s="1">
         <v>4</v>
       </c>
       <c r="E556" s="1">
         <v>4</v>
       </c>
       <c r="F556" s="1"/>
       <c r="G556" t="s">
         <v>240</v>
       </c>
       <c r="H556" s="1"/>
       <c r="I556" s="1"/>
       <c r="J556" t="s">
         <v>30</v>
       </c>
       <c r="K556" t="s">
         <v>31</v>
       </c>
       <c r="L556" t="s">
         <v>32</v>
       </c>
       <c r="M556" t="s">
         <v>33</v>
       </c>
       <c r="AI556" s="4">
         <v>0</v>
       </c>
       <c r="AJ556">
         <v>0</v>
       </c>
       <c r="AK556" s="4"/>
     </row>
     <row r="557" spans="1:37">
       <c r="A557" t="s">
         <v>26</v>
       </c>
       <c r="B557" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C557" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D557" s="1">
         <v>4</v>
       </c>
       <c r="E557" s="1">
         <v>4</v>
       </c>
       <c r="F557" s="1"/>
       <c r="G557" t="s">
         <v>240</v>
       </c>
       <c r="H557" s="1"/>
       <c r="I557" s="1"/>
       <c r="J557" t="s">
         <v>30</v>
       </c>
       <c r="K557" t="s">
         <v>31</v>
       </c>
       <c r="L557" t="s">
         <v>32</v>
       </c>
       <c r="M557" t="s">
         <v>33</v>
       </c>
       <c r="AI557" s="4">
         <v>0</v>
       </c>
       <c r="AJ557">
         <v>0</v>
       </c>
       <c r="AK557" s="4"/>
     </row>
     <row r="558" spans="1:37">
       <c r="A558" t="s">
         <v>26</v>
       </c>
       <c r="B558" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C558" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D558" s="1">
         <v>4</v>
       </c>
       <c r="E558" s="1">
         <v>4</v>
       </c>
       <c r="F558" s="1"/>
       <c r="G558" t="s">
         <v>240</v>
       </c>
       <c r="H558" s="1"/>
       <c r="I558" s="1"/>
       <c r="J558" t="s">
         <v>30</v>
       </c>
       <c r="K558" t="s">
         <v>31</v>
       </c>
       <c r="L558" t="s">
         <v>32</v>
       </c>
       <c r="M558" t="s">
         <v>33</v>
       </c>
       <c r="AI558" s="4">
         <v>0</v>
       </c>
       <c r="AJ558">
         <v>0</v>
       </c>
       <c r="AK558" s="4"/>
     </row>
     <row r="559" spans="1:37">
       <c r="A559" t="s">
         <v>26</v>
       </c>
       <c r="B559" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C559" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D559" s="1">
         <v>4</v>
       </c>
       <c r="E559" s="1">
         <v>4</v>
       </c>
       <c r="F559" s="1"/>
       <c r="G559" t="s">
         <v>240</v>
       </c>
       <c r="H559" s="1"/>
       <c r="I559" s="1"/>
       <c r="J559" t="s">
         <v>30</v>
       </c>
       <c r="K559" t="s">
         <v>31</v>
       </c>
       <c r="L559" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M559" t="s">
         <v>33</v>
       </c>
       <c r="AI559" s="4">
         <v>0</v>
       </c>
       <c r="AJ559">
         <v>0</v>
       </c>
       <c r="AK559" s="4"/>
     </row>
     <row r="560" spans="1:37">
       <c r="A560" t="s">
         <v>26</v>
       </c>
       <c r="B560" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C560" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D560" s="1">
         <v>4</v>
       </c>
       <c r="E560" s="1">
         <v>4</v>
       </c>
       <c r="F560" s="1"/>
       <c r="G560" t="s">
         <v>240</v>
       </c>
       <c r="H560" s="1"/>
       <c r="I560" s="1"/>
       <c r="J560" t="s">
         <v>30</v>
       </c>
       <c r="K560" t="s">
         <v>31</v>
       </c>
       <c r="L560" t="s">
         <v>118</v>
       </c>
       <c r="M560" t="s">
         <v>33</v>
       </c>
       <c r="AI560" s="4">
         <v>0</v>
       </c>
       <c r="AJ560">
         <v>0</v>
       </c>
       <c r="AK560" s="4"/>
     </row>
     <row r="561" spans="1:37">
       <c r="A561" t="s">
         <v>26</v>
       </c>
       <c r="B561" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C561" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D561" s="1">
         <v>4</v>
       </c>
       <c r="E561" s="1">
         <v>4</v>
       </c>
       <c r="F561" s="1"/>
       <c r="G561" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H561" s="1"/>
       <c r="I561" s="1"/>
       <c r="J561" t="s">
         <v>30</v>
       </c>
       <c r="K561" t="s">
         <v>31</v>
       </c>
       <c r="L561" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M561" t="s">
         <v>33</v>
       </c>
       <c r="AI561" s="4">
         <v>0</v>
       </c>
       <c r="AJ561">
         <v>0</v>
       </c>
       <c r="AK561" s="4"/>
     </row>
     <row r="562" spans="1:37">
       <c r="A562" t="s">
         <v>26</v>
       </c>
       <c r="B562" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C562" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D562" s="1">
         <v>4</v>
       </c>
       <c r="E562" s="1">
         <v>4</v>
       </c>
       <c r="F562" s="1"/>
       <c r="G562" t="s">
         <v>241</v>
       </c>
       <c r="H562" s="1"/>
       <c r="I562" s="1"/>
       <c r="J562" t="s">
         <v>30</v>
       </c>
       <c r="K562" t="s">
         <v>31</v>
       </c>
       <c r="L562" t="s">
         <v>32</v>
       </c>
       <c r="M562" t="s">
         <v>33</v>
       </c>
       <c r="AI562" s="4">
         <v>0</v>
       </c>
       <c r="AJ562">
         <v>0</v>
       </c>
       <c r="AK562" s="4"/>
     </row>
     <row r="563" spans="1:37">
       <c r="A563" t="s">
         <v>26</v>
       </c>
       <c r="B563" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C563" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D563" s="1">
         <v>4</v>
       </c>
       <c r="E563" s="1">
         <v>4</v>
       </c>
       <c r="F563" s="1"/>
       <c r="G563" t="s">
         <v>241</v>
       </c>
       <c r="H563" s="1"/>
       <c r="I563" s="1"/>
       <c r="J563" t="s">
         <v>30</v>
       </c>
       <c r="K563" t="s">
         <v>31</v>
       </c>
       <c r="L563" t="s">
         <v>32</v>
       </c>
       <c r="M563" t="s">
         <v>33</v>
       </c>
       <c r="AI563" s="4">
         <v>0</v>
       </c>
       <c r="AJ563">
         <v>0</v>
       </c>
       <c r="AK563" s="4"/>
     </row>
     <row r="564" spans="1:37">
       <c r="A564" t="s">
         <v>26</v>
       </c>
       <c r="B564" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C564" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D564" s="1">
         <v>4</v>
       </c>
       <c r="E564" s="1">
         <v>4</v>
       </c>
       <c r="F564" s="1"/>
       <c r="G564" t="s">
         <v>241</v>
       </c>
       <c r="H564" s="1"/>
       <c r="I564" s="1"/>
       <c r="J564" t="s">
         <v>30</v>
       </c>
       <c r="K564" t="s">
         <v>31</v>
       </c>
       <c r="L564" t="s">
         <v>32</v>
       </c>
       <c r="M564" t="s">
         <v>33</v>
       </c>
       <c r="AI564" s="4">
         <v>0</v>
       </c>
       <c r="AJ564">
         <v>0</v>
       </c>
       <c r="AK564" s="4"/>
     </row>
     <row r="565" spans="1:37">
       <c r="A565" t="s">
         <v>26</v>
       </c>
       <c r="B565" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C565" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D565" s="1">
         <v>4</v>
       </c>
       <c r="E565" s="1">
         <v>4</v>
       </c>
       <c r="F565" s="1"/>
       <c r="G565" t="s">
         <v>241</v>
       </c>
       <c r="H565" s="1"/>
       <c r="I565" s="1"/>
       <c r="J565" t="s">
         <v>30</v>
       </c>
       <c r="K565" t="s">
         <v>31</v>
       </c>
       <c r="L565" t="s">
         <v>32</v>
       </c>
       <c r="M565" t="s">
         <v>33</v>
       </c>
       <c r="AI565" s="4">
         <v>0</v>
       </c>
       <c r="AJ565">
         <v>0</v>
       </c>
       <c r="AK565" s="4"/>
     </row>
     <row r="566" spans="1:37">
       <c r="A566" t="s">
         <v>26</v>
       </c>
       <c r="B566" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C566" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D566" s="1">
         <v>4</v>
       </c>
       <c r="E566" s="1">
         <v>4</v>
       </c>
       <c r="F566" s="1"/>
       <c r="G566" t="s">
         <v>241</v>
       </c>
       <c r="H566" s="1"/>
       <c r="I566" s="1"/>
       <c r="J566" t="s">
         <v>30</v>
       </c>
       <c r="K566" t="s">
         <v>31</v>
       </c>
       <c r="L566" t="s">
         <v>32</v>
       </c>
       <c r="M566" t="s">
         <v>33</v>
       </c>
       <c r="AI566" s="4">
         <v>0</v>
       </c>
       <c r="AJ566">
         <v>0</v>
       </c>
       <c r="AK566" s="4"/>
     </row>
     <row r="567" spans="1:37">
       <c r="A567" t="s">
         <v>26</v>
       </c>
       <c r="B567" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C567" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D567" s="1">
         <v>4</v>
       </c>
       <c r="E567" s="1">
         <v>4</v>
       </c>
       <c r="F567" s="1"/>
       <c r="G567" t="s">
         <v>241</v>
       </c>
       <c r="H567" s="1"/>
       <c r="I567" s="1"/>
       <c r="J567" t="s">
         <v>30</v>
       </c>
       <c r="K567" t="s">
         <v>31</v>
       </c>
       <c r="L567" t="s">
         <v>32</v>
       </c>
       <c r="M567" t="s">
         <v>33</v>
       </c>
       <c r="AI567" s="4">
         <v>0</v>
       </c>
       <c r="AJ567">
         <v>0</v>
       </c>
       <c r="AK567" s="4"/>
     </row>
     <row r="568" spans="1:37">
       <c r="A568" t="s">
         <v>26</v>
       </c>
       <c r="B568" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C568" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D568" s="1">
         <v>4</v>
       </c>
       <c r="E568" s="1">
         <v>4</v>
       </c>
       <c r="F568" s="1"/>
       <c r="G568" t="s">
         <v>241</v>
       </c>
       <c r="H568" s="1"/>
       <c r="I568" s="1"/>
       <c r="J568" t="s">
         <v>30</v>
       </c>
       <c r="K568" t="s">
         <v>31</v>
       </c>
       <c r="L568" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M568" t="s">
         <v>33</v>
       </c>
       <c r="AI568" s="4">
         <v>0</v>
       </c>
       <c r="AJ568">
         <v>0</v>
       </c>
       <c r="AK568" s="4"/>
     </row>
     <row r="569" spans="1:37">
       <c r="A569" t="s">
         <v>26</v>
       </c>
       <c r="B569" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C569" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D569" s="1">
         <v>4</v>
       </c>
       <c r="E569" s="1">
         <v>4</v>
       </c>
       <c r="F569" s="1"/>
       <c r="G569" t="s">
         <v>241</v>
       </c>
       <c r="H569" s="1"/>
       <c r="I569" s="1"/>
       <c r="J569" t="s">
         <v>30</v>
       </c>
       <c r="K569" t="s">
         <v>31</v>
       </c>
       <c r="L569" t="s">
         <v>118</v>
       </c>
       <c r="M569" t="s">
         <v>33</v>
       </c>
       <c r="AI569" s="4">
         <v>0</v>
       </c>
       <c r="AJ569">
         <v>0</v>
       </c>
       <c r="AK569" s="4"/>
     </row>
     <row r="570" spans="1:37">
       <c r="A570" t="s">
         <v>26</v>
       </c>
       <c r="B570" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C570" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D570" s="1">
         <v>4</v>
       </c>
       <c r="E570" s="1">
         <v>4</v>
       </c>
       <c r="F570" s="1"/>
       <c r="G570" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H570" s="1"/>
       <c r="I570" s="1"/>
       <c r="J570" t="s">
         <v>30</v>
       </c>
       <c r="K570" t="s">
         <v>31</v>
       </c>
       <c r="L570" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M570" t="s">
         <v>33</v>
       </c>
       <c r="AI570" s="4">
         <v>0</v>
       </c>
       <c r="AJ570">
         <v>0</v>
       </c>
       <c r="AK570" s="4"/>
     </row>
     <row r="571" spans="1:37">
       <c r="A571" t="s">
         <v>26</v>
       </c>
       <c r="B571" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C571" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D571" s="1">
         <v>4</v>
       </c>
       <c r="E571" s="1">
         <v>4</v>
       </c>
       <c r="F571" s="1"/>
       <c r="G571" t="s">
         <v>242</v>
       </c>
       <c r="H571" s="1"/>
       <c r="I571" s="1"/>
       <c r="J571" t="s">
         <v>30</v>
       </c>
       <c r="K571" t="s">
         <v>31</v>
       </c>
       <c r="L571" t="s">
         <v>32</v>
       </c>
       <c r="M571" t="s">
         <v>33</v>
       </c>
       <c r="AI571" s="4">
         <v>0</v>
       </c>
       <c r="AJ571">
         <v>0</v>
       </c>
       <c r="AK571" s="4"/>
     </row>
     <row r="572" spans="1:37">
       <c r="A572" t="s">
         <v>26</v>
       </c>
       <c r="B572" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C572" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D572" s="1">
         <v>4</v>
       </c>
       <c r="E572" s="1">
         <v>4</v>
       </c>
       <c r="F572" s="1"/>
       <c r="G572" t="s">
         <v>242</v>
       </c>
       <c r="H572" s="1"/>
       <c r="I572" s="1"/>
       <c r="J572" t="s">
         <v>30</v>
       </c>
       <c r="K572" t="s">
         <v>31</v>
       </c>
       <c r="L572" t="s">
         <v>32</v>
       </c>
       <c r="M572" t="s">
         <v>33</v>
       </c>
       <c r="AI572" s="4">
         <v>0</v>
       </c>
       <c r="AJ572">
         <v>0</v>
       </c>
       <c r="AK572" s="4"/>
     </row>
     <row r="573" spans="1:37">
       <c r="A573" t="s">
         <v>26</v>
       </c>
       <c r="B573" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C573" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D573" s="1">
         <v>4</v>
       </c>
       <c r="E573" s="1">
         <v>4</v>
       </c>
       <c r="F573" s="1"/>
       <c r="G573" t="s">
         <v>242</v>
       </c>
       <c r="H573" s="1"/>
       <c r="I573" s="1"/>
       <c r="J573" t="s">
         <v>30</v>
       </c>
       <c r="K573" t="s">
         <v>31</v>
       </c>
       <c r="L573" t="s">
         <v>32</v>
       </c>
       <c r="M573" t="s">
         <v>33</v>
       </c>
       <c r="AI573" s="4">
         <v>0</v>
       </c>
       <c r="AJ573">
         <v>0</v>
       </c>
       <c r="AK573" s="4"/>
     </row>
     <row r="574" spans="1:37">
       <c r="A574" t="s">
         <v>26</v>
       </c>
       <c r="B574" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C574" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D574" s="1">
         <v>4</v>
       </c>
       <c r="E574" s="1">
         <v>4</v>
       </c>
       <c r="F574" s="1"/>
       <c r="G574" t="s">
         <v>242</v>
       </c>
       <c r="H574" s="1"/>
       <c r="I574" s="1"/>
       <c r="J574" t="s">
         <v>30</v>
       </c>
       <c r="K574" t="s">
         <v>31</v>
       </c>
       <c r="L574" t="s">
         <v>32</v>
       </c>
       <c r="M574" t="s">
         <v>33</v>
       </c>
       <c r="AI574" s="4">
         <v>0</v>
       </c>
       <c r="AJ574">
         <v>0</v>
       </c>
       <c r="AK574" s="4"/>
     </row>
     <row r="575" spans="1:37">
       <c r="A575" t="s">
         <v>26</v>
       </c>
       <c r="B575" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C575" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D575" s="1">
         <v>4</v>
       </c>
       <c r="E575" s="1">
         <v>4</v>
       </c>
       <c r="F575" s="1"/>
       <c r="G575" t="s">
         <v>242</v>
       </c>
       <c r="H575" s="1"/>
       <c r="I575" s="1"/>
       <c r="J575" t="s">
         <v>30</v>
       </c>
       <c r="K575" t="s">
         <v>31</v>
       </c>
       <c r="L575" t="s">
         <v>32</v>
       </c>
       <c r="M575" t="s">
         <v>33</v>
       </c>
       <c r="AI575" s="4">
         <v>0</v>
       </c>
       <c r="AJ575">
         <v>0</v>
       </c>
       <c r="AK575" s="4"/>
     </row>
     <row r="576" spans="1:37">
       <c r="A576" t="s">
         <v>26</v>
       </c>
       <c r="B576" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C576" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D576" s="1">
         <v>4</v>
       </c>
       <c r="E576" s="1">
         <v>4</v>
       </c>
       <c r="F576" s="1"/>
       <c r="G576" t="s">
         <v>242</v>
       </c>
       <c r="H576" s="1"/>
       <c r="I576" s="1"/>
       <c r="J576" t="s">
         <v>30</v>
       </c>
       <c r="K576" t="s">
         <v>31</v>
       </c>
       <c r="L576" t="s">
         <v>32</v>
       </c>
       <c r="M576" t="s">
         <v>33</v>
       </c>
       <c r="AI576" s="4">
         <v>0</v>
       </c>
       <c r="AJ576">
         <v>0</v>
       </c>
       <c r="AK576" s="4"/>
     </row>
     <row r="577" spans="1:37">
       <c r="A577" t="s">
         <v>26</v>
       </c>
       <c r="B577" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C577" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D577" s="1">
         <v>4</v>
       </c>
       <c r="E577" s="1">
         <v>4</v>
       </c>
       <c r="F577" s="1"/>
       <c r="G577" t="s">
         <v>242</v>
       </c>
       <c r="H577" s="1"/>
       <c r="I577" s="1"/>
       <c r="J577" t="s">
         <v>30</v>
       </c>
       <c r="K577" t="s">
         <v>31</v>
       </c>
       <c r="L577" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="M577" t="s">
         <v>33</v>
       </c>
       <c r="AI577" s="4">
         <v>0</v>
       </c>
       <c r="AJ577">
         <v>0</v>
       </c>
       <c r="AK577" s="4"/>
     </row>
     <row r="578" spans="1:37">
       <c r="A578" t="s">
         <v>26</v>
       </c>
       <c r="B578" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C578" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D578" s="1">
         <v>4</v>
       </c>
       <c r="E578" s="1">
         <v>4</v>
       </c>
       <c r="F578" s="1"/>
       <c r="G578" t="s">
         <v>242</v>
       </c>
       <c r="H578" s="1"/>
       <c r="I578" s="1"/>
       <c r="J578" t="s">
         <v>30</v>
       </c>
       <c r="K578" t="s">
         <v>31</v>
       </c>
       <c r="L578" t="s">
         <v>118</v>
       </c>
       <c r="M578" t="s">
         <v>33</v>
       </c>
       <c r="AI578" s="4">
         <v>0</v>
       </c>
       <c r="AJ578">
         <v>0</v>
       </c>
       <c r="AK578" s="4"/>
     </row>
     <row r="579" spans="1:37">
       <c r="A579" t="s">
         <v>26</v>
       </c>
       <c r="B579" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C579" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D579" s="1">
         <v>4</v>
       </c>
       <c r="E579" s="1">
         <v>4</v>
       </c>
       <c r="F579" s="1"/>
       <c r="G579" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="H579" s="1"/>
       <c r="I579" s="1"/>
       <c r="J579" t="s">
         <v>30</v>
       </c>
       <c r="K579" t="s">
         <v>31</v>
       </c>
       <c r="L579" t="s">
-        <v>118</v>
+        <v>32</v>
       </c>
       <c r="M579" t="s">
         <v>33</v>
       </c>
       <c r="AI579" s="4">
         <v>0</v>
       </c>
       <c r="AJ579">
         <v>0</v>
       </c>
       <c r="AK579" s="4"/>
     </row>
     <row r="580" spans="1:37">
       <c r="A580" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="B580" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="C580" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D580" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E580" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F580" s="1"/>
       <c r="G580" t="s">
-        <v>245</v>
-[...6 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="H580" s="1"/>
+      <c r="I580" s="1"/>
       <c r="J580" t="s">
-        <v>246</v>
+        <v>30</v>
       </c>
       <c r="K580" t="s">
-        <v>247</v>
+        <v>31</v>
       </c>
       <c r="L580" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="M580" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="AI580" s="4">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="AJ580">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="AK580" s="4"/>
     </row>
     <row r="581" spans="1:37">
       <c r="A581" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="B581" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="C581" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D581" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E581" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F581" s="1"/>
       <c r="G581" t="s">
-        <v>245</v>
-[...6 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="H581" s="1"/>
+      <c r="I581" s="1"/>
       <c r="J581" t="s">
-        <v>246</v>
+        <v>30</v>
       </c>
       <c r="K581" t="s">
-        <v>247</v>
+        <v>31</v>
       </c>
       <c r="L581" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="M581" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>33</v>
       </c>
       <c r="AI581" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ581">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AK581" s="4"/>
     </row>
     <row r="582" spans="1:37">
       <c r="A582" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="B582" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="C582" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D582" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E582" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F582" s="1"/>
       <c r="G582" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H582" s="1"/>
       <c r="I582" s="1"/>
       <c r="J582" t="s">
-        <v>246</v>
+        <v>30</v>
       </c>
       <c r="K582" t="s">
-        <v>247</v>
+        <v>31</v>
       </c>
       <c r="L582" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="M582" t="s">
-        <v>249</v>
+        <v>33</v>
       </c>
       <c r="AI582" s="4">
         <v>0</v>
       </c>
       <c r="AJ582">
         <v>0</v>
       </c>
       <c r="AK582" s="4"/>
     </row>
     <row r="583" spans="1:37">
       <c r="A583" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="B583" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="C583" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D583" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E583" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F583" s="1"/>
       <c r="G583" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H583" s="1"/>
       <c r="I583" s="1"/>
       <c r="J583" t="s">
-        <v>246</v>
+        <v>30</v>
       </c>
       <c r="K583" t="s">
-        <v>247</v>
+        <v>31</v>
       </c>
       <c r="L583" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="M583" t="s">
-        <v>249</v>
+        <v>33</v>
       </c>
       <c r="AI583" s="4">
         <v>0</v>
       </c>
       <c r="AJ583">
         <v>0</v>
       </c>
       <c r="AK583" s="4"/>
     </row>
     <row r="584" spans="1:37">
       <c r="A584" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="B584" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="C584" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D584" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E584" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F584" s="1"/>
       <c r="G584" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="H584" s="1"/>
       <c r="I584" s="1"/>
       <c r="J584" t="s">
-        <v>246</v>
+        <v>30</v>
       </c>
       <c r="K584" t="s">
-        <v>247</v>
+        <v>31</v>
       </c>
       <c r="L584" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="M584" t="s">
-        <v>249</v>
+        <v>33</v>
       </c>
       <c r="AI584" s="4">
         <v>0</v>
       </c>
       <c r="AJ584">
         <v>0</v>
       </c>
       <c r="AK584" s="4"/>
     </row>
     <row r="585" spans="1:37">
       <c r="A585" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="B585" t="s">
-        <v>244</v>
+        <v>227</v>
       </c>
       <c r="C585" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D585" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E585" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F585" s="1"/>
       <c r="G585" t="s">
-        <v>251</v>
+        <v>243</v>
       </c>
       <c r="H585" s="1"/>
       <c r="I585" s="1"/>
       <c r="J585" t="s">
-        <v>246</v>
+        <v>30</v>
       </c>
       <c r="K585" t="s">
-        <v>247</v>
+        <v>31</v>
       </c>
       <c r="L585" t="s">
-        <v>248</v>
+        <v>32</v>
       </c>
       <c r="M585" t="s">
-        <v>249</v>
+        <v>33</v>
       </c>
       <c r="AI585" s="4">
         <v>0</v>
       </c>
       <c r="AJ585">
         <v>0</v>
       </c>
       <c r="AK585" s="4"/>
     </row>
     <row r="586" spans="1:37">
       <c r="A586" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
       <c r="B586" t="s">
-        <v>252</v>
+        <v>227</v>
       </c>
       <c r="C586" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D586" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E586" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F586" s="1"/>
       <c r="G586" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="H586" s="1"/>
+      <c r="I586" s="1"/>
       <c r="J586" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K586" t="s">
-        <v>144</v>
+        <v>31</v>
       </c>
       <c r="L586" t="s">
-        <v>145</v>
+        <v>118</v>
       </c>
       <c r="M586" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>33</v>
       </c>
       <c r="AI586" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ586">
         <v>0</v>
       </c>
       <c r="AK586" s="4"/>
     </row>
     <row r="587" spans="1:37">
       <c r="A587" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
       <c r="B587" t="s">
-        <v>252</v>
+        <v>227</v>
       </c>
       <c r="C587" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D587" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E587" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F587" s="1"/>
       <c r="G587" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      </c>
+        <v>243</v>
+      </c>
+      <c r="H587" s="1"/>
+      <c r="I587" s="1"/>
       <c r="J587" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K587" t="s">
-        <v>144</v>
+        <v>31</v>
       </c>
       <c r="L587" t="s">
-        <v>145</v>
+        <v>118</v>
       </c>
       <c r="M587" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>33</v>
       </c>
       <c r="AI587" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ587">
         <v>0</v>
       </c>
       <c r="AK587" s="4"/>
     </row>
     <row r="588" spans="1:37">
       <c r="A588" t="s">
-        <v>141</v>
+        <v>244</v>
       </c>
       <c r="B588" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="C588" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D588" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E588" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F588" s="1"/>
       <c r="G588" t="s">
-        <v>147</v>
+        <v>246</v>
       </c>
       <c r="H588" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I588" s="1">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="J588" t="s">
-        <v>48</v>
+        <v>247</v>
       </c>
       <c r="K588" t="s">
-        <v>144</v>
+        <v>248</v>
       </c>
       <c r="L588" t="s">
-        <v>145</v>
+        <v>249</v>
       </c>
       <c r="M588" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>250</v>
+      </c>
+      <c r="X588">
+        <v>12</v>
+      </c>
+      <c r="Y588">
+        <v>11</v>
       </c>
       <c r="AI588" s="4">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="AJ588">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="AK588" s="4"/>
     </row>
     <row r="589" spans="1:37">
       <c r="A589" t="s">
-        <v>141</v>
+        <v>244</v>
       </c>
       <c r="B589" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="C589" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D589" s="1">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E589" s="1">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F589" s="1"/>
       <c r="G589" t="s">
-        <v>143</v>
+        <v>246</v>
       </c>
       <c r="H589" s="1">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="I589" s="1">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="J589" t="s">
-        <v>48</v>
+        <v>247</v>
       </c>
       <c r="K589" t="s">
-        <v>144</v>
+        <v>248</v>
       </c>
       <c r="L589" t="s">
-        <v>145</v>
+        <v>249</v>
       </c>
       <c r="M589" t="s">
-        <v>51</v>
+        <v>250</v>
       </c>
       <c r="Y589">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AI589" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AJ589">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AK589" s="4"/>
     </row>
     <row r="590" spans="1:37">
       <c r="A590" t="s">
-        <v>141</v>
+        <v>244</v>
       </c>
       <c r="B590" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="C590" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D590" s="1">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E590" s="1">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F590" s="1"/>
       <c r="G590" t="s">
-        <v>147</v>
-[...6 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="H590" s="1"/>
+      <c r="I590" s="1"/>
       <c r="J590" t="s">
-        <v>48</v>
+        <v>247</v>
       </c>
       <c r="K590" t="s">
-        <v>144</v>
+        <v>248</v>
       </c>
       <c r="L590" t="s">
-        <v>145</v>
+        <v>249</v>
       </c>
       <c r="M590" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>250</v>
       </c>
       <c r="AI590" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ590">
         <v>0</v>
       </c>
       <c r="AK590" s="4"/>
     </row>
     <row r="591" spans="1:37">
       <c r="A591" t="s">
-        <v>254</v>
+        <v>244</v>
       </c>
       <c r="B591" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="C591" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D591" s="1">
         <v>3</v>
       </c>
       <c r="E591" s="1">
         <v>3</v>
       </c>
       <c r="F591" s="1"/>
       <c r="G591" t="s">
-        <v>256</v>
-[...6 lines deleted...]
-      </c>
+        <v>251</v>
+      </c>
+      <c r="H591" s="1"/>
+      <c r="I591" s="1"/>
       <c r="J591" t="s">
-        <v>17</v>
+        <v>247</v>
       </c>
       <c r="K591" t="s">
-        <v>18</v>
+        <v>248</v>
       </c>
       <c r="L591" t="s">
-        <v>19</v>
+        <v>249</v>
       </c>
       <c r="M591" t="s">
-        <v>20</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>250</v>
       </c>
       <c r="AI591" s="4">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="AJ591">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="AK591" s="4"/>
     </row>
     <row r="592" spans="1:37">
       <c r="A592" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="B592" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="C592" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D592" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E592" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F592" s="1"/>
       <c r="G592" t="s">
-        <v>259</v>
-[...6 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="H592" s="1"/>
+      <c r="I592" s="1"/>
       <c r="J592" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="K592" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="L592" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="M592" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>250</v>
       </c>
       <c r="AI592" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ592">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK592" s="4"/>
     </row>
     <row r="593" spans="1:37">
       <c r="A593" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="B593" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="C593" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D593" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E593" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F593" s="1"/>
       <c r="G593" t="s">
-        <v>259</v>
-[...6 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="H593" s="1"/>
+      <c r="I593" s="1"/>
       <c r="J593" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="K593" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="L593" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="M593" t="s">
-        <v>182</v>
+        <v>250</v>
       </c>
       <c r="AI593" s="4">
         <v>0</v>
       </c>
       <c r="AJ593">
         <v>0</v>
       </c>
       <c r="AK593" s="4"/>
     </row>
     <row r="594" spans="1:37">
       <c r="A594" t="s">
-        <v>257</v>
+        <v>141</v>
       </c>
       <c r="B594" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C594" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D594" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E594" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F594" s="1"/>
       <c r="G594" t="s">
-        <v>259</v>
+        <v>146</v>
       </c>
       <c r="H594" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I594" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J594" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K594" t="s">
-        <v>260</v>
+        <v>144</v>
       </c>
       <c r="L594" t="s">
-        <v>261</v>
+        <v>145</v>
       </c>
       <c r="M594" t="s">
-        <v>182</v>
+        <v>51</v>
+      </c>
+      <c r="X594">
+        <v>1</v>
       </c>
       <c r="AI594" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ594">
         <v>0</v>
       </c>
       <c r="AK594" s="4"/>
     </row>
     <row r="595" spans="1:37">
       <c r="A595" t="s">
-        <v>257</v>
+        <v>141</v>
       </c>
       <c r="B595" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C595" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D595" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E595" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F595" s="1"/>
       <c r="G595" t="s">
-        <v>262</v>
+        <v>146</v>
       </c>
       <c r="H595" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I595" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J595" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K595" t="s">
-        <v>260</v>
+        <v>144</v>
       </c>
       <c r="L595" t="s">
-        <v>261</v>
+        <v>145</v>
       </c>
       <c r="M595" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>51</v>
+      </c>
+      <c r="Z595">
+        <v>3</v>
       </c>
       <c r="AI595" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AJ595">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="AK595" s="4"/>
     </row>
     <row r="596" spans="1:37">
       <c r="A596" t="s">
-        <v>257</v>
+        <v>141</v>
       </c>
       <c r="B596" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="C596" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D596" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E596" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F596" s="1"/>
       <c r="G596" t="s">
-        <v>262</v>
+        <v>147</v>
       </c>
       <c r="H596" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I596" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J596" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K596" t="s">
-        <v>260</v>
+        <v>144</v>
       </c>
       <c r="L596" t="s">
-        <v>261</v>
+        <v>145</v>
       </c>
       <c r="M596" t="s">
-        <v>182</v>
+        <v>51</v>
+      </c>
+      <c r="Z596">
+        <v>3</v>
       </c>
       <c r="AI596" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ596">
         <v>0</v>
       </c>
       <c r="AK596" s="4"/>
     </row>
     <row r="597" spans="1:37">
       <c r="A597" t="s">
-        <v>257</v>
+        <v>141</v>
       </c>
       <c r="B597" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C597" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D597" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E597" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F597" s="1"/>
       <c r="G597" t="s">
-        <v>262</v>
+        <v>143</v>
       </c>
       <c r="H597" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I597" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="J597" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K597" t="s">
-        <v>260</v>
+        <v>144</v>
       </c>
       <c r="L597" t="s">
-        <v>261</v>
+        <v>145</v>
       </c>
       <c r="M597" t="s">
-        <v>182</v>
+        <v>51</v>
+      </c>
+      <c r="Y597">
+        <v>1</v>
       </c>
       <c r="AI597" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ597">
         <v>0</v>
       </c>
       <c r="AK597" s="4"/>
     </row>
     <row r="598" spans="1:37">
       <c r="A598" t="s">
-        <v>257</v>
+        <v>141</v>
       </c>
       <c r="B598" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C598" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D598" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E598" s="1">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="F598" s="1"/>
       <c r="G598" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-      <c r="I598" s="1"/>
+        <v>147</v>
+      </c>
+      <c r="H598" s="1">
+        <v>8</v>
+      </c>
+      <c r="I598" s="1">
+        <v>8</v>
+      </c>
       <c r="J598" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K598" t="s">
-        <v>260</v>
+        <v>144</v>
       </c>
       <c r="L598" t="s">
-        <v>261</v>
+        <v>145</v>
       </c>
       <c r="M598" t="s">
-        <v>182</v>
+        <v>51</v>
+      </c>
+      <c r="Y598">
+        <v>1</v>
+      </c>
+      <c r="Z598">
+        <v>1</v>
       </c>
       <c r="AI598" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ598">
         <v>0</v>
       </c>
       <c r="AK598" s="4"/>
     </row>
     <row r="599" spans="1:37">
       <c r="A599" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B599" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C599" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D599" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E599" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F599" s="1"/>
       <c r="G599" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-      <c r="I599" s="1"/>
+        <v>257</v>
+      </c>
+      <c r="H599" s="1">
+        <v>3</v>
+      </c>
+      <c r="I599" s="1">
+        <v>3</v>
+      </c>
       <c r="J599" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="K599" t="s">
-        <v>260</v>
+        <v>18</v>
       </c>
       <c r="L599" t="s">
-        <v>261</v>
+        <v>19</v>
       </c>
       <c r="M599" t="s">
-        <v>182</v>
+        <v>20</v>
+      </c>
+      <c r="Y599">
+        <v>9</v>
+      </c>
+      <c r="Z599">
+        <v>4</v>
       </c>
       <c r="AI599" s="4">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="AJ599">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="AK599" s="4"/>
     </row>
     <row r="600" spans="1:37">
       <c r="A600" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B600" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C600" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D600" s="1">
         <v>4</v>
       </c>
       <c r="E600" s="1">
         <v>4</v>
       </c>
       <c r="F600" s="1"/>
       <c r="G600" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-      <c r="I600" s="1"/>
+        <v>260</v>
+      </c>
+      <c r="H600" s="1">
+        <v>4</v>
+      </c>
+      <c r="I600" s="1">
+        <v>4</v>
+      </c>
       <c r="J600" t="s">
         <v>30</v>
       </c>
       <c r="K600" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L600" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M600" t="s">
         <v>182</v>
       </c>
+      <c r="Y600">
+        <v>1</v>
+      </c>
       <c r="AI600" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ600">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK600" s="4"/>
     </row>
     <row r="601" spans="1:37">
       <c r="A601" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B601" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C601" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D601" s="1">
         <v>4</v>
       </c>
       <c r="E601" s="1">
         <v>4</v>
       </c>
       <c r="F601" s="1"/>
       <c r="G601" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="I601" s="1"/>
+        <v>260</v>
+      </c>
+      <c r="H601" s="1">
+        <v>4</v>
+      </c>
+      <c r="I601" s="1">
+        <v>4</v>
+      </c>
       <c r="J601" t="s">
         <v>30</v>
       </c>
       <c r="K601" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L601" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M601" t="s">
         <v>182</v>
       </c>
       <c r="AI601" s="4">
         <v>0</v>
       </c>
       <c r="AJ601">
         <v>0</v>
       </c>
       <c r="AK601" s="4"/>
     </row>
     <row r="602" spans="1:37">
       <c r="A602" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B602" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C602" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D602" s="1">
         <v>4</v>
       </c>
       <c r="E602" s="1">
         <v>4</v>
       </c>
       <c r="F602" s="1"/>
       <c r="G602" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="I602" s="1"/>
+        <v>260</v>
+      </c>
+      <c r="H602" s="1">
+        <v>4</v>
+      </c>
+      <c r="I602" s="1">
+        <v>4</v>
+      </c>
       <c r="J602" t="s">
         <v>30</v>
       </c>
       <c r="K602" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L602" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M602" t="s">
         <v>182</v>
       </c>
       <c r="AI602" s="4">
         <v>0</v>
       </c>
       <c r="AJ602">
         <v>0</v>
       </c>
       <c r="AK602" s="4"/>
     </row>
     <row r="603" spans="1:37">
       <c r="A603" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B603" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C603" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D603" s="1">
         <v>4</v>
       </c>
       <c r="E603" s="1">
         <v>4</v>
       </c>
       <c r="F603" s="1"/>
       <c r="G603" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-      <c r="I603" s="1"/>
+        <v>263</v>
+      </c>
+      <c r="H603" s="1">
+        <v>4</v>
+      </c>
+      <c r="I603" s="1">
+        <v>4</v>
+      </c>
       <c r="J603" t="s">
         <v>30</v>
       </c>
       <c r="K603" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L603" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M603" t="s">
         <v>182</v>
       </c>
+      <c r="Y603">
+        <v>7</v>
+      </c>
       <c r="AI603" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AJ603">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AK603" s="4"/>
     </row>
     <row r="604" spans="1:37">
       <c r="A604" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B604" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C604" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D604" s="1">
         <v>4</v>
       </c>
       <c r="E604" s="1">
         <v>4</v>
       </c>
       <c r="F604" s="1"/>
       <c r="G604" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="I604" s="1"/>
+        <v>263</v>
+      </c>
+      <c r="H604" s="1">
+        <v>4</v>
+      </c>
+      <c r="I604" s="1">
+        <v>4</v>
+      </c>
       <c r="J604" t="s">
         <v>30</v>
       </c>
       <c r="K604" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L604" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M604" t="s">
         <v>182</v>
       </c>
       <c r="AI604" s="4">
         <v>0</v>
       </c>
       <c r="AJ604">
         <v>0</v>
       </c>
       <c r="AK604" s="4"/>
     </row>
     <row r="605" spans="1:37">
       <c r="A605" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B605" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C605" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D605" s="1">
         <v>4</v>
       </c>
       <c r="E605" s="1">
         <v>4</v>
       </c>
       <c r="F605" s="1"/>
       <c r="G605" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-      <c r="I605" s="1"/>
+        <v>263</v>
+      </c>
+      <c r="H605" s="1">
+        <v>4</v>
+      </c>
+      <c r="I605" s="1">
+        <v>4</v>
+      </c>
       <c r="J605" t="s">
         <v>30</v>
       </c>
       <c r="K605" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L605" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M605" t="s">
         <v>182</v>
       </c>
       <c r="AI605" s="4">
         <v>0</v>
       </c>
       <c r="AJ605">
         <v>0</v>
       </c>
       <c r="AK605" s="4"/>
     </row>
     <row r="606" spans="1:37">
       <c r="A606" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B606" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C606" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D606" s="1">
         <v>4</v>
       </c>
       <c r="E606" s="1">
         <v>4</v>
       </c>
       <c r="F606" s="1"/>
       <c r="G606" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="H606" s="1"/>
       <c r="I606" s="1"/>
       <c r="J606" t="s">
         <v>30</v>
       </c>
       <c r="K606" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L606" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M606" t="s">
         <v>182</v>
       </c>
       <c r="AI606" s="4">
         <v>0</v>
       </c>
       <c r="AJ606">
         <v>0</v>
       </c>
       <c r="AK606" s="4"/>
     </row>
     <row r="607" spans="1:37">
       <c r="A607" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B607" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C607" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D607" s="1">
         <v>4</v>
       </c>
       <c r="E607" s="1">
         <v>4</v>
       </c>
       <c r="F607" s="1"/>
       <c r="G607" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="H607" s="1"/>
       <c r="I607" s="1"/>
       <c r="J607" t="s">
         <v>30</v>
       </c>
       <c r="K607" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L607" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M607" t="s">
         <v>182</v>
       </c>
       <c r="AI607" s="4">
         <v>0</v>
       </c>
       <c r="AJ607">
         <v>0</v>
       </c>
       <c r="AK607" s="4"/>
     </row>
     <row r="608" spans="1:37">
       <c r="A608" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B608" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C608" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D608" s="1">
         <v>4</v>
       </c>
       <c r="E608" s="1">
         <v>4</v>
       </c>
       <c r="F608" s="1"/>
       <c r="G608" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="H608" s="1"/>
       <c r="I608" s="1"/>
       <c r="J608" t="s">
         <v>30</v>
       </c>
       <c r="K608" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L608" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M608" t="s">
         <v>182</v>
       </c>
       <c r="AI608" s="4">
         <v>0</v>
       </c>
       <c r="AJ608">
         <v>0</v>
       </c>
       <c r="AK608" s="4"/>
     </row>
     <row r="609" spans="1:37">
       <c r="A609" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B609" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C609" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D609" s="1">
         <v>4</v>
       </c>
       <c r="E609" s="1">
         <v>4</v>
       </c>
       <c r="F609" s="1"/>
       <c r="G609" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="H609" s="1"/>
       <c r="I609" s="1"/>
       <c r="J609" t="s">
         <v>30</v>
       </c>
       <c r="K609" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L609" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M609" t="s">
         <v>182</v>
       </c>
       <c r="AI609" s="4">
         <v>0</v>
       </c>
       <c r="AJ609">
         <v>0</v>
       </c>
       <c r="AK609" s="4"/>
     </row>
     <row r="610" spans="1:37">
       <c r="A610" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B610" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="C610" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D610" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E610" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F610" s="1"/>
       <c r="G610" t="s">
-        <v>269</v>
-[...6 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="H610" s="1"/>
+      <c r="I610" s="1"/>
       <c r="J610" t="s">
-        <v>270</v>
+        <v>30</v>
       </c>
       <c r="K610" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="L610" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="M610" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI610" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ610">
         <v>0</v>
       </c>
       <c r="AK610" s="4"/>
     </row>
     <row r="611" spans="1:37">
       <c r="A611" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B611" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="C611" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D611" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E611" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F611" s="1"/>
       <c r="G611" t="s">
-        <v>269</v>
-[...6 lines deleted...]
-      </c>
+        <v>265</v>
+      </c>
+      <c r="H611" s="1"/>
+      <c r="I611" s="1"/>
       <c r="J611" t="s">
-        <v>270</v>
+        <v>30</v>
       </c>
       <c r="K611" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="L611" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="M611" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI611" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ611">
         <v>0</v>
       </c>
       <c r="AK611" s="4"/>
     </row>
     <row r="612" spans="1:37">
       <c r="A612" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="B612" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="C612" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D612" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E612" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F612" s="1"/>
       <c r="G612" t="s">
-        <v>274</v>
-[...6 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="H612" s="1"/>
+      <c r="I612" s="1"/>
       <c r="J612" t="s">
-        <v>270</v>
+        <v>30</v>
       </c>
       <c r="K612" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="L612" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="M612" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI612" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ612">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AK612" s="4"/>
     </row>
     <row r="613" spans="1:37">
       <c r="A613" t="s">
-        <v>44</v>
+        <v>258</v>
       </c>
       <c r="B613" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="C613" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D613" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E613" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F613" s="1"/>
       <c r="G613" t="s">
-        <v>276</v>
-[...6 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="H613" s="1"/>
+      <c r="I613" s="1"/>
       <c r="J613" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K613" t="s">
-        <v>49</v>
+        <v>261</v>
       </c>
       <c r="L613" t="s">
-        <v>50</v>
+        <v>262</v>
       </c>
       <c r="M613" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>182</v>
       </c>
       <c r="AI613" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ613">
         <v>0</v>
       </c>
       <c r="AK613" s="4"/>
     </row>
     <row r="614" spans="1:37">
       <c r="A614" t="s">
-        <v>62</v>
+        <v>258</v>
       </c>
       <c r="B614" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="C614" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D614" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E614" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F614" s="1"/>
       <c r="G614" t="s">
-        <v>278</v>
-[...6 lines deleted...]
-      </c>
+        <v>266</v>
+      </c>
+      <c r="H614" s="1"/>
+      <c r="I614" s="1"/>
       <c r="J614" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K614" t="s">
-        <v>65</v>
+        <v>261</v>
       </c>
       <c r="L614" t="s">
-        <v>66</v>
+        <v>262</v>
       </c>
       <c r="M614" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>6</v>
+        <v>182</v>
       </c>
       <c r="AI614" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="AJ614">
         <v>0</v>
       </c>
       <c r="AK614" s="4"/>
     </row>
     <row r="615" spans="1:37">
       <c r="A615" t="s">
-        <v>62</v>
+        <v>258</v>
       </c>
       <c r="B615" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="C615" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D615" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E615" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F615" s="1"/>
       <c r="G615" t="s">
-        <v>278</v>
-[...6 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="H615" s="1"/>
+      <c r="I615" s="1"/>
       <c r="J615" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K615" t="s">
-        <v>65</v>
+        <v>261</v>
       </c>
       <c r="L615" t="s">
-        <v>66</v>
+        <v>262</v>
       </c>
       <c r="M615" t="s">
-        <v>51</v>
-[...17 lines deleted...]
-        <v>8</v>
+        <v>182</v>
       </c>
       <c r="AI615" s="4">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="AJ615">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="AK615" s="4"/>
     </row>
     <row r="616" spans="1:37">
       <c r="A616" t="s">
-        <v>62</v>
+        <v>258</v>
       </c>
       <c r="B616" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="C616" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D616" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E616" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F616" s="1"/>
       <c r="G616" t="s">
-        <v>278</v>
-[...6 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="H616" s="1"/>
+      <c r="I616" s="1"/>
       <c r="J616" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K616" t="s">
-        <v>65</v>
+        <v>261</v>
       </c>
       <c r="L616" t="s">
-        <v>66</v>
+        <v>262</v>
       </c>
       <c r="M616" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI616" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ616">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK616" s="4"/>
     </row>
     <row r="617" spans="1:37">
       <c r="A617" t="s">
-        <v>62</v>
+        <v>258</v>
       </c>
       <c r="B617" t="s">
-        <v>277</v>
+        <v>259</v>
       </c>
       <c r="C617" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D617" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E617" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F617" s="1"/>
       <c r="G617" t="s">
-        <v>278</v>
-[...6 lines deleted...]
-      </c>
+        <v>267</v>
+      </c>
+      <c r="H617" s="1"/>
+      <c r="I617" s="1"/>
       <c r="J617" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="K617" t="s">
-        <v>65</v>
+        <v>261</v>
       </c>
       <c r="L617" t="s">
-        <v>66</v>
+        <v>262</v>
       </c>
       <c r="M617" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>182</v>
       </c>
       <c r="AI617" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ617">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK617" s="4"/>
     </row>
     <row r="618" spans="1:37">
       <c r="A618" t="s">
-        <v>62</v>
+        <v>268</v>
       </c>
       <c r="B618" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="C618" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D618" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E618" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F618" s="1"/>
       <c r="G618" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="H618" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I618" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J618" t="s">
-        <v>48</v>
+        <v>271</v>
       </c>
       <c r="K618" t="s">
-        <v>65</v>
+        <v>272</v>
       </c>
       <c r="L618" t="s">
-        <v>66</v>
+        <v>273</v>
       </c>
       <c r="M618" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="AG618">
+        <v>274</v>
+      </c>
+      <c r="Y618">
         <v>1</v>
       </c>
       <c r="AI618" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AJ618">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AK618" s="4"/>
     </row>
     <row r="619" spans="1:37">
       <c r="A619" t="s">
-        <v>62</v>
+        <v>268</v>
       </c>
       <c r="B619" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="C619" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D619" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E619" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F619" s="1"/>
       <c r="G619" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="H619" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I619" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J619" t="s">
-        <v>48</v>
+        <v>271</v>
       </c>
       <c r="K619" t="s">
-        <v>65</v>
+        <v>272</v>
       </c>
       <c r="L619" t="s">
-        <v>66</v>
+        <v>273</v>
       </c>
       <c r="M619" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="AA619">
+        <v>274</v>
+      </c>
+      <c r="AB619">
         <v>1</v>
       </c>
-      <c r="AB619">
-[...2 lines deleted...]
-      <c r="AC619">
+      <c r="AI619" s="4">
         <v>1</v>
       </c>
-      <c r="AI619" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="AJ619">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AK619" s="4"/>
     </row>
     <row r="620" spans="1:37">
       <c r="A620" t="s">
-        <v>62</v>
+        <v>268</v>
       </c>
       <c r="B620" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="C620" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D620" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="E620" s="1">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F620" s="1"/>
       <c r="G620" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="H620" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I620" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J620" t="s">
-        <v>48</v>
+        <v>271</v>
       </c>
       <c r="K620" t="s">
-        <v>65</v>
+        <v>272</v>
       </c>
       <c r="L620" t="s">
-        <v>66</v>
+        <v>273</v>
       </c>
       <c r="M620" t="s">
-        <v>51</v>
+        <v>274</v>
+      </c>
+      <c r="AE620">
+        <v>2</v>
+      </c>
+      <c r="AF620">
+        <v>1</v>
       </c>
       <c r="AI620" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ620">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK620" s="4"/>
     </row>
     <row r="621" spans="1:37">
       <c r="A621" t="s">
-        <v>62</v>
+        <v>44</v>
       </c>
       <c r="B621" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C621" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D621" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="E621" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F621" s="1"/>
       <c r="G621" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="H621" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="I621" s="1">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="J621" t="s">
         <v>48</v>
       </c>
       <c r="K621" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="L621" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="M621" t="s">
         <v>51</v>
       </c>
+      <c r="Y621">
+        <v>3</v>
+      </c>
       <c r="AI621" s="4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AJ621">
         <v>0</v>
       </c>
       <c r="AK621" s="4"/>
     </row>
     <row r="622" spans="1:37">
       <c r="A622" t="s">
         <v>62</v>
       </c>
       <c r="B622" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C622" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D622" s="1">
         <v>7</v>
       </c>
       <c r="E622" s="1">
         <v>7</v>
       </c>
       <c r="F622" s="1"/>
       <c r="G622" t="s">
         <v>279</v>
       </c>
       <c r="H622" s="1">
         <v>7</v>
       </c>
       <c r="I622" s="1">
         <v>7</v>
       </c>
       <c r="J622" t="s">
         <v>48</v>
       </c>
       <c r="K622" t="s">
         <v>65</v>
       </c>
       <c r="L622" t="s">
         <v>66</v>
       </c>
       <c r="M622" t="s">
         <v>51</v>
       </c>
+      <c r="Y622">
+        <v>19</v>
+      </c>
+      <c r="Z622">
+        <v>6</v>
+      </c>
       <c r="AI622" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="AJ622">
         <v>0</v>
       </c>
       <c r="AK622" s="4"/>
     </row>
     <row r="623" spans="1:37">
       <c r="A623" t="s">
         <v>62</v>
       </c>
       <c r="B623" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C623" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D623" s="1">
         <v>7</v>
       </c>
       <c r="E623" s="1">
         <v>7</v>
       </c>
       <c r="F623" s="1"/>
       <c r="G623" t="s">
         <v>279</v>
       </c>
       <c r="H623" s="1">
         <v>7</v>
       </c>
       <c r="I623" s="1">
         <v>7</v>
       </c>
       <c r="J623" t="s">
         <v>48</v>
       </c>
       <c r="K623" t="s">
         <v>65</v>
       </c>
       <c r="L623" t="s">
         <v>66</v>
       </c>
       <c r="M623" t="s">
         <v>51</v>
       </c>
+      <c r="Z623">
+        <v>4</v>
+      </c>
+      <c r="AA623">
+        <v>1</v>
+      </c>
+      <c r="AB623">
+        <v>5</v>
+      </c>
+      <c r="AC623">
+        <v>3</v>
+      </c>
+      <c r="AD623">
+        <v>10</v>
+      </c>
+      <c r="AE623">
+        <v>8</v>
+      </c>
       <c r="AI623" s="4">
-        <v>0</v>
+        <v>31</v>
       </c>
       <c r="AJ623">
-        <v>0</v>
+        <v>26</v>
       </c>
       <c r="AK623" s="4"/>
     </row>
     <row r="624" spans="1:37">
       <c r="A624" t="s">
         <v>62</v>
       </c>
       <c r="B624" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C624" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D624" s="1">
         <v>7</v>
       </c>
       <c r="E624" s="1">
         <v>7</v>
       </c>
       <c r="F624" s="1"/>
       <c r="G624" t="s">
         <v>279</v>
       </c>
       <c r="H624" s="1">
         <v>7</v>
       </c>
       <c r="I624" s="1">
         <v>7</v>
       </c>
       <c r="J624" t="s">
         <v>48</v>
       </c>
       <c r="K624" t="s">
         <v>65</v>
       </c>
       <c r="L624" t="s">
         <v>66</v>
       </c>
       <c r="M624" t="s">
         <v>51</v>
       </c>
+      <c r="AE624">
+        <v>1</v>
+      </c>
       <c r="AI624" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ624">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK624" s="4"/>
     </row>
     <row r="625" spans="1:37">
       <c r="A625" t="s">
         <v>62</v>
       </c>
       <c r="B625" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C625" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D625" s="1">
         <v>7</v>
       </c>
       <c r="E625" s="1">
         <v>7</v>
       </c>
       <c r="F625" s="1"/>
       <c r="G625" t="s">
         <v>279</v>
       </c>
       <c r="H625" s="1">
         <v>7</v>
       </c>
       <c r="I625" s="1">
         <v>7</v>
       </c>
       <c r="J625" t="s">
         <v>48</v>
       </c>
       <c r="K625" t="s">
         <v>65</v>
       </c>
       <c r="L625" t="s">
         <v>66</v>
       </c>
       <c r="M625" t="s">
         <v>51</v>
       </c>
+      <c r="AF625">
+        <v>1</v>
+      </c>
       <c r="AI625" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ625">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK625" s="4"/>
     </row>
     <row r="626" spans="1:37">
       <c r="A626" t="s">
-        <v>280</v>
+        <v>62</v>
       </c>
       <c r="B626" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C626" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D626" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E626" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F626" s="1"/>
       <c r="G626" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="H626" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I626" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J626" t="s">
         <v>48</v>
       </c>
       <c r="K626" t="s">
-        <v>283</v>
+        <v>65</v>
       </c>
       <c r="L626" t="s">
-        <v>284</v>
+        <v>66</v>
       </c>
       <c r="M626" t="s">
         <v>51</v>
       </c>
-      <c r="Z626">
-        <v>7</v>
+      <c r="AF626">
+        <v>2</v>
+      </c>
+      <c r="AG626">
+        <v>1</v>
       </c>
       <c r="AI626" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="AJ626">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK626" s="4"/>
     </row>
     <row r="627" spans="1:37">
       <c r="A627" t="s">
-        <v>280</v>
+        <v>62</v>
       </c>
       <c r="B627" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D627" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E627" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F627" s="1"/>
       <c r="G627" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="H627" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="I627" s="1">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J627" t="s">
         <v>48</v>
       </c>
       <c r="K627" t="s">
-        <v>283</v>
+        <v>65</v>
       </c>
       <c r="L627" t="s">
-        <v>284</v>
+        <v>66</v>
       </c>
       <c r="M627" t="s">
         <v>51</v>
       </c>
       <c r="Z627">
-        <v>4</v>
+        <v>3</v>
+      </c>
+      <c r="AA627">
+        <v>1</v>
+      </c>
+      <c r="AB627">
+        <v>3</v>
+      </c>
+      <c r="AC627">
+        <v>1</v>
       </c>
       <c r="AI627" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="AJ627">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="AK627" s="4"/>
     </row>
     <row r="628" spans="1:37">
       <c r="A628" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="B628" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C628" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D628" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E628" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F628" s="1"/>
       <c r="G628" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="H628" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I628" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J628" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K628" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="L628" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="M628" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>51</v>
       </c>
       <c r="AI628" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ628">
         <v>0</v>
       </c>
       <c r="AK628" s="4"/>
     </row>
     <row r="629" spans="1:37">
       <c r="A629" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="B629" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C629" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D629" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E629" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F629" s="1"/>
       <c r="G629" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="H629" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I629" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J629" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K629" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="L629" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="M629" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>51</v>
       </c>
       <c r="AI629" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ629">
         <v>0</v>
       </c>
       <c r="AK629" s="4"/>
     </row>
     <row r="630" spans="1:37">
       <c r="A630" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="B630" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C630" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D630" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E630" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F630" s="1"/>
       <c r="G630" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="H630" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I630" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J630" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K630" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="L630" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="M630" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="AI630" s="4">
         <v>0</v>
       </c>
       <c r="AJ630">
         <v>0</v>
       </c>
       <c r="AK630" s="4"/>
     </row>
     <row r="631" spans="1:37">
       <c r="A631" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="B631" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C631" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D631" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E631" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F631" s="1"/>
       <c r="G631" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="H631" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I631" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J631" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K631" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="L631" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="M631" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="AI631" s="4">
         <v>0</v>
       </c>
       <c r="AJ631">
         <v>0</v>
       </c>
       <c r="AK631" s="4"/>
     </row>
     <row r="632" spans="1:37">
       <c r="A632" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="B632" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C632" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D632" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E632" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F632" s="1"/>
       <c r="G632" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="H632" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I632" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J632" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K632" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="L632" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="M632" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="AI632" s="4">
         <v>0</v>
       </c>
       <c r="AJ632">
         <v>0</v>
       </c>
       <c r="AK632" s="4"/>
     </row>
     <row r="633" spans="1:37">
       <c r="A633" t="s">
-        <v>87</v>
+        <v>62</v>
       </c>
       <c r="B633" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="C633" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D633" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E633" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F633" s="1"/>
       <c r="G633" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="H633" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I633" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J633" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K633" t="s">
-        <v>91</v>
+        <v>65</v>
       </c>
       <c r="L633" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="M633" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="AI633" s="4">
         <v>0</v>
       </c>
       <c r="AJ633">
         <v>0</v>
       </c>
       <c r="AK633" s="4"/>
     </row>
     <row r="634" spans="1:37">
       <c r="A634" t="s">
-        <v>87</v>
+        <v>281</v>
       </c>
       <c r="B634" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C634" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D634" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E634" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F634" s="1"/>
       <c r="G634" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="H634" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I634" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J634" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K634" t="s">
-        <v>91</v>
+        <v>284</v>
       </c>
       <c r="L634" t="s">
-        <v>92</v>
+        <v>285</v>
       </c>
       <c r="M634" t="s">
-        <v>93</v>
+        <v>51</v>
+      </c>
+      <c r="Z634">
+        <v>7</v>
       </c>
       <c r="AI634" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AJ634">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK634" s="4"/>
     </row>
     <row r="635" spans="1:37">
       <c r="A635" t="s">
-        <v>87</v>
+        <v>281</v>
       </c>
       <c r="B635" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C635" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D635" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E635" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F635" s="1"/>
       <c r="G635" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="H635" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I635" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J635" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K635" t="s">
-        <v>91</v>
+        <v>284</v>
       </c>
       <c r="L635" t="s">
-        <v>92</v>
+        <v>285</v>
       </c>
       <c r="M635" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>51</v>
+      </c>
+      <c r="Z635">
+        <v>4</v>
       </c>
       <c r="AI635" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="AJ635">
         <v>0</v>
       </c>
       <c r="AK635" s="4"/>
     </row>
     <row r="636" spans="1:37">
       <c r="A636" t="s">
         <v>87</v>
       </c>
       <c r="B636" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C636" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D636" s="1">
         <v>4</v>
       </c>
       <c r="E636" s="1">
         <v>4</v>
       </c>
       <c r="F636" s="1"/>
       <c r="G636" t="s">
         <v>288</v>
       </c>
       <c r="H636" s="1">
         <v>4</v>
       </c>
       <c r="I636" s="1">
         <v>4</v>
       </c>
       <c r="J636" t="s">
         <v>90</v>
       </c>
       <c r="K636" t="s">
         <v>91</v>
       </c>
       <c r="L636" t="s">
         <v>92</v>
       </c>
       <c r="M636" t="s">
         <v>93</v>
       </c>
+      <c r="Z636">
+        <v>2</v>
+      </c>
       <c r="AI636" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ636">
         <v>0</v>
       </c>
       <c r="AK636" s="4"/>
     </row>
     <row r="637" spans="1:37">
       <c r="A637" t="s">
         <v>87</v>
       </c>
       <c r="B637" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C637" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D637" s="1">
         <v>4</v>
       </c>
       <c r="E637" s="1">
         <v>4</v>
       </c>
       <c r="F637" s="1"/>
       <c r="G637" t="s">
         <v>288</v>
       </c>
       <c r="H637" s="1">
         <v>4</v>
       </c>
       <c r="I637" s="1">
         <v>4</v>
       </c>
       <c r="J637" t="s">
         <v>90</v>
       </c>
       <c r="K637" t="s">
         <v>91</v>
       </c>
       <c r="L637" t="s">
         <v>92</v>
       </c>
       <c r="M637" t="s">
         <v>93</v>
       </c>
+      <c r="AB637">
+        <v>1</v>
+      </c>
       <c r="AI637" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ637">
         <v>0</v>
       </c>
       <c r="AK637" s="4"/>
     </row>
     <row r="638" spans="1:37">
       <c r="A638" t="s">
         <v>87</v>
       </c>
       <c r="B638" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C638" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D638" s="1">
         <v>4</v>
       </c>
       <c r="E638" s="1">
         <v>4</v>
       </c>
       <c r="F638" s="1"/>
       <c r="G638" t="s">
         <v>288</v>
       </c>
       <c r="H638" s="1">
         <v>4</v>
       </c>
       <c r="I638" s="1">
         <v>4</v>
       </c>
       <c r="J638" t="s">
         <v>90</v>
       </c>
       <c r="K638" t="s">
         <v>91</v>
       </c>
       <c r="L638" t="s">
         <v>92</v>
       </c>
       <c r="M638" t="s">
         <v>93</v>
       </c>
       <c r="AI638" s="4">
         <v>0</v>
       </c>
       <c r="AJ638">
         <v>0</v>
       </c>
       <c r="AK638" s="4"/>
     </row>
     <row r="639" spans="1:37">
       <c r="A639" t="s">
         <v>87</v>
       </c>
       <c r="B639" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C639" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D639" s="1">
         <v>4</v>
       </c>
       <c r="E639" s="1">
         <v>4</v>
       </c>
       <c r="F639" s="1"/>
       <c r="G639" t="s">
         <v>288</v>
       </c>
       <c r="H639" s="1">
         <v>4</v>
       </c>
       <c r="I639" s="1">
         <v>4</v>
       </c>
       <c r="J639" t="s">
         <v>90</v>
       </c>
       <c r="K639" t="s">
         <v>91</v>
       </c>
       <c r="L639" t="s">
         <v>92</v>
       </c>
       <c r="M639" t="s">
         <v>93</v>
       </c>
       <c r="AI639" s="4">
         <v>0</v>
       </c>
       <c r="AJ639">
         <v>0</v>
       </c>
       <c r="AK639" s="4"/>
     </row>
     <row r="640" spans="1:37">
       <c r="A640" t="s">
         <v>87</v>
       </c>
       <c r="B640" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C640" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D640" s="1">
         <v>4</v>
       </c>
       <c r="E640" s="1">
         <v>4</v>
       </c>
       <c r="F640" s="1"/>
       <c r="G640" t="s">
         <v>288</v>
       </c>
       <c r="H640" s="1">
         <v>4</v>
       </c>
       <c r="I640" s="1">
         <v>4</v>
       </c>
       <c r="J640" t="s">
         <v>90</v>
       </c>
       <c r="K640" t="s">
         <v>91</v>
       </c>
       <c r="L640" t="s">
         <v>92</v>
       </c>
       <c r="M640" t="s">
         <v>93</v>
       </c>
       <c r="AI640" s="4">
         <v>0</v>
       </c>
       <c r="AJ640">
         <v>0</v>
       </c>
       <c r="AK640" s="4"/>
     </row>
     <row r="641" spans="1:37">
       <c r="A641" t="s">
         <v>87</v>
       </c>
       <c r="B641" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C641" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D641" s="1">
         <v>4</v>
       </c>
       <c r="E641" s="1">
         <v>4</v>
       </c>
       <c r="F641" s="1"/>
       <c r="G641" t="s">
         <v>288</v>
       </c>
       <c r="H641" s="1">
         <v>4</v>
       </c>
       <c r="I641" s="1">
         <v>4</v>
       </c>
       <c r="J641" t="s">
         <v>90</v>
       </c>
       <c r="K641" t="s">
         <v>91</v>
       </c>
       <c r="L641" t="s">
         <v>92</v>
       </c>
       <c r="M641" t="s">
         <v>93</v>
       </c>
       <c r="AI641" s="4">
         <v>0</v>
       </c>
       <c r="AJ641">
         <v>0</v>
       </c>
       <c r="AK641" s="4"/>
     </row>
     <row r="642" spans="1:37">
       <c r="A642" t="s">
-        <v>289</v>
+        <v>87</v>
       </c>
       <c r="B642" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C642" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D642" s="1">
         <v>4</v>
       </c>
       <c r="E642" s="1">
         <v>4</v>
       </c>
       <c r="F642" s="1"/>
       <c r="G642" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="H642" s="1">
         <v>4</v>
       </c>
       <c r="I642" s="1">
         <v>4</v>
       </c>
       <c r="J642" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K642" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="L642" t="s">
-        <v>293</v>
+        <v>92</v>
       </c>
       <c r="M642" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="AI642" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AJ642">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="AK642" s="4"/>
     </row>
     <row r="643" spans="1:37">
       <c r="A643" t="s">
-        <v>289</v>
+        <v>87</v>
       </c>
       <c r="B643" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C643" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D643" s="1">
         <v>4</v>
       </c>
       <c r="E643" s="1">
         <v>4</v>
       </c>
       <c r="F643" s="1"/>
       <c r="G643" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="H643" s="1">
         <v>4</v>
       </c>
       <c r="I643" s="1">
         <v>4</v>
       </c>
       <c r="J643" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K643" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="L643" t="s">
-        <v>293</v>
+        <v>92</v>
       </c>
       <c r="M643" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="AB643">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AI643" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AJ643">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AK643" s="4"/>
     </row>
     <row r="644" spans="1:37">
       <c r="A644" t="s">
-        <v>289</v>
+        <v>87</v>
       </c>
       <c r="B644" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C644" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D644" s="1">
         <v>4</v>
       </c>
       <c r="E644" s="1">
         <v>4</v>
       </c>
       <c r="F644" s="1"/>
       <c r="G644" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="H644" s="1">
         <v>4</v>
       </c>
       <c r="I644" s="1">
         <v>4</v>
       </c>
       <c r="J644" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K644" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="L644" t="s">
-        <v>293</v>
+        <v>92</v>
       </c>
       <c r="M644" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>93</v>
       </c>
       <c r="AI644" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ644">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK644" s="4"/>
     </row>
     <row r="645" spans="1:37">
       <c r="A645" t="s">
-        <v>289</v>
+        <v>87</v>
       </c>
       <c r="B645" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C645" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D645" s="1">
         <v>4</v>
       </c>
       <c r="E645" s="1">
         <v>4</v>
       </c>
       <c r="F645" s="1"/>
       <c r="G645" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="H645" s="1">
         <v>4</v>
       </c>
       <c r="I645" s="1">
         <v>4</v>
       </c>
       <c r="J645" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K645" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="L645" t="s">
-        <v>293</v>
+        <v>92</v>
       </c>
       <c r="M645" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="AI645" s="4">
         <v>0</v>
       </c>
       <c r="AJ645">
         <v>0</v>
       </c>
       <c r="AK645" s="4"/>
     </row>
     <row r="646" spans="1:37">
       <c r="A646" t="s">
-        <v>289</v>
+        <v>87</v>
       </c>
       <c r="B646" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C646" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D646" s="1">
         <v>4</v>
       </c>
       <c r="E646" s="1">
         <v>4</v>
       </c>
       <c r="F646" s="1"/>
       <c r="G646" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="H646" s="1">
         <v>4</v>
       </c>
       <c r="I646" s="1">
         <v>4</v>
       </c>
       <c r="J646" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K646" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="L646" t="s">
-        <v>293</v>
+        <v>92</v>
       </c>
       <c r="M646" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="AI646" s="4">
         <v>0</v>
       </c>
       <c r="AJ646">
         <v>0</v>
       </c>
       <c r="AK646" s="4"/>
     </row>
     <row r="647" spans="1:37">
       <c r="A647" t="s">
-        <v>289</v>
+        <v>87</v>
       </c>
       <c r="B647" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C647" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D647" s="1">
         <v>4</v>
       </c>
       <c r="E647" s="1">
         <v>4</v>
       </c>
       <c r="F647" s="1"/>
       <c r="G647" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="H647" s="1">
         <v>4</v>
       </c>
       <c r="I647" s="1">
         <v>4</v>
       </c>
       <c r="J647" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K647" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="L647" t="s">
-        <v>293</v>
+        <v>92</v>
       </c>
       <c r="M647" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="AI647" s="4">
         <v>0</v>
       </c>
       <c r="AJ647">
         <v>0</v>
       </c>
       <c r="AK647" s="4"/>
     </row>
     <row r="648" spans="1:37">
       <c r="A648" t="s">
-        <v>289</v>
+        <v>87</v>
       </c>
       <c r="B648" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C648" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D648" s="1">
         <v>4</v>
       </c>
       <c r="E648" s="1">
         <v>4</v>
       </c>
       <c r="F648" s="1"/>
       <c r="G648" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="H648" s="1">
         <v>4</v>
       </c>
       <c r="I648" s="1">
         <v>4</v>
       </c>
       <c r="J648" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K648" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="L648" t="s">
-        <v>294</v>
+        <v>92</v>
       </c>
       <c r="M648" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="AI648" s="4">
         <v>0</v>
       </c>
       <c r="AJ648">
         <v>0</v>
       </c>
       <c r="AK648" s="4"/>
     </row>
     <row r="649" spans="1:37">
       <c r="A649" t="s">
-        <v>289</v>
+        <v>87</v>
       </c>
       <c r="B649" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C649" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D649" s="1">
         <v>4</v>
       </c>
       <c r="E649" s="1">
         <v>4</v>
       </c>
       <c r="F649" s="1"/>
       <c r="G649" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="H649" s="1">
         <v>4</v>
       </c>
       <c r="I649" s="1">
         <v>4</v>
       </c>
       <c r="J649" t="s">
-        <v>37</v>
+        <v>90</v>
       </c>
       <c r="K649" t="s">
-        <v>292</v>
+        <v>91</v>
       </c>
       <c r="L649" t="s">
-        <v>295</v>
+        <v>92</v>
       </c>
       <c r="M649" t="s">
-        <v>40</v>
+        <v>93</v>
       </c>
       <c r="AI649" s="4">
         <v>0</v>
       </c>
       <c r="AJ649">
         <v>0</v>
       </c>
       <c r="AK649" s="4"/>
     </row>
     <row r="650" spans="1:37">
       <c r="A650" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B650" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C650" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D650" s="1">
         <v>4</v>
       </c>
       <c r="E650" s="1">
         <v>4</v>
       </c>
       <c r="F650" s="1"/>
       <c r="G650" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H650" s="1">
         <v>4</v>
       </c>
       <c r="I650" s="1">
         <v>4</v>
       </c>
       <c r="J650" t="s">
         <v>37</v>
       </c>
       <c r="K650" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L650" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M650" t="s">
         <v>40</v>
       </c>
+      <c r="Z650">
+        <v>1</v>
+      </c>
+      <c r="AA650">
+        <v>5</v>
+      </c>
       <c r="AI650" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AJ650">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AK650" s="4"/>
     </row>
     <row r="651" spans="1:37">
       <c r="A651" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B651" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C651" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D651" s="1">
         <v>4</v>
       </c>
       <c r="E651" s="1">
         <v>4</v>
       </c>
       <c r="F651" s="1"/>
       <c r="G651" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H651" s="1">
         <v>4</v>
       </c>
       <c r="I651" s="1">
         <v>4</v>
       </c>
       <c r="J651" t="s">
         <v>37</v>
       </c>
       <c r="K651" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L651" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M651" t="s">
         <v>40</v>
       </c>
+      <c r="AB651">
+        <v>2</v>
+      </c>
       <c r="AI651" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ651">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK651" s="4"/>
     </row>
     <row r="652" spans="1:37">
       <c r="A652" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B652" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C652" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D652" s="1">
         <v>4</v>
       </c>
       <c r="E652" s="1">
         <v>4</v>
       </c>
       <c r="F652" s="1"/>
       <c r="G652" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H652" s="1">
         <v>4</v>
       </c>
       <c r="I652" s="1">
         <v>4</v>
       </c>
       <c r="J652" t="s">
         <v>37</v>
       </c>
       <c r="K652" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L652" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M652" t="s">
         <v>40</v>
       </c>
+      <c r="AF652">
+        <v>4</v>
+      </c>
       <c r="AI652" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ652">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK652" s="4"/>
     </row>
     <row r="653" spans="1:37">
       <c r="A653" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B653" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C653" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D653" s="1">
         <v>4</v>
       </c>
       <c r="E653" s="1">
         <v>4</v>
       </c>
       <c r="F653" s="1"/>
       <c r="G653" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H653" s="1">
         <v>4</v>
       </c>
       <c r="I653" s="1">
         <v>4</v>
       </c>
       <c r="J653" t="s">
         <v>37</v>
       </c>
       <c r="K653" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L653" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M653" t="s">
         <v>40</v>
       </c>
       <c r="AI653" s="4">
         <v>0</v>
       </c>
       <c r="AJ653">
         <v>0</v>
       </c>
       <c r="AK653" s="4"/>
     </row>
     <row r="654" spans="1:37">
       <c r="A654" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B654" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C654" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D654" s="1">
         <v>4</v>
       </c>
       <c r="E654" s="1">
         <v>4</v>
       </c>
       <c r="F654" s="1"/>
       <c r="G654" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H654" s="1">
         <v>4</v>
       </c>
       <c r="I654" s="1">
         <v>4</v>
       </c>
       <c r="J654" t="s">
         <v>37</v>
       </c>
       <c r="K654" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L654" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M654" t="s">
         <v>40</v>
       </c>
       <c r="AI654" s="4">
         <v>0</v>
       </c>
       <c r="AJ654">
         <v>0</v>
       </c>
       <c r="AK654" s="4"/>
     </row>
     <row r="655" spans="1:37">
       <c r="A655" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B655" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C655" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D655" s="1">
         <v>4</v>
       </c>
       <c r="E655" s="1">
         <v>4</v>
       </c>
       <c r="F655" s="1"/>
       <c r="G655" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="H655" s="1">
         <v>4</v>
       </c>
       <c r="I655" s="1">
         <v>4</v>
       </c>
       <c r="J655" t="s">
         <v>37</v>
       </c>
       <c r="K655" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L655" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M655" t="s">
         <v>40</v>
       </c>
       <c r="AI655" s="4">
         <v>0</v>
       </c>
       <c r="AJ655">
         <v>0</v>
       </c>
       <c r="AK655" s="4"/>
     </row>
     <row r="656" spans="1:37">
       <c r="A656" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B656" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C656" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D656" s="1">
         <v>4</v>
       </c>
       <c r="E656" s="1">
         <v>4</v>
       </c>
       <c r="F656" s="1"/>
       <c r="G656" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="I656" s="1"/>
+        <v>292</v>
+      </c>
+      <c r="H656" s="1">
+        <v>4</v>
+      </c>
+      <c r="I656" s="1">
+        <v>4</v>
+      </c>
       <c r="J656" t="s">
         <v>37</v>
       </c>
       <c r="K656" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L656" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="M656" t="s">
         <v>40</v>
       </c>
       <c r="AI656" s="4">
         <v>0</v>
       </c>
       <c r="AJ656">
         <v>0</v>
       </c>
       <c r="AK656" s="4"/>
     </row>
     <row r="657" spans="1:37">
       <c r="A657" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B657" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C657" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D657" s="1">
         <v>4</v>
       </c>
       <c r="E657" s="1">
         <v>4</v>
       </c>
       <c r="F657" s="1"/>
       <c r="G657" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="I657" s="1"/>
+        <v>292</v>
+      </c>
+      <c r="H657" s="1">
+        <v>4</v>
+      </c>
+      <c r="I657" s="1">
+        <v>4</v>
+      </c>
       <c r="J657" t="s">
         <v>37</v>
       </c>
       <c r="K657" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L657" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M657" t="s">
         <v>40</v>
       </c>
       <c r="AI657" s="4">
         <v>0</v>
       </c>
       <c r="AJ657">
         <v>0</v>
       </c>
       <c r="AK657" s="4"/>
     </row>
     <row r="658" spans="1:37">
       <c r="A658" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B658" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C658" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D658" s="1">
         <v>4</v>
       </c>
       <c r="E658" s="1">
         <v>4</v>
       </c>
       <c r="F658" s="1"/>
       <c r="G658" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="I658" s="1"/>
+        <v>292</v>
+      </c>
+      <c r="H658" s="1">
+        <v>4</v>
+      </c>
+      <c r="I658" s="1">
+        <v>4</v>
+      </c>
       <c r="J658" t="s">
         <v>37</v>
       </c>
       <c r="K658" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L658" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M658" t="s">
         <v>40</v>
       </c>
       <c r="AI658" s="4">
         <v>0</v>
       </c>
       <c r="AJ658">
         <v>0</v>
       </c>
       <c r="AK658" s="4"/>
     </row>
     <row r="659" spans="1:37">
       <c r="A659" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B659" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C659" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D659" s="1">
         <v>4</v>
       </c>
       <c r="E659" s="1">
         <v>4</v>
       </c>
       <c r="F659" s="1"/>
       <c r="G659" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="I659" s="1"/>
+        <v>292</v>
+      </c>
+      <c r="H659" s="1">
+        <v>4</v>
+      </c>
+      <c r="I659" s="1">
+        <v>4</v>
+      </c>
       <c r="J659" t="s">
         <v>37</v>
       </c>
       <c r="K659" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L659" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M659" t="s">
         <v>40</v>
       </c>
       <c r="AI659" s="4">
         <v>0</v>
       </c>
       <c r="AJ659">
         <v>0</v>
       </c>
       <c r="AK659" s="4"/>
     </row>
     <row r="660" spans="1:37">
       <c r="A660" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B660" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C660" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D660" s="1">
         <v>4</v>
       </c>
       <c r="E660" s="1">
         <v>4</v>
       </c>
       <c r="F660" s="1"/>
       <c r="G660" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="I660" s="1"/>
+        <v>292</v>
+      </c>
+      <c r="H660" s="1">
+        <v>4</v>
+      </c>
+      <c r="I660" s="1">
+        <v>4</v>
+      </c>
       <c r="J660" t="s">
         <v>37</v>
       </c>
       <c r="K660" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L660" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M660" t="s">
         <v>40</v>
       </c>
       <c r="AI660" s="4">
         <v>0</v>
       </c>
       <c r="AJ660">
         <v>0</v>
       </c>
       <c r="AK660" s="4"/>
     </row>
     <row r="661" spans="1:37">
       <c r="A661" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B661" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C661" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D661" s="1">
         <v>4</v>
       </c>
       <c r="E661" s="1">
         <v>4</v>
       </c>
       <c r="F661" s="1"/>
       <c r="G661" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="I661" s="1"/>
+        <v>292</v>
+      </c>
+      <c r="H661" s="1">
+        <v>4</v>
+      </c>
+      <c r="I661" s="1">
+        <v>4</v>
+      </c>
       <c r="J661" t="s">
         <v>37</v>
       </c>
       <c r="K661" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L661" t="s">
-        <v>293</v>
+        <v>136</v>
       </c>
       <c r="M661" t="s">
         <v>40</v>
       </c>
       <c r="AI661" s="4">
         <v>0</v>
       </c>
       <c r="AJ661">
         <v>0</v>
       </c>
       <c r="AK661" s="4"/>
     </row>
     <row r="662" spans="1:37">
       <c r="A662" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B662" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C662" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D662" s="1">
         <v>4</v>
       </c>
       <c r="E662" s="1">
         <v>4</v>
       </c>
       <c r="F662" s="1"/>
       <c r="G662" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="I662" s="1"/>
+        <v>292</v>
+      </c>
+      <c r="H662" s="1">
+        <v>4</v>
+      </c>
+      <c r="I662" s="1">
+        <v>4</v>
+      </c>
       <c r="J662" t="s">
         <v>37</v>
       </c>
       <c r="K662" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L662" t="s">
-        <v>293</v>
+        <v>136</v>
       </c>
       <c r="M662" t="s">
         <v>40</v>
       </c>
       <c r="AI662" s="4">
         <v>0</v>
       </c>
       <c r="AJ662">
         <v>0</v>
       </c>
       <c r="AK662" s="4"/>
     </row>
     <row r="663" spans="1:37">
       <c r="A663" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B663" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C663" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D663" s="1">
         <v>4</v>
       </c>
       <c r="E663" s="1">
         <v>4</v>
       </c>
       <c r="F663" s="1"/>
       <c r="G663" t="s">
-        <v>296</v>
-[...2 lines deleted...]
-      <c r="I663" s="1"/>
+        <v>292</v>
+      </c>
+      <c r="H663" s="1">
+        <v>4</v>
+      </c>
+      <c r="I663" s="1">
+        <v>4</v>
+      </c>
       <c r="J663" t="s">
         <v>37</v>
       </c>
       <c r="K663" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L663" t="s">
-        <v>295</v>
+        <v>136</v>
       </c>
       <c r="M663" t="s">
         <v>40</v>
       </c>
       <c r="AI663" s="4">
         <v>0</v>
       </c>
       <c r="AJ663">
         <v>0</v>
       </c>
       <c r="AK663" s="4"/>
     </row>
     <row r="664" spans="1:37">
       <c r="A664" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B664" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C664" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D664" s="1">
         <v>4</v>
       </c>
       <c r="E664" s="1">
         <v>4</v>
       </c>
       <c r="F664" s="1"/>
       <c r="G664" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H664" s="1"/>
       <c r="I664" s="1"/>
       <c r="J664" t="s">
         <v>37</v>
       </c>
       <c r="K664" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L664" t="s">
         <v>295</v>
       </c>
       <c r="M664" t="s">
         <v>40</v>
       </c>
       <c r="AI664" s="4">
         <v>0</v>
       </c>
       <c r="AJ664">
         <v>0</v>
       </c>
       <c r="AK664" s="4"/>
     </row>
     <row r="665" spans="1:37">
       <c r="A665" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B665" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C665" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D665" s="1">
         <v>4</v>
       </c>
       <c r="E665" s="1">
         <v>4</v>
       </c>
       <c r="F665" s="1"/>
       <c r="G665" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H665" s="1"/>
       <c r="I665" s="1"/>
       <c r="J665" t="s">
         <v>37</v>
       </c>
       <c r="K665" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L665" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M665" t="s">
         <v>40</v>
       </c>
       <c r="AI665" s="4">
         <v>0</v>
       </c>
       <c r="AJ665">
         <v>0</v>
       </c>
       <c r="AK665" s="4"/>
     </row>
     <row r="666" spans="1:37">
       <c r="A666" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B666" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C666" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D666" s="1">
         <v>4</v>
       </c>
       <c r="E666" s="1">
         <v>4</v>
       </c>
       <c r="F666" s="1"/>
       <c r="G666" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H666" s="1"/>
       <c r="I666" s="1"/>
       <c r="J666" t="s">
         <v>37</v>
       </c>
       <c r="K666" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L666" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M666" t="s">
         <v>40</v>
       </c>
       <c r="AI666" s="4">
         <v>0</v>
       </c>
       <c r="AJ666">
         <v>0</v>
       </c>
       <c r="AK666" s="4"/>
     </row>
     <row r="667" spans="1:37">
       <c r="A667" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B667" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C667" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D667" s="1">
         <v>4</v>
       </c>
       <c r="E667" s="1">
         <v>4</v>
       </c>
       <c r="F667" s="1"/>
       <c r="G667" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H667" s="1"/>
       <c r="I667" s="1"/>
       <c r="J667" t="s">
         <v>37</v>
       </c>
       <c r="K667" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L667" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M667" t="s">
         <v>40</v>
       </c>
       <c r="AI667" s="4">
         <v>0</v>
       </c>
       <c r="AJ667">
         <v>0</v>
       </c>
       <c r="AK667" s="4"/>
     </row>
     <row r="668" spans="1:37">
       <c r="A668" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B668" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C668" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D668" s="1">
         <v>4</v>
       </c>
       <c r="E668" s="1">
         <v>4</v>
       </c>
       <c r="F668" s="1"/>
       <c r="G668" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H668" s="1"/>
       <c r="I668" s="1"/>
       <c r="J668" t="s">
         <v>37</v>
       </c>
       <c r="K668" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L668" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M668" t="s">
         <v>40</v>
       </c>
       <c r="AI668" s="4">
         <v>0</v>
       </c>
       <c r="AJ668">
         <v>0</v>
       </c>
       <c r="AK668" s="4"/>
     </row>
     <row r="669" spans="1:37">
       <c r="A669" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B669" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C669" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D669" s="1">
         <v>4</v>
       </c>
       <c r="E669" s="1">
         <v>4</v>
       </c>
       <c r="F669" s="1"/>
       <c r="G669" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H669" s="1"/>
       <c r="I669" s="1"/>
       <c r="J669" t="s">
         <v>37</v>
       </c>
       <c r="K669" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L669" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M669" t="s">
         <v>40</v>
       </c>
       <c r="AI669" s="4">
         <v>0</v>
       </c>
       <c r="AJ669">
         <v>0</v>
       </c>
       <c r="AK669" s="4"/>
     </row>
     <row r="670" spans="1:37">
       <c r="A670" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B670" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C670" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D670" s="1">
         <v>4</v>
       </c>
       <c r="E670" s="1">
         <v>4</v>
       </c>
       <c r="F670" s="1"/>
       <c r="G670" t="s">
         <v>297</v>
       </c>
       <c r="H670" s="1"/>
       <c r="I670" s="1"/>
       <c r="J670" t="s">
         <v>37</v>
       </c>
       <c r="K670" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L670" t="s">
         <v>294</v>
       </c>
       <c r="M670" t="s">
         <v>40</v>
       </c>
       <c r="AI670" s="4">
         <v>0</v>
       </c>
       <c r="AJ670">
         <v>0</v>
       </c>
       <c r="AK670" s="4"/>
     </row>
     <row r="671" spans="1:37">
       <c r="A671" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B671" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C671" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D671" s="1">
         <v>4</v>
       </c>
       <c r="E671" s="1">
         <v>4</v>
       </c>
       <c r="F671" s="1"/>
       <c r="G671" t="s">
         <v>297</v>
       </c>
       <c r="H671" s="1"/>
       <c r="I671" s="1"/>
       <c r="J671" t="s">
         <v>37</v>
       </c>
       <c r="K671" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L671" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M671" t="s">
         <v>40</v>
       </c>
       <c r="AI671" s="4">
         <v>0</v>
       </c>
       <c r="AJ671">
         <v>0</v>
       </c>
       <c r="AK671" s="4"/>
     </row>
     <row r="672" spans="1:37">
       <c r="A672" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B672" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C672" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D672" s="1">
         <v>4</v>
       </c>
       <c r="E672" s="1">
         <v>4</v>
       </c>
       <c r="F672" s="1"/>
       <c r="G672" t="s">
         <v>297</v>
       </c>
       <c r="H672" s="1"/>
       <c r="I672" s="1"/>
       <c r="J672" t="s">
         <v>37</v>
       </c>
       <c r="K672" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L672" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M672" t="s">
         <v>40</v>
       </c>
       <c r="AI672" s="4">
         <v>0</v>
       </c>
       <c r="AJ672">
         <v>0</v>
       </c>
       <c r="AK672" s="4"/>
     </row>
     <row r="673" spans="1:37">
       <c r="A673" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B673" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C673" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D673" s="1">
         <v>4</v>
       </c>
       <c r="E673" s="1">
         <v>4</v>
       </c>
       <c r="F673" s="1"/>
       <c r="G673" t="s">
         <v>297</v>
       </c>
       <c r="H673" s="1"/>
       <c r="I673" s="1"/>
       <c r="J673" t="s">
         <v>37</v>
       </c>
       <c r="K673" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L673" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M673" t="s">
         <v>40</v>
       </c>
       <c r="AI673" s="4">
         <v>0</v>
       </c>
       <c r="AJ673">
         <v>0</v>
       </c>
       <c r="AK673" s="4"/>
     </row>
     <row r="674" spans="1:37">
       <c r="A674" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B674" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C674" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D674" s="1">
         <v>4</v>
       </c>
       <c r="E674" s="1">
         <v>4</v>
       </c>
       <c r="F674" s="1"/>
       <c r="G674" t="s">
         <v>297</v>
       </c>
       <c r="H674" s="1"/>
       <c r="I674" s="1"/>
       <c r="J674" t="s">
         <v>37</v>
       </c>
       <c r="K674" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L674" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M674" t="s">
         <v>40</v>
       </c>
       <c r="AI674" s="4">
         <v>0</v>
       </c>
       <c r="AJ674">
         <v>0</v>
       </c>
       <c r="AK674" s="4"/>
     </row>
     <row r="675" spans="1:37">
       <c r="A675" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B675" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C675" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D675" s="1">
         <v>4</v>
       </c>
       <c r="E675" s="1">
         <v>4</v>
       </c>
       <c r="F675" s="1"/>
       <c r="G675" t="s">
         <v>297</v>
       </c>
       <c r="H675" s="1"/>
       <c r="I675" s="1"/>
       <c r="J675" t="s">
         <v>37</v>
       </c>
       <c r="K675" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L675" t="s">
-        <v>293</v>
+        <v>136</v>
       </c>
       <c r="M675" t="s">
         <v>40</v>
       </c>
       <c r="AI675" s="4">
         <v>0</v>
       </c>
       <c r="AJ675">
         <v>0</v>
       </c>
       <c r="AK675" s="4"/>
     </row>
     <row r="676" spans="1:37">
       <c r="A676" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B676" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C676" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D676" s="1">
         <v>4</v>
       </c>
       <c r="E676" s="1">
         <v>4</v>
       </c>
       <c r="F676" s="1"/>
       <c r="G676" t="s">
         <v>297</v>
       </c>
       <c r="H676" s="1"/>
       <c r="I676" s="1"/>
       <c r="J676" t="s">
         <v>37</v>
       </c>
       <c r="K676" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L676" t="s">
-        <v>293</v>
+        <v>136</v>
       </c>
       <c r="M676" t="s">
         <v>40</v>
       </c>
       <c r="AI676" s="4">
         <v>0</v>
       </c>
       <c r="AJ676">
         <v>0</v>
       </c>
       <c r="AK676" s="4"/>
     </row>
     <row r="677" spans="1:37">
       <c r="A677" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B677" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C677" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D677" s="1">
         <v>4</v>
       </c>
       <c r="E677" s="1">
         <v>4</v>
       </c>
       <c r="F677" s="1"/>
       <c r="G677" t="s">
         <v>297</v>
       </c>
       <c r="H677" s="1"/>
       <c r="I677" s="1"/>
       <c r="J677" t="s">
         <v>37</v>
       </c>
       <c r="K677" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L677" t="s">
-        <v>295</v>
+        <v>136</v>
       </c>
       <c r="M677" t="s">
         <v>40</v>
       </c>
       <c r="AI677" s="4">
         <v>0</v>
       </c>
       <c r="AJ677">
         <v>0</v>
       </c>
       <c r="AK677" s="4"/>
     </row>
     <row r="678" spans="1:37">
       <c r="A678" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B678" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C678" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D678" s="1">
         <v>4</v>
       </c>
       <c r="E678" s="1">
         <v>4</v>
       </c>
       <c r="F678" s="1"/>
       <c r="G678" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H678" s="1"/>
       <c r="I678" s="1"/>
       <c r="J678" t="s">
         <v>37</v>
       </c>
       <c r="K678" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L678" t="s">
         <v>295</v>
       </c>
       <c r="M678" t="s">
         <v>40</v>
       </c>
       <c r="AI678" s="4">
         <v>0</v>
       </c>
       <c r="AJ678">
         <v>0</v>
       </c>
       <c r="AK678" s="4"/>
     </row>
     <row r="679" spans="1:37">
       <c r="A679" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B679" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C679" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D679" s="1">
         <v>4</v>
       </c>
       <c r="E679" s="1">
         <v>4</v>
       </c>
       <c r="F679" s="1"/>
       <c r="G679" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H679" s="1"/>
       <c r="I679" s="1"/>
       <c r="J679" t="s">
         <v>37</v>
       </c>
       <c r="K679" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L679" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M679" t="s">
         <v>40</v>
       </c>
       <c r="AI679" s="4">
         <v>0</v>
       </c>
       <c r="AJ679">
         <v>0</v>
       </c>
       <c r="AK679" s="4"/>
     </row>
     <row r="680" spans="1:37">
       <c r="A680" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B680" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C680" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D680" s="1">
         <v>4</v>
       </c>
       <c r="E680" s="1">
         <v>4</v>
       </c>
       <c r="F680" s="1"/>
       <c r="G680" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H680" s="1"/>
       <c r="I680" s="1"/>
       <c r="J680" t="s">
         <v>37</v>
       </c>
       <c r="K680" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L680" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="M680" t="s">
         <v>40</v>
       </c>
       <c r="AI680" s="4">
         <v>0</v>
       </c>
       <c r="AJ680">
         <v>0</v>
       </c>
       <c r="AK680" s="4"/>
     </row>
     <row r="681" spans="1:37">
       <c r="A681" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B681" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C681" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D681" s="1">
         <v>4</v>
       </c>
       <c r="E681" s="1">
         <v>4</v>
       </c>
       <c r="F681" s="1"/>
       <c r="G681" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H681" s="1"/>
       <c r="I681" s="1"/>
       <c r="J681" t="s">
         <v>37</v>
       </c>
       <c r="K681" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L681" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M681" t="s">
         <v>40</v>
       </c>
       <c r="AI681" s="4">
         <v>0</v>
       </c>
       <c r="AJ681">
         <v>0</v>
       </c>
       <c r="AK681" s="4"/>
     </row>
     <row r="682" spans="1:37">
       <c r="A682" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B682" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C682" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D682" s="1">
         <v>4</v>
       </c>
       <c r="E682" s="1">
         <v>4</v>
       </c>
       <c r="F682" s="1"/>
       <c r="G682" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H682" s="1"/>
       <c r="I682" s="1"/>
       <c r="J682" t="s">
         <v>37</v>
       </c>
       <c r="K682" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L682" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M682" t="s">
         <v>40</v>
       </c>
       <c r="AI682" s="4">
         <v>0</v>
       </c>
       <c r="AJ682">
         <v>0</v>
       </c>
       <c r="AK682" s="4"/>
     </row>
     <row r="683" spans="1:37">
       <c r="A683" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B683" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C683" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D683" s="1">
         <v>4</v>
       </c>
       <c r="E683" s="1">
         <v>4</v>
       </c>
       <c r="F683" s="1"/>
       <c r="G683" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H683" s="1"/>
       <c r="I683" s="1"/>
       <c r="J683" t="s">
         <v>37</v>
       </c>
       <c r="K683" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L683" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M683" t="s">
         <v>40</v>
       </c>
       <c r="AI683" s="4">
         <v>0</v>
       </c>
       <c r="AJ683">
         <v>0</v>
       </c>
       <c r="AK683" s="4"/>
     </row>
     <row r="684" spans="1:37">
       <c r="A684" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B684" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="C684" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D684" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E684" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F684" s="1"/>
       <c r="G684" t="s">
-        <v>300</v>
-[...6 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="H684" s="1"/>
+      <c r="I684" s="1"/>
       <c r="J684" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K684" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="L684" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="M684" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>40</v>
       </c>
       <c r="AI684" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ684">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK684" s="4"/>
     </row>
     <row r="685" spans="1:37">
       <c r="A685" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B685" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="C685" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D685" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E685" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F685" s="1"/>
       <c r="G685" t="s">
-        <v>303</v>
-[...6 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="H685" s="1"/>
+      <c r="I685" s="1"/>
       <c r="J685" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K685" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="L685" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="M685" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="AI685" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ685">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AK685" s="4"/>
     </row>
     <row r="686" spans="1:37">
       <c r="A686" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B686" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="C686" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D686" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E686" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F686" s="1"/>
       <c r="G686" t="s">
-        <v>303</v>
-[...6 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="H686" s="1"/>
+      <c r="I686" s="1"/>
       <c r="J686" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K686" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="L686" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="M686" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="AI686" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ686">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK686" s="4"/>
     </row>
     <row r="687" spans="1:37">
       <c r="A687" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B687" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="C687" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D687" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E687" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F687" s="1"/>
       <c r="G687" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="H687" s="1"/>
       <c r="I687" s="1"/>
       <c r="J687" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K687" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="L687" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="M687" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI687" s="4">
         <v>0</v>
       </c>
       <c r="AJ687">
         <v>0</v>
       </c>
       <c r="AK687" s="4"/>
     </row>
     <row r="688" spans="1:37">
       <c r="A688" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B688" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="C688" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D688" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E688" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F688" s="1"/>
       <c r="G688" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="H688" s="1"/>
       <c r="I688" s="1"/>
       <c r="J688" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K688" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="L688" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="M688" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI688" s="4">
         <v>0</v>
       </c>
       <c r="AJ688">
         <v>0</v>
       </c>
       <c r="AK688" s="4"/>
     </row>
     <row r="689" spans="1:37">
       <c r="A689" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B689" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="C689" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D689" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E689" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F689" s="1"/>
       <c r="G689" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="H689" s="1"/>
       <c r="I689" s="1"/>
       <c r="J689" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K689" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="L689" t="s">
-        <v>302</v>
+        <v>136</v>
       </c>
       <c r="M689" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI689" s="4">
         <v>0</v>
       </c>
       <c r="AJ689">
         <v>0</v>
       </c>
       <c r="AK689" s="4"/>
     </row>
     <row r="690" spans="1:37">
       <c r="A690" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B690" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="C690" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D690" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E690" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F690" s="1"/>
       <c r="G690" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="H690" s="1"/>
       <c r="I690" s="1"/>
       <c r="J690" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K690" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="L690" t="s">
-        <v>302</v>
+        <v>136</v>
       </c>
       <c r="M690" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI690" s="4">
         <v>0</v>
       </c>
       <c r="AJ690">
         <v>0</v>
       </c>
       <c r="AK690" s="4"/>
     </row>
     <row r="691" spans="1:37">
       <c r="A691" t="s">
-        <v>298</v>
+        <v>290</v>
       </c>
       <c r="B691" t="s">
-        <v>299</v>
+        <v>291</v>
       </c>
       <c r="C691" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D691" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E691" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F691" s="1"/>
       <c r="G691" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="H691" s="1"/>
       <c r="I691" s="1"/>
       <c r="J691" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="K691" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="L691" t="s">
-        <v>302</v>
+        <v>136</v>
       </c>
       <c r="M691" t="s">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="AI691" s="4">
         <v>0</v>
       </c>
       <c r="AJ691">
         <v>0</v>
       </c>
       <c r="AK691" s="4"/>
     </row>
     <row r="692" spans="1:37">
       <c r="A692" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B692" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C692" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D692" s="1">
         <v>3</v>
       </c>
       <c r="E692" s="1">
         <v>3</v>
       </c>
       <c r="F692" s="1"/>
       <c r="G692" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="I692" s="1"/>
+        <v>301</v>
+      </c>
+      <c r="H692" s="1">
+        <v>3</v>
+      </c>
+      <c r="I692" s="1">
+        <v>3</v>
+      </c>
       <c r="J692" t="s">
         <v>57</v>
       </c>
       <c r="K692" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L692" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M692" t="s">
         <v>60</v>
       </c>
+      <c r="AA692">
+        <v>4</v>
+      </c>
       <c r="AI692" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ692">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK692" s="4"/>
     </row>
     <row r="693" spans="1:37">
       <c r="A693" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B693" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C693" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D693" s="1">
         <v>3</v>
       </c>
       <c r="E693" s="1">
         <v>3</v>
       </c>
       <c r="F693" s="1"/>
       <c r="G693" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="I693" s="1"/>
+        <v>304</v>
+      </c>
+      <c r="H693" s="1">
+        <v>3</v>
+      </c>
+      <c r="I693" s="1">
+        <v>3</v>
+      </c>
       <c r="J693" t="s">
         <v>57</v>
       </c>
       <c r="K693" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L693" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M693" t="s">
         <v>60</v>
       </c>
+      <c r="AD693">
+        <v>1</v>
+      </c>
+      <c r="AE693">
+        <v>1</v>
+      </c>
       <c r="AI693" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ693">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK693" s="4"/>
     </row>
     <row r="694" spans="1:37">
       <c r="A694" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B694" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C694" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D694" s="1">
         <v>3</v>
       </c>
       <c r="E694" s="1">
         <v>3</v>
       </c>
       <c r="F694" s="1"/>
       <c r="G694" t="s">
-        <v>305</v>
-[...2 lines deleted...]
-      <c r="I694" s="1"/>
+        <v>304</v>
+      </c>
+      <c r="H694" s="1">
+        <v>3</v>
+      </c>
+      <c r="I694" s="1">
+        <v>3</v>
+      </c>
       <c r="J694" t="s">
         <v>57</v>
       </c>
       <c r="K694" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L694" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M694" t="s">
         <v>60</v>
       </c>
+      <c r="AG694">
+        <v>1</v>
+      </c>
       <c r="AI694" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ694">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK694" s="4"/>
     </row>
     <row r="695" spans="1:37">
       <c r="A695" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B695" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C695" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D695" s="1">
         <v>3</v>
       </c>
       <c r="E695" s="1">
         <v>3</v>
       </c>
       <c r="F695" s="1"/>
       <c r="G695" t="s">
         <v>305</v>
       </c>
       <c r="H695" s="1"/>
       <c r="I695" s="1"/>
       <c r="J695" t="s">
         <v>57</v>
       </c>
       <c r="K695" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L695" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M695" t="s">
         <v>60</v>
       </c>
       <c r="AI695" s="4">
         <v>0</v>
       </c>
       <c r="AJ695">
         <v>0</v>
       </c>
       <c r="AK695" s="4"/>
     </row>
     <row r="696" spans="1:37">
       <c r="A696" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B696" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C696" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D696" s="1">
         <v>3</v>
       </c>
       <c r="E696" s="1">
         <v>3</v>
       </c>
       <c r="F696" s="1"/>
       <c r="G696" t="s">
         <v>305</v>
       </c>
       <c r="H696" s="1"/>
       <c r="I696" s="1"/>
       <c r="J696" t="s">
         <v>57</v>
       </c>
       <c r="K696" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L696" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M696" t="s">
         <v>60</v>
       </c>
       <c r="AI696" s="4">
         <v>0</v>
       </c>
       <c r="AJ696">
         <v>0</v>
       </c>
       <c r="AK696" s="4"/>
     </row>
     <row r="697" spans="1:37">
       <c r="A697" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B697" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C697" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D697" s="1">
         <v>3</v>
       </c>
       <c r="E697" s="1">
         <v>3</v>
       </c>
       <c r="F697" s="1"/>
       <c r="G697" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="H697" s="1"/>
       <c r="I697" s="1"/>
       <c r="J697" t="s">
         <v>57</v>
       </c>
       <c r="K697" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L697" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M697" t="s">
         <v>60</v>
       </c>
       <c r="AI697" s="4">
         <v>0</v>
       </c>
       <c r="AJ697">
         <v>0</v>
       </c>
       <c r="AK697" s="4"/>
     </row>
     <row r="698" spans="1:37">
       <c r="A698" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B698" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C698" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D698" s="1">
         <v>3</v>
       </c>
       <c r="E698" s="1">
         <v>3</v>
       </c>
       <c r="F698" s="1"/>
       <c r="G698" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="H698" s="1"/>
       <c r="I698" s="1"/>
       <c r="J698" t="s">
         <v>57</v>
       </c>
       <c r="K698" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L698" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M698" t="s">
         <v>60</v>
       </c>
       <c r="AI698" s="4">
         <v>0</v>
       </c>
       <c r="AJ698">
         <v>0</v>
       </c>
       <c r="AK698" s="4"/>
     </row>
     <row r="699" spans="1:37">
       <c r="A699" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B699" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C699" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D699" s="1">
         <v>3</v>
       </c>
       <c r="E699" s="1">
         <v>3</v>
       </c>
       <c r="F699" s="1"/>
       <c r="G699" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="H699" s="1"/>
       <c r="I699" s="1"/>
       <c r="J699" t="s">
         <v>57</v>
       </c>
       <c r="K699" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L699" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M699" t="s">
         <v>60</v>
       </c>
       <c r="AI699" s="4">
         <v>0</v>
       </c>
       <c r="AJ699">
         <v>0</v>
       </c>
       <c r="AK699" s="4"/>
     </row>
     <row r="700" spans="1:37">
       <c r="A700" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B700" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C700" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D700" s="1">
         <v>3</v>
       </c>
       <c r="E700" s="1">
         <v>3</v>
       </c>
       <c r="F700" s="1"/>
       <c r="G700" t="s">
         <v>306</v>
       </c>
       <c r="H700" s="1"/>
       <c r="I700" s="1"/>
       <c r="J700" t="s">
         <v>57</v>
       </c>
       <c r="K700" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L700" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M700" t="s">
         <v>60</v>
       </c>
       <c r="AI700" s="4">
         <v>0</v>
       </c>
       <c r="AJ700">
         <v>0</v>
       </c>
       <c r="AK700" s="4"/>
     </row>
     <row r="701" spans="1:37">
       <c r="A701" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B701" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C701" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D701" s="1">
         <v>3</v>
       </c>
       <c r="E701" s="1">
         <v>3</v>
       </c>
       <c r="F701" s="1"/>
       <c r="G701" t="s">
         <v>306</v>
       </c>
       <c r="H701" s="1"/>
       <c r="I701" s="1"/>
       <c r="J701" t="s">
         <v>57</v>
       </c>
       <c r="K701" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L701" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="M701" t="s">
         <v>60</v>
       </c>
       <c r="AI701" s="4">
         <v>0</v>
       </c>
       <c r="AJ701">
         <v>0</v>
       </c>
       <c r="AK701" s="4"/>
     </row>
     <row r="702" spans="1:37">
       <c r="A702" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B702" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C702" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D702" s="1">
         <v>3</v>
       </c>
       <c r="E702" s="1">
         <v>3</v>
       </c>
       <c r="F702" s="1"/>
       <c r="G702" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="H702" s="1"/>
+      <c r="I702" s="1"/>
       <c r="J702" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K702" t="s">
-        <v>38</v>
+        <v>302</v>
       </c>
       <c r="L702" t="s">
-        <v>72</v>
+        <v>303</v>
       </c>
       <c r="M702" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>60</v>
       </c>
       <c r="AI702" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ702">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK702" s="4"/>
     </row>
     <row r="703" spans="1:37">
       <c r="A703" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B703" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C703" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D703" s="1">
         <v>3</v>
       </c>
       <c r="E703" s="1">
         <v>3</v>
       </c>
       <c r="F703" s="1"/>
       <c r="G703" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="H703" s="1"/>
+      <c r="I703" s="1"/>
       <c r="J703" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K703" t="s">
-        <v>38</v>
+        <v>302</v>
       </c>
       <c r="L703" t="s">
-        <v>72</v>
+        <v>303</v>
       </c>
       <c r="M703" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI703" s="4">
         <v>0</v>
       </c>
       <c r="AJ703">
         <v>0</v>
       </c>
       <c r="AK703" s="4"/>
     </row>
     <row r="704" spans="1:37">
       <c r="A704" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B704" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C704" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D704" s="1">
         <v>3</v>
       </c>
       <c r="E704" s="1">
         <v>3</v>
       </c>
       <c r="F704" s="1"/>
       <c r="G704" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="H704" s="1"/>
+      <c r="I704" s="1"/>
       <c r="J704" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K704" t="s">
-        <v>38</v>
+        <v>302</v>
       </c>
       <c r="L704" t="s">
-        <v>72</v>
+        <v>303</v>
       </c>
       <c r="M704" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI704" s="4">
         <v>0</v>
       </c>
       <c r="AJ704">
         <v>0</v>
       </c>
       <c r="AK704" s="4"/>
     </row>
     <row r="705" spans="1:37">
       <c r="A705" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B705" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="C705" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D705" s="1">
         <v>3</v>
       </c>
       <c r="E705" s="1">
         <v>3</v>
       </c>
       <c r="F705" s="1"/>
       <c r="G705" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="H705" s="1"/>
+      <c r="I705" s="1"/>
       <c r="J705" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K705" t="s">
-        <v>38</v>
+        <v>302</v>
       </c>
       <c r="L705" t="s">
-        <v>72</v>
+        <v>303</v>
       </c>
       <c r="M705" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI705" s="4">
         <v>0</v>
       </c>
       <c r="AJ705">
         <v>0</v>
       </c>
       <c r="AK705" s="4"/>
     </row>
     <row r="706" spans="1:37">
       <c r="A706" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B706" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="C706" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D706" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E706" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F706" s="1"/>
       <c r="G706" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="H706" s="1"/>
+      <c r="I706" s="1"/>
       <c r="J706" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K706" t="s">
-        <v>38</v>
+        <v>302</v>
       </c>
       <c r="L706" t="s">
-        <v>72</v>
+        <v>303</v>
       </c>
       <c r="M706" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>60</v>
       </c>
       <c r="AI706" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ706">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AK706" s="4"/>
     </row>
     <row r="707" spans="1:37">
       <c r="A707" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B707" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="C707" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D707" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E707" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F707" s="1"/>
       <c r="G707" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="H707" s="1"/>
+      <c r="I707" s="1"/>
       <c r="J707" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K707" t="s">
-        <v>38</v>
+        <v>302</v>
       </c>
       <c r="L707" t="s">
-        <v>72</v>
+        <v>303</v>
       </c>
       <c r="M707" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI707" s="4">
         <v>0</v>
       </c>
       <c r="AJ707">
         <v>0</v>
       </c>
       <c r="AK707" s="4"/>
     </row>
     <row r="708" spans="1:37">
       <c r="A708" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B708" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="C708" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D708" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E708" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F708" s="1"/>
       <c r="G708" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="H708" s="1"/>
+      <c r="I708" s="1"/>
       <c r="J708" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K708" t="s">
-        <v>38</v>
+        <v>302</v>
       </c>
       <c r="L708" t="s">
-        <v>72</v>
+        <v>303</v>
       </c>
       <c r="M708" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI708" s="4">
         <v>0</v>
       </c>
       <c r="AJ708">
         <v>0</v>
       </c>
       <c r="AK708" s="4"/>
     </row>
     <row r="709" spans="1:37">
       <c r="A709" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B709" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="C709" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D709" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E709" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F709" s="1"/>
       <c r="G709" t="s">
-        <v>70</v>
-[...6 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="H709" s="1"/>
+      <c r="I709" s="1"/>
       <c r="J709" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="K709" t="s">
-        <v>38</v>
+        <v>302</v>
       </c>
       <c r="L709" t="s">
-        <v>72</v>
+        <v>303</v>
       </c>
       <c r="M709" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI709" s="4">
         <v>0</v>
       </c>
       <c r="AJ709">
         <v>0</v>
       </c>
       <c r="AK709" s="4"/>
     </row>
     <row r="710" spans="1:37">
       <c r="A710" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B710" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C710" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D710" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E710" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F710" s="1"/>
       <c r="G710" t="s">
-        <v>312</v>
+        <v>175</v>
       </c>
       <c r="H710" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I710" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J710" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="K710" t="s">
-        <v>313</v>
+        <v>38</v>
       </c>
       <c r="L710" t="s">
-        <v>314</v>
+        <v>72</v>
       </c>
       <c r="M710" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>40</v>
+      </c>
+      <c r="AA710">
+        <v>1</v>
       </c>
       <c r="AI710" s="4">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="AJ710">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="AK710" s="4"/>
     </row>
     <row r="711" spans="1:37">
       <c r="A711" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B711" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C711" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D711" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E711" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F711" s="1"/>
       <c r="G711" t="s">
-        <v>312</v>
+        <v>175</v>
       </c>
       <c r="H711" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I711" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J711" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="K711" t="s">
-        <v>313</v>
+        <v>38</v>
       </c>
       <c r="L711" t="s">
-        <v>314</v>
+        <v>72</v>
       </c>
       <c r="M711" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>40</v>
       </c>
       <c r="AI711" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AJ711">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="AK711" s="4"/>
     </row>
     <row r="712" spans="1:37">
       <c r="A712" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B712" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C712" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D712" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E712" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F712" s="1"/>
       <c r="G712" t="s">
-        <v>312</v>
+        <v>175</v>
       </c>
       <c r="H712" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I712" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J712" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="K712" t="s">
-        <v>313</v>
+        <v>38</v>
       </c>
       <c r="L712" t="s">
-        <v>314</v>
+        <v>72</v>
       </c>
       <c r="M712" t="s">
-        <v>93</v>
-[...11 lines deleted...]
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="AI712" s="4">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="AJ712">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="AK712" s="4"/>
     </row>
     <row r="713" spans="1:37">
       <c r="A713" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B713" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C713" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D713" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E713" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F713" s="1"/>
       <c r="G713" t="s">
-        <v>315</v>
+        <v>175</v>
       </c>
       <c r="H713" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="I713" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="J713" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="K713" t="s">
-        <v>313</v>
+        <v>38</v>
       </c>
       <c r="L713" t="s">
-        <v>314</v>
+        <v>72</v>
       </c>
       <c r="M713" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>40</v>
       </c>
       <c r="AI713" s="4">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="AJ713">
-        <v>148</v>
+        <v>0</v>
       </c>
       <c r="AK713" s="4"/>
     </row>
     <row r="714" spans="1:37">
       <c r="A714" t="s">
+        <v>308</v>
+      </c>
+      <c r="B714" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="C714" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D714" s="1">
         <v>4</v>
       </c>
       <c r="E714" s="1">
         <v>4</v>
       </c>
       <c r="F714" s="1"/>
       <c r="G714" t="s">
-        <v>315</v>
+        <v>70</v>
       </c>
       <c r="H714" s="1">
         <v>4</v>
       </c>
       <c r="I714" s="1">
         <v>4</v>
       </c>
       <c r="J714" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="K714" t="s">
-        <v>313</v>
+        <v>38</v>
       </c>
       <c r="L714" t="s">
-        <v>314</v>
+        <v>72</v>
       </c>
       <c r="M714" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>40</v>
+      </c>
+      <c r="AA714">
+        <v>5</v>
       </c>
       <c r="AI714" s="4">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="AJ714">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="AK714" s="4"/>
     </row>
     <row r="715" spans="1:37">
       <c r="A715" t="s">
+        <v>308</v>
+      </c>
+      <c r="B715" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="C715" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D715" s="1">
         <v>4</v>
       </c>
       <c r="E715" s="1">
         <v>4</v>
       </c>
       <c r="F715" s="1"/>
       <c r="G715" t="s">
-        <v>315</v>
+        <v>70</v>
       </c>
       <c r="H715" s="1">
         <v>4</v>
       </c>
       <c r="I715" s="1">
         <v>4</v>
       </c>
       <c r="J715" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="K715" t="s">
-        <v>313</v>
+        <v>38</v>
       </c>
       <c r="L715" t="s">
-        <v>314</v>
+        <v>72</v>
       </c>
       <c r="M715" t="s">
-        <v>93</v>
-[...11 lines deleted...]
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="AI715" s="4">
-        <v>136</v>
+        <v>0</v>
       </c>
       <c r="AJ715">
-        <v>136</v>
+        <v>0</v>
       </c>
       <c r="AK715" s="4"/>
     </row>
     <row r="716" spans="1:37">
       <c r="A716" t="s">
+        <v>308</v>
+      </c>
+      <c r="B716" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="C716" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D716" s="1">
         <v>4</v>
       </c>
       <c r="E716" s="1">
         <v>4</v>
       </c>
       <c r="F716" s="1"/>
       <c r="G716" t="s">
-        <v>316</v>
+        <v>70</v>
       </c>
       <c r="H716" s="1">
         <v>4</v>
       </c>
       <c r="I716" s="1">
         <v>4</v>
       </c>
       <c r="J716" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="K716" t="s">
-        <v>313</v>
+        <v>38</v>
       </c>
       <c r="L716" t="s">
-        <v>314</v>
+        <v>72</v>
       </c>
       <c r="M716" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="AI716" s="4">
-        <v>141</v>
+        <v>0</v>
       </c>
       <c r="AJ716">
-        <v>141</v>
+        <v>0</v>
       </c>
       <c r="AK716" s="4"/>
     </row>
     <row r="717" spans="1:37">
       <c r="A717" t="s">
+        <v>308</v>
+      </c>
+      <c r="B717" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="C717" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D717" s="1">
         <v>4</v>
       </c>
       <c r="E717" s="1">
         <v>4</v>
       </c>
       <c r="F717" s="1"/>
       <c r="G717" t="s">
-        <v>316</v>
+        <v>70</v>
       </c>
       <c r="H717" s="1">
         <v>4</v>
       </c>
       <c r="I717" s="1">
         <v>4</v>
       </c>
       <c r="J717" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="K717" t="s">
-        <v>313</v>
+        <v>38</v>
       </c>
       <c r="L717" t="s">
-        <v>314</v>
+        <v>72</v>
       </c>
       <c r="M717" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="AI717" s="4">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="AJ717">
-        <v>51</v>
+        <v>0</v>
       </c>
       <c r="AK717" s="4"/>
     </row>
     <row r="718" spans="1:37">
       <c r="A718" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B718" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C718" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D718" s="1">
         <v>4</v>
       </c>
       <c r="E718" s="1">
         <v>4</v>
       </c>
       <c r="F718" s="1"/>
       <c r="G718" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="H718" s="1">
         <v>4</v>
       </c>
       <c r="I718" s="1">
         <v>4</v>
       </c>
       <c r="J718" t="s">
         <v>90</v>
       </c>
       <c r="K718" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="L718" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M718" t="s">
         <v>93</v>
       </c>
-      <c r="AF718">
-[...6 lines deleted...]
-        <v>23</v>
+      <c r="AB718">
+        <v>8</v>
+      </c>
+      <c r="AC718">
+        <v>4</v>
       </c>
       <c r="AI718" s="4">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="AJ718">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="AK718" s="4"/>
     </row>
     <row r="719" spans="1:37">
       <c r="A719" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B719" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C719" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D719" s="1">
         <v>4</v>
       </c>
       <c r="E719" s="1">
         <v>4</v>
       </c>
       <c r="F719" s="1"/>
       <c r="G719" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="H719" s="1">
         <v>4</v>
       </c>
       <c r="I719" s="1">
         <v>4</v>
       </c>
       <c r="J719" t="s">
-        <v>246</v>
+        <v>90</v>
       </c>
       <c r="K719" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="L719" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="M719" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>93</v>
       </c>
       <c r="AD719">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="AI719" s="4">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="AJ719">
-        <v>48</v>
+        <v>5</v>
       </c>
       <c r="AK719" s="4"/>
     </row>
     <row r="720" spans="1:37">
       <c r="A720" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B720" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C720" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D720" s="1">
         <v>4</v>
       </c>
       <c r="E720" s="1">
         <v>4</v>
       </c>
       <c r="F720" s="1"/>
       <c r="G720" t="s">
-        <v>319</v>
+        <v>313</v>
       </c>
       <c r="H720" s="1">
         <v>4</v>
       </c>
       <c r="I720" s="1">
         <v>4</v>
       </c>
       <c r="J720" t="s">
-        <v>246</v>
+        <v>90</v>
       </c>
       <c r="K720" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="L720" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="M720" t="s">
-        <v>249</v>
+        <v>93</v>
       </c>
       <c r="AE720">
+        <v>2</v>
+      </c>
+      <c r="AF720">
+        <v>26</v>
+      </c>
+      <c r="AG720">
         <v>16</v>
       </c>
-      <c r="AF720">
-[...4 lines deleted...]
-      </c>
       <c r="AH720">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="AI720" s="4">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="AJ720">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="AK720" s="4"/>
     </row>
     <row r="721" spans="1:37">
       <c r="A721" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B721" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D721" s="1">
         <v>4</v>
       </c>
       <c r="E721" s="1">
         <v>4</v>
       </c>
       <c r="F721" s="1"/>
       <c r="G721" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="H721" s="1">
         <v>4</v>
       </c>
       <c r="I721" s="1">
         <v>4</v>
       </c>
       <c r="J721" t="s">
-        <v>246</v>
+        <v>90</v>
       </c>
       <c r="K721" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="L721" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="M721" t="s">
-        <v>249</v>
+        <v>93</v>
+      </c>
+      <c r="AB721">
+        <v>67</v>
+      </c>
+      <c r="AC721">
+        <v>81</v>
       </c>
       <c r="AI721" s="4">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="AJ721">
-        <v>0</v>
+        <v>148</v>
       </c>
       <c r="AK721" s="4"/>
     </row>
     <row r="722" spans="1:37">
       <c r="A722" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B722" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C722" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D722" s="1">
         <v>4</v>
       </c>
       <c r="E722" s="1">
         <v>4</v>
       </c>
       <c r="F722" s="1"/>
       <c r="G722" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="H722" s="1">
         <v>4</v>
       </c>
       <c r="I722" s="1">
         <v>4</v>
       </c>
       <c r="J722" t="s">
-        <v>246</v>
+        <v>90</v>
       </c>
       <c r="K722" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="L722" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="M722" t="s">
-        <v>249</v>
+        <v>93</v>
+      </c>
+      <c r="AD722">
+        <v>97</v>
       </c>
       <c r="AI722" s="4">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="AJ722">
-        <v>0</v>
+        <v>97</v>
       </c>
       <c r="AK722" s="4"/>
     </row>
     <row r="723" spans="1:37">
       <c r="A723" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B723" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C723" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D723" s="1">
         <v>4</v>
       </c>
       <c r="E723" s="1">
         <v>4</v>
       </c>
       <c r="F723" s="1"/>
       <c r="G723" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="H723" s="1">
         <v>4</v>
       </c>
       <c r="I723" s="1">
         <v>4</v>
       </c>
       <c r="J723" t="s">
-        <v>246</v>
+        <v>90</v>
       </c>
       <c r="K723" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="L723" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="M723" t="s">
-        <v>249</v>
+        <v>93</v>
+      </c>
+      <c r="AE723">
+        <v>39</v>
+      </c>
+      <c r="AF723">
+        <v>64</v>
+      </c>
+      <c r="AG723">
+        <v>5</v>
+      </c>
+      <c r="AH723">
+        <v>28</v>
       </c>
       <c r="AI723" s="4">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="AJ723">
-        <v>0</v>
+        <v>136</v>
       </c>
       <c r="AK723" s="4"/>
     </row>
     <row r="724" spans="1:37">
       <c r="A724" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B724" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C724" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D724" s="1">
         <v>4</v>
       </c>
       <c r="E724" s="1">
         <v>4</v>
       </c>
       <c r="F724" s="1"/>
       <c r="G724" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="H724" s="1">
         <v>4</v>
       </c>
       <c r="I724" s="1">
         <v>4</v>
       </c>
       <c r="J724" t="s">
-        <v>246</v>
+        <v>90</v>
       </c>
       <c r="K724" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="L724" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="M724" t="s">
-        <v>249</v>
+        <v>93</v>
+      </c>
+      <c r="AB724">
+        <v>56</v>
+      </c>
+      <c r="AC724">
+        <v>85</v>
       </c>
       <c r="AI724" s="4">
-        <v>0</v>
+        <v>141</v>
       </c>
       <c r="AJ724">
-        <v>0</v>
+        <v>141</v>
       </c>
       <c r="AK724" s="4"/>
     </row>
     <row r="725" spans="1:37">
       <c r="A725" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B725" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C725" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D725" s="1">
         <v>4</v>
       </c>
       <c r="E725" s="1">
         <v>4</v>
       </c>
       <c r="F725" s="1"/>
       <c r="G725" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="H725" s="1">
         <v>4</v>
       </c>
       <c r="I725" s="1">
         <v>4</v>
       </c>
       <c r="J725" t="s">
-        <v>246</v>
+        <v>90</v>
       </c>
       <c r="K725" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="L725" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="M725" t="s">
-        <v>249</v>
+        <v>93</v>
+      </c>
+      <c r="AC725">
+        <v>3</v>
+      </c>
+      <c r="AD725">
+        <v>48</v>
       </c>
       <c r="AI725" s="4">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="AJ725">
-        <v>0</v>
+        <v>51</v>
       </c>
       <c r="AK725" s="4"/>
     </row>
     <row r="726" spans="1:37">
       <c r="A726" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="B726" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="C726" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D726" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E726" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F726" s="1"/>
       <c r="G726" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="H726" s="1">
+        <v>4</v>
+      </c>
+      <c r="I726" s="1">
+        <v>4</v>
+      </c>
+      <c r="J726" t="s">
+        <v>90</v>
+      </c>
+      <c r="K726" t="s">
+        <v>314</v>
+      </c>
+      <c r="L726" t="s">
+        <v>315</v>
+      </c>
+      <c r="M726" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF726">
+        <v>30</v>
+      </c>
+      <c r="AG726">
         <v>5</v>
       </c>
-      <c r="I726" s="1">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="AH726">
+        <v>23</v>
       </c>
       <c r="AI726" s="4">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="AJ726">
-        <v>1</v>
+        <v>58</v>
       </c>
       <c r="AK726" s="4"/>
     </row>
     <row r="727" spans="1:37">
       <c r="A727" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B727" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C727" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D727" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E727" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F727" s="1"/>
       <c r="G727" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="H727" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I727" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J727" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="K727" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="L727" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="M727" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>250</v>
+      </c>
+      <c r="AC727">
+        <v>34</v>
+      </c>
+      <c r="AD727">
+        <v>14</v>
       </c>
       <c r="AI727" s="4">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="AJ727">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="AK727" s="4"/>
     </row>
     <row r="728" spans="1:37">
       <c r="A728" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B728" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C728" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D728" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E728" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F728" s="1"/>
       <c r="G728" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="H728" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I728" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J728" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="K728" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="L728" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="M728" t="s">
-        <v>60</v>
+        <v>250</v>
+      </c>
+      <c r="AE728">
+        <v>16</v>
+      </c>
+      <c r="AF728">
+        <v>17</v>
+      </c>
+      <c r="AG728">
+        <v>21</v>
+      </c>
+      <c r="AH728">
+        <v>20</v>
       </c>
       <c r="AI728" s="4">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="AJ728">
-        <v>0</v>
+        <v>74</v>
       </c>
       <c r="AK728" s="4"/>
     </row>
     <row r="729" spans="1:37">
       <c r="A729" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B729" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C729" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D729" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E729" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F729" s="1"/>
       <c r="G729" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="H729" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I729" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J729" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="K729" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="L729" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="M729" t="s">
-        <v>60</v>
+        <v>250</v>
       </c>
       <c r="AI729" s="4">
         <v>0</v>
       </c>
       <c r="AJ729">
         <v>0</v>
       </c>
       <c r="AK729" s="4"/>
     </row>
     <row r="730" spans="1:37">
       <c r="A730" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B730" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C730" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D730" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E730" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F730" s="1"/>
       <c r="G730" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="H730" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I730" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J730" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="K730" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="L730" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="M730" t="s">
-        <v>60</v>
+        <v>250</v>
       </c>
       <c r="AI730" s="4">
         <v>0</v>
       </c>
       <c r="AJ730">
         <v>0</v>
       </c>
       <c r="AK730" s="4"/>
     </row>
     <row r="731" spans="1:37">
       <c r="A731" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B731" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C731" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D731" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E731" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F731" s="1"/>
       <c r="G731" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="H731" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I731" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J731" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="K731" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="L731" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="M731" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>250</v>
       </c>
       <c r="AI731" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ731">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AK731" s="4"/>
     </row>
     <row r="732" spans="1:37">
       <c r="A732" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B732" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C732" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D732" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E732" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F732" s="1"/>
       <c r="G732" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="H732" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I732" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J732" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="K732" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="L732" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="M732" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>250</v>
       </c>
       <c r="AI732" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ732">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK732" s="4"/>
     </row>
     <row r="733" spans="1:37">
       <c r="A733" t="s">
-        <v>74</v>
+        <v>318</v>
       </c>
       <c r="B733" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="C733" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D733" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E733" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F733" s="1"/>
       <c r="G733" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="H733" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="I733" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="J733" t="s">
-        <v>17</v>
+        <v>247</v>
       </c>
       <c r="K733" t="s">
-        <v>77</v>
+        <v>321</v>
       </c>
       <c r="L733" t="s">
-        <v>81</v>
+        <v>323</v>
       </c>
       <c r="M733" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>286</v>
+        <v>250</v>
       </c>
       <c r="AI733" s="4">
-        <v>585</v>
+        <v>0</v>
       </c>
       <c r="AJ733">
-        <v>585</v>
+        <v>0</v>
       </c>
       <c r="AK733" s="4"/>
     </row>
     <row r="734" spans="1:37">
       <c r="A734" t="s">
-        <v>74</v>
+        <v>324</v>
       </c>
       <c r="B734" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C734" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D734" s="1">
         <v>5</v>
       </c>
       <c r="E734" s="1">
         <v>5</v>
       </c>
       <c r="F734" s="1"/>
       <c r="G734" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="H734" s="1">
         <v>5</v>
       </c>
       <c r="I734" s="1">
         <v>5</v>
       </c>
       <c r="J734" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K734" t="s">
-        <v>77</v>
+        <v>327</v>
       </c>
       <c r="L734" t="s">
-        <v>81</v>
+        <v>328</v>
       </c>
       <c r="M734" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>60</v>
+      </c>
+      <c r="AC734">
+        <v>1</v>
       </c>
       <c r="AI734" s="4">
-        <v>258</v>
+        <v>1</v>
       </c>
       <c r="AJ734">
-        <v>258</v>
+        <v>1</v>
       </c>
       <c r="AK734" s="4"/>
     </row>
     <row r="735" spans="1:37">
       <c r="A735" t="s">
-        <v>74</v>
+        <v>324</v>
       </c>
       <c r="B735" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C735" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D735" s="1">
         <v>5</v>
       </c>
       <c r="E735" s="1">
         <v>5</v>
       </c>
       <c r="F735" s="1"/>
       <c r="G735" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="H735" s="1">
         <v>5</v>
       </c>
       <c r="I735" s="1">
         <v>5</v>
       </c>
       <c r="J735" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K735" t="s">
-        <v>77</v>
+        <v>327</v>
       </c>
       <c r="L735" t="s">
-        <v>82</v>
+        <v>328</v>
       </c>
       <c r="M735" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>60</v>
+      </c>
+      <c r="AF735">
+        <v>2</v>
       </c>
       <c r="AI735" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AJ735">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AK735" s="4"/>
     </row>
     <row r="736" spans="1:37">
       <c r="A736" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="B736" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C736" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D736" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E736" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F736" s="1"/>
       <c r="G736" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="H736" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I736" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J736" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K736" t="s">
-        <v>292</v>
+        <v>327</v>
       </c>
       <c r="L736" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="M736" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>60</v>
       </c>
       <c r="AI736" s="4">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AJ736">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="AK736" s="4"/>
     </row>
     <row r="737" spans="1:37">
       <c r="A737" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="B737" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C737" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D737" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E737" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F737" s="1"/>
       <c r="G737" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="H737" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I737" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J737" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K737" t="s">
-        <v>292</v>
+        <v>327</v>
       </c>
       <c r="L737" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="M737" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI737" s="4">
         <v>0</v>
       </c>
       <c r="AJ737">
         <v>0</v>
       </c>
       <c r="AK737" s="4"/>
     </row>
     <row r="738" spans="1:37">
       <c r="A738" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="B738" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C738" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D738" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E738" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F738" s="1"/>
       <c r="G738" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="H738" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I738" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J738" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K738" t="s">
-        <v>292</v>
+        <v>327</v>
       </c>
       <c r="L738" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="M738" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="AI738" s="4">
         <v>0</v>
       </c>
       <c r="AJ738">
         <v>0</v>
       </c>
       <c r="AK738" s="4"/>
     </row>
     <row r="739" spans="1:37">
       <c r="A739" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="B739" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C739" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D739" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E739" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F739" s="1"/>
       <c r="G739" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="H739" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I739" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J739" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K739" t="s">
-        <v>292</v>
+        <v>327</v>
       </c>
       <c r="L739" t="s">
-        <v>293</v>
+        <v>328</v>
       </c>
       <c r="M739" t="s">
-        <v>40</v>
+        <v>60</v>
+      </c>
+      <c r="AF739">
+        <v>2</v>
       </c>
       <c r="AI739" s="4">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AJ739">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK739" s="4"/>
     </row>
     <row r="740" spans="1:37">
       <c r="A740" t="s">
-        <v>289</v>
+        <v>324</v>
       </c>
       <c r="B740" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C740" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D740" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E740" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F740" s="1"/>
       <c r="G740" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="H740" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I740" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J740" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K740" t="s">
-        <v>292</v>
+        <v>327</v>
       </c>
       <c r="L740" t="s">
-        <v>295</v>
+        <v>328</v>
       </c>
       <c r="M740" t="s">
-        <v>40</v>
+        <v>60</v>
+      </c>
+      <c r="AH740">
+        <v>1</v>
       </c>
       <c r="AI740" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ740">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK740" s="4"/>
     </row>
     <row r="741" spans="1:37">
       <c r="A741" t="s">
-        <v>289</v>
+        <v>74</v>
       </c>
       <c r="B741" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C741" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D741" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E741" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F741" s="1"/>
       <c r="G741" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="H741" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I741" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J741" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="K741" t="s">
-        <v>292</v>
+        <v>77</v>
       </c>
       <c r="L741" t="s">
-        <v>295</v>
+        <v>81</v>
       </c>
       <c r="M741" t="s">
-        <v>40</v>
+        <v>79</v>
+      </c>
+      <c r="AF741">
+        <v>299</v>
+      </c>
+      <c r="AG741">
+        <v>286</v>
       </c>
       <c r="AI741" s="4">
-        <v>0</v>
+        <v>585</v>
       </c>
       <c r="AJ741">
-        <v>0</v>
+        <v>585</v>
       </c>
       <c r="AK741" s="4"/>
     </row>
     <row r="742" spans="1:37">
       <c r="A742" t="s">
-        <v>289</v>
+        <v>74</v>
       </c>
       <c r="B742" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C742" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D742" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E742" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F742" s="1"/>
       <c r="G742" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="H742" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I742" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J742" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="K742" t="s">
-        <v>292</v>
+        <v>77</v>
       </c>
       <c r="L742" t="s">
-        <v>295</v>
+        <v>81</v>
       </c>
       <c r="M742" t="s">
-        <v>40</v>
+        <v>79</v>
+      </c>
+      <c r="AH742">
+        <v>258</v>
       </c>
       <c r="AI742" s="4">
-        <v>0</v>
+        <v>258</v>
       </c>
       <c r="AJ742">
-        <v>0</v>
+        <v>258</v>
       </c>
       <c r="AK742" s="4"/>
     </row>
     <row r="743" spans="1:37">
       <c r="A743" t="s">
-        <v>289</v>
+        <v>74</v>
       </c>
       <c r="B743" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C743" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D743" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E743" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F743" s="1"/>
       <c r="G743" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="H743" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="I743" s="1">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J743" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="K743" t="s">
-        <v>292</v>
+        <v>77</v>
       </c>
       <c r="L743" t="s">
-        <v>136</v>
+        <v>82</v>
       </c>
       <c r="M743" t="s">
-        <v>40</v>
+        <v>79</v>
+      </c>
+      <c r="AH743">
+        <v>1</v>
       </c>
       <c r="AI743" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ743">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK743" s="4"/>
     </row>
     <row r="744" spans="1:37">
       <c r="A744" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B744" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C744" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D744" s="1">
         <v>3</v>
       </c>
       <c r="E744" s="1">
         <v>3</v>
       </c>
       <c r="F744" s="1"/>
       <c r="G744" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H744" s="1">
         <v>3</v>
       </c>
       <c r="I744" s="1">
         <v>3</v>
       </c>
       <c r="J744" t="s">
         <v>37</v>
       </c>
       <c r="K744" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L744" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M744" t="s">
         <v>40</v>
       </c>
+      <c r="AF744">
+        <v>1</v>
+      </c>
+      <c r="AH744">
+        <v>3</v>
+      </c>
       <c r="AI744" s="4">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AJ744">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="AK744" s="4"/>
     </row>
     <row r="745" spans="1:37">
       <c r="A745" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B745" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C745" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D745" s="1">
         <v>3</v>
       </c>
       <c r="E745" s="1">
         <v>3</v>
       </c>
       <c r="F745" s="1"/>
       <c r="G745" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H745" s="1">
         <v>3</v>
       </c>
       <c r="I745" s="1">
         <v>3</v>
       </c>
       <c r="J745" t="s">
         <v>37</v>
       </c>
       <c r="K745" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L745" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M745" t="s">
         <v>40</v>
       </c>
       <c r="AI745" s="4">
         <v>0</v>
       </c>
       <c r="AJ745">
         <v>0</v>
       </c>
       <c r="AK745" s="4"/>
     </row>
     <row r="746" spans="1:37">
       <c r="A746" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B746" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C746" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D746" s="1">
         <v>3</v>
       </c>
       <c r="E746" s="1">
         <v>3</v>
       </c>
       <c r="F746" s="1"/>
       <c r="G746" t="s">
         <v>333</v>
       </c>
-      <c r="H746" s="1"/>
-      <c r="I746" s="1"/>
+      <c r="H746" s="1">
+        <v>3</v>
+      </c>
+      <c r="I746" s="1">
+        <v>3</v>
+      </c>
       <c r="J746" t="s">
         <v>37</v>
       </c>
       <c r="K746" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L746" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M746" t="s">
         <v>40</v>
       </c>
       <c r="AI746" s="4">
         <v>0</v>
       </c>
       <c r="AJ746">
         <v>0</v>
       </c>
       <c r="AK746" s="4"/>
     </row>
     <row r="747" spans="1:37">
       <c r="A747" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B747" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C747" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D747" s="1">
         <v>3</v>
       </c>
       <c r="E747" s="1">
         <v>3</v>
       </c>
       <c r="F747" s="1"/>
       <c r="G747" t="s">
         <v>333</v>
       </c>
-      <c r="H747" s="1"/>
-      <c r="I747" s="1"/>
+      <c r="H747" s="1">
+        <v>3</v>
+      </c>
+      <c r="I747" s="1">
+        <v>3</v>
+      </c>
       <c r="J747" t="s">
         <v>37</v>
       </c>
       <c r="K747" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L747" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M747" t="s">
         <v>40</v>
       </c>
       <c r="AI747" s="4">
         <v>0</v>
       </c>
       <c r="AJ747">
         <v>0</v>
       </c>
       <c r="AK747" s="4"/>
     </row>
     <row r="748" spans="1:37">
       <c r="A748" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B748" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C748" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D748" s="1">
         <v>3</v>
       </c>
       <c r="E748" s="1">
         <v>3</v>
       </c>
       <c r="F748" s="1"/>
       <c r="G748" t="s">
         <v>333</v>
       </c>
-      <c r="H748" s="1"/>
-      <c r="I748" s="1"/>
+      <c r="H748" s="1">
+        <v>3</v>
+      </c>
+      <c r="I748" s="1">
+        <v>3</v>
+      </c>
       <c r="J748" t="s">
         <v>37</v>
       </c>
       <c r="K748" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L748" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M748" t="s">
         <v>40</v>
       </c>
       <c r="AI748" s="4">
         <v>0</v>
       </c>
       <c r="AJ748">
         <v>0</v>
       </c>
       <c r="AK748" s="4"/>
     </row>
     <row r="749" spans="1:37">
       <c r="A749" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B749" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C749" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D749" s="1">
         <v>3</v>
       </c>
       <c r="E749" s="1">
         <v>3</v>
       </c>
       <c r="F749" s="1"/>
       <c r="G749" t="s">
         <v>333</v>
       </c>
-      <c r="H749" s="1"/>
-      <c r="I749" s="1"/>
+      <c r="H749" s="1">
+        <v>3</v>
+      </c>
+      <c r="I749" s="1">
+        <v>3</v>
+      </c>
       <c r="J749" t="s">
         <v>37</v>
       </c>
       <c r="K749" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L749" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M749" t="s">
         <v>40</v>
       </c>
       <c r="AI749" s="4">
         <v>0</v>
       </c>
       <c r="AJ749">
         <v>0</v>
       </c>
       <c r="AK749" s="4"/>
     </row>
     <row r="750" spans="1:37">
       <c r="A750" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B750" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C750" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D750" s="1">
         <v>3</v>
       </c>
       <c r="E750" s="1">
         <v>3</v>
       </c>
       <c r="F750" s="1"/>
       <c r="G750" t="s">
         <v>333</v>
       </c>
-      <c r="H750" s="1"/>
-      <c r="I750" s="1"/>
+      <c r="H750" s="1">
+        <v>3</v>
+      </c>
+      <c r="I750" s="1">
+        <v>3</v>
+      </c>
       <c r="J750" t="s">
         <v>37</v>
       </c>
       <c r="K750" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L750" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="M750" t="s">
         <v>40</v>
       </c>
       <c r="AI750" s="4">
         <v>0</v>
       </c>
       <c r="AJ750">
         <v>0</v>
       </c>
       <c r="AK750" s="4"/>
     </row>
     <row r="751" spans="1:37">
       <c r="A751" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B751" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C751" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D751" s="1">
         <v>3</v>
       </c>
       <c r="E751" s="1">
         <v>3</v>
       </c>
       <c r="F751" s="1"/>
       <c r="G751" t="s">
         <v>333</v>
       </c>
-      <c r="H751" s="1"/>
-      <c r="I751" s="1"/>
+      <c r="H751" s="1">
+        <v>3</v>
+      </c>
+      <c r="I751" s="1">
+        <v>3</v>
+      </c>
       <c r="J751" t="s">
         <v>37</v>
       </c>
       <c r="K751" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L751" t="s">
-        <v>295</v>
+        <v>136</v>
       </c>
       <c r="M751" t="s">
         <v>40</v>
       </c>
       <c r="AI751" s="4">
         <v>0</v>
       </c>
       <c r="AJ751">
         <v>0</v>
       </c>
       <c r="AK751" s="4"/>
     </row>
     <row r="752" spans="1:37">
       <c r="A752" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B752" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C752" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D752" s="1">
         <v>3</v>
       </c>
       <c r="E752" s="1">
         <v>3</v>
       </c>
       <c r="F752" s="1"/>
       <c r="G752" t="s">
         <v>333</v>
       </c>
-      <c r="H752" s="1"/>
-      <c r="I752" s="1"/>
+      <c r="H752" s="1">
+        <v>3</v>
+      </c>
+      <c r="I752" s="1">
+        <v>3</v>
+      </c>
       <c r="J752" t="s">
         <v>37</v>
       </c>
       <c r="K752" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L752" t="s">
-        <v>295</v>
+        <v>136</v>
       </c>
       <c r="M752" t="s">
         <v>40</v>
       </c>
       <c r="AI752" s="4">
         <v>0</v>
       </c>
       <c r="AJ752">
         <v>0</v>
       </c>
       <c r="AK752" s="4"/>
     </row>
     <row r="753" spans="1:37">
       <c r="A753" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B753" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C753" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D753" s="1">
         <v>3</v>
       </c>
       <c r="E753" s="1">
         <v>3</v>
       </c>
       <c r="F753" s="1"/>
       <c r="G753" t="s">
         <v>333</v>
       </c>
-      <c r="H753" s="1"/>
-      <c r="I753" s="1"/>
+      <c r="H753" s="1">
+        <v>3</v>
+      </c>
+      <c r="I753" s="1">
+        <v>3</v>
+      </c>
       <c r="J753" t="s">
         <v>37</v>
       </c>
       <c r="K753" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L753" t="s">
         <v>136</v>
       </c>
       <c r="M753" t="s">
         <v>40</v>
       </c>
       <c r="AI753" s="4">
         <v>0</v>
       </c>
       <c r="AJ753">
         <v>0</v>
       </c>
       <c r="AK753" s="4"/>
     </row>
     <row r="754" spans="1:37">
       <c r="A754" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B754" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C754" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D754" s="1">
         <v>3</v>
       </c>
       <c r="E754" s="1">
         <v>3</v>
       </c>
       <c r="F754" s="1"/>
       <c r="G754" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H754" s="1"/>
       <c r="I754" s="1"/>
       <c r="J754" t="s">
         <v>37</v>
       </c>
       <c r="K754" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L754" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M754" t="s">
         <v>40</v>
       </c>
       <c r="AI754" s="4">
         <v>0</v>
       </c>
       <c r="AJ754">
         <v>0</v>
       </c>
       <c r="AK754" s="4"/>
     </row>
     <row r="755" spans="1:37">
       <c r="A755" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B755" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C755" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D755" s="1">
         <v>3</v>
       </c>
       <c r="E755" s="1">
         <v>3</v>
       </c>
       <c r="F755" s="1"/>
       <c r="G755" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="H755" s="1"/>
       <c r="I755" s="1"/>
       <c r="J755" t="s">
         <v>37</v>
       </c>
       <c r="K755" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L755" t="s">
-        <v>136</v>
+        <v>294</v>
       </c>
       <c r="M755" t="s">
         <v>40</v>
       </c>
       <c r="AI755" s="4">
         <v>0</v>
       </c>
       <c r="AJ755">
         <v>0</v>
       </c>
       <c r="AK755" s="4"/>
     </row>
     <row r="756" spans="1:37">
       <c r="A756" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="B756" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C756" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D756" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E756" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F756" s="1"/>
       <c r="G756" t="s">
-        <v>336</v>
-[...6 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="H756" s="1"/>
+      <c r="I756" s="1"/>
       <c r="J756" t="s">
-        <v>246</v>
+        <v>37</v>
       </c>
       <c r="K756" t="s">
-        <v>320</v>
+        <v>293</v>
       </c>
       <c r="L756" t="s">
-        <v>337</v>
+        <v>294</v>
       </c>
       <c r="M756" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>40</v>
       </c>
       <c r="AI756" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AJ756">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK756" s="4"/>
     </row>
     <row r="757" spans="1:37">
       <c r="A757" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="B757" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C757" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D757" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E757" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F757" s="1"/>
       <c r="G757" t="s">
-        <v>336</v>
-[...6 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="H757" s="1"/>
+      <c r="I757" s="1"/>
       <c r="J757" t="s">
-        <v>246</v>
+        <v>37</v>
       </c>
       <c r="K757" t="s">
-        <v>320</v>
+        <v>293</v>
       </c>
       <c r="L757" t="s">
-        <v>337</v>
+        <v>294</v>
       </c>
       <c r="M757" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="AI757" s="4">
         <v>0</v>
       </c>
       <c r="AJ757">
         <v>0</v>
       </c>
       <c r="AK757" s="4"/>
     </row>
     <row r="758" spans="1:37">
       <c r="A758" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="B758" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C758" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D758" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E758" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F758" s="1"/>
       <c r="G758" t="s">
-        <v>336</v>
-[...6 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="H758" s="1"/>
+      <c r="I758" s="1"/>
       <c r="J758" t="s">
-        <v>246</v>
+        <v>37</v>
       </c>
       <c r="K758" t="s">
-        <v>320</v>
+        <v>293</v>
       </c>
       <c r="L758" t="s">
-        <v>337</v>
+        <v>296</v>
       </c>
       <c r="M758" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="AI758" s="4">
         <v>0</v>
       </c>
       <c r="AJ758">
         <v>0</v>
       </c>
       <c r="AK758" s="4"/>
     </row>
     <row r="759" spans="1:37">
       <c r="A759" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="B759" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C759" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D759" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E759" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F759" s="1"/>
       <c r="G759" t="s">
-        <v>336</v>
-[...6 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="H759" s="1"/>
+      <c r="I759" s="1"/>
       <c r="J759" t="s">
-        <v>246</v>
+        <v>37</v>
       </c>
       <c r="K759" t="s">
-        <v>320</v>
+        <v>293</v>
       </c>
       <c r="L759" t="s">
-        <v>337</v>
+        <v>296</v>
       </c>
       <c r="M759" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="AI759" s="4">
         <v>0</v>
       </c>
       <c r="AJ759">
         <v>0</v>
       </c>
       <c r="AK759" s="4"/>
     </row>
     <row r="760" spans="1:37">
       <c r="A760" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="B760" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C760" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D760" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E760" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F760" s="1"/>
       <c r="G760" t="s">
-        <v>336</v>
-[...6 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="H760" s="1"/>
+      <c r="I760" s="1"/>
       <c r="J760" t="s">
-        <v>246</v>
+        <v>37</v>
       </c>
       <c r="K760" t="s">
-        <v>320</v>
+        <v>293</v>
       </c>
       <c r="L760" t="s">
-        <v>338</v>
+        <v>296</v>
       </c>
       <c r="M760" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="AI760" s="4">
         <v>0</v>
       </c>
       <c r="AJ760">
         <v>0</v>
       </c>
       <c r="AK760" s="4"/>
     </row>
     <row r="761" spans="1:37">
       <c r="A761" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="B761" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C761" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D761" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E761" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F761" s="1"/>
       <c r="G761" t="s">
-        <v>336</v>
-[...6 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="H761" s="1"/>
+      <c r="I761" s="1"/>
       <c r="J761" t="s">
-        <v>246</v>
+        <v>37</v>
       </c>
       <c r="K761" t="s">
-        <v>320</v>
+        <v>293</v>
       </c>
       <c r="L761" t="s">
-        <v>339</v>
+        <v>136</v>
       </c>
       <c r="M761" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="AI761" s="4">
         <v>0</v>
       </c>
       <c r="AJ761">
         <v>0</v>
       </c>
       <c r="AK761" s="4"/>
     </row>
     <row r="762" spans="1:37">
       <c r="A762" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="B762" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C762" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D762" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E762" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F762" s="1"/>
       <c r="G762" t="s">
-        <v>340</v>
-[...6 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="H762" s="1"/>
+      <c r="I762" s="1"/>
       <c r="J762" t="s">
-        <v>246</v>
+        <v>37</v>
       </c>
       <c r="K762" t="s">
-        <v>320</v>
+        <v>293</v>
       </c>
       <c r="L762" t="s">
-        <v>337</v>
+        <v>136</v>
       </c>
       <c r="M762" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="AI762" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AJ762">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK762" s="4"/>
     </row>
     <row r="763" spans="1:37">
       <c r="A763" t="s">
-        <v>341</v>
+        <v>290</v>
       </c>
       <c r="B763" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="C763" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D763" s="1">
         <v>3</v>
       </c>
       <c r="E763" s="1">
         <v>3</v>
       </c>
       <c r="F763" s="1"/>
       <c r="G763" t="s">
-        <v>343</v>
-[...6 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="H763" s="1"/>
+      <c r="I763" s="1"/>
       <c r="J763" t="s">
         <v>37</v>
       </c>
       <c r="K763" t="s">
-        <v>131</v>
+        <v>293</v>
       </c>
       <c r="L763" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="M763" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="AI763" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="AJ763">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="AK763" s="4"/>
     </row>
     <row r="764" spans="1:37">
       <c r="A764" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="B764" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="C764" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D764" s="1">
         <v>4</v>
       </c>
       <c r="E764" s="1">
         <v>4</v>
       </c>
       <c r="F764" s="1"/>
       <c r="G764" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="H764" s="1">
         <v>4</v>
       </c>
       <c r="I764" s="1">
         <v>4</v>
       </c>
       <c r="J764" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K764" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="L764" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="M764" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>250</v>
+      </c>
+      <c r="AG764">
+        <v>2</v>
       </c>
       <c r="AI764" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AJ764">
         <v>1</v>
       </c>
       <c r="AK764" s="4"/>
     </row>
     <row r="765" spans="1:37">
       <c r="A765" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="B765" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="C765" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D765" s="1">
         <v>4</v>
       </c>
       <c r="E765" s="1">
         <v>4</v>
       </c>
       <c r="F765" s="1"/>
       <c r="G765" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="H765" s="1">
         <v>4</v>
       </c>
       <c r="I765" s="1">
         <v>4</v>
       </c>
       <c r="J765" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K765" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="L765" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="M765" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI765" s="4">
         <v>0</v>
       </c>
       <c r="AJ765">
         <v>0</v>
       </c>
       <c r="AK765" s="4"/>
     </row>
     <row r="766" spans="1:37">
       <c r="A766" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="B766" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="C766" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D766" s="1">
         <v>4</v>
       </c>
       <c r="E766" s="1">
         <v>4</v>
       </c>
       <c r="F766" s="1"/>
       <c r="G766" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="H766" s="1">
         <v>4</v>
       </c>
       <c r="I766" s="1">
         <v>4</v>
       </c>
       <c r="J766" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K766" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="L766" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="M766" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI766" s="4">
         <v>0</v>
       </c>
       <c r="AJ766">
         <v>0</v>
       </c>
       <c r="AK766" s="4"/>
     </row>
     <row r="767" spans="1:37">
       <c r="A767" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="B767" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="C767" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D767" s="1">
         <v>4</v>
       </c>
       <c r="E767" s="1">
         <v>4</v>
       </c>
       <c r="F767" s="1"/>
       <c r="G767" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="H767" s="1">
         <v>4</v>
       </c>
       <c r="I767" s="1">
         <v>4</v>
       </c>
       <c r="J767" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K767" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="L767" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="M767" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI767" s="4">
         <v>0</v>
       </c>
       <c r="AJ767">
         <v>0</v>
       </c>
       <c r="AK767" s="4"/>
     </row>
     <row r="768" spans="1:37">
       <c r="A768" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="B768" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="C768" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D768" s="1">
         <v>4</v>
       </c>
       <c r="E768" s="1">
         <v>4</v>
       </c>
       <c r="F768" s="1"/>
       <c r="G768" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="H768" s="1">
         <v>4</v>
       </c>
       <c r="I768" s="1">
         <v>4</v>
       </c>
       <c r="J768" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K768" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="L768" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="M768" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI768" s="4">
         <v>0</v>
       </c>
       <c r="AJ768">
         <v>0</v>
       </c>
       <c r="AK768" s="4"/>
     </row>
     <row r="769" spans="1:37">
       <c r="A769" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="B769" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="C769" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D769" s="1">
         <v>4</v>
       </c>
       <c r="E769" s="1">
         <v>4</v>
       </c>
       <c r="F769" s="1"/>
       <c r="G769" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-      <c r="I769" s="1"/>
+        <v>337</v>
+      </c>
+      <c r="H769" s="1">
+        <v>4</v>
+      </c>
+      <c r="I769" s="1">
+        <v>4</v>
+      </c>
       <c r="J769" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K769" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="L769" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="M769" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI769" s="4">
         <v>0</v>
       </c>
       <c r="AJ769">
         <v>0</v>
       </c>
       <c r="AK769" s="4"/>
     </row>
     <row r="770" spans="1:37">
       <c r="A770" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="B770" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="C770" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D770" s="1">
         <v>4</v>
       </c>
       <c r="E770" s="1">
         <v>4</v>
       </c>
       <c r="F770" s="1"/>
       <c r="G770" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-      <c r="I770" s="1"/>
+        <v>341</v>
+      </c>
+      <c r="H770" s="1">
+        <v>4</v>
+      </c>
+      <c r="I770" s="1">
+        <v>4</v>
+      </c>
       <c r="J770" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K770" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="L770" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="M770" t="s">
-        <v>33</v>
+        <v>250</v>
+      </c>
+      <c r="AG770">
+        <v>1</v>
       </c>
       <c r="AI770" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ770">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK770" s="4"/>
     </row>
     <row r="771" spans="1:37">
       <c r="A771" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B771" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="C771" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D771" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E771" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F771" s="1"/>
       <c r="G771" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-      <c r="I771" s="1"/>
+        <v>344</v>
+      </c>
+      <c r="H771" s="1">
+        <v>3</v>
+      </c>
+      <c r="I771" s="1">
+        <v>3</v>
+      </c>
       <c r="J771" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="K771" t="s">
-        <v>347</v>
+        <v>131</v>
       </c>
       <c r="L771" t="s">
-        <v>348</v>
+        <v>132</v>
       </c>
       <c r="M771" t="s">
-        <v>33</v>
+        <v>131</v>
+      </c>
+      <c r="AG771">
+        <v>5</v>
+      </c>
+      <c r="AH771">
+        <v>70</v>
       </c>
       <c r="AI771" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="AJ771">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="AK771" s="4"/>
     </row>
     <row r="772" spans="1:37">
       <c r="A772" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B772" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C772" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D772" s="1">
         <v>4</v>
       </c>
       <c r="E772" s="1">
         <v>4</v>
       </c>
       <c r="F772" s="1"/>
       <c r="G772" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-      <c r="I772" s="1"/>
+        <v>347</v>
+      </c>
+      <c r="H772" s="1">
+        <v>4</v>
+      </c>
+      <c r="I772" s="1">
+        <v>4</v>
+      </c>
       <c r="J772" t="s">
         <v>103</v>
       </c>
       <c r="K772" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L772" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M772" t="s">
         <v>33</v>
       </c>
+      <c r="AH772">
+        <v>1</v>
+      </c>
       <c r="AI772" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AJ772">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK772" s="4"/>
     </row>
     <row r="773" spans="1:37">
       <c r="A773" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B773" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C773" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D773" s="1">
         <v>4</v>
       </c>
       <c r="E773" s="1">
         <v>4</v>
       </c>
       <c r="F773" s="1"/>
       <c r="G773" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-      <c r="I773" s="1"/>
+        <v>347</v>
+      </c>
+      <c r="H773" s="1">
+        <v>4</v>
+      </c>
+      <c r="I773" s="1">
+        <v>4</v>
+      </c>
       <c r="J773" t="s">
         <v>103</v>
       </c>
       <c r="K773" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L773" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M773" t="s">
         <v>33</v>
       </c>
       <c r="AI773" s="4">
         <v>0</v>
       </c>
       <c r="AJ773">
         <v>0</v>
       </c>
       <c r="AK773" s="4"/>
     </row>
     <row r="774" spans="1:37">
       <c r="A774" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B774" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C774" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D774" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E774" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F774" s="1"/>
       <c r="G774" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-      <c r="I774" s="1"/>
+        <v>347</v>
+      </c>
+      <c r="H774" s="1">
+        <v>4</v>
+      </c>
+      <c r="I774" s="1">
+        <v>4</v>
+      </c>
       <c r="J774" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K774" t="s">
-        <v>211</v>
+        <v>348</v>
       </c>
       <c r="L774" t="s">
-        <v>219</v>
+        <v>349</v>
       </c>
       <c r="M774" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="AI774" s="4">
         <v>0</v>
       </c>
       <c r="AJ774">
         <v>0</v>
       </c>
       <c r="AK774" s="4"/>
     </row>
     <row r="775" spans="1:37">
       <c r="A775" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B775" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C775" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D775" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E775" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F775" s="1"/>
       <c r="G775" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-      <c r="I775" s="1"/>
+        <v>347</v>
+      </c>
+      <c r="H775" s="1">
+        <v>4</v>
+      </c>
+      <c r="I775" s="1">
+        <v>4</v>
+      </c>
       <c r="J775" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K775" t="s">
-        <v>211</v>
+        <v>348</v>
       </c>
       <c r="L775" t="s">
-        <v>219</v>
+        <v>349</v>
       </c>
       <c r="M775" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="AI775" s="4">
         <v>0</v>
       </c>
       <c r="AJ775">
         <v>0</v>
       </c>
       <c r="AK775" s="4"/>
     </row>
     <row r="776" spans="1:37">
       <c r="A776" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B776" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C776" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D776" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E776" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F776" s="1"/>
       <c r="G776" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-      <c r="I776" s="1"/>
+        <v>347</v>
+      </c>
+      <c r="H776" s="1">
+        <v>4</v>
+      </c>
+      <c r="I776" s="1">
+        <v>4</v>
+      </c>
       <c r="J776" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K776" t="s">
-        <v>211</v>
+        <v>348</v>
       </c>
       <c r="L776" t="s">
-        <v>219</v>
+        <v>349</v>
       </c>
       <c r="M776" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="AI776" s="4">
         <v>0</v>
       </c>
       <c r="AJ776">
         <v>0</v>
       </c>
       <c r="AK776" s="4"/>
     </row>
     <row r="777" spans="1:37">
       <c r="A777" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B777" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C777" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D777" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E777" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F777" s="1"/>
       <c r="G777" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="H777" s="1"/>
       <c r="I777" s="1"/>
       <c r="J777" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K777" t="s">
-        <v>211</v>
+        <v>348</v>
       </c>
       <c r="L777" t="s">
-        <v>219</v>
+        <v>349</v>
       </c>
       <c r="M777" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="AI777" s="4">
         <v>0</v>
       </c>
       <c r="AJ777">
         <v>0</v>
       </c>
       <c r="AK777" s="4"/>
     </row>
     <row r="778" spans="1:37">
       <c r="A778" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B778" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C778" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D778" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E778" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F778" s="1"/>
       <c r="G778" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="H778" s="1"/>
       <c r="I778" s="1"/>
       <c r="J778" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K778" t="s">
-        <v>211</v>
+        <v>348</v>
       </c>
       <c r="L778" t="s">
-        <v>219</v>
+        <v>349</v>
       </c>
       <c r="M778" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="AI778" s="4">
         <v>0</v>
       </c>
       <c r="AJ778">
         <v>0</v>
       </c>
       <c r="AK778" s="4"/>
     </row>
     <row r="779" spans="1:37">
       <c r="A779" t="s">
-        <v>257</v>
+        <v>345</v>
       </c>
       <c r="B779" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="C779" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D779" s="1">
         <v>4</v>
       </c>
       <c r="E779" s="1">
         <v>4</v>
       </c>
       <c r="F779" s="1"/>
       <c r="G779" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="H779" s="1"/>
       <c r="I779" s="1"/>
       <c r="J779" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K779" t="s">
-        <v>260</v>
+        <v>348</v>
       </c>
       <c r="L779" t="s">
-        <v>261</v>
+        <v>349</v>
       </c>
       <c r="M779" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="AI779" s="4">
         <v>0</v>
       </c>
       <c r="AJ779">
         <v>0</v>
       </c>
       <c r="AK779" s="4"/>
     </row>
     <row r="780" spans="1:37">
       <c r="A780" t="s">
-        <v>257</v>
+        <v>345</v>
       </c>
       <c r="B780" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="C780" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D780" s="1">
         <v>4</v>
       </c>
       <c r="E780" s="1">
         <v>4</v>
       </c>
       <c r="F780" s="1"/>
       <c r="G780" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="H780" s="1"/>
       <c r="I780" s="1"/>
       <c r="J780" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K780" t="s">
-        <v>260</v>
+        <v>348</v>
       </c>
       <c r="L780" t="s">
-        <v>261</v>
+        <v>349</v>
       </c>
       <c r="M780" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="AI780" s="4">
         <v>0</v>
       </c>
       <c r="AJ780">
         <v>0</v>
       </c>
       <c r="AK780" s="4"/>
     </row>
     <row r="781" spans="1:37">
       <c r="A781" t="s">
-        <v>257</v>
+        <v>345</v>
       </c>
       <c r="B781" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="C781" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D781" s="1">
         <v>4</v>
       </c>
       <c r="E781" s="1">
         <v>4</v>
       </c>
       <c r="F781" s="1"/>
       <c r="G781" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="H781" s="1"/>
       <c r="I781" s="1"/>
       <c r="J781" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K781" t="s">
-        <v>260</v>
+        <v>348</v>
       </c>
       <c r="L781" t="s">
-        <v>261</v>
+        <v>349</v>
       </c>
       <c r="M781" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="AI781" s="4">
         <v>0</v>
       </c>
       <c r="AJ781">
         <v>0</v>
       </c>
       <c r="AK781" s="4"/>
     </row>
     <row r="782" spans="1:37">
       <c r="A782" t="s">
-        <v>257</v>
+        <v>351</v>
       </c>
       <c r="B782" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C782" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D782" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E782" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F782" s="1"/>
       <c r="G782" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="H782" s="1"/>
       <c r="I782" s="1"/>
       <c r="J782" t="s">
         <v>30</v>
       </c>
       <c r="K782" t="s">
-        <v>260</v>
+        <v>211</v>
       </c>
       <c r="L782" t="s">
-        <v>261</v>
+        <v>221</v>
       </c>
       <c r="M782" t="s">
-        <v>182</v>
+        <v>131</v>
       </c>
       <c r="AI782" s="4">
         <v>0</v>
       </c>
       <c r="AJ782">
         <v>0</v>
       </c>
       <c r="AK782" s="4"/>
     </row>
     <row r="783" spans="1:37">
       <c r="A783" t="s">
-        <v>257</v>
+        <v>351</v>
       </c>
       <c r="B783" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C783" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D783" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E783" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F783" s="1"/>
       <c r="G783" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="H783" s="1"/>
       <c r="I783" s="1"/>
       <c r="J783" t="s">
         <v>30</v>
       </c>
       <c r="K783" t="s">
-        <v>260</v>
+        <v>211</v>
       </c>
       <c r="L783" t="s">
-        <v>261</v>
+        <v>221</v>
       </c>
       <c r="M783" t="s">
-        <v>182</v>
+        <v>131</v>
       </c>
       <c r="AI783" s="4">
         <v>0</v>
       </c>
       <c r="AJ783">
         <v>0</v>
       </c>
       <c r="AK783" s="4"/>
     </row>
     <row r="784" spans="1:37">
       <c r="A784" t="s">
-        <v>257</v>
+        <v>351</v>
       </c>
       <c r="B784" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C784" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D784" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E784" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F784" s="1"/>
       <c r="G784" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="H784" s="1"/>
       <c r="I784" s="1"/>
       <c r="J784" t="s">
         <v>30</v>
       </c>
       <c r="K784" t="s">
-        <v>260</v>
+        <v>211</v>
       </c>
       <c r="L784" t="s">
-        <v>261</v>
+        <v>221</v>
       </c>
       <c r="M784" t="s">
-        <v>182</v>
+        <v>131</v>
       </c>
       <c r="AI784" s="4">
         <v>0</v>
       </c>
       <c r="AJ784">
         <v>0</v>
       </c>
       <c r="AK784" s="4"/>
     </row>
     <row r="785" spans="1:37">
       <c r="A785" t="s">
-        <v>257</v>
+        <v>351</v>
       </c>
       <c r="B785" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C785" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D785" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E785" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F785" s="1"/>
       <c r="G785" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="H785" s="1"/>
       <c r="I785" s="1"/>
       <c r="J785" t="s">
         <v>30</v>
       </c>
       <c r="K785" t="s">
-        <v>260</v>
+        <v>211</v>
       </c>
       <c r="L785" t="s">
-        <v>261</v>
+        <v>221</v>
       </c>
       <c r="M785" t="s">
-        <v>182</v>
+        <v>131</v>
       </c>
       <c r="AI785" s="4">
         <v>0</v>
       </c>
       <c r="AJ785">
         <v>0</v>
       </c>
       <c r="AK785" s="4"/>
     </row>
     <row r="786" spans="1:37">
       <c r="A786" t="s">
-        <v>257</v>
+        <v>351</v>
       </c>
       <c r="B786" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="C786" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D786" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E786" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F786" s="1"/>
       <c r="G786" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="H786" s="1"/>
       <c r="I786" s="1"/>
       <c r="J786" t="s">
         <v>30</v>
       </c>
       <c r="K786" t="s">
-        <v>260</v>
+        <v>211</v>
       </c>
       <c r="L786" t="s">
-        <v>261</v>
+        <v>221</v>
       </c>
       <c r="M786" t="s">
-        <v>182</v>
+        <v>131</v>
       </c>
       <c r="AI786" s="4">
         <v>0</v>
       </c>
       <c r="AJ786">
         <v>0</v>
       </c>
       <c r="AK786" s="4"/>
     </row>
     <row r="787" spans="1:37">
       <c r="A787" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B787" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C787" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D787" s="1">
         <v>4</v>
       </c>
       <c r="E787" s="1">
         <v>4</v>
       </c>
       <c r="F787" s="1"/>
       <c r="G787" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="H787" s="1"/>
       <c r="I787" s="1"/>
       <c r="J787" t="s">
         <v>30</v>
       </c>
       <c r="K787" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L787" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M787" t="s">
         <v>182</v>
       </c>
       <c r="AI787" s="4">
         <v>0</v>
       </c>
       <c r="AJ787">
         <v>0</v>
       </c>
       <c r="AK787" s="4"/>
     </row>
     <row r="788" spans="1:37">
       <c r="A788" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B788" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C788" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D788" s="1">
         <v>4</v>
       </c>
       <c r="E788" s="1">
         <v>4</v>
       </c>
       <c r="F788" s="1"/>
       <c r="G788" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="H788" s="1"/>
       <c r="I788" s="1"/>
       <c r="J788" t="s">
         <v>30</v>
       </c>
       <c r="K788" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L788" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M788" t="s">
         <v>182</v>
       </c>
       <c r="AI788" s="4">
         <v>0</v>
       </c>
       <c r="AJ788">
         <v>0</v>
       </c>
       <c r="AK788" s="4"/>
     </row>
     <row r="789" spans="1:37">
       <c r="A789" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B789" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C789" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D789" s="1">
         <v>4</v>
       </c>
       <c r="E789" s="1">
         <v>4</v>
       </c>
       <c r="F789" s="1"/>
       <c r="G789" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="H789" s="1"/>
       <c r="I789" s="1"/>
       <c r="J789" t="s">
         <v>30</v>
       </c>
       <c r="K789" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L789" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M789" t="s">
         <v>182</v>
       </c>
       <c r="AI789" s="4">
         <v>0</v>
       </c>
       <c r="AJ789">
         <v>0</v>
       </c>
       <c r="AK789" s="4"/>
     </row>
     <row r="790" spans="1:37">
       <c r="A790" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B790" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C790" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D790" s="1">
         <v>4</v>
       </c>
       <c r="E790" s="1">
         <v>4</v>
       </c>
       <c r="F790" s="1"/>
       <c r="G790" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="H790" s="1"/>
       <c r="I790" s="1"/>
       <c r="J790" t="s">
         <v>30</v>
       </c>
       <c r="K790" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L790" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M790" t="s">
         <v>182</v>
       </c>
       <c r="AI790" s="4">
         <v>0</v>
       </c>
       <c r="AJ790">
         <v>0</v>
       </c>
       <c r="AK790" s="4"/>
     </row>
     <row r="791" spans="1:37">
       <c r="A791" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B791" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C791" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D791" s="1">
         <v>4</v>
       </c>
       <c r="E791" s="1">
         <v>4</v>
       </c>
       <c r="F791" s="1"/>
       <c r="G791" t="s">
-        <v>262</v>
+        <v>357</v>
       </c>
       <c r="H791" s="1"/>
       <c r="I791" s="1"/>
       <c r="J791" t="s">
         <v>30</v>
       </c>
       <c r="K791" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L791" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M791" t="s">
         <v>182</v>
       </c>
       <c r="AI791" s="4">
         <v>0</v>
       </c>
       <c r="AJ791">
         <v>0</v>
       </c>
       <c r="AK791" s="4"/>
     </row>
     <row r="792" spans="1:37">
       <c r="A792" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B792" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C792" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D792" s="1">
         <v>4</v>
       </c>
       <c r="E792" s="1">
         <v>4</v>
       </c>
       <c r="F792" s="1"/>
       <c r="G792" t="s">
-        <v>262</v>
+        <v>357</v>
       </c>
       <c r="H792" s="1"/>
       <c r="I792" s="1"/>
       <c r="J792" t="s">
         <v>30</v>
       </c>
       <c r="K792" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L792" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M792" t="s">
         <v>182</v>
       </c>
       <c r="AI792" s="4">
         <v>0</v>
       </c>
       <c r="AJ792">
         <v>0</v>
       </c>
       <c r="AK792" s="4"/>
     </row>
     <row r="793" spans="1:37">
       <c r="A793" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B793" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C793" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D793" s="1">
         <v>4</v>
       </c>
       <c r="E793" s="1">
         <v>4</v>
       </c>
       <c r="F793" s="1"/>
       <c r="G793" t="s">
-        <v>266</v>
+        <v>358</v>
       </c>
       <c r="H793" s="1"/>
       <c r="I793" s="1"/>
       <c r="J793" t="s">
         <v>30</v>
       </c>
       <c r="K793" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L793" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M793" t="s">
         <v>182</v>
       </c>
       <c r="AI793" s="4">
         <v>0</v>
       </c>
       <c r="AJ793">
         <v>0</v>
       </c>
       <c r="AK793" s="4"/>
     </row>
     <row r="794" spans="1:37">
       <c r="A794" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B794" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C794" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D794" s="1">
         <v>4</v>
       </c>
       <c r="E794" s="1">
         <v>4</v>
       </c>
       <c r="F794" s="1"/>
       <c r="G794" t="s">
-        <v>266</v>
+        <v>358</v>
       </c>
       <c r="H794" s="1"/>
       <c r="I794" s="1"/>
       <c r="J794" t="s">
         <v>30</v>
       </c>
       <c r="K794" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L794" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M794" t="s">
         <v>182</v>
       </c>
       <c r="AI794" s="4">
         <v>0</v>
       </c>
       <c r="AJ794">
         <v>0</v>
       </c>
       <c r="AK794" s="4"/>
     </row>
     <row r="795" spans="1:37">
       <c r="A795" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B795" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C795" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D795" s="1">
         <v>4</v>
       </c>
       <c r="E795" s="1">
         <v>4</v>
       </c>
       <c r="F795" s="1"/>
       <c r="G795" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="H795" s="1"/>
       <c r="I795" s="1"/>
       <c r="J795" t="s">
         <v>30</v>
       </c>
       <c r="K795" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L795" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M795" t="s">
         <v>182</v>
       </c>
       <c r="AI795" s="4">
         <v>0</v>
       </c>
       <c r="AJ795">
         <v>0</v>
       </c>
       <c r="AK795" s="4"/>
     </row>
     <row r="796" spans="1:37">
       <c r="A796" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B796" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C796" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D796" s="1">
         <v>4</v>
       </c>
       <c r="E796" s="1">
         <v>4</v>
       </c>
       <c r="F796" s="1"/>
       <c r="G796" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="H796" s="1"/>
       <c r="I796" s="1"/>
       <c r="J796" t="s">
         <v>30</v>
       </c>
       <c r="K796" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L796" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M796" t="s">
         <v>182</v>
       </c>
       <c r="AI796" s="4">
         <v>0</v>
       </c>
       <c r="AJ796">
         <v>0</v>
       </c>
       <c r="AK796" s="4"/>
     </row>
     <row r="797" spans="1:37">
       <c r="A797" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B797" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C797" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D797" s="1">
         <v>4</v>
       </c>
       <c r="E797" s="1">
         <v>4</v>
       </c>
       <c r="F797" s="1"/>
       <c r="G797" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="H797" s="1"/>
       <c r="I797" s="1"/>
       <c r="J797" t="s">
         <v>30</v>
       </c>
       <c r="K797" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L797" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M797" t="s">
         <v>182</v>
       </c>
       <c r="AI797" s="4">
         <v>0</v>
       </c>
       <c r="AJ797">
         <v>0</v>
       </c>
       <c r="AK797" s="4"/>
     </row>
     <row r="798" spans="1:37">
       <c r="A798" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B798" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C798" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D798" s="1">
         <v>4</v>
       </c>
       <c r="E798" s="1">
         <v>4</v>
       </c>
       <c r="F798" s="1"/>
       <c r="G798" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="H798" s="1"/>
       <c r="I798" s="1"/>
       <c r="J798" t="s">
         <v>30</v>
       </c>
       <c r="K798" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L798" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M798" t="s">
         <v>182</v>
       </c>
       <c r="AI798" s="4">
         <v>0</v>
       </c>
       <c r="AJ798">
         <v>0</v>
       </c>
       <c r="AK798" s="4"/>
     </row>
     <row r="799" spans="1:37">
       <c r="A799" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B799" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C799" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D799" s="1">
         <v>4</v>
       </c>
       <c r="E799" s="1">
         <v>4</v>
       </c>
       <c r="F799" s="1"/>
       <c r="G799" t="s">
-        <v>362</v>
+        <v>263</v>
       </c>
       <c r="H799" s="1"/>
       <c r="I799" s="1"/>
       <c r="J799" t="s">
         <v>30</v>
       </c>
       <c r="K799" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L799" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M799" t="s">
         <v>182</v>
       </c>
       <c r="AI799" s="4">
         <v>0</v>
       </c>
       <c r="AJ799">
         <v>0</v>
       </c>
       <c r="AK799" s="4"/>
     </row>
     <row r="800" spans="1:37">
       <c r="A800" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B800" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C800" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D800" s="1">
         <v>4</v>
       </c>
       <c r="E800" s="1">
         <v>4</v>
       </c>
       <c r="F800" s="1"/>
       <c r="G800" t="s">
-        <v>362</v>
+        <v>263</v>
       </c>
       <c r="H800" s="1"/>
       <c r="I800" s="1"/>
       <c r="J800" t="s">
         <v>30</v>
       </c>
       <c r="K800" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L800" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M800" t="s">
         <v>182</v>
       </c>
       <c r="AI800" s="4">
         <v>0</v>
       </c>
       <c r="AJ800">
         <v>0</v>
       </c>
       <c r="AK800" s="4"/>
     </row>
     <row r="801" spans="1:37">
       <c r="A801" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B801" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C801" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D801" s="1">
         <v>4</v>
       </c>
       <c r="E801" s="1">
         <v>4</v>
       </c>
       <c r="F801" s="1"/>
       <c r="G801" t="s">
-        <v>363</v>
+        <v>267</v>
       </c>
       <c r="H801" s="1"/>
       <c r="I801" s="1"/>
       <c r="J801" t="s">
         <v>30</v>
       </c>
       <c r="K801" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L801" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M801" t="s">
         <v>182</v>
       </c>
       <c r="AI801" s="4">
         <v>0</v>
       </c>
       <c r="AJ801">
         <v>0</v>
       </c>
       <c r="AK801" s="4"/>
     </row>
     <row r="802" spans="1:37">
       <c r="A802" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B802" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C802" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D802" s="1">
         <v>4</v>
       </c>
       <c r="E802" s="1">
         <v>4</v>
       </c>
       <c r="F802" s="1"/>
       <c r="G802" t="s">
-        <v>363</v>
+        <v>267</v>
       </c>
       <c r="H802" s="1"/>
       <c r="I802" s="1"/>
       <c r="J802" t="s">
         <v>30</v>
       </c>
       <c r="K802" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L802" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="M802" t="s">
         <v>182</v>
       </c>
       <c r="AI802" s="4">
         <v>0</v>
       </c>
       <c r="AJ802">
         <v>0</v>
       </c>
       <c r="AK802" s="4"/>
     </row>
     <row r="803" spans="1:37">
       <c r="A803" t="s">
-        <v>364</v>
+        <v>258</v>
       </c>
       <c r="B803" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
       <c r="C803" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D803" s="1">
         <v>4</v>
       </c>
       <c r="E803" s="1">
         <v>4</v>
       </c>
       <c r="F803" s="1"/>
       <c r="G803" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="H803" s="1"/>
       <c r="I803" s="1"/>
       <c r="J803" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K803" t="s">
-        <v>18</v>
+        <v>261</v>
       </c>
       <c r="L803" t="s">
-        <v>19</v>
+        <v>262</v>
       </c>
       <c r="M803" t="s">
-        <v>20</v>
+        <v>182</v>
       </c>
       <c r="AI803" s="4">
         <v>0</v>
       </c>
       <c r="AJ803">
         <v>0</v>
       </c>
       <c r="AK803" s="4"/>
     </row>
     <row r="804" spans="1:37">
       <c r="A804" t="s">
-        <v>364</v>
+        <v>258</v>
       </c>
       <c r="B804" t="s">
-        <v>365</v>
+        <v>354</v>
       </c>
       <c r="C804" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D804" s="1">
         <v>4</v>
       </c>
       <c r="E804" s="1">
         <v>4</v>
       </c>
       <c r="F804" s="1"/>
       <c r="G804" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="H804" s="1"/>
       <c r="I804" s="1"/>
       <c r="J804" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K804" t="s">
-        <v>18</v>
+        <v>261</v>
       </c>
       <c r="L804" t="s">
-        <v>19</v>
+        <v>262</v>
       </c>
       <c r="M804" t="s">
-        <v>20</v>
+        <v>182</v>
       </c>
       <c r="AI804" s="4">
         <v>0</v>
       </c>
       <c r="AJ804">
         <v>0</v>
       </c>
       <c r="AK804" s="4"/>
     </row>
     <row r="805" spans="1:37">
       <c r="A805" t="s">
-        <v>368</v>
+        <v>258</v>
       </c>
       <c r="B805" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C805" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D805" s="1">
         <v>4</v>
       </c>
       <c r="E805" s="1">
         <v>4</v>
       </c>
       <c r="F805" s="1"/>
       <c r="G805" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
       <c r="H805" s="1"/>
       <c r="I805" s="1"/>
       <c r="J805" t="s">
         <v>30</v>
       </c>
       <c r="K805" t="s">
-        <v>371</v>
+        <v>261</v>
       </c>
       <c r="L805" t="s">
-        <v>132</v>
+        <v>262</v>
       </c>
       <c r="M805" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI805" s="4">
         <v>0</v>
       </c>
       <c r="AJ805">
         <v>0</v>
       </c>
       <c r="AK805" s="4"/>
     </row>
     <row r="806" spans="1:37">
       <c r="A806" t="s">
-        <v>368</v>
+        <v>258</v>
       </c>
       <c r="B806" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C806" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D806" s="1">
         <v>4</v>
       </c>
       <c r="E806" s="1">
         <v>4</v>
       </c>
       <c r="F806" s="1"/>
       <c r="G806" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="H806" s="1"/>
       <c r="I806" s="1"/>
       <c r="J806" t="s">
         <v>30</v>
       </c>
       <c r="K806" t="s">
-        <v>371</v>
+        <v>261</v>
       </c>
       <c r="L806" t="s">
-        <v>132</v>
+        <v>262</v>
       </c>
       <c r="M806" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI806" s="4">
         <v>0</v>
       </c>
       <c r="AJ806">
         <v>0</v>
       </c>
       <c r="AK806" s="4"/>
     </row>
     <row r="807" spans="1:37">
       <c r="A807" t="s">
-        <v>368</v>
+        <v>258</v>
       </c>
       <c r="B807" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C807" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D807" s="1">
         <v>4</v>
       </c>
       <c r="E807" s="1">
         <v>4</v>
       </c>
       <c r="F807" s="1"/>
       <c r="G807" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="H807" s="1"/>
       <c r="I807" s="1"/>
       <c r="J807" t="s">
         <v>30</v>
       </c>
       <c r="K807" t="s">
-        <v>371</v>
+        <v>261</v>
       </c>
       <c r="L807" t="s">
-        <v>132</v>
+        <v>262</v>
       </c>
       <c r="M807" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI807" s="4">
         <v>0</v>
       </c>
       <c r="AJ807">
         <v>0</v>
       </c>
       <c r="AK807" s="4"/>
     </row>
     <row r="808" spans="1:37">
       <c r="A808" t="s">
-        <v>368</v>
+        <v>258</v>
       </c>
       <c r="B808" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C808" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D808" s="1">
         <v>4</v>
       </c>
       <c r="E808" s="1">
         <v>4</v>
       </c>
       <c r="F808" s="1"/>
       <c r="G808" t="s">
-        <v>374</v>
+        <v>363</v>
       </c>
       <c r="H808" s="1"/>
       <c r="I808" s="1"/>
       <c r="J808" t="s">
         <v>30</v>
       </c>
       <c r="K808" t="s">
-        <v>371</v>
+        <v>261</v>
       </c>
       <c r="L808" t="s">
-        <v>132</v>
+        <v>262</v>
       </c>
       <c r="M808" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI808" s="4">
         <v>0</v>
       </c>
       <c r="AJ808">
         <v>0</v>
       </c>
       <c r="AK808" s="4"/>
     </row>
     <row r="809" spans="1:37">
       <c r="A809" t="s">
-        <v>368</v>
+        <v>258</v>
       </c>
       <c r="B809" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C809" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D809" s="1">
         <v>4</v>
       </c>
       <c r="E809" s="1">
         <v>4</v>
       </c>
       <c r="F809" s="1"/>
       <c r="G809" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="H809" s="1"/>
       <c r="I809" s="1"/>
       <c r="J809" t="s">
         <v>30</v>
       </c>
       <c r="K809" t="s">
-        <v>371</v>
+        <v>261</v>
       </c>
       <c r="L809" t="s">
-        <v>132</v>
+        <v>262</v>
       </c>
       <c r="M809" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI809" s="4">
         <v>0</v>
       </c>
       <c r="AJ809">
         <v>0</v>
       </c>
       <c r="AK809" s="4"/>
     </row>
     <row r="810" spans="1:37">
       <c r="A810" t="s">
-        <v>368</v>
+        <v>258</v>
       </c>
       <c r="B810" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
       <c r="C810" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D810" s="1">
         <v>4</v>
       </c>
       <c r="E810" s="1">
         <v>4</v>
       </c>
       <c r="F810" s="1"/>
       <c r="G810" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="H810" s="1"/>
       <c r="I810" s="1"/>
       <c r="J810" t="s">
         <v>30</v>
       </c>
       <c r="K810" t="s">
-        <v>371</v>
+        <v>261</v>
       </c>
       <c r="L810" t="s">
-        <v>132</v>
+        <v>262</v>
       </c>
       <c r="M810" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AI810" s="4">
         <v>0</v>
       </c>
       <c r="AJ810">
         <v>0</v>
       </c>
       <c r="AK810" s="4"/>
     </row>
     <row r="811" spans="1:37">
       <c r="A811" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B811" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C811" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D811" s="1">
         <v>4</v>
       </c>
       <c r="E811" s="1">
         <v>4</v>
       </c>
       <c r="F811" s="1"/>
       <c r="G811" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="H811" s="1"/>
       <c r="I811" s="1"/>
       <c r="J811" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="K811" t="s">
-        <v>371</v>
+        <v>18</v>
       </c>
       <c r="L811" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="M811" t="s">
-        <v>131</v>
+        <v>20</v>
       </c>
       <c r="AI811" s="4">
         <v>0</v>
       </c>
       <c r="AJ811">
         <v>0</v>
       </c>
       <c r="AK811" s="4"/>
     </row>
     <row r="812" spans="1:37">
       <c r="A812" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="B812" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="C812" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D812" s="1">
         <v>4</v>
       </c>
       <c r="E812" s="1">
         <v>4</v>
       </c>
       <c r="F812" s="1"/>
       <c r="G812" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="H812" s="1"/>
       <c r="I812" s="1"/>
       <c r="J812" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="K812" t="s">
-        <v>371</v>
+        <v>18</v>
       </c>
       <c r="L812" t="s">
-        <v>132</v>
+        <v>19</v>
       </c>
       <c r="M812" t="s">
-        <v>131</v>
+        <v>20</v>
       </c>
       <c r="AI812" s="4">
         <v>0</v>
       </c>
       <c r="AJ812">
         <v>0</v>
       </c>
       <c r="AK812" s="4"/>
     </row>
     <row r="813" spans="1:37">
       <c r="A813" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="B813" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="C813" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D813" s="1">
         <v>4</v>
       </c>
       <c r="E813" s="1">
         <v>4</v>
       </c>
       <c r="F813" s="1"/>
       <c r="G813" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="H813" s="1"/>
       <c r="I813" s="1"/>
       <c r="J813" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K813" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="L813"/>
+        <v>372</v>
+      </c>
+      <c r="L813" t="s">
+        <v>132</v>
+      </c>
       <c r="M813" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="AI813" s="4">
         <v>0</v>
       </c>
       <c r="AJ813">
         <v>0</v>
       </c>
       <c r="AK813" s="4"/>
     </row>
     <row r="814" spans="1:37">
       <c r="A814" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="B814" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="C814" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D814" s="1">
         <v>4</v>
       </c>
       <c r="E814" s="1">
         <v>4</v>
       </c>
       <c r="F814" s="1"/>
       <c r="G814" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="H814" s="1"/>
       <c r="I814" s="1"/>
       <c r="J814" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K814" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="L814"/>
+        <v>372</v>
+      </c>
+      <c r="L814" t="s">
+        <v>132</v>
+      </c>
       <c r="M814" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="AI814" s="4">
         <v>0</v>
       </c>
       <c r="AJ814">
         <v>0</v>
       </c>
       <c r="AK814" s="4"/>
     </row>
     <row r="815" spans="1:37">
       <c r="A815" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="B815" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="C815" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D815" s="1">
         <v>4</v>
       </c>
       <c r="E815" s="1">
         <v>4</v>
       </c>
       <c r="F815" s="1"/>
       <c r="G815" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="H815" s="1"/>
       <c r="I815" s="1"/>
       <c r="J815" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K815" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="L815"/>
+        <v>372</v>
+      </c>
+      <c r="L815" t="s">
+        <v>132</v>
+      </c>
       <c r="M815" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="AI815" s="4">
         <v>0</v>
       </c>
       <c r="AJ815">
         <v>0</v>
       </c>
       <c r="AK815" s="4"/>
     </row>
     <row r="816" spans="1:37">
       <c r="A816" t="s">
-        <v>385</v>
+        <v>369</v>
       </c>
       <c r="B816" t="s">
-        <v>386</v>
+        <v>370</v>
       </c>
       <c r="C816" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D816" s="1">
         <v>4</v>
       </c>
       <c r="E816" s="1">
         <v>4</v>
       </c>
       <c r="F816" s="1"/>
       <c r="G816" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="H816" s="1"/>
       <c r="I816" s="1"/>
       <c r="J816" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="K816" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="L816"/>
+        <v>372</v>
+      </c>
+      <c r="L816" t="s">
+        <v>132</v>
+      </c>
       <c r="M816" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="AI816" s="4">
         <v>0</v>
       </c>
       <c r="AJ816">
         <v>0</v>
       </c>
       <c r="AK816" s="4"/>
     </row>
     <row r="817" spans="1:37">
       <c r="A817" t="s">
-        <v>388</v>
+        <v>369</v>
       </c>
       <c r="B817" t="s">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="C817" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D817" s="1">
         <v>4</v>
       </c>
       <c r="E817" s="1">
         <v>4</v>
       </c>
       <c r="F817" s="1"/>
       <c r="G817" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
       <c r="H817" s="1"/>
       <c r="I817" s="1"/>
       <c r="J817" t="s">
-        <v>391</v>
+        <v>30</v>
       </c>
       <c r="K817" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="L817"/>
+        <v>372</v>
+      </c>
+      <c r="L817" t="s">
+        <v>132</v>
+      </c>
       <c r="M817" t="s">
-        <v>393</v>
+        <v>131</v>
       </c>
       <c r="AI817" s="4">
         <v>0</v>
       </c>
       <c r="AJ817">
         <v>0</v>
       </c>
       <c r="AK817" s="4"/>
     </row>
     <row r="818" spans="1:37">
       <c r="A818" t="s">
-        <v>388</v>
+        <v>369</v>
       </c>
       <c r="B818" t="s">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="C818" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D818" s="1">
         <v>4</v>
       </c>
       <c r="E818" s="1">
         <v>4</v>
       </c>
       <c r="F818" s="1"/>
       <c r="G818" t="s">
-        <v>394</v>
+        <v>377</v>
       </c>
       <c r="H818" s="1"/>
       <c r="I818" s="1"/>
       <c r="J818" t="s">
-        <v>391</v>
+        <v>30</v>
       </c>
       <c r="K818" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="L818"/>
+        <v>372</v>
+      </c>
+      <c r="L818" t="s">
+        <v>132</v>
+      </c>
       <c r="M818" t="s">
-        <v>393</v>
+        <v>131</v>
       </c>
       <c r="AI818" s="4">
         <v>0</v>
       </c>
       <c r="AJ818">
         <v>0</v>
       </c>
       <c r="AK818" s="4"/>
     </row>
     <row r="819" spans="1:37">
       <c r="A819" t="s">
-        <v>388</v>
+        <v>369</v>
       </c>
       <c r="B819" t="s">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="C819" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D819" s="1">
         <v>4</v>
       </c>
       <c r="E819" s="1">
         <v>4</v>
       </c>
       <c r="F819" s="1"/>
       <c r="G819" t="s">
-        <v>395</v>
+        <v>378</v>
       </c>
       <c r="H819" s="1"/>
       <c r="I819" s="1"/>
       <c r="J819" t="s">
-        <v>391</v>
+        <v>30</v>
       </c>
       <c r="K819" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="L819"/>
+        <v>372</v>
+      </c>
+      <c r="L819" t="s">
+        <v>132</v>
+      </c>
       <c r="M819" t="s">
-        <v>393</v>
+        <v>131</v>
       </c>
       <c r="AI819" s="4">
         <v>0</v>
       </c>
       <c r="AJ819">
         <v>0</v>
       </c>
       <c r="AK819" s="4"/>
     </row>
     <row r="820" spans="1:37">
       <c r="A820" t="s">
-        <v>388</v>
+        <v>369</v>
       </c>
       <c r="B820" t="s">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="C820" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D820" s="1">
         <v>4</v>
       </c>
       <c r="E820" s="1">
         <v>4</v>
       </c>
       <c r="F820" s="1"/>
       <c r="G820" t="s">
-        <v>396</v>
+        <v>379</v>
       </c>
       <c r="H820" s="1"/>
       <c r="I820" s="1"/>
       <c r="J820" t="s">
-        <v>391</v>
+        <v>30</v>
       </c>
       <c r="K820" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="L820"/>
+        <v>372</v>
+      </c>
+      <c r="L820" t="s">
+        <v>132</v>
+      </c>
       <c r="M820" t="s">
-        <v>393</v>
+        <v>131</v>
       </c>
       <c r="AI820" s="4">
         <v>0</v>
       </c>
       <c r="AJ820">
         <v>0</v>
       </c>
       <c r="AK820" s="4"/>
     </row>
     <row r="821" spans="1:37">
       <c r="A821" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="B821" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="C821" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D821" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E821" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F821" s="1"/>
       <c r="G821" t="s">
-        <v>399</v>
+        <v>382</v>
       </c>
       <c r="H821" s="1"/>
       <c r="I821" s="1"/>
       <c r="J821" t="s">
-        <v>246</v>
+        <v>37</v>
       </c>
       <c r="K821" t="s">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>383</v>
+      </c>
+      <c r="L821"/>
       <c r="M821" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="AI821" s="4">
         <v>0</v>
       </c>
       <c r="AJ821">
         <v>0</v>
       </c>
       <c r="AK821" s="4"/>
     </row>
     <row r="822" spans="1:37">
       <c r="A822" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="B822" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="C822" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D822" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E822" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F822" s="1"/>
       <c r="G822" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
       <c r="H822" s="1"/>
       <c r="I822" s="1"/>
       <c r="J822" t="s">
-        <v>246</v>
+        <v>37</v>
       </c>
       <c r="K822" t="s">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>383</v>
+      </c>
+      <c r="L822"/>
       <c r="M822" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="AI822" s="4">
         <v>0</v>
       </c>
       <c r="AJ822">
         <v>0</v>
       </c>
       <c r="AK822" s="4"/>
     </row>
     <row r="823" spans="1:37">
       <c r="A823" t="s">
-        <v>397</v>
+        <v>380</v>
       </c>
       <c r="B823" t="s">
-        <v>398</v>
+        <v>381</v>
       </c>
       <c r="C823" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D823" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E823" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F823" s="1"/>
       <c r="G823" t="s">
-        <v>399</v>
+        <v>385</v>
       </c>
       <c r="H823" s="1"/>
       <c r="I823" s="1"/>
       <c r="J823" t="s">
-        <v>246</v>
+        <v>37</v>
       </c>
       <c r="K823" t="s">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>383</v>
+      </c>
+      <c r="L823"/>
       <c r="M823" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="AI823" s="4">
         <v>0</v>
       </c>
       <c r="AJ823">
         <v>0</v>
       </c>
       <c r="AK823" s="4"/>
     </row>
     <row r="824" spans="1:37">
       <c r="A824" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="B824" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="C824" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D824" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E824" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F824" s="1"/>
       <c r="G824" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="H824" s="1"/>
       <c r="I824" s="1"/>
       <c r="J824" t="s">
-        <v>246</v>
+        <v>37</v>
       </c>
       <c r="K824" t="s">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>383</v>
+      </c>
+      <c r="L824"/>
       <c r="M824" t="s">
-        <v>249</v>
+        <v>40</v>
       </c>
       <c r="AI824" s="4">
         <v>0</v>
       </c>
       <c r="AJ824">
         <v>0</v>
       </c>
       <c r="AK824" s="4"/>
     </row>
     <row r="825" spans="1:37">
       <c r="A825" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="B825" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="C825" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D825" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E825" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F825" s="1"/>
       <c r="G825" t="s">
-        <v>399</v>
+        <v>391</v>
       </c>
       <c r="H825" s="1"/>
       <c r="I825" s="1"/>
       <c r="J825" t="s">
-        <v>246</v>
+        <v>392</v>
       </c>
       <c r="K825" t="s">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="L825"/>
       <c r="M825" t="s">
-        <v>249</v>
+        <v>394</v>
       </c>
       <c r="AI825" s="4">
         <v>0</v>
       </c>
       <c r="AJ825">
         <v>0</v>
       </c>
       <c r="AK825" s="4"/>
     </row>
     <row r="826" spans="1:37">
       <c r="A826" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="B826" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="C826" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D826" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E826" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F826" s="1"/>
       <c r="G826" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="H826" s="1"/>
       <c r="I826" s="1"/>
       <c r="J826" t="s">
-        <v>246</v>
+        <v>392</v>
       </c>
       <c r="K826" t="s">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="L826"/>
       <c r="M826" t="s">
-        <v>249</v>
+        <v>394</v>
       </c>
       <c r="AI826" s="4">
         <v>0</v>
       </c>
       <c r="AJ826">
         <v>0</v>
       </c>
       <c r="AK826" s="4"/>
     </row>
     <row r="827" spans="1:37">
       <c r="A827" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="B827" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="C827" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D827" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E827" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F827" s="1"/>
       <c r="G827" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="H827" s="1"/>
       <c r="I827" s="1"/>
       <c r="J827" t="s">
-        <v>246</v>
+        <v>392</v>
       </c>
       <c r="K827" t="s">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="L827"/>
       <c r="M827" t="s">
-        <v>249</v>
+        <v>394</v>
       </c>
       <c r="AI827" s="4">
         <v>0</v>
       </c>
       <c r="AJ827">
         <v>0</v>
       </c>
       <c r="AK827" s="4"/>
     </row>
     <row r="828" spans="1:37">
       <c r="A828" t="s">
-        <v>397</v>
+        <v>389</v>
       </c>
       <c r="B828" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="C828" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D828" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E828" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F828" s="1"/>
       <c r="G828" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="H828" s="1"/>
       <c r="I828" s="1"/>
       <c r="J828" t="s">
-        <v>246</v>
+        <v>392</v>
       </c>
       <c r="K828" t="s">
-        <v>400</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="L828"/>
       <c r="M828" t="s">
-        <v>249</v>
+        <v>394</v>
       </c>
       <c r="AI828" s="4">
         <v>0</v>
       </c>
       <c r="AJ828">
         <v>0</v>
       </c>
       <c r="AK828" s="4"/>
     </row>
     <row r="829" spans="1:37">
       <c r="A829" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B829" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C829" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D829" s="1">
         <v>5</v>
       </c>
       <c r="E829" s="1">
         <v>5</v>
       </c>
       <c r="F829" s="1"/>
       <c r="G829" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="H829" s="1"/>
       <c r="I829" s="1"/>
       <c r="J829" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="K829" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="L829" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M829" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AI829" s="4">
         <v>0</v>
       </c>
       <c r="AJ829">
         <v>0</v>
       </c>
       <c r="AK829" s="4"/>
     </row>
     <row r="830" spans="1:37">
       <c r="A830" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B830" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C830" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D830" s="1">
         <v>5</v>
       </c>
       <c r="E830" s="1">
         <v>5</v>
       </c>
       <c r="F830" s="1"/>
       <c r="G830" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="H830" s="1"/>
       <c r="I830" s="1"/>
       <c r="J830" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="K830" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="L830" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M830" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="AI830" s="4">
         <v>0</v>
       </c>
       <c r="AJ830">
         <v>0</v>
       </c>
       <c r="AK830" s="4"/>
     </row>
     <row r="831" spans="1:37">
       <c r="A831" t="s">
-        <v>344</v>
+        <v>398</v>
       </c>
       <c r="B831" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C831" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D831" s="1">
         <v>5</v>
       </c>
       <c r="E831" s="1">
         <v>5</v>
       </c>
       <c r="F831" s="1"/>
       <c r="G831" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="H831" s="1"/>
       <c r="I831" s="1"/>
       <c r="J831" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K831" t="s">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="L831" t="s">
-        <v>348</v>
+        <v>402</v>
       </c>
       <c r="M831" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI831" s="4">
         <v>0</v>
       </c>
       <c r="AJ831">
         <v>0</v>
       </c>
       <c r="AK831" s="4"/>
     </row>
     <row r="832" spans="1:37">
       <c r="A832" t="s">
-        <v>344</v>
+        <v>398</v>
       </c>
       <c r="B832" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C832" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D832" s="1">
         <v>5</v>
       </c>
       <c r="E832" s="1">
         <v>5</v>
       </c>
       <c r="F832" s="1"/>
       <c r="G832" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="H832" s="1"/>
       <c r="I832" s="1"/>
       <c r="J832" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K832" t="s">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="L832" t="s">
-        <v>348</v>
+        <v>402</v>
       </c>
       <c r="M832" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI832" s="4">
         <v>0</v>
       </c>
       <c r="AJ832">
         <v>0</v>
       </c>
       <c r="AK832" s="4"/>
     </row>
     <row r="833" spans="1:37">
       <c r="A833" t="s">
-        <v>344</v>
+        <v>398</v>
       </c>
       <c r="B833" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C833" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D833" s="1">
         <v>5</v>
       </c>
       <c r="E833" s="1">
         <v>5</v>
       </c>
       <c r="F833" s="1"/>
       <c r="G833" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="H833" s="1"/>
       <c r="I833" s="1"/>
       <c r="J833" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K833" t="s">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="L833" t="s">
-        <v>348</v>
+        <v>402</v>
       </c>
       <c r="M833" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI833" s="4">
         <v>0</v>
       </c>
       <c r="AJ833">
         <v>0</v>
       </c>
       <c r="AK833" s="4"/>
     </row>
     <row r="834" spans="1:37">
       <c r="A834" t="s">
-        <v>344</v>
+        <v>398</v>
       </c>
       <c r="B834" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C834" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D834" s="1">
         <v>5</v>
       </c>
       <c r="E834" s="1">
         <v>5</v>
       </c>
       <c r="F834" s="1"/>
       <c r="G834" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="H834" s="1"/>
       <c r="I834" s="1"/>
       <c r="J834" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K834" t="s">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="L834" t="s">
-        <v>348</v>
+        <v>402</v>
       </c>
       <c r="M834" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI834" s="4">
         <v>0</v>
       </c>
       <c r="AJ834">
         <v>0</v>
       </c>
       <c r="AK834" s="4"/>
     </row>
     <row r="835" spans="1:37">
       <c r="A835" t="s">
-        <v>344</v>
+        <v>398</v>
       </c>
       <c r="B835" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C835" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D835" s="1">
         <v>5</v>
       </c>
       <c r="E835" s="1">
         <v>5</v>
       </c>
       <c r="F835" s="1"/>
       <c r="G835" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="H835" s="1"/>
       <c r="I835" s="1"/>
       <c r="J835" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K835" t="s">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="L835" t="s">
-        <v>348</v>
+        <v>402</v>
       </c>
       <c r="M835" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI835" s="4">
         <v>0</v>
       </c>
       <c r="AJ835">
         <v>0</v>
       </c>
       <c r="AK835" s="4"/>
     </row>
     <row r="836" spans="1:37">
       <c r="A836" t="s">
-        <v>344</v>
+        <v>398</v>
       </c>
       <c r="B836" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C836" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D836" s="1">
         <v>5</v>
       </c>
       <c r="E836" s="1">
         <v>5</v>
       </c>
       <c r="F836" s="1"/>
       <c r="G836" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="H836" s="1"/>
       <c r="I836" s="1"/>
       <c r="J836" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K836" t="s">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="L836" t="s">
-        <v>348</v>
+        <v>402</v>
       </c>
       <c r="M836" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI836" s="4">
         <v>0</v>
       </c>
       <c r="AJ836">
         <v>0</v>
       </c>
       <c r="AK836" s="4"/>
     </row>
     <row r="837" spans="1:37">
       <c r="A837" t="s">
-        <v>344</v>
+        <v>398</v>
       </c>
       <c r="B837" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C837" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D837" s="1">
         <v>5</v>
       </c>
       <c r="E837" s="1">
         <v>5</v>
       </c>
       <c r="F837" s="1"/>
       <c r="G837" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="H837" s="1"/>
       <c r="I837" s="1"/>
       <c r="J837" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K837" t="s">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="L837" t="s">
-        <v>348</v>
+        <v>402</v>
       </c>
       <c r="M837" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI837" s="4">
         <v>0</v>
       </c>
       <c r="AJ837">
         <v>0</v>
       </c>
       <c r="AK837" s="4"/>
     </row>
     <row r="838" spans="1:37">
       <c r="A838" t="s">
-        <v>344</v>
+        <v>398</v>
       </c>
       <c r="B838" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C838" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D838" s="1">
         <v>5</v>
       </c>
       <c r="E838" s="1">
         <v>5</v>
       </c>
       <c r="F838" s="1"/>
       <c r="G838" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="H838" s="1"/>
       <c r="I838" s="1"/>
       <c r="J838" t="s">
-        <v>103</v>
+        <v>247</v>
       </c>
       <c r="K838" t="s">
-        <v>347</v>
+        <v>401</v>
       </c>
       <c r="L838" t="s">
-        <v>348</v>
+        <v>402</v>
       </c>
       <c r="M838" t="s">
-        <v>33</v>
+        <v>250</v>
       </c>
       <c r="AI838" s="4">
         <v>0</v>
       </c>
       <c r="AJ838">
         <v>0</v>
       </c>
       <c r="AK838" s="4"/>
     </row>
     <row r="839" spans="1:37">
       <c r="A839" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B839" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C839" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D839" s="1">
         <v>5</v>
       </c>
       <c r="E839" s="1">
         <v>5</v>
       </c>
       <c r="F839" s="1"/>
       <c r="G839" t="s">
         <v>405</v>
       </c>
       <c r="H839" s="1"/>
       <c r="I839" s="1"/>
       <c r="J839" t="s">
         <v>103</v>
       </c>
       <c r="K839" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L839" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M839" t="s">
         <v>33</v>
       </c>
       <c r="AI839" s="4">
         <v>0</v>
       </c>
       <c r="AJ839">
         <v>0</v>
       </c>
       <c r="AK839" s="4"/>
     </row>
     <row r="840" spans="1:37">
       <c r="A840" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B840" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C840" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D840" s="1">
         <v>5</v>
       </c>
       <c r="E840" s="1">
         <v>5</v>
       </c>
       <c r="F840" s="1"/>
       <c r="G840" t="s">
         <v>405</v>
       </c>
       <c r="H840" s="1"/>
       <c r="I840" s="1"/>
       <c r="J840" t="s">
         <v>103</v>
       </c>
       <c r="K840" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L840" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M840" t="s">
         <v>33</v>
       </c>
       <c r="AI840" s="4">
         <v>0</v>
       </c>
       <c r="AJ840">
         <v>0</v>
       </c>
       <c r="AK840" s="4"/>
     </row>
     <row r="841" spans="1:37">
       <c r="A841" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B841" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C841" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D841" s="1">
         <v>5</v>
       </c>
       <c r="E841" s="1">
         <v>5</v>
       </c>
       <c r="F841" s="1"/>
       <c r="G841" t="s">
         <v>405</v>
       </c>
       <c r="H841" s="1"/>
       <c r="I841" s="1"/>
       <c r="J841" t="s">
         <v>103</v>
       </c>
       <c r="K841" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L841" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M841" t="s">
         <v>33</v>
       </c>
       <c r="AI841" s="4">
         <v>0</v>
       </c>
       <c r="AJ841">
         <v>0</v>
       </c>
       <c r="AK841" s="4"/>
     </row>
     <row r="842" spans="1:37">
       <c r="A842" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B842" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="C842" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D842" s="1">
         <v>5</v>
       </c>
       <c r="E842" s="1">
         <v>5</v>
       </c>
       <c r="F842" s="1"/>
       <c r="G842" t="s">
         <v>405</v>
       </c>
       <c r="H842" s="1"/>
       <c r="I842" s="1"/>
       <c r="J842" t="s">
         <v>103</v>
       </c>
       <c r="K842" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L842" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M842" t="s">
         <v>33</v>
       </c>
       <c r="AI842" s="4">
         <v>0</v>
       </c>
       <c r="AJ842">
         <v>0</v>
       </c>
       <c r="AK842" s="4"/>
     </row>
     <row r="843" spans="1:37">
       <c r="A843" t="s">
-        <v>406</v>
+        <v>345</v>
       </c>
       <c r="B843" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C843" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D843" s="1">
         <v>5</v>
       </c>
       <c r="E843" s="1">
         <v>5</v>
       </c>
       <c r="F843" s="1"/>
       <c r="G843" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="H843" s="1"/>
       <c r="I843" s="1"/>
       <c r="J843" t="s">
         <v>103</v>
       </c>
       <c r="K843" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L843" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M843" t="s">
         <v>33</v>
       </c>
       <c r="AI843" s="4">
         <v>0</v>
       </c>
       <c r="AJ843">
         <v>0</v>
       </c>
       <c r="AK843" s="4"/>
     </row>
     <row r="844" spans="1:37">
       <c r="A844" t="s">
-        <v>406</v>
+        <v>345</v>
       </c>
       <c r="B844" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C844" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D844" s="1">
         <v>5</v>
       </c>
       <c r="E844" s="1">
         <v>5</v>
       </c>
       <c r="F844" s="1"/>
       <c r="G844" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="H844" s="1"/>
       <c r="I844" s="1"/>
       <c r="J844" t="s">
         <v>103</v>
       </c>
       <c r="K844" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L844" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M844" t="s">
         <v>33</v>
       </c>
       <c r="AI844" s="4">
         <v>0</v>
       </c>
       <c r="AJ844">
         <v>0</v>
       </c>
       <c r="AK844" s="4"/>
     </row>
     <row r="845" spans="1:37">
       <c r="A845" t="s">
-        <v>406</v>
+        <v>345</v>
       </c>
       <c r="B845" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C845" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D845" s="1">
         <v>5</v>
       </c>
       <c r="E845" s="1">
         <v>5</v>
       </c>
       <c r="F845" s="1"/>
       <c r="G845" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="H845" s="1"/>
       <c r="I845" s="1"/>
       <c r="J845" t="s">
         <v>103</v>
       </c>
       <c r="K845" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L845" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M845" t="s">
         <v>33</v>
       </c>
       <c r="AI845" s="4">
         <v>0</v>
       </c>
       <c r="AJ845">
         <v>0</v>
       </c>
       <c r="AK845" s="4"/>
     </row>
     <row r="846" spans="1:37">
       <c r="A846" t="s">
-        <v>406</v>
+        <v>345</v>
       </c>
       <c r="B846" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C846" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D846" s="1">
         <v>5</v>
       </c>
       <c r="E846" s="1">
         <v>5</v>
       </c>
       <c r="F846" s="1"/>
       <c r="G846" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="H846" s="1"/>
       <c r="I846" s="1"/>
       <c r="J846" t="s">
         <v>103</v>
       </c>
       <c r="K846" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L846" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M846" t="s">
         <v>33</v>
       </c>
       <c r="AI846" s="4">
         <v>0</v>
       </c>
       <c r="AJ846">
         <v>0</v>
       </c>
       <c r="AK846" s="4"/>
     </row>
     <row r="847" spans="1:37">
       <c r="A847" t="s">
-        <v>406</v>
+        <v>345</v>
       </c>
       <c r="B847" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C847" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D847" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E847" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F847" s="1"/>
       <c r="G847" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="H847" s="1"/>
       <c r="I847" s="1"/>
       <c r="J847" t="s">
         <v>103</v>
       </c>
       <c r="K847" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L847" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M847" t="s">
         <v>33</v>
       </c>
       <c r="AI847" s="4">
         <v>0</v>
       </c>
       <c r="AJ847">
         <v>0</v>
       </c>
       <c r="AK847" s="4"/>
     </row>
     <row r="848" spans="1:37">
       <c r="A848" t="s">
-        <v>406</v>
+        <v>345</v>
       </c>
       <c r="B848" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C848" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D848" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E848" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F848" s="1"/>
       <c r="G848" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="H848" s="1"/>
       <c r="I848" s="1"/>
       <c r="J848" t="s">
         <v>103</v>
       </c>
       <c r="K848" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L848" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M848" t="s">
         <v>33</v>
       </c>
       <c r="AI848" s="4">
         <v>0</v>
       </c>
       <c r="AJ848">
         <v>0</v>
       </c>
       <c r="AK848" s="4"/>
     </row>
     <row r="849" spans="1:37">
       <c r="A849" t="s">
-        <v>406</v>
+        <v>345</v>
       </c>
       <c r="B849" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C849" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D849" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E849" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F849" s="1"/>
       <c r="G849" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="H849" s="1"/>
       <c r="I849" s="1"/>
       <c r="J849" t="s">
         <v>103</v>
       </c>
       <c r="K849" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L849" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M849" t="s">
         <v>33</v>
       </c>
       <c r="AI849" s="4">
         <v>0</v>
       </c>
       <c r="AJ849">
         <v>0</v>
       </c>
       <c r="AK849" s="4"/>
     </row>
     <row r="850" spans="1:37">
       <c r="A850" t="s">
-        <v>406</v>
+        <v>345</v>
       </c>
       <c r="B850" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C850" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D850" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E850" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F850" s="1"/>
       <c r="G850" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="H850" s="1"/>
       <c r="I850" s="1"/>
       <c r="J850" t="s">
         <v>103</v>
       </c>
       <c r="K850" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L850" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M850" t="s">
         <v>33</v>
       </c>
       <c r="AI850" s="4">
         <v>0</v>
       </c>
       <c r="AJ850">
         <v>0</v>
       </c>
       <c r="AK850" s="4"/>
     </row>
     <row r="851" spans="1:37">
       <c r="A851" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B851" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C851" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D851" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E851" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F851" s="1"/>
       <c r="G851" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="H851" s="1"/>
       <c r="I851" s="1"/>
       <c r="J851" t="s">
         <v>103</v>
       </c>
       <c r="K851" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L851" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M851" t="s">
         <v>33</v>
       </c>
       <c r="AI851" s="4">
         <v>0</v>
       </c>
       <c r="AJ851">
         <v>0</v>
       </c>
       <c r="AK851" s="4"/>
     </row>
     <row r="852" spans="1:37">
       <c r="A852" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B852" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="C852" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D852" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E852" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F852" s="1"/>
       <c r="G852" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="H852" s="1"/>
       <c r="I852" s="1"/>
       <c r="J852" t="s">
         <v>103</v>
       </c>
       <c r="K852" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L852" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M852" t="s">
         <v>33</v>
       </c>
       <c r="AI852" s="4">
         <v>0</v>
       </c>
       <c r="AJ852">
         <v>0</v>
       </c>
       <c r="AK852" s="4"/>
     </row>
     <row r="853" spans="1:37">
       <c r="A853" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B853" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C853" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D853" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E853" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F853" s="1"/>
       <c r="G853" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="H853" s="1"/>
       <c r="I853" s="1"/>
       <c r="J853" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K853" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="L853"/>
+        <v>348</v>
+      </c>
+      <c r="L853" t="s">
+        <v>349</v>
+      </c>
       <c r="M853" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="AI853" s="4">
         <v>0</v>
       </c>
       <c r="AJ853">
         <v>0</v>
       </c>
       <c r="AK853" s="4"/>
     </row>
     <row r="854" spans="1:37">
       <c r="A854" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B854" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="C854" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D854" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E854" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F854" s="1"/>
       <c r="G854" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="H854" s="1"/>
       <c r="I854" s="1"/>
       <c r="J854" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K854" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="L854"/>
+        <v>348</v>
+      </c>
+      <c r="L854" t="s">
+        <v>349</v>
+      </c>
       <c r="M854" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="AI854" s="4">
         <v>0</v>
       </c>
       <c r="AJ854">
         <v>0</v>
       </c>
       <c r="AK854" s="4"/>
     </row>
     <row r="855" spans="1:37">
       <c r="A855" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B855" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C855" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D855" s="1">
         <v>4</v>
       </c>
       <c r="E855" s="1">
         <v>4</v>
       </c>
       <c r="F855" s="1"/>
       <c r="G855" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="H855" s="1"/>
       <c r="I855" s="1"/>
       <c r="J855" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K855" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="L855"/>
+        <v>348</v>
+      </c>
+      <c r="L855" t="s">
+        <v>349</v>
+      </c>
       <c r="M855" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="AI855" s="4">
         <v>0</v>
       </c>
       <c r="AJ855">
         <v>0</v>
       </c>
       <c r="AK855" s="4"/>
     </row>
     <row r="856" spans="1:37">
       <c r="A856" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B856" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C856" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D856" s="1">
         <v>4</v>
       </c>
       <c r="E856" s="1">
         <v>4</v>
       </c>
       <c r="F856" s="1"/>
       <c r="G856" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="H856" s="1"/>
       <c r="I856" s="1"/>
       <c r="J856" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K856" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="L856"/>
+        <v>348</v>
+      </c>
+      <c r="L856" t="s">
+        <v>349</v>
+      </c>
       <c r="M856" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="AI856" s="4">
         <v>0</v>
       </c>
       <c r="AJ856">
         <v>0</v>
       </c>
       <c r="AK856" s="4"/>
     </row>
     <row r="857" spans="1:37">
       <c r="A857" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B857" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C857" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D857" s="1">
         <v>4</v>
       </c>
       <c r="E857" s="1">
         <v>4</v>
       </c>
       <c r="F857" s="1"/>
       <c r="G857" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="H857" s="1"/>
       <c r="I857" s="1"/>
       <c r="J857" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K857" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="L857"/>
+        <v>348</v>
+      </c>
+      <c r="L857" t="s">
+        <v>349</v>
+      </c>
       <c r="M857" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="AI857" s="4">
         <v>0</v>
       </c>
       <c r="AJ857">
         <v>0</v>
       </c>
       <c r="AK857" s="4"/>
     </row>
     <row r="858" spans="1:37">
       <c r="A858" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="B858" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C858" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D858" s="1">
         <v>4</v>
       </c>
       <c r="E858" s="1">
         <v>4</v>
       </c>
       <c r="F858" s="1"/>
       <c r="G858" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="H858" s="1"/>
       <c r="I858" s="1"/>
       <c r="J858" t="s">
-        <v>30</v>
+        <v>103</v>
       </c>
       <c r="K858" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="L858"/>
+        <v>348</v>
+      </c>
+      <c r="L858" t="s">
+        <v>349</v>
+      </c>
       <c r="M858" t="s">
-        <v>131</v>
+        <v>33</v>
       </c>
       <c r="AI858" s="4">
         <v>0</v>
       </c>
       <c r="AJ858">
         <v>0</v>
       </c>
       <c r="AK858" s="4"/>
     </row>
     <row r="859" spans="1:37">
       <c r="A859" t="s">
-        <v>344</v>
+        <v>407</v>
       </c>
       <c r="B859" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="C859" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D859" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E859" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F859" s="1"/>
       <c r="G859" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="H859" s="1"/>
       <c r="I859" s="1"/>
       <c r="J859" t="s">
         <v>103</v>
       </c>
       <c r="K859" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L859" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M859" t="s">
         <v>33</v>
       </c>
       <c r="AI859" s="4">
         <v>0</v>
       </c>
       <c r="AJ859">
         <v>0</v>
       </c>
       <c r="AK859" s="4"/>
     </row>
     <row r="860" spans="1:37">
       <c r="A860" t="s">
-        <v>344</v>
+        <v>407</v>
       </c>
       <c r="B860" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
       <c r="C860" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D860" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E860" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F860" s="1"/>
       <c r="G860" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="H860" s="1"/>
       <c r="I860" s="1"/>
       <c r="J860" t="s">
         <v>103</v>
       </c>
       <c r="K860" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L860" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M860" t="s">
         <v>33</v>
       </c>
       <c r="AI860" s="4">
         <v>0</v>
       </c>
       <c r="AJ860">
         <v>0</v>
       </c>
       <c r="AK860" s="4"/>
     </row>
     <row r="861" spans="1:37">
       <c r="A861" t="s">
-        <v>344</v>
+        <v>412</v>
       </c>
       <c r="B861" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C861" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D861" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E861" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F861" s="1"/>
       <c r="G861" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="H861" s="1"/>
       <c r="I861" s="1"/>
       <c r="J861" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="K861" t="s">
-        <v>347</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="L861"/>
       <c r="M861" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI861" s="4">
         <v>0</v>
       </c>
       <c r="AJ861">
         <v>0</v>
       </c>
       <c r="AK861" s="4"/>
     </row>
     <row r="862" spans="1:37">
       <c r="A862" t="s">
-        <v>344</v>
+        <v>412</v>
       </c>
       <c r="B862" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C862" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D862" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E862" s="1">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="F862" s="1"/>
       <c r="G862" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="H862" s="1"/>
       <c r="I862" s="1"/>
       <c r="J862" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="K862" t="s">
-        <v>347</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="L862"/>
       <c r="M862" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI862" s="4">
         <v>0</v>
       </c>
       <c r="AJ862">
         <v>0</v>
       </c>
       <c r="AK862" s="4"/>
     </row>
     <row r="863" spans="1:37">
       <c r="A863" t="s">
-        <v>257</v>
+        <v>412</v>
       </c>
       <c r="B863" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="C863" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D863" s="1">
         <v>4</v>
       </c>
       <c r="E863" s="1">
         <v>4</v>
       </c>
       <c r="F863" s="1"/>
       <c r="G863" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="H863" s="1"/>
       <c r="I863" s="1"/>
       <c r="J863" t="s">
         <v>30</v>
       </c>
       <c r="K863" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="L863"/>
       <c r="M863" t="s">
-        <v>182</v>
+        <v>131</v>
       </c>
       <c r="AI863" s="4">
         <v>0</v>
       </c>
       <c r="AJ863">
         <v>0</v>
       </c>
       <c r="AK863" s="4"/>
     </row>
     <row r="864" spans="1:37">
       <c r="A864" t="s">
-        <v>257</v>
+        <v>412</v>
       </c>
       <c r="B864" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="C864" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D864" s="1">
         <v>4</v>
       </c>
       <c r="E864" s="1">
         <v>4</v>
       </c>
       <c r="F864" s="1"/>
       <c r="G864" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="H864" s="1"/>
       <c r="I864" s="1"/>
       <c r="J864" t="s">
         <v>30</v>
       </c>
       <c r="K864" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="L864"/>
       <c r="M864" t="s">
-        <v>182</v>
+        <v>131</v>
       </c>
       <c r="AI864" s="4">
         <v>0</v>
       </c>
       <c r="AJ864">
         <v>0</v>
       </c>
       <c r="AK864" s="4"/>
     </row>
     <row r="865" spans="1:37">
       <c r="A865" t="s">
-        <v>257</v>
+        <v>412</v>
       </c>
       <c r="B865" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="C865" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D865" s="1">
         <v>4</v>
       </c>
       <c r="E865" s="1">
         <v>4</v>
       </c>
       <c r="F865" s="1"/>
       <c r="G865" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="H865" s="1"/>
       <c r="I865" s="1"/>
       <c r="J865" t="s">
         <v>30</v>
       </c>
       <c r="K865" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="L865"/>
       <c r="M865" t="s">
-        <v>182</v>
+        <v>131</v>
       </c>
       <c r="AI865" s="4">
         <v>0</v>
       </c>
       <c r="AJ865">
         <v>0</v>
       </c>
       <c r="AK865" s="4"/>
     </row>
     <row r="866" spans="1:37">
       <c r="A866" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="B866" t="s">
-        <v>426</v>
+        <v>413</v>
       </c>
       <c r="C866" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D866" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E866" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F866" s="1"/>
       <c r="G866" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="H866" s="1"/>
       <c r="I866" s="1"/>
       <c r="J866" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K866" t="s">
-        <v>428</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="L866"/>
       <c r="M866" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="AI866" s="4">
         <v>0</v>
       </c>
       <c r="AJ866">
         <v>0</v>
       </c>
       <c r="AK866" s="4"/>
     </row>
     <row r="867" spans="1:37">
       <c r="A867" t="s">
-        <v>425</v>
+        <v>345</v>
       </c>
       <c r="B867" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="C867" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D867" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E867" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F867" s="1"/>
       <c r="G867" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="H867" s="1"/>
       <c r="I867" s="1"/>
       <c r="J867" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="K867" t="s">
-        <v>428</v>
+        <v>348</v>
       </c>
       <c r="L867" t="s">
-        <v>97</v>
+        <v>349</v>
       </c>
       <c r="M867" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="AI867" s="4">
         <v>0</v>
       </c>
       <c r="AJ867">
         <v>0</v>
       </c>
       <c r="AK867" s="4"/>
     </row>
     <row r="868" spans="1:37">
       <c r="A868" t="s">
-        <v>425</v>
+        <v>345</v>
       </c>
       <c r="B868" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="C868" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D868" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E868" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F868" s="1"/>
       <c r="G868" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="H868" s="1"/>
       <c r="I868" s="1"/>
       <c r="J868" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="K868" t="s">
-        <v>428</v>
+        <v>348</v>
       </c>
       <c r="L868" t="s">
-        <v>97</v>
+        <v>349</v>
       </c>
       <c r="M868" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="AI868" s="4">
         <v>0</v>
       </c>
       <c r="AJ868">
         <v>0</v>
       </c>
       <c r="AK868" s="4"/>
     </row>
     <row r="869" spans="1:37">
       <c r="A869" t="s">
-        <v>425</v>
+        <v>345</v>
       </c>
       <c r="B869" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="C869" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D869" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E869" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F869" s="1"/>
       <c r="G869" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="H869" s="1"/>
       <c r="I869" s="1"/>
       <c r="J869" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="K869" t="s">
-        <v>428</v>
+        <v>348</v>
       </c>
       <c r="L869" t="s">
-        <v>97</v>
+        <v>349</v>
       </c>
       <c r="M869" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="AI869" s="4">
         <v>0</v>
       </c>
       <c r="AJ869">
         <v>0</v>
       </c>
       <c r="AK869" s="4"/>
     </row>
     <row r="870" spans="1:37">
       <c r="A870" t="s">
-        <v>425</v>
+        <v>345</v>
       </c>
       <c r="B870" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="C870" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D870" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="E870" s="1">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="F870" s="1"/>
       <c r="G870" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="H870" s="1"/>
       <c r="I870" s="1"/>
       <c r="J870" t="s">
-        <v>17</v>
+        <v>103</v>
       </c>
       <c r="K870" t="s">
-        <v>428</v>
+        <v>348</v>
       </c>
       <c r="L870" t="s">
-        <v>97</v>
+        <v>349</v>
       </c>
       <c r="M870" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="AI870" s="4">
         <v>0</v>
       </c>
       <c r="AJ870">
         <v>0</v>
       </c>
       <c r="AK870" s="4"/>
     </row>
     <row r="871" spans="1:37">
       <c r="A871" t="s">
-        <v>425</v>
+        <v>258</v>
       </c>
       <c r="B871" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="C871" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D871" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E871" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F871" s="1"/>
       <c r="G871" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="H871" s="1"/>
       <c r="I871" s="1"/>
       <c r="J871" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="K871" t="s">
-        <v>428</v>
+        <v>261</v>
       </c>
       <c r="L871" t="s">
-        <v>97</v>
+        <v>262</v>
       </c>
       <c r="M871" t="s">
-        <v>79</v>
+        <v>182</v>
       </c>
       <c r="AI871" s="4">
         <v>0</v>
       </c>
       <c r="AJ871">
         <v>0</v>
       </c>
       <c r="AK871" s="4"/>
     </row>
     <row r="872" spans="1:37">
       <c r="A872" t="s">
-        <v>429</v>
+        <v>258</v>
       </c>
       <c r="B872" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="C872" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D872" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E872" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F872" s="1"/>
       <c r="G872" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="H872" s="1"/>
       <c r="I872" s="1"/>
       <c r="J872" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="K872" t="s">
-        <v>347</v>
+        <v>261</v>
       </c>
       <c r="L872" t="s">
-        <v>348</v>
+        <v>262</v>
       </c>
       <c r="M872" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI872" s="4">
         <v>0</v>
       </c>
       <c r="AJ872">
         <v>0</v>
       </c>
       <c r="AK872" s="4"/>
     </row>
     <row r="873" spans="1:37">
       <c r="A873" t="s">
-        <v>429</v>
+        <v>258</v>
       </c>
       <c r="B873" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="C873" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D873" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E873" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F873" s="1"/>
       <c r="G873" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="H873" s="1"/>
       <c r="I873" s="1"/>
       <c r="J873" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="K873" t="s">
-        <v>347</v>
+        <v>261</v>
       </c>
       <c r="L873" t="s">
-        <v>348</v>
+        <v>262</v>
       </c>
       <c r="M873" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="AI873" s="4">
         <v>0</v>
       </c>
       <c r="AJ873">
         <v>0</v>
       </c>
       <c r="AK873" s="4"/>
     </row>
     <row r="874" spans="1:37">
       <c r="A874" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="B874" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="C874" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D874" s="1">
         <v>5</v>
       </c>
       <c r="E874" s="1">
         <v>5</v>
       </c>
       <c r="F874" s="1"/>
       <c r="G874" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="H874" s="1"/>
       <c r="I874" s="1"/>
       <c r="J874" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="K874" t="s">
-        <v>347</v>
+        <v>429</v>
       </c>
       <c r="L874" t="s">
-        <v>348</v>
+        <v>97</v>
       </c>
       <c r="M874" t="s">
-        <v>33</v>
+        <v>79</v>
       </c>
       <c r="AI874" s="4">
         <v>0</v>
       </c>
       <c r="AJ874">
         <v>0</v>
       </c>
       <c r="AK874" s="4"/>
     </row>
     <row r="875" spans="1:37">
       <c r="A875" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B875" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C875" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D875" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E875" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F875" s="1"/>
       <c r="G875" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="H875" s="1"/>
       <c r="I875" s="1"/>
       <c r="J875" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="K875" t="s">
-        <v>58</v>
+        <v>429</v>
       </c>
       <c r="L875" t="s">
-        <v>435</v>
+        <v>97</v>
       </c>
       <c r="M875" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="AI875" s="4">
         <v>0</v>
       </c>
       <c r="AJ875">
         <v>0</v>
       </c>
       <c r="AK875" s="4"/>
     </row>
     <row r="876" spans="1:37">
       <c r="A876" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B876" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C876" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D876" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E876" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F876" s="1"/>
       <c r="G876" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="H876" s="1"/>
       <c r="I876" s="1"/>
       <c r="J876" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="K876" t="s">
-        <v>58</v>
+        <v>429</v>
       </c>
       <c r="L876" t="s">
-        <v>435</v>
+        <v>97</v>
       </c>
       <c r="M876" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="AI876" s="4">
         <v>0</v>
       </c>
       <c r="AJ876">
         <v>0</v>
       </c>
       <c r="AK876" s="4"/>
     </row>
     <row r="877" spans="1:37">
       <c r="A877" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B877" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C877" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D877" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E877" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F877" s="1"/>
       <c r="G877" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="H877" s="1"/>
       <c r="I877" s="1"/>
       <c r="J877" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="K877" t="s">
-        <v>58</v>
+        <v>429</v>
       </c>
       <c r="L877" t="s">
-        <v>435</v>
+        <v>97</v>
       </c>
       <c r="M877" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="AI877" s="4">
         <v>0</v>
       </c>
       <c r="AJ877">
         <v>0</v>
       </c>
       <c r="AK877" s="4"/>
     </row>
     <row r="878" spans="1:37">
       <c r="A878" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B878" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C878" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D878" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E878" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F878" s="1"/>
       <c r="G878" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="H878" s="1"/>
       <c r="I878" s="1"/>
       <c r="J878" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="K878" t="s">
-        <v>58</v>
+        <v>429</v>
       </c>
       <c r="L878" t="s">
-        <v>435</v>
+        <v>97</v>
       </c>
       <c r="M878" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="AI878" s="4">
         <v>0</v>
       </c>
       <c r="AJ878">
         <v>0</v>
       </c>
       <c r="AK878" s="4"/>
     </row>
     <row r="879" spans="1:37">
       <c r="A879" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B879" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C879" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D879" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E879" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F879" s="1"/>
       <c r="G879" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="H879" s="1"/>
       <c r="I879" s="1"/>
       <c r="J879" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="K879" t="s">
-        <v>58</v>
+        <v>429</v>
       </c>
       <c r="L879" t="s">
-        <v>435</v>
+        <v>97</v>
       </c>
       <c r="M879" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="AI879" s="4">
         <v>0</v>
       </c>
       <c r="AJ879">
         <v>0</v>
       </c>
       <c r="AK879" s="4"/>
     </row>
     <row r="880" spans="1:37">
       <c r="A880" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B880" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C880" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D880" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E880" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F880" s="1"/>
       <c r="G880" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="H880" s="1"/>
       <c r="I880" s="1"/>
       <c r="J880" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="K880" t="s">
-        <v>58</v>
+        <v>348</v>
       </c>
       <c r="L880" t="s">
-        <v>435</v>
+        <v>349</v>
       </c>
       <c r="M880" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="AI880" s="4">
         <v>0</v>
       </c>
       <c r="AJ880">
         <v>0</v>
       </c>
       <c r="AK880" s="4"/>
     </row>
     <row r="881" spans="1:37">
       <c r="A881" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B881" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C881" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D881" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E881" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F881" s="1"/>
       <c r="G881" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="H881" s="1"/>
       <c r="I881" s="1"/>
       <c r="J881" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="K881" t="s">
-        <v>58</v>
+        <v>348</v>
       </c>
       <c r="L881" t="s">
-        <v>435</v>
+        <v>349</v>
       </c>
       <c r="M881" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="AI881" s="4">
         <v>0</v>
       </c>
       <c r="AJ881">
         <v>0</v>
       </c>
       <c r="AK881" s="4"/>
     </row>
     <row r="882" spans="1:37">
       <c r="A882" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="B882" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C882" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D882" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E882" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F882" s="1"/>
       <c r="G882" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="H882" s="1"/>
       <c r="I882" s="1"/>
       <c r="J882" t="s">
-        <v>57</v>
+        <v>103</v>
       </c>
       <c r="K882" t="s">
-        <v>58</v>
+        <v>348</v>
       </c>
       <c r="L882" t="s">
-        <v>435</v>
+        <v>349</v>
       </c>
       <c r="M882" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="AI882" s="4">
         <v>0</v>
       </c>
       <c r="AJ882">
         <v>0</v>
       </c>
       <c r="AK882" s="4"/>
     </row>
     <row r="883" spans="1:37">
       <c r="A883" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B883" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C883" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D883" s="1">
         <v>4</v>
       </c>
       <c r="E883" s="1">
         <v>4</v>
       </c>
       <c r="F883" s="1"/>
       <c r="G883" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="H883" s="1"/>
       <c r="I883" s="1"/>
       <c r="J883" t="s">
         <v>57</v>
       </c>
       <c r="K883" t="s">
         <v>58</v>
       </c>
       <c r="L883" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M883" t="s">
         <v>60</v>
       </c>
       <c r="AI883" s="4">
         <v>0</v>
       </c>
       <c r="AJ883">
         <v>0</v>
       </c>
       <c r="AK883" s="4"/>
     </row>
     <row r="884" spans="1:37">
       <c r="A884" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B884" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C884" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D884" s="1">
         <v>4</v>
       </c>
       <c r="E884" s="1">
         <v>4</v>
       </c>
       <c r="F884" s="1"/>
       <c r="G884" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="H884" s="1"/>
       <c r="I884" s="1"/>
       <c r="J884" t="s">
         <v>57</v>
       </c>
       <c r="K884" t="s">
         <v>58</v>
       </c>
       <c r="L884" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M884" t="s">
         <v>60</v>
       </c>
       <c r="AI884" s="4">
         <v>0</v>
       </c>
       <c r="AJ884">
         <v>0</v>
       </c>
       <c r="AK884" s="4"/>
     </row>
     <row r="885" spans="1:37">
       <c r="A885" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B885" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C885" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D885" s="1">
         <v>4</v>
       </c>
       <c r="E885" s="1">
         <v>4</v>
       </c>
       <c r="F885" s="1"/>
       <c r="G885" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="H885" s="1"/>
       <c r="I885" s="1"/>
       <c r="J885" t="s">
         <v>57</v>
       </c>
       <c r="K885" t="s">
         <v>58</v>
       </c>
       <c r="L885" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M885" t="s">
         <v>60</v>
       </c>
       <c r="AI885" s="4">
         <v>0</v>
       </c>
       <c r="AJ885">
         <v>0</v>
       </c>
       <c r="AK885" s="4"/>
     </row>
     <row r="886" spans="1:37">
       <c r="A886" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B886" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C886" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D886" s="1">
         <v>4</v>
       </c>
       <c r="E886" s="1">
         <v>4</v>
       </c>
       <c r="F886" s="1"/>
       <c r="G886" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="H886" s="1"/>
       <c r="I886" s="1"/>
       <c r="J886" t="s">
         <v>57</v>
       </c>
       <c r="K886" t="s">
         <v>58</v>
       </c>
       <c r="L886" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M886" t="s">
         <v>60</v>
       </c>
       <c r="AI886" s="4">
         <v>0</v>
       </c>
       <c r="AJ886">
         <v>0</v>
       </c>
       <c r="AK886" s="4"/>
     </row>
     <row r="887" spans="1:37">
       <c r="A887" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B887" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C887" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D887" s="1">
         <v>4</v>
       </c>
       <c r="E887" s="1">
         <v>4</v>
       </c>
       <c r="F887" s="1"/>
       <c r="G887" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
       <c r="H887" s="1"/>
       <c r="I887" s="1"/>
       <c r="J887" t="s">
         <v>57</v>
       </c>
       <c r="K887" t="s">
         <v>58</v>
       </c>
       <c r="L887" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M887" t="s">
         <v>60</v>
       </c>
       <c r="AI887" s="4">
         <v>0</v>
       </c>
       <c r="AJ887">
         <v>0</v>
       </c>
       <c r="AK887" s="4"/>
     </row>
     <row r="888" spans="1:37">
       <c r="A888" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B888" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C888" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D888" s="1">
         <v>4</v>
       </c>
       <c r="E888" s="1">
         <v>4</v>
       </c>
       <c r="F888" s="1"/>
       <c r="G888" t="s">
         <v>437</v>
       </c>
       <c r="H888" s="1"/>
       <c r="I888" s="1"/>
       <c r="J888" t="s">
         <v>57</v>
       </c>
       <c r="K888" t="s">
         <v>58</v>
       </c>
       <c r="L888" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M888" t="s">
         <v>60</v>
       </c>
       <c r="AI888" s="4">
         <v>0</v>
       </c>
       <c r="AJ888">
         <v>0</v>
       </c>
       <c r="AK888" s="4"/>
     </row>
     <row r="889" spans="1:37">
       <c r="A889" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B889" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C889" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D889" s="1">
         <v>4</v>
       </c>
       <c r="E889" s="1">
         <v>4</v>
       </c>
       <c r="F889" s="1"/>
       <c r="G889" t="s">
         <v>437</v>
       </c>
       <c r="H889" s="1"/>
       <c r="I889" s="1"/>
       <c r="J889" t="s">
         <v>57</v>
       </c>
       <c r="K889" t="s">
         <v>58</v>
       </c>
       <c r="L889" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M889" t="s">
         <v>60</v>
       </c>
       <c r="AI889" s="4">
         <v>0</v>
       </c>
       <c r="AJ889">
         <v>0</v>
       </c>
       <c r="AK889" s="4"/>
     </row>
     <row r="890" spans="1:37">
       <c r="A890" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B890" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C890" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D890" s="1">
         <v>4</v>
       </c>
       <c r="E890" s="1">
         <v>4</v>
       </c>
       <c r="F890" s="1"/>
       <c r="G890" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="H890" s="1"/>
       <c r="I890" s="1"/>
       <c r="J890" t="s">
         <v>57</v>
       </c>
       <c r="K890" t="s">
         <v>58</v>
       </c>
       <c r="L890" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M890" t="s">
         <v>60</v>
       </c>
       <c r="AI890" s="4">
         <v>0</v>
       </c>
       <c r="AJ890">
         <v>0</v>
       </c>
       <c r="AK890" s="4"/>
     </row>
     <row r="891" spans="1:37">
       <c r="A891" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B891" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C891" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D891" s="1">
         <v>4</v>
       </c>
       <c r="E891" s="1">
         <v>4</v>
       </c>
       <c r="F891" s="1"/>
       <c r="G891" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="H891" s="1"/>
       <c r="I891" s="1"/>
       <c r="J891" t="s">
         <v>57</v>
       </c>
       <c r="K891" t="s">
         <v>58</v>
       </c>
       <c r="L891" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M891" t="s">
         <v>60</v>
       </c>
       <c r="AI891" s="4">
         <v>0</v>
       </c>
       <c r="AJ891">
         <v>0</v>
       </c>
       <c r="AK891" s="4"/>
     </row>
     <row r="892" spans="1:37">
       <c r="A892" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B892" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C892" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D892" s="1">
         <v>4</v>
       </c>
       <c r="E892" s="1">
         <v>4</v>
       </c>
       <c r="F892" s="1"/>
       <c r="G892" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="H892" s="1"/>
       <c r="I892" s="1"/>
       <c r="J892" t="s">
         <v>57</v>
       </c>
       <c r="K892" t="s">
         <v>58</v>
       </c>
       <c r="L892" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M892" t="s">
         <v>60</v>
       </c>
       <c r="AI892" s="4">
         <v>0</v>
       </c>
       <c r="AJ892">
         <v>0</v>
       </c>
       <c r="AK892" s="4"/>
     </row>
     <row r="893" spans="1:37">
       <c r="A893" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B893" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C893" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D893" s="1">
         <v>4</v>
       </c>
       <c r="E893" s="1">
         <v>4</v>
       </c>
       <c r="F893" s="1"/>
       <c r="G893" t="s">
         <v>438</v>
       </c>
       <c r="H893" s="1"/>
       <c r="I893" s="1"/>
       <c r="J893" t="s">
         <v>57</v>
       </c>
       <c r="K893" t="s">
         <v>58</v>
       </c>
       <c r="L893" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M893" t="s">
         <v>60</v>
       </c>
       <c r="AI893" s="4">
         <v>0</v>
       </c>
       <c r="AJ893">
         <v>0</v>
       </c>
       <c r="AK893" s="4"/>
     </row>
     <row r="894" spans="1:37">
       <c r="A894" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B894" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C894" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D894" s="1">
         <v>4</v>
       </c>
       <c r="E894" s="1">
         <v>4</v>
       </c>
       <c r="F894" s="1"/>
       <c r="G894" t="s">
         <v>438</v>
       </c>
       <c r="H894" s="1"/>
       <c r="I894" s="1"/>
       <c r="J894" t="s">
         <v>57</v>
       </c>
       <c r="K894" t="s">
         <v>58</v>
       </c>
       <c r="L894" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M894" t="s">
         <v>60</v>
       </c>
       <c r="AI894" s="4">
         <v>0</v>
       </c>
       <c r="AJ894">
         <v>0</v>
       </c>
       <c r="AK894" s="4"/>
     </row>
     <row r="895" spans="1:37">
       <c r="A895" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B895" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C895" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D895" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E895" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F895" s="1"/>
       <c r="G895" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="H895" s="1"/>
       <c r="I895" s="1"/>
       <c r="J895" t="s">
         <v>57</v>
       </c>
       <c r="K895" t="s">
         <v>58</v>
       </c>
       <c r="L895" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M895" t="s">
         <v>60</v>
       </c>
       <c r="AI895" s="4">
         <v>0</v>
       </c>
       <c r="AJ895">
         <v>0</v>
       </c>
       <c r="AK895" s="4"/>
     </row>
     <row r="896" spans="1:37">
       <c r="A896" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B896" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C896" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D896" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E896" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F896" s="1"/>
       <c r="G896" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="H896" s="1"/>
       <c r="I896" s="1"/>
       <c r="J896" t="s">
         <v>57</v>
       </c>
       <c r="K896" t="s">
         <v>58</v>
       </c>
       <c r="L896" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M896" t="s">
         <v>60</v>
       </c>
       <c r="AI896" s="4">
         <v>0</v>
       </c>
       <c r="AJ896">
         <v>0</v>
       </c>
       <c r="AK896" s="4"/>
     </row>
     <row r="897" spans="1:37">
       <c r="A897" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B897" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C897" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D897" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E897" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F897" s="1"/>
       <c r="G897" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="H897" s="1"/>
       <c r="I897" s="1"/>
       <c r="J897" t="s">
         <v>57</v>
       </c>
       <c r="K897" t="s">
         <v>58</v>
       </c>
       <c r="L897" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M897" t="s">
         <v>60</v>
       </c>
       <c r="AI897" s="4">
         <v>0</v>
       </c>
       <c r="AJ897">
         <v>0</v>
       </c>
       <c r="AK897" s="4"/>
     </row>
     <row r="898" spans="1:37">
       <c r="A898" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B898" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C898" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D898" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E898" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F898" s="1"/>
       <c r="G898" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="H898" s="1"/>
       <c r="I898" s="1"/>
       <c r="J898" t="s">
         <v>57</v>
       </c>
       <c r="K898" t="s">
         <v>58</v>
       </c>
       <c r="L898" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M898" t="s">
         <v>60</v>
       </c>
       <c r="AI898" s="4">
         <v>0</v>
       </c>
       <c r="AJ898">
         <v>0</v>
       </c>
       <c r="AK898" s="4"/>
     </row>
     <row r="899" spans="1:37">
       <c r="A899" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B899" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C899" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D899" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E899" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F899" s="1"/>
       <c r="G899" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="H899" s="1"/>
       <c r="I899" s="1"/>
       <c r="J899" t="s">
         <v>57</v>
       </c>
       <c r="K899" t="s">
         <v>58</v>
       </c>
       <c r="L899" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M899" t="s">
         <v>60</v>
       </c>
       <c r="AI899" s="4">
         <v>0</v>
       </c>
       <c r="AJ899">
         <v>0</v>
       </c>
       <c r="AK899" s="4"/>
     </row>
     <row r="900" spans="1:37">
       <c r="A900" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B900" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C900" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D900" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E900" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F900" s="1"/>
       <c r="G900" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="H900" s="1"/>
       <c r="I900" s="1"/>
       <c r="J900" t="s">
         <v>57</v>
       </c>
       <c r="K900" t="s">
         <v>58</v>
       </c>
       <c r="L900" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M900" t="s">
         <v>60</v>
       </c>
       <c r="AI900" s="4">
         <v>0</v>
       </c>
       <c r="AJ900">
         <v>0</v>
       </c>
       <c r="AK900" s="4"/>
     </row>
     <row r="901" spans="1:37">
       <c r="A901" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B901" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C901" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D901" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E901" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F901" s="1"/>
       <c r="G901" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="H901" s="1"/>
       <c r="I901" s="1"/>
       <c r="J901" t="s">
         <v>57</v>
       </c>
       <c r="K901" t="s">
         <v>58</v>
       </c>
       <c r="L901" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M901" t="s">
         <v>60</v>
       </c>
       <c r="AI901" s="4">
         <v>0</v>
       </c>
       <c r="AJ901">
         <v>0</v>
       </c>
       <c r="AK901" s="4"/>
     </row>
     <row r="902" spans="1:37">
       <c r="A902" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B902" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C902" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D902" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E902" s="1">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F902" s="1"/>
       <c r="G902" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="H902" s="1"/>
       <c r="I902" s="1"/>
       <c r="J902" t="s">
         <v>57</v>
       </c>
       <c r="K902" t="s">
         <v>58</v>
       </c>
       <c r="L902" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M902" t="s">
         <v>60</v>
       </c>
       <c r="AI902" s="4">
         <v>0</v>
       </c>
       <c r="AJ902">
         <v>0</v>
       </c>
       <c r="AK902" s="4"/>
     </row>
     <row r="903" spans="1:37">
       <c r="A903" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B903" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C903" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D903" s="1">
         <v>5</v>
       </c>
       <c r="E903" s="1">
         <v>5</v>
       </c>
       <c r="F903" s="1"/>
       <c r="G903" t="s">
         <v>441</v>
       </c>
       <c r="H903" s="1"/>
       <c r="I903" s="1"/>
       <c r="J903" t="s">
         <v>57</v>
       </c>
       <c r="K903" t="s">
         <v>58</v>
       </c>
       <c r="L903" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M903" t="s">
         <v>60</v>
       </c>
       <c r="AI903" s="4">
         <v>0</v>
       </c>
       <c r="AJ903">
         <v>0</v>
       </c>
       <c r="AK903" s="4"/>
     </row>
     <row r="904" spans="1:37">
       <c r="A904" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B904" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C904" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D904" s="1">
         <v>5</v>
       </c>
       <c r="E904" s="1">
         <v>5</v>
       </c>
       <c r="F904" s="1"/>
       <c r="G904" t="s">
         <v>441</v>
       </c>
       <c r="H904" s="1"/>
       <c r="I904" s="1"/>
       <c r="J904" t="s">
         <v>57</v>
       </c>
       <c r="K904" t="s">
         <v>58</v>
       </c>
       <c r="L904" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M904" t="s">
         <v>60</v>
       </c>
       <c r="AI904" s="4">
         <v>0</v>
       </c>
       <c r="AJ904">
         <v>0</v>
       </c>
       <c r="AK904" s="4"/>
     </row>
     <row r="905" spans="1:37">
       <c r="A905" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B905" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C905" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D905" s="1">
         <v>5</v>
       </c>
       <c r="E905" s="1">
         <v>5</v>
       </c>
       <c r="F905" s="1"/>
       <c r="G905" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="H905" s="1"/>
       <c r="I905" s="1"/>
       <c r="J905" t="s">
         <v>57</v>
       </c>
       <c r="K905" t="s">
         <v>58</v>
       </c>
       <c r="L905" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M905" t="s">
         <v>60</v>
       </c>
       <c r="AI905" s="4">
         <v>0</v>
       </c>
       <c r="AJ905">
         <v>0</v>
       </c>
       <c r="AK905" s="4"/>
     </row>
     <row r="906" spans="1:37">
       <c r="A906" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B906" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C906" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D906" s="1">
         <v>5</v>
       </c>
       <c r="E906" s="1">
         <v>5</v>
       </c>
       <c r="F906" s="1"/>
       <c r="G906" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="H906" s="1"/>
       <c r="I906" s="1"/>
       <c r="J906" t="s">
         <v>57</v>
       </c>
       <c r="K906" t="s">
         <v>58</v>
       </c>
       <c r="L906" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M906" t="s">
         <v>60</v>
       </c>
       <c r="AI906" s="4">
         <v>0</v>
       </c>
       <c r="AJ906">
         <v>0</v>
       </c>
       <c r="AK906" s="4"/>
     </row>
     <row r="907" spans="1:37">
       <c r="A907" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B907" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C907" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D907" s="1">
         <v>5</v>
       </c>
       <c r="E907" s="1">
         <v>5</v>
       </c>
       <c r="F907" s="1"/>
       <c r="G907" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="H907" s="1"/>
       <c r="I907" s="1"/>
       <c r="J907" t="s">
         <v>57</v>
       </c>
       <c r="K907" t="s">
         <v>58</v>
       </c>
       <c r="L907" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M907" t="s">
         <v>60</v>
       </c>
       <c r="AI907" s="4">
         <v>0</v>
       </c>
       <c r="AJ907">
         <v>0</v>
       </c>
       <c r="AK907" s="4"/>
     </row>
     <row r="908" spans="1:37">
       <c r="A908" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B908" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C908" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D908" s="1">
         <v>5</v>
       </c>
       <c r="E908" s="1">
         <v>5</v>
       </c>
       <c r="F908" s="1"/>
       <c r="G908" t="s">
         <v>442</v>
       </c>
       <c r="H908" s="1"/>
       <c r="I908" s="1"/>
       <c r="J908" t="s">
         <v>57</v>
       </c>
       <c r="K908" t="s">
         <v>58</v>
       </c>
       <c r="L908" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M908" t="s">
         <v>60</v>
       </c>
       <c r="AI908" s="4">
         <v>0</v>
       </c>
       <c r="AJ908">
         <v>0</v>
       </c>
       <c r="AK908" s="4"/>
     </row>
     <row r="909" spans="1:37">
       <c r="A909" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B909" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C909" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D909" s="1">
         <v>5</v>
       </c>
       <c r="E909" s="1">
         <v>5</v>
       </c>
       <c r="F909" s="1"/>
       <c r="G909" t="s">
         <v>442</v>
       </c>
       <c r="H909" s="1"/>
       <c r="I909" s="1"/>
       <c r="J909" t="s">
         <v>57</v>
       </c>
       <c r="K909" t="s">
         <v>58</v>
       </c>
       <c r="L909" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M909" t="s">
         <v>60</v>
       </c>
       <c r="AI909" s="4">
         <v>0</v>
       </c>
       <c r="AJ909">
         <v>0</v>
       </c>
       <c r="AK909" s="4"/>
     </row>
     <row r="910" spans="1:37">
       <c r="A910" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B910" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C910" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D910" s="1">
         <v>5</v>
       </c>
       <c r="E910" s="1">
         <v>5</v>
       </c>
       <c r="F910" s="1"/>
       <c r="G910" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="H910" s="1"/>
       <c r="I910" s="1"/>
       <c r="J910" t="s">
         <v>57</v>
       </c>
       <c r="K910" t="s">
         <v>58</v>
       </c>
       <c r="L910" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M910" t="s">
         <v>60</v>
       </c>
       <c r="AI910" s="4">
         <v>0</v>
       </c>
       <c r="AJ910">
         <v>0</v>
       </c>
       <c r="AK910" s="4"/>
     </row>
     <row r="911" spans="1:37">
       <c r="A911" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B911" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C911" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D911" s="1">
         <v>5</v>
       </c>
       <c r="E911" s="1">
         <v>5</v>
       </c>
       <c r="F911" s="1"/>
       <c r="G911" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="H911" s="1"/>
       <c r="I911" s="1"/>
       <c r="J911" t="s">
         <v>57</v>
       </c>
       <c r="K911" t="s">
         <v>58</v>
       </c>
       <c r="L911" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M911" t="s">
         <v>60</v>
       </c>
       <c r="AI911" s="4">
         <v>0</v>
       </c>
       <c r="AJ911">
         <v>0</v>
       </c>
       <c r="AK911" s="4"/>
     </row>
     <row r="912" spans="1:37">
       <c r="A912" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B912" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C912" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D912" s="1">
         <v>5</v>
       </c>
       <c r="E912" s="1">
         <v>5</v>
       </c>
       <c r="F912" s="1"/>
       <c r="G912" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="H912" s="1"/>
       <c r="I912" s="1"/>
       <c r="J912" t="s">
         <v>57</v>
       </c>
       <c r="K912" t="s">
         <v>58</v>
       </c>
       <c r="L912" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M912" t="s">
         <v>60</v>
       </c>
       <c r="AI912" s="4">
         <v>0</v>
       </c>
       <c r="AJ912">
         <v>0</v>
       </c>
       <c r="AK912" s="4"/>
     </row>
     <row r="913" spans="1:37">
       <c r="A913" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B913" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C913" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D913" s="1">
         <v>5</v>
       </c>
       <c r="E913" s="1">
         <v>5</v>
       </c>
       <c r="F913" s="1"/>
       <c r="G913" t="s">
         <v>443</v>
       </c>
       <c r="H913" s="1"/>
       <c r="I913" s="1"/>
       <c r="J913" t="s">
         <v>57</v>
       </c>
       <c r="K913" t="s">
         <v>58</v>
       </c>
       <c r="L913" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M913" t="s">
         <v>60</v>
       </c>
       <c r="AI913" s="4">
         <v>0</v>
       </c>
       <c r="AJ913">
         <v>0</v>
       </c>
       <c r="AK913" s="4"/>
     </row>
     <row r="914" spans="1:37">
       <c r="A914" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B914" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C914" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D914" s="1">
         <v>5</v>
       </c>
       <c r="E914" s="1">
         <v>5</v>
       </c>
       <c r="F914" s="1"/>
       <c r="G914" t="s">
         <v>443</v>
       </c>
       <c r="H914" s="1"/>
       <c r="I914" s="1"/>
       <c r="J914" t="s">
         <v>57</v>
       </c>
       <c r="K914" t="s">
         <v>58</v>
       </c>
       <c r="L914" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="M914" t="s">
         <v>60</v>
       </c>
       <c r="AI914" s="4">
         <v>0</v>
       </c>
       <c r="AJ914">
         <v>0</v>
       </c>
       <c r="AK914" s="4"/>
     </row>
     <row r="915" spans="1:37">
       <c r="A915" t="s">
-        <v>280</v>
+        <v>433</v>
       </c>
       <c r="B915" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C915" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D915" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E915" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F915" s="1"/>
       <c r="G915" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="H915" s="1"/>
       <c r="I915" s="1"/>
       <c r="J915" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="K915" t="s">
-        <v>283</v>
+        <v>58</v>
       </c>
       <c r="L915" t="s">
-        <v>284</v>
+        <v>436</v>
       </c>
       <c r="M915" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="AI915" s="4">
         <v>0</v>
       </c>
       <c r="AJ915">
         <v>0</v>
       </c>
       <c r="AK915" s="4"/>
     </row>
     <row r="916" spans="1:37">
       <c r="A916" t="s">
-        <v>280</v>
+        <v>433</v>
       </c>
       <c r="B916" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C916" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D916" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E916" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F916" s="1"/>
       <c r="G916" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="H916" s="1"/>
       <c r="I916" s="1"/>
       <c r="J916" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="K916" t="s">
-        <v>283</v>
+        <v>58</v>
       </c>
       <c r="L916" t="s">
-        <v>284</v>
+        <v>436</v>
       </c>
       <c r="M916" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="AI916" s="4">
         <v>0</v>
       </c>
       <c r="AJ916">
         <v>0</v>
       </c>
       <c r="AK916" s="4"/>
     </row>
     <row r="917" spans="1:37">
       <c r="A917" t="s">
-        <v>280</v>
+        <v>433</v>
       </c>
       <c r="B917" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C917" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D917" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E917" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F917" s="1"/>
       <c r="G917" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="H917" s="1"/>
       <c r="I917" s="1"/>
       <c r="J917" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="K917" t="s">
-        <v>283</v>
+        <v>58</v>
       </c>
       <c r="L917" t="s">
-        <v>284</v>
+        <v>436</v>
       </c>
       <c r="M917" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="AI917" s="4">
         <v>0</v>
       </c>
       <c r="AJ917">
         <v>0</v>
       </c>
       <c r="AK917" s="4"/>
     </row>
     <row r="918" spans="1:37">
       <c r="A918" t="s">
-        <v>280</v>
+        <v>433</v>
       </c>
       <c r="B918" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C918" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D918" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E918" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F918" s="1"/>
       <c r="G918" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="H918" s="1"/>
       <c r="I918" s="1"/>
       <c r="J918" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="K918" t="s">
-        <v>283</v>
+        <v>58</v>
       </c>
       <c r="L918" t="s">
-        <v>284</v>
+        <v>436</v>
       </c>
       <c r="M918" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="AI918" s="4">
         <v>0</v>
       </c>
       <c r="AJ918">
         <v>0</v>
       </c>
       <c r="AK918" s="4"/>
     </row>
     <row r="919" spans="1:37">
       <c r="A919" t="s">
-        <v>280</v>
+        <v>433</v>
       </c>
       <c r="B919" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C919" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D919" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E919" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F919" s="1"/>
       <c r="G919" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="H919" s="1"/>
       <c r="I919" s="1"/>
       <c r="J919" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="K919" t="s">
-        <v>283</v>
+        <v>58</v>
       </c>
       <c r="L919" t="s">
-        <v>284</v>
+        <v>436</v>
       </c>
       <c r="M919" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="AI919" s="4">
         <v>0</v>
       </c>
       <c r="AJ919">
         <v>0</v>
       </c>
       <c r="AK919" s="4"/>
     </row>
     <row r="920" spans="1:37">
       <c r="A920" t="s">
-        <v>280</v>
+        <v>433</v>
       </c>
       <c r="B920" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="C920" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D920" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E920" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F920" s="1"/>
       <c r="G920" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="H920" s="1"/>
       <c r="I920" s="1"/>
       <c r="J920" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="K920" t="s">
-        <v>283</v>
+        <v>58</v>
       </c>
       <c r="L920" t="s">
-        <v>284</v>
+        <v>436</v>
       </c>
       <c r="M920" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="AI920" s="4">
         <v>0</v>
       </c>
       <c r="AJ920">
         <v>0</v>
       </c>
       <c r="AK920" s="4"/>
     </row>
     <row r="921" spans="1:37">
       <c r="A921" t="s">
-        <v>368</v>
+        <v>433</v>
       </c>
       <c r="B921" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="C921" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D921" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E921" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F921" s="1"/>
       <c r="G921" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="H921" s="1"/>
       <c r="I921" s="1"/>
       <c r="J921" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="K921" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="L921"/>
+        <v>58</v>
+      </c>
+      <c r="L921" t="s">
+        <v>436</v>
+      </c>
       <c r="M921" t="s">
-        <v>131</v>
+        <v>60</v>
       </c>
       <c r="AI921" s="4">
         <v>0</v>
       </c>
       <c r="AJ921">
         <v>0</v>
       </c>
       <c r="AK921" s="4"/>
     </row>
     <row r="922" spans="1:37">
       <c r="A922" t="s">
-        <v>368</v>
+        <v>433</v>
       </c>
       <c r="B922" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="C922" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D922" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="E922" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F922" s="1"/>
       <c r="G922" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="H922" s="1"/>
       <c r="I922" s="1"/>
       <c r="J922" t="s">
-        <v>30</v>
+        <v>57</v>
       </c>
       <c r="K922" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="L922"/>
+        <v>58</v>
+      </c>
+      <c r="L922" t="s">
+        <v>436</v>
+      </c>
       <c r="M922" t="s">
-        <v>131</v>
+        <v>60</v>
       </c>
       <c r="AI922" s="4">
         <v>0</v>
       </c>
       <c r="AJ922">
         <v>0</v>
       </c>
       <c r="AK922" s="4"/>
     </row>
     <row r="923" spans="1:37">
       <c r="A923" t="s">
-        <v>368</v>
+        <v>281</v>
       </c>
       <c r="B923" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="C923" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D923" s="1">
         <v>4</v>
       </c>
       <c r="E923" s="1">
         <v>4</v>
       </c>
       <c r="F923" s="1"/>
       <c r="G923" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="H923" s="1"/>
       <c r="I923" s="1"/>
       <c r="J923" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="K923" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="L923"/>
+        <v>284</v>
+      </c>
+      <c r="L923" t="s">
+        <v>285</v>
+      </c>
       <c r="M923" t="s">
-        <v>131</v>
+        <v>51</v>
       </c>
       <c r="AI923" s="4">
         <v>0</v>
       </c>
       <c r="AJ923">
         <v>0</v>
       </c>
       <c r="AK923" s="4"/>
     </row>
     <row r="924" spans="1:37">
       <c r="A924" t="s">
-        <v>310</v>
+        <v>281</v>
       </c>
       <c r="B924" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C924" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D924" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E924" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F924" s="1"/>
       <c r="G924" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="H924" s="1"/>
       <c r="I924" s="1"/>
       <c r="J924" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K924" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="L924"/>
+        <v>284</v>
+      </c>
+      <c r="L924" t="s">
+        <v>285</v>
+      </c>
       <c r="M924" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="AI924" s="4">
         <v>0</v>
       </c>
       <c r="AJ924">
         <v>0</v>
       </c>
       <c r="AK924" s="4"/>
     </row>
     <row r="925" spans="1:37">
       <c r="A925" t="s">
-        <v>310</v>
+        <v>281</v>
       </c>
       <c r="B925" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C925" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D925" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E925" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F925" s="1"/>
       <c r="G925" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="H925" s="1"/>
       <c r="I925" s="1"/>
       <c r="J925" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K925" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="L925"/>
+        <v>284</v>
+      </c>
+      <c r="L925" t="s">
+        <v>285</v>
+      </c>
       <c r="M925" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="AI925" s="4">
         <v>0</v>
       </c>
       <c r="AJ925">
         <v>0</v>
       </c>
       <c r="AK925" s="4"/>
     </row>
     <row r="926" spans="1:37">
       <c r="A926" t="s">
-        <v>310</v>
+        <v>281</v>
       </c>
       <c r="B926" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C926" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D926" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E926" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F926" s="1"/>
       <c r="G926" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="H926" s="1"/>
       <c r="I926" s="1"/>
       <c r="J926" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K926" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="L926"/>
+        <v>284</v>
+      </c>
+      <c r="L926" t="s">
+        <v>285</v>
+      </c>
       <c r="M926" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="AI926" s="4">
         <v>0</v>
       </c>
       <c r="AJ926">
         <v>0</v>
       </c>
       <c r="AK926" s="4"/>
     </row>
     <row r="927" spans="1:37">
       <c r="A927" t="s">
-        <v>310</v>
+        <v>281</v>
       </c>
       <c r="B927" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C927" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D927" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E927" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F927" s="1"/>
       <c r="G927" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="H927" s="1"/>
       <c r="I927" s="1"/>
       <c r="J927" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K927" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="L927"/>
+        <v>284</v>
+      </c>
+      <c r="L927" t="s">
+        <v>285</v>
+      </c>
       <c r="M927" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="AI927" s="4">
         <v>0</v>
       </c>
       <c r="AJ927">
         <v>0</v>
       </c>
       <c r="AK927" s="4"/>
     </row>
     <row r="928" spans="1:37">
       <c r="A928" t="s">
-        <v>310</v>
+        <v>281</v>
       </c>
       <c r="B928" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="C928" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D928" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="E928" s="1">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F928" s="1"/>
       <c r="G928" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
       <c r="H928" s="1"/>
       <c r="I928" s="1"/>
       <c r="J928" t="s">
-        <v>90</v>
+        <v>48</v>
       </c>
       <c r="K928" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="L928"/>
+        <v>284</v>
+      </c>
+      <c r="L928" t="s">
+        <v>285</v>
+      </c>
       <c r="M928" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="AI928" s="4">
         <v>0</v>
       </c>
       <c r="AJ928">
         <v>0</v>
       </c>
       <c r="AK928" s="4"/>
     </row>
     <row r="929" spans="1:37">
       <c r="A929" t="s">
-        <v>298</v>
+        <v>369</v>
       </c>
       <c r="B929" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="C929" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D929" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E929" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F929" s="1"/>
       <c r="G929" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="H929" s="1"/>
       <c r="I929" s="1"/>
       <c r="J929" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="K929" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="L929"/>
       <c r="M929" t="s">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="AI929" s="4">
         <v>0</v>
       </c>
       <c r="AJ929">
         <v>0</v>
       </c>
       <c r="AK929" s="4"/>
     </row>
     <row r="930" spans="1:37">
       <c r="A930" t="s">
-        <v>298</v>
+        <v>369</v>
       </c>
       <c r="B930" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="C930" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D930" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E930" s="1">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F930" s="1"/>
       <c r="G930" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="H930" s="1"/>
       <c r="I930" s="1"/>
       <c r="J930" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="K930" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="L930"/>
       <c r="M930" t="s">
-        <v>60</v>
+        <v>131</v>
       </c>
       <c r="AI930" s="4">
         <v>0</v>
       </c>
       <c r="AJ930">
         <v>0</v>
       </c>
       <c r="AK930" s="4"/>
     </row>
     <row r="931" spans="1:37">
       <c r="A931" t="s">
-        <v>461</v>
+        <v>369</v>
       </c>
       <c r="B931" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="C931" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D931" s="1">
         <v>4</v>
       </c>
       <c r="E931" s="1">
         <v>4</v>
       </c>
       <c r="F931" s="1"/>
       <c r="G931" t="s">
-        <v>463</v>
+        <v>452</v>
       </c>
       <c r="H931" s="1"/>
       <c r="I931" s="1"/>
       <c r="J931" t="s">
-        <v>103</v>
+        <v>30</v>
       </c>
       <c r="K931" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="L931"/>
       <c r="M931" t="s">
-        <v>33</v>
+        <v>131</v>
       </c>
       <c r="AI931" s="4">
         <v>0</v>
       </c>
       <c r="AJ931">
         <v>0</v>
       </c>
       <c r="AK931" s="4"/>
     </row>
     <row r="932" spans="1:37">
       <c r="A932" t="s">
-        <v>464</v>
+        <v>311</v>
       </c>
       <c r="B932" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="C932" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D932" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E932" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F932" s="1"/>
       <c r="G932" t="s">
-        <v>466</v>
+        <v>454</v>
       </c>
       <c r="H932" s="1"/>
       <c r="I932" s="1"/>
       <c r="J932" t="s">
-        <v>270</v>
+        <v>90</v>
       </c>
       <c r="K932" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="L932"/>
       <c r="M932" t="s">
-        <v>273</v>
+        <v>93</v>
       </c>
       <c r="AI932" s="4">
         <v>0</v>
       </c>
       <c r="AJ932">
         <v>0</v>
       </c>
       <c r="AK932" s="4"/>
     </row>
     <row r="933" spans="1:37">
       <c r="A933" t="s">
-        <v>464</v>
+        <v>311</v>
       </c>
       <c r="B933" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="C933" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D933" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E933" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F933" s="1"/>
       <c r="G933" t="s">
-        <v>466</v>
+        <v>455</v>
       </c>
       <c r="H933" s="1"/>
       <c r="I933" s="1"/>
       <c r="J933" t="s">
-        <v>270</v>
+        <v>90</v>
       </c>
       <c r="K933" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="L933"/>
       <c r="M933" t="s">
-        <v>273</v>
+        <v>93</v>
       </c>
       <c r="AI933" s="4">
         <v>0</v>
       </c>
       <c r="AJ933">
         <v>0</v>
       </c>
       <c r="AK933" s="4"/>
     </row>
     <row r="934" spans="1:37">
       <c r="A934" t="s">
-        <v>464</v>
+        <v>311</v>
       </c>
       <c r="B934" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="C934" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D934" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E934" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F934" s="1"/>
       <c r="G934" t="s">
-        <v>466</v>
+        <v>456</v>
       </c>
       <c r="H934" s="1"/>
       <c r="I934" s="1"/>
       <c r="J934" t="s">
-        <v>270</v>
+        <v>90</v>
       </c>
       <c r="K934" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="L934"/>
       <c r="M934" t="s">
-        <v>273</v>
+        <v>93</v>
       </c>
       <c r="AI934" s="4">
         <v>0</v>
       </c>
       <c r="AJ934">
         <v>0</v>
       </c>
       <c r="AK934" s="4"/>
     </row>
     <row r="935" spans="1:37">
       <c r="A935" t="s">
-        <v>464</v>
+        <v>311</v>
       </c>
       <c r="B935" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="C935" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D935" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E935" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F935" s="1"/>
       <c r="G935" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="H935" s="1"/>
       <c r="I935" s="1"/>
       <c r="J935" t="s">
-        <v>270</v>
+        <v>90</v>
       </c>
       <c r="K935" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="L935"/>
       <c r="M935" t="s">
-        <v>273</v>
+        <v>93</v>
       </c>
       <c r="AI935" s="4">
         <v>0</v>
       </c>
       <c r="AJ935">
         <v>0</v>
       </c>
       <c r="AK935" s="4"/>
     </row>
     <row r="936" spans="1:37">
       <c r="A936" t="s">
-        <v>464</v>
+        <v>311</v>
       </c>
       <c r="B936" t="s">
-        <v>465</v>
+        <v>453</v>
       </c>
       <c r="C936" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D936" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="E936" s="1">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F936" s="1"/>
       <c r="G936" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="H936" s="1"/>
       <c r="I936" s="1"/>
       <c r="J936" t="s">
-        <v>270</v>
+        <v>90</v>
       </c>
       <c r="K936" t="s">
-        <v>467</v>
-[...3 lines deleted...]
-      </c>
+        <v>314</v>
+      </c>
+      <c r="L936"/>
       <c r="M936" t="s">
-        <v>273</v>
+        <v>93</v>
       </c>
       <c r="AI936" s="4">
         <v>0</v>
       </c>
       <c r="AJ936">
         <v>0</v>
       </c>
       <c r="AK936" s="4"/>
     </row>
     <row r="937" spans="1:37">
       <c r="A937" t="s">
-        <v>464</v>
+        <v>299</v>
       </c>
       <c r="B937" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="C937" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D937" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E937" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F937" s="1"/>
       <c r="G937" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="H937" s="1"/>
       <c r="I937" s="1"/>
       <c r="J937" t="s">
-        <v>270</v>
+        <v>57</v>
       </c>
       <c r="K937" t="s">
-        <v>467</v>
+        <v>302</v>
       </c>
       <c r="L937" t="s">
-        <v>469</v>
+        <v>303</v>
       </c>
       <c r="M937" t="s">
-        <v>273</v>
+        <v>60</v>
       </c>
       <c r="AI937" s="4">
         <v>0</v>
       </c>
       <c r="AJ937">
         <v>0</v>
       </c>
       <c r="AK937" s="4"/>
     </row>
     <row r="938" spans="1:37">
       <c r="A938" t="s">
-        <v>464</v>
+        <v>299</v>
       </c>
       <c r="B938" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="C938" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D938" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="E938" s="1">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F938" s="1"/>
       <c r="G938" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H938" s="1"/>
       <c r="I938" s="1"/>
       <c r="J938" t="s">
-        <v>270</v>
+        <v>57</v>
       </c>
       <c r="K938" t="s">
-        <v>467</v>
+        <v>302</v>
       </c>
       <c r="L938" t="s">
-        <v>469</v>
+        <v>303</v>
       </c>
       <c r="M938" t="s">
-        <v>273</v>
+        <v>60</v>
       </c>
       <c r="AI938" s="4">
         <v>0</v>
       </c>
       <c r="AJ938">
         <v>0</v>
       </c>
       <c r="AK938" s="4"/>
     </row>
     <row r="939" spans="1:37">
       <c r="A939" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="B939" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="C939" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D939" s="1">
         <v>4</v>
       </c>
       <c r="E939" s="1">
         <v>4</v>
       </c>
       <c r="F939" s="1"/>
       <c r="G939" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="H939" s="1"/>
       <c r="I939" s="1"/>
       <c r="J939" t="s">
-        <v>270</v>
+        <v>103</v>
       </c>
       <c r="K939" t="s">
-        <v>467</v>
+        <v>104</v>
       </c>
       <c r="L939" t="s">
-        <v>470</v>
+        <v>107</v>
       </c>
       <c r="M939" t="s">
-        <v>273</v>
+        <v>33</v>
       </c>
       <c r="AI939" s="4">
         <v>0</v>
       </c>
       <c r="AJ939">
         <v>0</v>
       </c>
       <c r="AK939" s="4"/>
     </row>
     <row r="940" spans="1:37">
       <c r="A940" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B940" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C940" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D940" s="1">
         <v>4</v>
       </c>
       <c r="E940" s="1">
         <v>4</v>
       </c>
       <c r="F940" s="1"/>
       <c r="G940" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="H940" s="1"/>
       <c r="I940" s="1"/>
       <c r="J940" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="K940" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="L940" t="s">
-        <v>470</v>
+        <v>273</v>
       </c>
       <c r="M940" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="AI940" s="4">
         <v>0</v>
       </c>
       <c r="AJ940">
         <v>0</v>
       </c>
       <c r="AK940" s="4"/>
     </row>
     <row r="941" spans="1:37">
       <c r="A941" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="B941" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C941" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D941" s="1">
         <v>4</v>
       </c>
       <c r="E941" s="1">
         <v>4</v>
       </c>
       <c r="F941" s="1"/>
       <c r="G941" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="H941" s="1"/>
       <c r="I941" s="1"/>
       <c r="J941" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="K941" t="s">
+        <v>468</v>
+      </c>
+      <c r="L941" t="s">
+        <v>273</v>
+      </c>
+      <c r="M941" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI941" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ941">
+        <v>0</v>
+      </c>
+      <c r="AK941" s="4"/>
+    </row>
+    <row r="942" spans="1:37">
+      <c r="A942" t="s">
+        <v>465</v>
+      </c>
+      <c r="B942" t="s">
+        <v>466</v>
+      </c>
+      <c r="C942" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D942" s="1">
+        <v>4</v>
+      </c>
+      <c r="E942" s="1">
+        <v>4</v>
+      </c>
+      <c r="F942" s="1"/>
+      <c r="G942" t="s">
         <v>467</v>
       </c>
-      <c r="L941" t="s">
+      <c r="H942" s="1"/>
+      <c r="I942" s="1"/>
+      <c r="J942" t="s">
+        <v>271</v>
+      </c>
+      <c r="K942" t="s">
+        <v>468</v>
+      </c>
+      <c r="L942" t="s">
+        <v>273</v>
+      </c>
+      <c r="M942" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI942" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ942">
+        <v>0</v>
+      </c>
+      <c r="AK942" s="4"/>
+    </row>
+    <row r="943" spans="1:37">
+      <c r="A943" t="s">
+        <v>465</v>
+      </c>
+      <c r="B943" t="s">
+        <v>466</v>
+      </c>
+      <c r="C943" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D943" s="1">
+        <v>4</v>
+      </c>
+      <c r="E943" s="1">
+        <v>4</v>
+      </c>
+      <c r="F943" s="1"/>
+      <c r="G943" t="s">
+        <v>467</v>
+      </c>
+      <c r="H943" s="1"/>
+      <c r="I943" s="1"/>
+      <c r="J943" t="s">
+        <v>271</v>
+      </c>
+      <c r="K943" t="s">
+        <v>468</v>
+      </c>
+      <c r="L943" t="s">
+        <v>469</v>
+      </c>
+      <c r="M943" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI943" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ943">
+        <v>0</v>
+      </c>
+      <c r="AK943" s="4"/>
+    </row>
+    <row r="944" spans="1:37">
+      <c r="A944" t="s">
+        <v>465</v>
+      </c>
+      <c r="B944" t="s">
+        <v>466</v>
+      </c>
+      <c r="C944" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D944" s="1">
+        <v>4</v>
+      </c>
+      <c r="E944" s="1">
+        <v>4</v>
+      </c>
+      <c r="F944" s="1"/>
+      <c r="G944" t="s">
+        <v>467</v>
+      </c>
+      <c r="H944" s="1"/>
+      <c r="I944" s="1"/>
+      <c r="J944" t="s">
+        <v>271</v>
+      </c>
+      <c r="K944" t="s">
+        <v>468</v>
+      </c>
+      <c r="L944" t="s">
+        <v>469</v>
+      </c>
+      <c r="M944" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI944" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ944">
+        <v>0</v>
+      </c>
+      <c r="AK944" s="4"/>
+    </row>
+    <row r="945" spans="1:37">
+      <c r="A945" t="s">
+        <v>465</v>
+      </c>
+      <c r="B945" t="s">
+        <v>466</v>
+      </c>
+      <c r="C945" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D945" s="1">
+        <v>4</v>
+      </c>
+      <c r="E945" s="1">
+        <v>4</v>
+      </c>
+      <c r="F945" s="1"/>
+      <c r="G945" t="s">
+        <v>467</v>
+      </c>
+      <c r="H945" s="1"/>
+      <c r="I945" s="1"/>
+      <c r="J945" t="s">
+        <v>271</v>
+      </c>
+      <c r="K945" t="s">
+        <v>468</v>
+      </c>
+      <c r="L945" t="s">
+        <v>470</v>
+      </c>
+      <c r="M945" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI945" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ945">
+        <v>0</v>
+      </c>
+      <c r="AK945" s="4"/>
+    </row>
+    <row r="946" spans="1:37">
+      <c r="A946" t="s">
+        <v>465</v>
+      </c>
+      <c r="B946" t="s">
+        <v>466</v>
+      </c>
+      <c r="C946" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D946" s="1">
+        <v>4</v>
+      </c>
+      <c r="E946" s="1">
+        <v>4</v>
+      </c>
+      <c r="F946" s="1"/>
+      <c r="G946" t="s">
+        <v>467</v>
+      </c>
+      <c r="H946" s="1"/>
+      <c r="I946" s="1"/>
+      <c r="J946" t="s">
+        <v>271</v>
+      </c>
+      <c r="K946" t="s">
+        <v>468</v>
+      </c>
+      <c r="L946" t="s">
+        <v>470</v>
+      </c>
+      <c r="M946" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI946" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ946">
+        <v>0</v>
+      </c>
+      <c r="AK946" s="4"/>
+    </row>
+    <row r="947" spans="1:37">
+      <c r="A947" t="s">
+        <v>465</v>
+      </c>
+      <c r="B947" t="s">
+        <v>466</v>
+      </c>
+      <c r="C947" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D947" s="1">
+        <v>4</v>
+      </c>
+      <c r="E947" s="1">
+        <v>4</v>
+      </c>
+      <c r="F947" s="1"/>
+      <c r="G947" t="s">
+        <v>467</v>
+      </c>
+      <c r="H947" s="1"/>
+      <c r="I947" s="1"/>
+      <c r="J947" t="s">
+        <v>271</v>
+      </c>
+      <c r="K947" t="s">
+        <v>468</v>
+      </c>
+      <c r="L947" t="s">
+        <v>471</v>
+      </c>
+      <c r="M947" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI947" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ947">
+        <v>0</v>
+      </c>
+      <c r="AK947" s="4"/>
+    </row>
+    <row r="948" spans="1:37">
+      <c r="A948" t="s">
+        <v>465</v>
+      </c>
+      <c r="B948" t="s">
+        <v>466</v>
+      </c>
+      <c r="C948" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D948" s="1">
+        <v>4</v>
+      </c>
+      <c r="E948" s="1">
+        <v>4</v>
+      </c>
+      <c r="F948" s="1"/>
+      <c r="G948" t="s">
+        <v>467</v>
+      </c>
+      <c r="H948" s="1"/>
+      <c r="I948" s="1"/>
+      <c r="J948" t="s">
+        <v>271</v>
+      </c>
+      <c r="K948" t="s">
+        <v>468</v>
+      </c>
+      <c r="L948" t="s">
+        <v>471</v>
+      </c>
+      <c r="M948" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI948" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ948">
+        <v>0</v>
+      </c>
+      <c r="AK948" s="4"/>
+    </row>
+    <row r="949" spans="1:37">
+      <c r="A949" t="s">
+        <v>465</v>
+      </c>
+      <c r="B949" t="s">
+        <v>466</v>
+      </c>
+      <c r="C949" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="D949" s="1">
+        <v>4</v>
+      </c>
+      <c r="E949" s="1">
+        <v>4</v>
+      </c>
+      <c r="F949" s="1"/>
+      <c r="G949" t="s">
+        <v>467</v>
+      </c>
+      <c r="H949" s="1"/>
+      <c r="I949" s="1"/>
+      <c r="J949" t="s">
+        <v>271</v>
+      </c>
+      <c r="K949" t="s">
+        <v>468</v>
+      </c>
+      <c r="L949" t="s">
         <v>220</v>
       </c>
-      <c r="M941" t="s">
-[...11 lines deleted...]
-      <c r="M942" s="5" t="s">
+      <c r="M949" t="s">
+        <v>274</v>
+      </c>
+      <c r="AI949" s="4">
+        <v>0</v>
+      </c>
+      <c r="AJ949">
+        <v>0</v>
+      </c>
+      <c r="AK949" s="4"/>
+    </row>
+    <row r="950" spans="1:37">
+      <c r="M950" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="N942" s="4">
+      <c r="N950" s="4">
         <v>9</v>
       </c>
-      <c r="O942" s="4">
-[...2 lines deleted...]
-      <c r="P942" s="4">
+      <c r="O950" s="4">
+        <v>0</v>
+      </c>
+      <c r="P950" s="4">
         <v>5</v>
       </c>
-      <c r="Q942" s="4">
-[...2 lines deleted...]
-      <c r="R942" s="4">
+      <c r="Q950" s="4">
+        <v>4</v>
+      </c>
+      <c r="R950" s="4">
         <v>185</v>
       </c>
-      <c r="S942" s="4">
+      <c r="S950" s="4">
         <v>100</v>
       </c>
-      <c r="T942" s="4">
+      <c r="T950" s="4">
         <v>88</v>
       </c>
-      <c r="U942" s="4">
+      <c r="U950" s="4">
         <v>103</v>
       </c>
-      <c r="V942" s="4">
+      <c r="V950" s="4">
         <v>808</v>
       </c>
-      <c r="W942" s="4">
+      <c r="W950" s="4">
         <v>730</v>
       </c>
-      <c r="X942" s="4">
+      <c r="X950" s="4">
         <v>893</v>
       </c>
-      <c r="Y942" s="4">
+      <c r="Y950" s="4">
         <v>908</v>
       </c>
-      <c r="Z942" s="4">
+      <c r="Z950" s="4">
         <v>1114</v>
       </c>
-      <c r="AA942" s="4">
+      <c r="AA950" s="4">
         <v>985</v>
       </c>
-      <c r="AB942" s="4">
+      <c r="AB950" s="4">
         <v>1241</v>
       </c>
-      <c r="AC942" s="4">
+      <c r="AC950" s="4">
         <v>1495</v>
       </c>
-      <c r="AD942" s="4">
+      <c r="AD950" s="4">
         <v>1211</v>
       </c>
-      <c r="AE942" s="4">
+      <c r="AE950" s="4">
         <v>1005</v>
       </c>
-      <c r="AF942" s="4">
+      <c r="AF950" s="4">
         <v>1006</v>
       </c>
-      <c r="AG942" s="4">
+      <c r="AG950" s="4">
         <v>975</v>
       </c>
-      <c r="AH942" s="4">
-[...6 lines deleted...]
-        <v>7614</v>
+      <c r="AH950" s="4">
+        <v>680</v>
+      </c>
+      <c r="AI950" s="4">
+        <v>13545</v>
+      </c>
+      <c r="AJ950" s="4">
+        <v>7618</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
-  <autoFilter ref="A1:AJ941"/>
+  <autoFilter ref="A1:AJ949"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>