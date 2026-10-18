--- v6 (2026-09-28)
+++ v7 (2026-10-18)
@@ -2220,51 +2220,51 @@
       <c r="K6" t="s">
         <v>31</v>
       </c>
       <c r="L6" t="s">
         <v>32</v>
       </c>
       <c r="M6" t="s">
         <v>33</v>
       </c>
       <c r="R6">
         <v>178</v>
       </c>
       <c r="S6">
         <v>98</v>
       </c>
       <c r="T6">
         <v>66</v>
       </c>
       <c r="U6">
         <v>85</v>
       </c>
       <c r="AI6" s="4">
         <v>427</v>
       </c>
       <c r="AJ6">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="AK6" s="4"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7" s="1"/>
       <c r="D7" s="1">
         <v>2</v>
       </c>
       <c r="E7" s="1">
         <v>2</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G7" t="s">
         <v>36</v>
       </c>
       <c r="H7" s="1">
         <v>2</v>
@@ -3166,51 +3166,51 @@
       <c r="I25" s="1">
         <v>4</v>
       </c>
       <c r="J25" t="s">
         <v>17</v>
       </c>
       <c r="K25" t="s">
         <v>77</v>
       </c>
       <c r="L25" t="s">
         <v>80</v>
       </c>
       <c r="M25" t="s">
         <v>79</v>
       </c>
       <c r="AB25">
         <v>11</v>
       </c>
       <c r="AC25">
         <v>319</v>
       </c>
       <c r="AI25" s="4">
         <v>330</v>
       </c>
       <c r="AJ25">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="AK25" s="4"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="1">
         <v>4</v>
       </c>
       <c r="E26" s="1">
         <v>4</v>
       </c>
       <c r="F26" s="1"/>
       <c r="G26" t="s">
         <v>76</v>
       </c>
       <c r="H26" s="1">
         <v>4</v>
@@ -3686,51 +3686,51 @@
       <c r="I35" s="1">
         <v>6</v>
       </c>
       <c r="J35" t="s">
         <v>17</v>
       </c>
       <c r="K35" t="s">
         <v>77</v>
       </c>
       <c r="L35" t="s">
         <v>80</v>
       </c>
       <c r="M35" t="s">
         <v>79</v>
       </c>
       <c r="AB35">
         <v>14</v>
       </c>
       <c r="AC35">
         <v>449</v>
       </c>
       <c r="AI35" s="4">
         <v>463</v>
       </c>
       <c r="AJ35">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="AK35" s="4"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" t="s">
         <v>74</v>
       </c>
       <c r="B36" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D36" s="1">
         <v>6</v>
       </c>
       <c r="E36" s="1">
         <v>6</v>
       </c>
       <c r="F36" s="1"/>
       <c r="G36" t="s">
         <v>86</v>
       </c>
       <c r="H36" s="1">
         <v>6</v>
@@ -30294,55 +30294,58 @@
       </c>
       <c r="H626" s="1">
         <v>7</v>
       </c>
       <c r="I626" s="1">
         <v>7</v>
       </c>
       <c r="J626" t="s">
         <v>48</v>
       </c>
       <c r="K626" t="s">
         <v>65</v>
       </c>
       <c r="L626" t="s">
         <v>66</v>
       </c>
       <c r="M626" t="s">
         <v>51</v>
       </c>
       <c r="AF626">
         <v>2</v>
       </c>
       <c r="AG626">
         <v>1</v>
       </c>
+      <c r="AH626">
+        <v>1</v>
+      </c>
       <c r="AI626" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AJ626">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="AK626" s="4"/>
     </row>
     <row r="627" spans="1:37">
       <c r="A627" t="s">
         <v>62</v>
       </c>
       <c r="B627" t="s">
         <v>278</v>
       </c>
       <c r="C627" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D627" s="1">
         <v>7</v>
       </c>
       <c r="E627" s="1">
         <v>7</v>
       </c>
       <c r="F627" s="1"/>
       <c r="G627" t="s">
         <v>280</v>
       </c>
       <c r="H627" s="1">
         <v>7</v>
@@ -34522,57 +34525,57 @@
       <c r="I720" s="1">
         <v>4</v>
       </c>
       <c r="J720" t="s">
         <v>90</v>
       </c>
       <c r="K720" t="s">
         <v>314</v>
       </c>
       <c r="L720" t="s">
         <v>315</v>
       </c>
       <c r="M720" t="s">
         <v>93</v>
       </c>
       <c r="AE720">
         <v>2</v>
       </c>
       <c r="AF720">
         <v>26</v>
       </c>
       <c r="AG720">
         <v>16</v>
       </c>
       <c r="AH720">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AI720" s="4">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AJ720">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AK720" s="4"/>
     </row>
     <row r="721" spans="1:37">
       <c r="A721" t="s">
         <v>311</v>
       </c>
       <c r="B721" t="s">
         <v>312</v>
       </c>
       <c r="C721" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D721" s="1">
         <v>4</v>
       </c>
       <c r="E721" s="1">
         <v>4</v>
       </c>
       <c r="F721" s="1"/>
       <c r="G721" t="s">
         <v>316</v>
       </c>
       <c r="H721" s="1">
         <v>4</v>
@@ -34681,57 +34684,57 @@
       <c r="I723" s="1">
         <v>4</v>
       </c>
       <c r="J723" t="s">
         <v>90</v>
       </c>
       <c r="K723" t="s">
         <v>314</v>
       </c>
       <c r="L723" t="s">
         <v>315</v>
       </c>
       <c r="M723" t="s">
         <v>93</v>
       </c>
       <c r="AE723">
         <v>39</v>
       </c>
       <c r="AF723">
         <v>64</v>
       </c>
       <c r="AG723">
         <v>5</v>
       </c>
       <c r="AH723">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="AI723" s="4">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AJ723">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AK723" s="4"/>
     </row>
     <row r="724" spans="1:37">
       <c r="A724" t="s">
         <v>311</v>
       </c>
       <c r="B724" t="s">
         <v>312</v>
       </c>
       <c r="C724" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D724" s="1">
         <v>4</v>
       </c>
       <c r="E724" s="1">
         <v>4</v>
       </c>
       <c r="F724" s="1"/>
       <c r="G724" t="s">
         <v>317</v>
       </c>
       <c r="H724" s="1">
         <v>4</v>
@@ -36930,57 +36933,57 @@
       <c r="G771" t="s">
         <v>344</v>
       </c>
       <c r="H771" s="1">
         <v>3</v>
       </c>
       <c r="I771" s="1">
         <v>3</v>
       </c>
       <c r="J771" t="s">
         <v>37</v>
       </c>
       <c r="K771" t="s">
         <v>131</v>
       </c>
       <c r="L771" t="s">
         <v>132</v>
       </c>
       <c r="M771" t="s">
         <v>131</v>
       </c>
       <c r="AG771">
         <v>5</v>
       </c>
       <c r="AH771">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="AI771" s="4">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="AJ771">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="AK771" s="4"/>
     </row>
     <row r="772" spans="1:37">
       <c r="A772" t="s">
         <v>345</v>
       </c>
       <c r="B772" t="s">
         <v>346</v>
       </c>
       <c r="C772" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D772" s="1">
         <v>4</v>
       </c>
       <c r="E772" s="1">
         <v>4</v>
       </c>
       <c r="F772" s="1"/>
       <c r="G772" t="s">
         <v>347</v>
       </c>
       <c r="H772" s="1">
         <v>4</v>
@@ -44460,57 +44463,57 @@
       <c r="Z950" s="4">
         <v>1114</v>
       </c>
       <c r="AA950" s="4">
         <v>985</v>
       </c>
       <c r="AB950" s="4">
         <v>1241</v>
       </c>
       <c r="AC950" s="4">
         <v>1495</v>
       </c>
       <c r="AD950" s="4">
         <v>1211</v>
       </c>
       <c r="AE950" s="4">
         <v>1005</v>
       </c>
       <c r="AF950" s="4">
         <v>1006</v>
       </c>
       <c r="AG950" s="4">
         <v>975</v>
       </c>
       <c r="AH950" s="4">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="AI950" s="4">
-        <v>13545</v>
+        <v>13553</v>
       </c>
       <c r="AJ950" s="4">
-        <v>7618</v>
+        <v>7616</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <autoFilter ref="A1:AJ949"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>